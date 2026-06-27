--- v0 (2026-05-13)
+++ v1 (2026-06-27)
@@ -511,51 +511,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId27996a04252128411" w:history="1">
+      <w:hyperlink r:id="rId17576a3fbaa448655" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1470,51 +1470,51 @@
         <w:t xml:space="preserve">Al Rwahnih M, Rowhani A, Westrick N, Stevens K, Diaz-Lara A, Trouillas FP, Preece J, Kallsen C, Farrar K &amp; Glino D (2018) Discovery of viruses and virus-like pathogens in pistachio using high-throughput sequencing. Plant Disease 102, 1419–1425.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Archidona-Yuste A, Wiegand T, Castillo P, Navas-Cortès JA (2019) Dataset on the diversity of plant-parasitic nematodes in cultivated olive trees in southern Spain. Data article 27, 104658. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80406a04252128793" w:history="1">
+      <w:hyperlink r:id="rId13996a3fbaa4489a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.dib.2019.104658</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1526,125 +1526,125 @@
         <w:t xml:space="preserve">Barani S, Massumi H, Maddahian M, Heydarnejad J &amp; Hosseinipour A (2022) Molecular detection and identification of Hop stunt viroid isolates infecting grapevines in some regions of Iran. Agricultural Biotechnology Journal 14(3), 127-150.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2024) CABI Compendium datasheet. Xiphinema index (fan-leaf virus nematode). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69046a042521287bf" w:history="1">
+      <w:hyperlink r:id="rId13586a3fbaa4489cc" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.57032</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed (02/09/2024)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Hewitt WB, Martelli G, Dias HF &amp; Taylor RH (1970) Grapevine fanleaf virus. Descriptions of Plant viruses no. 28. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88756a042521287de" w:history="1">
+      <w:hyperlink r:id="rId19276a3fbaa4489ea" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.dpvweb.net/dpv/showdpv/?dpvno=28</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ismaeil F &amp; Mando J (2022) Viruses, viroids and phytoplasmas reported to infect fruit trees in Syria: A review. Arab Journal of Plant Protection 40(1), 78-88. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95226a042521287f8" w:history="1">
+      <w:hyperlink r:id="rId13226a3fbaa448a02" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.22268/AJPP-040.1.078088</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1794,51 +1794,51 @@
         <w:t xml:space="preserve">Tiefenbrunner W, Gangl H, Leitner G, Riedle-Bauer M &amp; Tiefenbrunner A (2011) Verbreitung und Häufigkeit wurzelparasitärer Nematoden der Familie Longidoridae in den Weinbauregionen Österreichs. Mitteilungen Klosterneuburg 61, 121-144.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC Davis (2024) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53546a04252128879" w:history="1">
+      <w:hyperlink r:id="rId25866a3fbaa448a83" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://nemaplex.ucdavis.edu/Taxadata/G143s3.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed (02/09/2024)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1881,51 +1881,51 @@
         <w:t xml:space="preserve">Weiner A &amp; Raski DJ (1966) New host records for Xiphinema index Thorne &amp; Allen. Plant Disease Reporter 30, 27-28.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Westphal A, Maung ZTZ &amp; Buzo TR (2024) Susceptibility and sensitivity of pistachio rootstocks to Pratylenchus vulnus. European Journal of Horticultural Science 89(3). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71746a042521288b4" w:history="1">
+      <w:hyperlink r:id="rId86536a3fbaa448abd" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/eJHS.2024/011</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="10mm" w:right="10mm" w:bottom="10mm" w:left="10mm" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
@@ -2018,137 +2018,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="46869736">
+  <w:abstractNum w:abstractNumId="65646810">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63070844">
+    <w:lvl w:ilvl="0" w:tplc="53729775">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="63070844" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="53729775" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="63070844" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="53729775" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="63070844" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="53729775" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="63070844" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="53729775" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="63070844" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="53729775" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="63070844" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="53729775" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="63070844" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="53729775" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="63070844" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="53729775" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46869735">
+  <w:abstractNum w:abstractNumId="65646809">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="19087084">
+    <w:lvl w:ilvl="0" w:tplc="27628007">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2900,55 +2900,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="46869735">
-    <w:abstractNumId w:val="46869735"/>
+  <w:num w:numId="65646809">
+    <w:abstractNumId w:val="65646809"/>
   </w:num>
-  <w:num w:numId="46869736">
-    <w:abstractNumId w:val="46869736"/>
+  <w:num w:numId="65646810">
+    <w:abstractNumId w:val="65646810"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -14493,51 +14493,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId858652130" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId27996a04252128411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId80406a04252128793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.dib.2019.104658" TargetMode="External"/><Relationship Id="rId69046a042521287bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.57032" TargetMode="External"/><Relationship Id="rId88756a042521287de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=28" TargetMode="External"/><Relationship Id="rId95226a042521287f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.22268/AJPP-040.1.078088" TargetMode="External"/><Relationship Id="rId53546a04252128879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nemaplex.ucdavis.edu/Taxadata/G143s3.aspx" TargetMode="External"/><Relationship Id="rId71746a042521288b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/eJHS.2024/011" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId918313971" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId17576a3fbaa448655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId13996a3fbaa4489a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.dib.2019.104658" TargetMode="External"/><Relationship Id="rId13586a3fbaa4489cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.57032" TargetMode="External"/><Relationship Id="rId19276a3fbaa4489ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=28" TargetMode="External"/><Relationship Id="rId13226a3fbaa448a02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.22268/AJPP-040.1.078088" TargetMode="External"/><Relationship Id="rId25866a3fbaa448a83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nemaplex.ucdavis.edu/Taxadata/G143s3.aspx" TargetMode="External"/><Relationship Id="rId86536a3fbaa448abd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/eJHS.2024/011" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>