--- v1 (2026-06-27)
+++ v2 (2026-08-11)
@@ -511,51 +511,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId17576a3fbaa448655" w:history="1">
+      <w:hyperlink r:id="rId79746a7b2685140e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1470,51 +1470,51 @@
         <w:t xml:space="preserve">Al Rwahnih M, Rowhani A, Westrick N, Stevens K, Diaz-Lara A, Trouillas FP, Preece J, Kallsen C, Farrar K &amp; Glino D (2018) Discovery of viruses and virus-like pathogens in pistachio using high-throughput sequencing. Plant Disease 102, 1419–1425.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Archidona-Yuste A, Wiegand T, Castillo P, Navas-Cortès JA (2019) Dataset on the diversity of plant-parasitic nematodes in cultivated olive trees in southern Spain. Data article 27, 104658. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13996a3fbaa4489a2" w:history="1">
+      <w:hyperlink r:id="rId51456a7b26851464d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.dib.2019.104658</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1526,125 +1526,125 @@
         <w:t xml:space="preserve">Barani S, Massumi H, Maddahian M, Heydarnejad J &amp; Hosseinipour A (2022) Molecular detection and identification of Hop stunt viroid isolates infecting grapevines in some regions of Iran. Agricultural Biotechnology Journal 14(3), 127-150.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2024) CABI Compendium datasheet. Xiphinema index (fan-leaf virus nematode). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13586a3fbaa4489cc" w:history="1">
+      <w:hyperlink r:id="rId49756a7b268514690" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.57032</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed (02/09/2024)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Hewitt WB, Martelli G, Dias HF &amp; Taylor RH (1970) Grapevine fanleaf virus. Descriptions of Plant viruses no. 28. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19276a3fbaa4489ea" w:history="1">
+      <w:hyperlink r:id="rId61726a7b2685146eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.dpvweb.net/dpv/showdpv/?dpvno=28</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ismaeil F &amp; Mando J (2022) Viruses, viroids and phytoplasmas reported to infect fruit trees in Syria: A review. Arab Journal of Plant Protection 40(1), 78-88. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13226a3fbaa448a02" w:history="1">
+      <w:hyperlink r:id="rId98556a7b268514716" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.22268/AJPP-040.1.078088</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1794,51 +1794,51 @@
         <w:t xml:space="preserve">Tiefenbrunner W, Gangl H, Leitner G, Riedle-Bauer M &amp; Tiefenbrunner A (2011) Verbreitung und Häufigkeit wurzelparasitärer Nematoden der Familie Longidoridae in den Weinbauregionen Österreichs. Mitteilungen Klosterneuburg 61, 121-144.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC Davis (2024) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25866a3fbaa448a83" w:history="1">
+      <w:hyperlink r:id="rId54876a7b268514af8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://nemaplex.ucdavis.edu/Taxadata/G143s3.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed (02/09/2024)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1881,51 +1881,51 @@
         <w:t xml:space="preserve">Weiner A &amp; Raski DJ (1966) New host records for Xiphinema index Thorne &amp; Allen. Plant Disease Reporter 30, 27-28.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Westphal A, Maung ZTZ &amp; Buzo TR (2024) Susceptibility and sensitivity of pistachio rootstocks to Pratylenchus vulnus. European Journal of Horticultural Science 89(3). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86536a3fbaa448abd" w:history="1">
+      <w:hyperlink r:id="rId85516a7b268514b59" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/eJHS.2024/011</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="10mm" w:right="10mm" w:bottom="10mm" w:left="10mm" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
@@ -2018,137 +2018,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="65646810">
+  <w:abstractNum w:abstractNumId="88964303">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="53729775">
+    <w:lvl w:ilvl="0" w:tplc="39735379">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="53729775" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="39735379" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="53729775" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="39735379" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="53729775" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="39735379" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="53729775" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="39735379" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="53729775" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="39735379" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="53729775" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="39735379" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="53729775" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="39735379" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="53729775" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="39735379" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="65646809">
+  <w:abstractNum w:abstractNumId="88964302">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="27628007">
+    <w:lvl w:ilvl="0" w:tplc="47408886">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2900,55 +2900,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="65646809">
-    <w:abstractNumId w:val="65646809"/>
+  <w:num w:numId="88964302">
+    <w:abstractNumId w:val="88964302"/>
   </w:num>
-  <w:num w:numId="65646810">
-    <w:abstractNumId w:val="65646810"/>
+  <w:num w:numId="88964303">
+    <w:abstractNumId w:val="88964303"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -14493,51 +14493,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId918313971" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId17576a3fbaa448655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId13996a3fbaa4489a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.dib.2019.104658" TargetMode="External"/><Relationship Id="rId13586a3fbaa4489cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.57032" TargetMode="External"/><Relationship Id="rId19276a3fbaa4489ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=28" TargetMode="External"/><Relationship Id="rId13226a3fbaa448a02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.22268/AJPP-040.1.078088" TargetMode="External"/><Relationship Id="rId25866a3fbaa448a83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nemaplex.ucdavis.edu/Taxadata/G143s3.aspx" TargetMode="External"/><Relationship Id="rId86536a3fbaa448abd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/eJHS.2024/011" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId869978453" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId79746a7b2685140e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId51456a7b26851464d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.dib.2019.104658" TargetMode="External"/><Relationship Id="rId49756a7b268514690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.57032" TargetMode="External"/><Relationship Id="rId61726a7b2685146eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=28" TargetMode="External"/><Relationship Id="rId98556a7b268514716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.22268/AJPP-040.1.078088" TargetMode="External"/><Relationship Id="rId54876a7b268514af8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nemaplex.ucdavis.edu/Taxadata/G143s3.aspx" TargetMode="External"/><Relationship Id="rId85516a7b268514b59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/eJHS.2024/011" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>