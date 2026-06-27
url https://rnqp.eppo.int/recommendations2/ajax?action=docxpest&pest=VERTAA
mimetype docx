--- v0 (2026-05-13)
+++ v1 (2026-06-27)
@@ -542,51 +542,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId69786a0425187467e" w:history="1">
+      <w:hyperlink r:id="rId23116a3fba9b34db7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). Based on the NPPO answers to the EFSA questionnaire and the EPPO Global Database (2014), V. albo-atrum sensu lato is reported to be present in most of the EU MSs (EFSA, 2014).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Remark: V. nonalfalfae is currently known from Canada, the USA (IL, PA), China, Cuba, Japan and Middle Asia. The distribution of V. nonalfalfae in the EU is not yet clear due to the recent re-classification, but it can be assumed that its distribution will at least reflect the Verticillium wilt disease of hops, due to V. nonalfalfae being the main causal species (V. dahliae is sometimes isolated). This species also infects a number of other widely grown hosts such as cotton, petunia, spinach, lucerne, tomato and potato (EU COM, 2016).</w:t>
@@ -1448,51 +1448,51 @@
         <w:t xml:space="preserve">Beckman CH, Stessel GJ &amp; Howard FL (1969) Verticillium spp. and associated fungi from certified potato seed tubers. Plant Disease Reporter 53, 771-773.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Verticillium albo-atrum (verticillium wilt of lucerne). CABI Digital Library (Accessed 30/May/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24426a04251874b7c" w:history="1">
+      <w:hyperlink r:id="rId35906a3fba9b3526b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.56268</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2702,51 +2702,51 @@
         <w:t xml:space="preserve">Beckman CH, Stessel GJ &amp; Howard FL (1969) Verticillium spp. and associated fungi from certified potato seed tubers. Plant Disease Reporter 53, 771-773.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Verticillium albo-atrum (verticillium wilt of lucerne). CABI Digital Library (Accessed 30/May/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26836a042518751d9" w:history="1">
+      <w:hyperlink r:id="rId61436a3fba9b3584e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.56268</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3956,51 +3956,51 @@
         <w:t xml:space="preserve">Beckman CH, Stessel GJ &amp; Howard FL (1969) Verticillium spp. and associated fungi from certified potato seed tubers. Plant Disease Reporter 53, 771-773.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Verticillium albo-atrum (verticillium wilt of lucerne). CABI Digital Library (Accessed 30/May/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41186a042518767ee" w:history="1">
+      <w:hyperlink r:id="rId39606a3fba9b35e63" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.56268</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5210,51 +5210,51 @@
         <w:t xml:space="preserve">Beckman CH, Stessel GJ &amp; Howard FL (1969) Verticillium spp. and associated fungi from certified potato seed tubers. Plant Disease Reporter 53, 771-773.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Verticillium albo-atrum (verticillium wilt of lucerne). CABI Digital Library (Accessed 30/May/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55806a04251876e27" w:history="1">
+      <w:hyperlink r:id="rId12156a3fba9b36431" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.56268</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -6464,51 +6464,51 @@
         <w:t xml:space="preserve">Beckman CH, Stessel GJ &amp; Howard FL (1969) Verticillium spp. and associated fungi from certified potato seed tubers. Plant Disease Reporter 53, 771-773.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Verticillium albo-atrum (verticillium wilt of lucerne). CABI Digital Library (Accessed 30/May/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38976a0425187d2ee" w:history="1">
+      <w:hyperlink r:id="rId71866a3fba9b36a02" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.56268</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -6946,137 +6946,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="10571708">
+  <w:abstractNum w:abstractNumId="24638275">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="40314737">
+    <w:lvl w:ilvl="0" w:tplc="80410585">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="40314737" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="80410585" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="40314737" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="80410585" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="40314737" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="80410585" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="40314737" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="80410585" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="40314737" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="80410585" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="40314737" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="80410585" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="40314737" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="80410585" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="40314737" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="80410585" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10571707">
+  <w:abstractNum w:abstractNumId="24638274">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="22441106">
+    <w:lvl w:ilvl="0" w:tplc="90474306">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7828,55 +7828,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="10571707">
-    <w:abstractNumId w:val="10571707"/>
+  <w:num w:numId="24638274">
+    <w:abstractNumId w:val="24638274"/>
   </w:num>
-  <w:num w:numId="10571708">
-    <w:abstractNumId w:val="10571708"/>
+  <w:num w:numId="24638275">
+    <w:abstractNumId w:val="24638275"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -19421,51 +19421,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId947281069" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId69786a0425187467e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId24426a04251874b7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.56268" TargetMode="External"/><Relationship Id="rId26836a042518751d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.56268" TargetMode="External"/><Relationship Id="rId41186a042518767ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.56268" TargetMode="External"/><Relationship Id="rId55806a04251876e27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.56268" TargetMode="External"/><Relationship Id="rId38976a0425187d2ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.56268" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId864145657" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId23116a3fba9b34db7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId35906a3fba9b3526b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.56268" TargetMode="External"/><Relationship Id="rId61436a3fba9b3584e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.56268" TargetMode="External"/><Relationship Id="rId39606a3fba9b35e63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.56268" TargetMode="External"/><Relationship Id="rId12156a3fba9b36431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.56268" TargetMode="External"/><Relationship Id="rId71866a3fba9b36a02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.56268" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>