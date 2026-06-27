--- v1 (2026-06-27)
+++ v2 (2026-06-27)
@@ -542,51 +542,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId23116a3fba9b34db7" w:history="1">
+      <w:hyperlink r:id="rId93866a3fc2cb1fe9b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). Based on the NPPO answers to the EFSA questionnaire and the EPPO Global Database (2014), V. albo-atrum sensu lato is reported to be present in most of the EU MSs (EFSA, 2014).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Remark: V. nonalfalfae is currently known from Canada, the USA (IL, PA), China, Cuba, Japan and Middle Asia. The distribution of V. nonalfalfae in the EU is not yet clear due to the recent re-classification, but it can be assumed that its distribution will at least reflect the Verticillium wilt disease of hops, due to V. nonalfalfae being the main causal species (V. dahliae is sometimes isolated). This species also infects a number of other widely grown hosts such as cotton, petunia, spinach, lucerne, tomato and potato (EU COM, 2016).</w:t>
@@ -1448,51 +1448,51 @@
         <w:t xml:space="preserve">Beckman CH, Stessel GJ &amp; Howard FL (1969) Verticillium spp. and associated fungi from certified potato seed tubers. Plant Disease Reporter 53, 771-773.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Verticillium albo-atrum (verticillium wilt of lucerne). CABI Digital Library (Accessed 30/May/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35906a3fba9b3526b" w:history="1">
+      <w:hyperlink r:id="rId48916a3fc2cb203cb" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.56268</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2702,51 +2702,51 @@
         <w:t xml:space="preserve">Beckman CH, Stessel GJ &amp; Howard FL (1969) Verticillium spp. and associated fungi from certified potato seed tubers. Plant Disease Reporter 53, 771-773.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Verticillium albo-atrum (verticillium wilt of lucerne). CABI Digital Library (Accessed 30/May/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61436a3fba9b3584e" w:history="1">
+      <w:hyperlink r:id="rId97356a3fc2cb20a2c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.56268</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3956,51 +3956,51 @@
         <w:t xml:space="preserve">Beckman CH, Stessel GJ &amp; Howard FL (1969) Verticillium spp. and associated fungi from certified potato seed tubers. Plant Disease Reporter 53, 771-773.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Verticillium albo-atrum (verticillium wilt of lucerne). CABI Digital Library (Accessed 30/May/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39606a3fba9b35e63" w:history="1">
+      <w:hyperlink r:id="rId45136a3fc2cb21063" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.56268</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5210,51 +5210,51 @@
         <w:t xml:space="preserve">Beckman CH, Stessel GJ &amp; Howard FL (1969) Verticillium spp. and associated fungi from certified potato seed tubers. Plant Disease Reporter 53, 771-773.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Verticillium albo-atrum (verticillium wilt of lucerne). CABI Digital Library (Accessed 30/May/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12156a3fba9b36431" w:history="1">
+      <w:hyperlink r:id="rId42856a3fc2cb216af" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.56268</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -6464,51 +6464,51 @@
         <w:t xml:space="preserve">Beckman CH, Stessel GJ &amp; Howard FL (1969) Verticillium spp. and associated fungi from certified potato seed tubers. Plant Disease Reporter 53, 771-773.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Verticillium albo-atrum (verticillium wilt of lucerne). CABI Digital Library (Accessed 30/May/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71866a3fba9b36a02" w:history="1">
+      <w:hyperlink r:id="rId20126a3fc2cb21cdf" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.56268</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -6946,137 +6946,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="24638275">
+  <w:abstractNum w:abstractNumId="38331495">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="80410585">
+    <w:lvl w:ilvl="0" w:tplc="87544032">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="80410585" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="87544032" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="80410585" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="87544032" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="80410585" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="87544032" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="80410585" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="87544032" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="80410585" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="87544032" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="80410585" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="87544032" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="80410585" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="87544032" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="80410585" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="87544032" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24638274">
+  <w:abstractNum w:abstractNumId="38331494">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="90474306">
+    <w:lvl w:ilvl="0" w:tplc="95126109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7828,55 +7828,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="24638274">
-    <w:abstractNumId w:val="24638274"/>
+  <w:num w:numId="38331494">
+    <w:abstractNumId w:val="38331494"/>
   </w:num>
-  <w:num w:numId="24638275">
-    <w:abstractNumId w:val="24638275"/>
+  <w:num w:numId="38331495">
+    <w:abstractNumId w:val="38331495"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -19421,51 +19421,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId864145657" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId23116a3fba9b34db7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId35906a3fba9b3526b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.56268" TargetMode="External"/><Relationship Id="rId61436a3fba9b3584e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.56268" TargetMode="External"/><Relationship Id="rId39606a3fba9b35e63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.56268" TargetMode="External"/><Relationship Id="rId12156a3fba9b36431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.56268" TargetMode="External"/><Relationship Id="rId71866a3fba9b36a02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.56268" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId782196925" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId93866a3fc2cb1fe9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId48916a3fc2cb203cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.56268" TargetMode="External"/><Relationship Id="rId97356a3fc2cb20a2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.56268" TargetMode="External"/><Relationship Id="rId45136a3fc2cb21063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.56268" TargetMode="External"/><Relationship Id="rId42856a3fc2cb216af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.56268" TargetMode="External"/><Relationship Id="rId20126a3fc2cb21cdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.56268" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>