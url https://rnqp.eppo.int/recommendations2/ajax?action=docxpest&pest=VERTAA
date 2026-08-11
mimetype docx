--- v2 (2026-06-27)
+++ v3 (2026-08-11)
@@ -542,51 +542,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId93866a3fc2cb1fe9b" w:history="1">
+      <w:hyperlink r:id="rId97246a7b2675ce85e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). Based on the NPPO answers to the EFSA questionnaire and the EPPO Global Database (2014), V. albo-atrum sensu lato is reported to be present in most of the EU MSs (EFSA, 2014).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Remark: V. nonalfalfae is currently known from Canada, the USA (IL, PA), China, Cuba, Japan and Middle Asia. The distribution of V. nonalfalfae in the EU is not yet clear due to the recent re-classification, but it can be assumed that its distribution will at least reflect the Verticillium wilt disease of hops, due to V. nonalfalfae being the main causal species (V. dahliae is sometimes isolated). This species also infects a number of other widely grown hosts such as cotton, petunia, spinach, lucerne, tomato and potato (EU COM, 2016).</w:t>
@@ -1448,51 +1448,51 @@
         <w:t xml:space="preserve">Beckman CH, Stessel GJ &amp; Howard FL (1969) Verticillium spp. and associated fungi from certified potato seed tubers. Plant Disease Reporter 53, 771-773.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Verticillium albo-atrum (verticillium wilt of lucerne). CABI Digital Library (Accessed 30/May/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48916a3fc2cb203cb" w:history="1">
+      <w:hyperlink r:id="rId75236a7b2675cedab" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.56268</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2702,51 +2702,51 @@
         <w:t xml:space="preserve">Beckman CH, Stessel GJ &amp; Howard FL (1969) Verticillium spp. and associated fungi from certified potato seed tubers. Plant Disease Reporter 53, 771-773.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Verticillium albo-atrum (verticillium wilt of lucerne). CABI Digital Library (Accessed 30/May/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97356a3fc2cb20a2c" w:history="1">
+      <w:hyperlink r:id="rId68396a7b2675d1410" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.56268</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3956,51 +3956,51 @@
         <w:t xml:space="preserve">Beckman CH, Stessel GJ &amp; Howard FL (1969) Verticillium spp. and associated fungi from certified potato seed tubers. Plant Disease Reporter 53, 771-773.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Verticillium albo-atrum (verticillium wilt of lucerne). CABI Digital Library (Accessed 30/May/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45136a3fc2cb21063" w:history="1">
+      <w:hyperlink r:id="rId56596a7b2675d1aba" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.56268</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5210,51 +5210,51 @@
         <w:t xml:space="preserve">Beckman CH, Stessel GJ &amp; Howard FL (1969) Verticillium spp. and associated fungi from certified potato seed tubers. Plant Disease Reporter 53, 771-773.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Verticillium albo-atrum (verticillium wilt of lucerne). CABI Digital Library (Accessed 30/May/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42856a3fc2cb216af" w:history="1">
+      <w:hyperlink r:id="rId20016a7b2675d21ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.56268</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -6464,51 +6464,51 @@
         <w:t xml:space="preserve">Beckman CH, Stessel GJ &amp; Howard FL (1969) Verticillium spp. and associated fungi from certified potato seed tubers. Plant Disease Reporter 53, 771-773.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Verticillium albo-atrum (verticillium wilt of lucerne). CABI Digital Library (Accessed 30/May/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20126a3fc2cb21cdf" w:history="1">
+      <w:hyperlink r:id="rId16086a7b2675d28b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.56268</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -6946,137 +6946,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="38331495">
+  <w:abstractNum w:abstractNumId="76883702">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="87544032">
+    <w:lvl w:ilvl="0" w:tplc="20857009">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="87544032" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="20857009" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="87544032" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="20857009" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="87544032" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="20857009" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="87544032" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="20857009" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="87544032" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="20857009" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="87544032" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="20857009" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="87544032" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="20857009" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="87544032" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="20857009" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38331494">
+  <w:abstractNum w:abstractNumId="76883701">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="95126109">
+    <w:lvl w:ilvl="0" w:tplc="91433530">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7828,55 +7828,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="38331494">
-    <w:abstractNumId w:val="38331494"/>
+  <w:num w:numId="76883701">
+    <w:abstractNumId w:val="76883701"/>
   </w:num>
-  <w:num w:numId="38331495">
-    <w:abstractNumId w:val="38331495"/>
+  <w:num w:numId="76883702">
+    <w:abstractNumId w:val="76883702"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -19421,51 +19421,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId782196925" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId93866a3fc2cb1fe9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId48916a3fc2cb203cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.56268" TargetMode="External"/><Relationship Id="rId97356a3fc2cb20a2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.56268" TargetMode="External"/><Relationship Id="rId45136a3fc2cb21063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.56268" TargetMode="External"/><Relationship Id="rId42856a3fc2cb216af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.56268" TargetMode="External"/><Relationship Id="rId20126a3fc2cb21cdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.56268" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId866996128" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId97246a7b2675ce85e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId75236a7b2675cedab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.56268" TargetMode="External"/><Relationship Id="rId68396a7b2675d1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.56268" TargetMode="External"/><Relationship Id="rId56596a7b2675d1aba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.56268" TargetMode="External"/><Relationship Id="rId20016a7b2675d21ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.56268" TargetMode="External"/><Relationship Id="rId16086a7b2675d28b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.56268" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>