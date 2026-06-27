--- v0 (2026-05-13)
+++ v1 (2026-06-27)
@@ -1375,51 +1375,51 @@
         <w:t xml:space="preserve">De Jong MD, Scheepens PC &amp; Zadoks JC (1990) Risk analysis for biological control: A Dutch case study in biocontrol of Prunus serotina by the fungus Chondrostereum purpureum. Plant Disease 74, 189-194.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De Jong Y, Kouwenberg J, Boumans L, Hussey C, Hyam T, Nicolson N, Kirk P, Paton A, Michel E, Guiry MD, Boegh PS, Ærenlund Pedersen H, Enghoff H, Von Raab-Straube E, Güntsch A, Geoffroy M, Müller A, Kohlbecker A, Berendsohn W, Appeltans W, Arvanitidis C, Vanhoorne B, Declerck G, Vandepitte L, Hernandez F, Nash R, Costello MJ, Ouvrard D, Bezard-Falgas P, Bourgoin T, Wetzel FT, Glöckler F, Korb G, Ring C, Hagedorn G, Häuser C, Aktaç N, Asan A, Ardelean A, Vieira Borges PA, Dhora D, Khachatryan H, Malicky M, Ibrahimov S, Tuzikov A, De Wever A, Moncheva S, Spassov N, Chobot K, Popov A, Boršić I, Sfenthourakis S, Kõljalg U, Uotila P, Olivier G, Dauvin JC, Tarkhnishvili D, Chaladze G, Tuerkay M, Legakis A, Peregovits L, Gudmundsson G, Ólafsson E, Lysaght L, Galil BS, Raimondo FM, Domina G, Stoch F, Minelli A, Spungis V, Budrys E, Olenin S, Turpel A, Walisch T, Krpach V, Gambin MT, Ungureanu L, Karaman G, Kleukers RMJC, Stur E, Aagaard K, Valland N, Loennechen Moen T, Bogdanowicz W, Tykarski P, Węsławski JM, Kędra M, De Frias Martins AM, Domingos Abreu A, Silva T, Medvedev S, Ryss A, Šimić S, Marhold K, Stloukal E, Tome D, Ramos MA, Valdés B, Pina F, Kullander S, Telenius A, Gonseth Y, Tschudin P, Sergeyeva O, Vladymyrov V, Bohdanovych Rizun V, Raper C, Lear D, Stoev P, Penev L, Casino Rubio A, Backeljau T, Saarenmaa H, Ulenberg S (2015) PESI - a taxonomic backbone for Europe. Biodiversity Data Journal 3: e5848. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37716a04251765ab0" w:history="1">
+      <w:hyperlink r:id="rId53706a3fa6e997779" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/BDJ.3.e5848</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3425,51 +3425,51 @@
         <w:t xml:space="preserve">De Jong MD, Scheepens PC &amp; Zadoks JC (1990). Risk analysis for biological control: A Dutch case study in biocontrol of Prunus serotina by the fungus Chondrostereum purpureum. Plant Disease 74, 189-194.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De Jong Y, Kouwenberg J, Boumans L, Hussey C, Hyam T, Nicolson N, Kirk P, Paton A, Michel E, Guiry MD, Boegh PS, Ærenlund Pedersen H, Enghoff H, Von Raab-Straube E, Güntsch A, Geoffroy M, Müller A, Kohlbecker A, Berendsohn W, Appeltans W, Arvanitidis C, Vanhoorne B, Declerck G, Vandepitte L, Hernandez F, Nash R, Costello MJ, Ouvrard D, Bezard-Falgas P, Bourgoin T, Wetzel FT, Glöckler F, Korb G, Ring C, Hagedorn G, Häuser C, Aktaç N, Asan A, Ardelean A, Vieira Borges PA, Dhora D, Khachatryan H, Malicky M, Ibrahimov S, Tuzikov A, De Wever A, Moncheva S, Spassov N, Chobot K, Popov A, Boršić I, Sfenthourakis S, Kõljalg U, Uotila P, Olivier G, Dauvin JC, Tarkhnishvili D, Chaladze G, Tuerkay M, Legakis A, Peregovits L, Gudmundsson G, Ólafsson E, Lysaght L, Galil BS, Raimondo FM, Domina G, Stoch F, Minelli A, Spungis V, Budrys E, Olenin S, Turpel A, Walisch T, Krpach V, Gambin MT, Ungureanu L, Karaman G, Kleukers RMJC, Stur E, Aagaard K, Valland N, Loennechen Moen T, Bogdanowicz W, Tykarski P, Węsławski JM, Kędra M, De Frias Martins AM, Domingos Abreu A, Silva T, Medvedev S, Ryss A, Šimić S, Marhold K, Stloukal E, Tome D, Ramos MA, Valdés B, Pina F, Kullander S, Telenius A, Gonseth Y, Tschudin P, Sergeyeva O, Vladymyrov V, Bohdanovych Rizun V, Raper C, Lear D, Stoev P, Penev L, Casino Rubio A, Backeljau T, Saarenmaa H, Ulenberg S (2015) PESI - a taxonomic backbone for Europe. Biodiversity Data Journal 3: e5848. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77316a042517665d4" w:history="1">
+      <w:hyperlink r:id="rId44896a3fa6e998286" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/BDJ.3.e5848</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4479,51 +4479,51 @@
         <w:t xml:space="preserve">De Jong MD, Scheepens PC &amp; Zadoks JC (1990). Risk analysis for biological control: A Dutch case study in biocontrol of Prunus serotina by the fungus Chondrostereum purpureum. Plant Disease 74, 189-194.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De Jong Y, Kouwenberg J, Boumans L, Hussey C, Hyam T, Nicolson N, Kirk P, Paton A, Michel E, Guiry MD, Boegh PS, Ærenlund Pedersen H, Enghoff H, Von Raab-Straube E, Güntsch A, Geoffroy M, Müller A, Kohlbecker A, Berendsohn W, Appeltans W, Arvanitidis C, Vanhoorne B, Declerck G, Vandepitte L, Hernandez F, Nash R, Costello MJ, Ouvrard D, Bezard-Falgas P, Bourgoin T, Wetzel FT, Glöckler F, Korb G, Ring C, Hagedorn G, Häuser C, Aktaç N, Asan A, Ardelean A, Vieira Borges PA, Dhora D, Khachatryan H, Malicky M, Ibrahimov S, Tuzikov A, De Wever A, Moncheva S, Spassov N, Chobot K, Popov A, Boršić I, Sfenthourakis S, Kõljalg U, Uotila P, Olivier G, Dauvin JC, Tarkhnishvili D, Chaladze G, Tuerkay M, Legakis A, Peregovits L, Gudmundsson G, Ólafsson E, Lysaght L, Galil BS, Raimondo FM, Domina G, Stoch F, Minelli A, Spungis V, Budrys E, Olenin S, Turpel A, Walisch T, Krpach V, Gambin MT, Ungureanu L, Karaman G, Kleukers RMJC, Stur E, Aagaard K, Valland N, Loennechen Moen T, Bogdanowicz W, Tykarski P, Węsławski JM, Kędra M, De Frias Martins AM, Domingos Abreu A, Silva T, Medvedev S, Ryss A, Šimić S, Marhold K, Stloukal E, Tome D, Ramos MA, Valdés B, Pina F, Kullander S, Telenius A, Gonseth Y, Tschudin P, Sergeyeva O, Vladymyrov V, Bohdanovych Rizun V, Raper C, Lear D, Stoev P, Penev L, Casino Rubio A, Backeljau T, Saarenmaa H, Ulenberg S (2015) PESI - a taxonomic backbone for Europe. Biodiversity Data Journal 3: e5848. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73476a04251766b58" w:history="1">
+      <w:hyperlink r:id="rId94776a3fa6e998820" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/BDJ.3.e5848</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4754,137 +4754,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="73432243">
+  <w:abstractNum w:abstractNumId="86907531">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="93881261">
+    <w:lvl w:ilvl="0" w:tplc="64390959">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="93881261" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="64390959" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="93881261" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="64390959" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="93881261" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="64390959" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="93881261" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="64390959" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="93881261" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="64390959" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="93881261" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="64390959" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="93881261" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="64390959" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="93881261" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="64390959" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="73432242">
+  <w:abstractNum w:abstractNumId="86907530">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="23879419">
+    <w:lvl w:ilvl="0" w:tplc="33249557">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5636,55 +5636,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="73432242">
-    <w:abstractNumId w:val="73432242"/>
+  <w:num w:numId="86907530">
+    <w:abstractNumId w:val="86907530"/>
   </w:num>
-  <w:num w:numId="73432243">
-    <w:abstractNumId w:val="73432243"/>
+  <w:num w:numId="86907531">
+    <w:abstractNumId w:val="86907531"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -17229,51 +17229,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId751312147" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId37716a04251765ab0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/BDJ.3.e5848" TargetMode="External"/><Relationship Id="rId77316a042517665d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/BDJ.3.e5848" TargetMode="External"/><Relationship Id="rId73476a04251766b58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/BDJ.3.e5848" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId512204694" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId53706a3fa6e997779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/BDJ.3.e5848" TargetMode="External"/><Relationship Id="rId44896a3fa6e998286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/BDJ.3.e5848" TargetMode="External"/><Relationship Id="rId94776a3fa6e998820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/BDJ.3.e5848" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>