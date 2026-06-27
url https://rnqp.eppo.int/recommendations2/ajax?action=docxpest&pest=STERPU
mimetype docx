--- v1 (2026-06-27)
+++ v2 (2026-06-27)
@@ -1375,51 +1375,51 @@
         <w:t xml:space="preserve">De Jong MD, Scheepens PC &amp; Zadoks JC (1990) Risk analysis for biological control: A Dutch case study in biocontrol of Prunus serotina by the fungus Chondrostereum purpureum. Plant Disease 74, 189-194.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De Jong Y, Kouwenberg J, Boumans L, Hussey C, Hyam T, Nicolson N, Kirk P, Paton A, Michel E, Guiry MD, Boegh PS, Ærenlund Pedersen H, Enghoff H, Von Raab-Straube E, Güntsch A, Geoffroy M, Müller A, Kohlbecker A, Berendsohn W, Appeltans W, Arvanitidis C, Vanhoorne B, Declerck G, Vandepitte L, Hernandez F, Nash R, Costello MJ, Ouvrard D, Bezard-Falgas P, Bourgoin T, Wetzel FT, Glöckler F, Korb G, Ring C, Hagedorn G, Häuser C, Aktaç N, Asan A, Ardelean A, Vieira Borges PA, Dhora D, Khachatryan H, Malicky M, Ibrahimov S, Tuzikov A, De Wever A, Moncheva S, Spassov N, Chobot K, Popov A, Boršić I, Sfenthourakis S, Kõljalg U, Uotila P, Olivier G, Dauvin JC, Tarkhnishvili D, Chaladze G, Tuerkay M, Legakis A, Peregovits L, Gudmundsson G, Ólafsson E, Lysaght L, Galil BS, Raimondo FM, Domina G, Stoch F, Minelli A, Spungis V, Budrys E, Olenin S, Turpel A, Walisch T, Krpach V, Gambin MT, Ungureanu L, Karaman G, Kleukers RMJC, Stur E, Aagaard K, Valland N, Loennechen Moen T, Bogdanowicz W, Tykarski P, Węsławski JM, Kędra M, De Frias Martins AM, Domingos Abreu A, Silva T, Medvedev S, Ryss A, Šimić S, Marhold K, Stloukal E, Tome D, Ramos MA, Valdés B, Pina F, Kullander S, Telenius A, Gonseth Y, Tschudin P, Sergeyeva O, Vladymyrov V, Bohdanovych Rizun V, Raper C, Lear D, Stoev P, Penev L, Casino Rubio A, Backeljau T, Saarenmaa H, Ulenberg S (2015) PESI - a taxonomic backbone for Europe. Biodiversity Data Journal 3: e5848. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53706a3fa6e997779" w:history="1">
+      <w:hyperlink r:id="rId30586a3fba9a18462" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/BDJ.3.e5848</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3425,51 +3425,51 @@
         <w:t xml:space="preserve">De Jong MD, Scheepens PC &amp; Zadoks JC (1990). Risk analysis for biological control: A Dutch case study in biocontrol of Prunus serotina by the fungus Chondrostereum purpureum. Plant Disease 74, 189-194.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De Jong Y, Kouwenberg J, Boumans L, Hussey C, Hyam T, Nicolson N, Kirk P, Paton A, Michel E, Guiry MD, Boegh PS, Ærenlund Pedersen H, Enghoff H, Von Raab-Straube E, Güntsch A, Geoffroy M, Müller A, Kohlbecker A, Berendsohn W, Appeltans W, Arvanitidis C, Vanhoorne B, Declerck G, Vandepitte L, Hernandez F, Nash R, Costello MJ, Ouvrard D, Bezard-Falgas P, Bourgoin T, Wetzel FT, Glöckler F, Korb G, Ring C, Hagedorn G, Häuser C, Aktaç N, Asan A, Ardelean A, Vieira Borges PA, Dhora D, Khachatryan H, Malicky M, Ibrahimov S, Tuzikov A, De Wever A, Moncheva S, Spassov N, Chobot K, Popov A, Boršić I, Sfenthourakis S, Kõljalg U, Uotila P, Olivier G, Dauvin JC, Tarkhnishvili D, Chaladze G, Tuerkay M, Legakis A, Peregovits L, Gudmundsson G, Ólafsson E, Lysaght L, Galil BS, Raimondo FM, Domina G, Stoch F, Minelli A, Spungis V, Budrys E, Olenin S, Turpel A, Walisch T, Krpach V, Gambin MT, Ungureanu L, Karaman G, Kleukers RMJC, Stur E, Aagaard K, Valland N, Loennechen Moen T, Bogdanowicz W, Tykarski P, Węsławski JM, Kędra M, De Frias Martins AM, Domingos Abreu A, Silva T, Medvedev S, Ryss A, Šimić S, Marhold K, Stloukal E, Tome D, Ramos MA, Valdés B, Pina F, Kullander S, Telenius A, Gonseth Y, Tschudin P, Sergeyeva O, Vladymyrov V, Bohdanovych Rizun V, Raper C, Lear D, Stoev P, Penev L, Casino Rubio A, Backeljau T, Saarenmaa H, Ulenberg S (2015) PESI - a taxonomic backbone for Europe. Biodiversity Data Journal 3: e5848. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44896a3fa6e998286" w:history="1">
+      <w:hyperlink r:id="rId45596a3fba9a19023" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/BDJ.3.e5848</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4479,51 +4479,51 @@
         <w:t xml:space="preserve">De Jong MD, Scheepens PC &amp; Zadoks JC (1990). Risk analysis for biological control: A Dutch case study in biocontrol of Prunus serotina by the fungus Chondrostereum purpureum. Plant Disease 74, 189-194.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De Jong Y, Kouwenberg J, Boumans L, Hussey C, Hyam T, Nicolson N, Kirk P, Paton A, Michel E, Guiry MD, Boegh PS, Ærenlund Pedersen H, Enghoff H, Von Raab-Straube E, Güntsch A, Geoffroy M, Müller A, Kohlbecker A, Berendsohn W, Appeltans W, Arvanitidis C, Vanhoorne B, Declerck G, Vandepitte L, Hernandez F, Nash R, Costello MJ, Ouvrard D, Bezard-Falgas P, Bourgoin T, Wetzel FT, Glöckler F, Korb G, Ring C, Hagedorn G, Häuser C, Aktaç N, Asan A, Ardelean A, Vieira Borges PA, Dhora D, Khachatryan H, Malicky M, Ibrahimov S, Tuzikov A, De Wever A, Moncheva S, Spassov N, Chobot K, Popov A, Boršić I, Sfenthourakis S, Kõljalg U, Uotila P, Olivier G, Dauvin JC, Tarkhnishvili D, Chaladze G, Tuerkay M, Legakis A, Peregovits L, Gudmundsson G, Ólafsson E, Lysaght L, Galil BS, Raimondo FM, Domina G, Stoch F, Minelli A, Spungis V, Budrys E, Olenin S, Turpel A, Walisch T, Krpach V, Gambin MT, Ungureanu L, Karaman G, Kleukers RMJC, Stur E, Aagaard K, Valland N, Loennechen Moen T, Bogdanowicz W, Tykarski P, Węsławski JM, Kędra M, De Frias Martins AM, Domingos Abreu A, Silva T, Medvedev S, Ryss A, Šimić S, Marhold K, Stloukal E, Tome D, Ramos MA, Valdés B, Pina F, Kullander S, Telenius A, Gonseth Y, Tschudin P, Sergeyeva O, Vladymyrov V, Bohdanovych Rizun V, Raper C, Lear D, Stoev P, Penev L, Casino Rubio A, Backeljau T, Saarenmaa H, Ulenberg S (2015) PESI - a taxonomic backbone for Europe. Biodiversity Data Journal 3: e5848. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94776a3fa6e998820" w:history="1">
+      <w:hyperlink r:id="rId14286a3fba9a1979c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/BDJ.3.e5848</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4754,137 +4754,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="86907531">
+  <w:abstractNum w:abstractNumId="89724733">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="64390959">
+    <w:lvl w:ilvl="0" w:tplc="54462135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="64390959" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="54462135" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="64390959" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="54462135" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="64390959" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="54462135" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="64390959" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="54462135" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="64390959" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="54462135" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="64390959" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="54462135" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="64390959" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="54462135" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="64390959" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="54462135" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="86907530">
+  <w:abstractNum w:abstractNumId="89724732">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="33249557">
+    <w:lvl w:ilvl="0" w:tplc="26587408">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5636,55 +5636,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="86907530">
-    <w:abstractNumId w:val="86907530"/>
+  <w:num w:numId="89724732">
+    <w:abstractNumId w:val="89724732"/>
   </w:num>
-  <w:num w:numId="86907531">
-    <w:abstractNumId w:val="86907531"/>
+  <w:num w:numId="89724733">
+    <w:abstractNumId w:val="89724733"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -17229,51 +17229,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId512204694" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId53706a3fa6e997779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/BDJ.3.e5848" TargetMode="External"/><Relationship Id="rId44896a3fa6e998286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/BDJ.3.e5848" TargetMode="External"/><Relationship Id="rId94776a3fa6e998820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/BDJ.3.e5848" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId357708119" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId30586a3fba9a18462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/BDJ.3.e5848" TargetMode="External"/><Relationship Id="rId45596a3fba9a19023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/BDJ.3.e5848" TargetMode="External"/><Relationship Id="rId14286a3fba9a1979c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/BDJ.3.e5848" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>