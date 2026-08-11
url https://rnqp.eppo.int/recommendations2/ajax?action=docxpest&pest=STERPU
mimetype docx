--- v2 (2026-06-27)
+++ v3 (2026-08-11)
@@ -1375,51 +1375,51 @@
         <w:t xml:space="preserve">De Jong MD, Scheepens PC &amp; Zadoks JC (1990) Risk analysis for biological control: A Dutch case study in biocontrol of Prunus serotina by the fungus Chondrostereum purpureum. Plant Disease 74, 189-194.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De Jong Y, Kouwenberg J, Boumans L, Hussey C, Hyam T, Nicolson N, Kirk P, Paton A, Michel E, Guiry MD, Boegh PS, Ærenlund Pedersen H, Enghoff H, Von Raab-Straube E, Güntsch A, Geoffroy M, Müller A, Kohlbecker A, Berendsohn W, Appeltans W, Arvanitidis C, Vanhoorne B, Declerck G, Vandepitte L, Hernandez F, Nash R, Costello MJ, Ouvrard D, Bezard-Falgas P, Bourgoin T, Wetzel FT, Glöckler F, Korb G, Ring C, Hagedorn G, Häuser C, Aktaç N, Asan A, Ardelean A, Vieira Borges PA, Dhora D, Khachatryan H, Malicky M, Ibrahimov S, Tuzikov A, De Wever A, Moncheva S, Spassov N, Chobot K, Popov A, Boršić I, Sfenthourakis S, Kõljalg U, Uotila P, Olivier G, Dauvin JC, Tarkhnishvili D, Chaladze G, Tuerkay M, Legakis A, Peregovits L, Gudmundsson G, Ólafsson E, Lysaght L, Galil BS, Raimondo FM, Domina G, Stoch F, Minelli A, Spungis V, Budrys E, Olenin S, Turpel A, Walisch T, Krpach V, Gambin MT, Ungureanu L, Karaman G, Kleukers RMJC, Stur E, Aagaard K, Valland N, Loennechen Moen T, Bogdanowicz W, Tykarski P, Węsławski JM, Kędra M, De Frias Martins AM, Domingos Abreu A, Silva T, Medvedev S, Ryss A, Šimić S, Marhold K, Stloukal E, Tome D, Ramos MA, Valdés B, Pina F, Kullander S, Telenius A, Gonseth Y, Tschudin P, Sergeyeva O, Vladymyrov V, Bohdanovych Rizun V, Raper C, Lear D, Stoev P, Penev L, Casino Rubio A, Backeljau T, Saarenmaa H, Ulenberg S (2015) PESI - a taxonomic backbone for Europe. Biodiversity Data Journal 3: e5848. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30586a3fba9a18462" w:history="1">
+      <w:hyperlink r:id="rId99556a7b2673e90f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/BDJ.3.e5848</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3425,51 +3425,51 @@
         <w:t xml:space="preserve">De Jong MD, Scheepens PC &amp; Zadoks JC (1990). Risk analysis for biological control: A Dutch case study in biocontrol of Prunus serotina by the fungus Chondrostereum purpureum. Plant Disease 74, 189-194.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De Jong Y, Kouwenberg J, Boumans L, Hussey C, Hyam T, Nicolson N, Kirk P, Paton A, Michel E, Guiry MD, Boegh PS, Ærenlund Pedersen H, Enghoff H, Von Raab-Straube E, Güntsch A, Geoffroy M, Müller A, Kohlbecker A, Berendsohn W, Appeltans W, Arvanitidis C, Vanhoorne B, Declerck G, Vandepitte L, Hernandez F, Nash R, Costello MJ, Ouvrard D, Bezard-Falgas P, Bourgoin T, Wetzel FT, Glöckler F, Korb G, Ring C, Hagedorn G, Häuser C, Aktaç N, Asan A, Ardelean A, Vieira Borges PA, Dhora D, Khachatryan H, Malicky M, Ibrahimov S, Tuzikov A, De Wever A, Moncheva S, Spassov N, Chobot K, Popov A, Boršić I, Sfenthourakis S, Kõljalg U, Uotila P, Olivier G, Dauvin JC, Tarkhnishvili D, Chaladze G, Tuerkay M, Legakis A, Peregovits L, Gudmundsson G, Ólafsson E, Lysaght L, Galil BS, Raimondo FM, Domina G, Stoch F, Minelli A, Spungis V, Budrys E, Olenin S, Turpel A, Walisch T, Krpach V, Gambin MT, Ungureanu L, Karaman G, Kleukers RMJC, Stur E, Aagaard K, Valland N, Loennechen Moen T, Bogdanowicz W, Tykarski P, Węsławski JM, Kędra M, De Frias Martins AM, Domingos Abreu A, Silva T, Medvedev S, Ryss A, Šimić S, Marhold K, Stloukal E, Tome D, Ramos MA, Valdés B, Pina F, Kullander S, Telenius A, Gonseth Y, Tschudin P, Sergeyeva O, Vladymyrov V, Bohdanovych Rizun V, Raper C, Lear D, Stoev P, Penev L, Casino Rubio A, Backeljau T, Saarenmaa H, Ulenberg S (2015) PESI - a taxonomic backbone for Europe. Biodiversity Data Journal 3: e5848. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45596a3fba9a19023" w:history="1">
+      <w:hyperlink r:id="rId94526a7b2673e9b62" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/BDJ.3.e5848</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4479,51 +4479,51 @@
         <w:t xml:space="preserve">De Jong MD, Scheepens PC &amp; Zadoks JC (1990). Risk analysis for biological control: A Dutch case study in biocontrol of Prunus serotina by the fungus Chondrostereum purpureum. Plant Disease 74, 189-194.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De Jong Y, Kouwenberg J, Boumans L, Hussey C, Hyam T, Nicolson N, Kirk P, Paton A, Michel E, Guiry MD, Boegh PS, Ærenlund Pedersen H, Enghoff H, Von Raab-Straube E, Güntsch A, Geoffroy M, Müller A, Kohlbecker A, Berendsohn W, Appeltans W, Arvanitidis C, Vanhoorne B, Declerck G, Vandepitte L, Hernandez F, Nash R, Costello MJ, Ouvrard D, Bezard-Falgas P, Bourgoin T, Wetzel FT, Glöckler F, Korb G, Ring C, Hagedorn G, Häuser C, Aktaç N, Asan A, Ardelean A, Vieira Borges PA, Dhora D, Khachatryan H, Malicky M, Ibrahimov S, Tuzikov A, De Wever A, Moncheva S, Spassov N, Chobot K, Popov A, Boršić I, Sfenthourakis S, Kõljalg U, Uotila P, Olivier G, Dauvin JC, Tarkhnishvili D, Chaladze G, Tuerkay M, Legakis A, Peregovits L, Gudmundsson G, Ólafsson E, Lysaght L, Galil BS, Raimondo FM, Domina G, Stoch F, Minelli A, Spungis V, Budrys E, Olenin S, Turpel A, Walisch T, Krpach V, Gambin MT, Ungureanu L, Karaman G, Kleukers RMJC, Stur E, Aagaard K, Valland N, Loennechen Moen T, Bogdanowicz W, Tykarski P, Węsławski JM, Kędra M, De Frias Martins AM, Domingos Abreu A, Silva T, Medvedev S, Ryss A, Šimić S, Marhold K, Stloukal E, Tome D, Ramos MA, Valdés B, Pina F, Kullander S, Telenius A, Gonseth Y, Tschudin P, Sergeyeva O, Vladymyrov V, Bohdanovych Rizun V, Raper C, Lear D, Stoev P, Penev L, Casino Rubio A, Backeljau T, Saarenmaa H, Ulenberg S (2015) PESI - a taxonomic backbone for Europe. Biodiversity Data Journal 3: e5848. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14286a3fba9a1979c" w:history="1">
+      <w:hyperlink r:id="rId59186a7b2673ea08a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/BDJ.3.e5848</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4754,137 +4754,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="89724733">
+  <w:abstractNum w:abstractNumId="49717052">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="54462135">
+    <w:lvl w:ilvl="0" w:tplc="48557402">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="54462135" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="48557402" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="54462135" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="48557402" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="54462135" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="48557402" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="54462135" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="48557402" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="54462135" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="48557402" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="54462135" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="48557402" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="54462135" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="48557402" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="54462135" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="48557402" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="89724732">
+  <w:abstractNum w:abstractNumId="49717051">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="26587408">
+    <w:lvl w:ilvl="0" w:tplc="86909062">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5636,55 +5636,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="89724732">
-    <w:abstractNumId w:val="89724732"/>
+  <w:num w:numId="49717051">
+    <w:abstractNumId w:val="49717051"/>
   </w:num>
-  <w:num w:numId="89724733">
-    <w:abstractNumId w:val="89724733"/>
+  <w:num w:numId="49717052">
+    <w:abstractNumId w:val="49717052"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -17229,51 +17229,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId357708119" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId30586a3fba9a18462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/BDJ.3.e5848" TargetMode="External"/><Relationship Id="rId45596a3fba9a19023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/BDJ.3.e5848" TargetMode="External"/><Relationship Id="rId14286a3fba9a1979c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/BDJ.3.e5848" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId222934922" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId99556a7b2673e90f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/BDJ.3.e5848" TargetMode="External"/><Relationship Id="rId94526a7b2673e9b62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/BDJ.3.e5848" TargetMode="External"/><Relationship Id="rId59186a7b2673ea08a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/BDJ.3.e5848" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>