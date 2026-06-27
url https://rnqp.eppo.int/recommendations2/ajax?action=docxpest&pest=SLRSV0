--- v0 (2026-05-13)
+++ v1 (2026-06-27)
@@ -528,51 +528,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">SLRSV is widely distributed in the EPPO region. Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10026a04252018f8a" w:history="1">
+      <w:hyperlink r:id="rId91776a3fbac896a2e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1395,51 +1395,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2013) EFSA Panel on Plant Health (PLH). Scientific opinion on the risk to plant health posed by Arabis mosaic virus, Raspberry ringspot virus, Strawberry latent ringspot virus and Tomato blackring virus to the EU territory with the identification and evaluation of risk reduction options. EFSA Journal 11(10), 3377. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81526a0425201a664" w:history="1">
+      <w:hyperlink r:id="rId77216a3fbac896f3c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2013.3377</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1482,51 +1482,51 @@
         <w:t xml:space="preserve">Martin RR, Tzanetakis IE, Barnes JE &amp; Elmhirst JF (2007) First report of Strawberry latent ringspot virus in Strawberry in the United states and Canada. Diseases notes. Plant disease 575.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Murant &amp; Lister (1987) Nematode-borne diseases. European nepoviruses in strawberry. 46-52. In Converse (1987). Virus Disease of Small Fruits. University of Nebraska - Lincoln. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39786a0425201a6bc" w:history="1">
+      <w:hyperlink r:id="rId40686a3fbac896fae" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://digitalcommons.unl.edu/cgi/viewcontent.cgi?article=1394&amp;context=bioscifacpub</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
@@ -2443,51 +2443,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Albanese G, Saponari M &amp; Faggioli F (2012) Olive Germplasm – The Olive Cultivation, Table Olive and Olive Oil Industry in Italy. Chapter 6. Phytosanitary certification. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67116a0425201aa87" w:history="1">
+      <w:hyperlink r:id="rId72886a3fbac897554" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.5772/51722</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3424,51 +3424,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2013) EFSA Panel on Plant Health (PLH). Scientific opinion on the risk to plant health posed by Arabis mosaic virus, Raspberry ringspot virus, Strawberry latent ringspot virus and Tomato blackring virus to the EU territory with the identification and evaluation of risk reduction options. EFSA Journal 11(10), 3377. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22996a0425201ae29" w:history="1">
+      <w:hyperlink r:id="rId27046a3fbac89a9da" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2013.3377</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -4275,51 +4275,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2013) EFSA Panel on Plant Health (PLH). Scientific opinion on the risk to plant health posed by Arabis mosaic virus, Raspberry ringspot virus, Strawberry latent ringspot virus and Tomato blackring virus to the EU territory with the identification and evaluation of risk reduction options. EFSA Journal 11(10), 3377. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94196a0425201b15f" w:history="1">
+      <w:hyperlink r:id="rId37386a3fbac89ae80" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2013.3377</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -5159,51 +5159,51 @@
         <w:t xml:space="preserve">Ahmad M, Padder BA &amp; Shah MD (2024) Major viruses infecting temperate fruit crops and their impact on the fruit industry. Industrial Applications of Soil Microbes: Volume 4, p.300.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2013) EFSA Panel on Plant Health (PLH). Scientific opinion on the risk to plant health posed by Arabis mosaic virus, Raspberry ringspot virus, Strawberry latent ringspot virus and Tomato blackring virus to the EU territory with the identification and evaluation of risk reduction options. EFSA Journal 11(10), 3377. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43196a0425201b4a4" w:history="1">
+      <w:hyperlink r:id="rId91086a3fbac89b340" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2013.3377</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -6019,51 +6019,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2013) EFSA Panel on Plant Health (PLH). Scientific opinion on the risk to plant health posed by Arabis mosaic virus, Raspberry ringspot virus, Strawberry latent ringspot virus and Tomato blackring virus to the EU territory with the identification and evaluation of risk reduction options. EFSA Journal 11(10), 3377. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45166a0425201e014" w:history="1">
+      <w:hyperlink r:id="rId18706a3fbac89b832" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2013.3377</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -6907,133 +6907,133 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2013) EFSA Panel on Plant Health (PLH). Scientific opinion on the risk to plant health posed by Arabis mosaic virus, Raspberry ringspot virus, Strawberry latent ringspot virus and Tomato blackring virus to the EU territory with the identification and evaluation of risk reduction options. EFSA Journal 11(10), 3377. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61396a042520208ac" w:history="1">
+      <w:hyperlink r:id="rId78616a3fbac89bd21" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2013.3377</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin RR, MacFarlane S, Sabanadzovic S, Quito D, Poudel B &amp; Tzanetakis IE (2013) Viruses &amp; Virus diseases of Rubus. Plant disease 97(2), 168-182. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24076a042520208dc" w:history="1">
+      <w:hyperlink r:id="rId15176a3fbac89bd55" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1094/PDIS-04-12-0362-FE</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Murant &amp; Lister (1987) Nematode-borne diseases. European nepoviruses in strawberry. 46-52. In Converse (1987). Virus Disease of Small Fruits. University of Nebraska - Lincoln. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26396a04252020900" w:history="1">
+      <w:hyperlink r:id="rId79696a3fbac89bd86" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://digitalcommons.unl.edu/cgi/viewcontent.cgi?article=1394&amp;context=bioscifacpub</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="10mm" w:right="10mm" w:bottom="10mm" w:left="10mm" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
@@ -7118,137 +7118,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="24321755">
+  <w:abstractNum w:abstractNumId="21157942">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="83079255">
+    <w:lvl w:ilvl="0" w:tplc="76019486">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="83079255" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="76019486" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="83079255" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="76019486" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="83079255" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="76019486" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="83079255" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="76019486" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="83079255" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="76019486" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="83079255" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="76019486" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="83079255" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="76019486" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="83079255" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="76019486" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24321754">
+  <w:abstractNum w:abstractNumId="21157941">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72307864">
+    <w:lvl w:ilvl="0" w:tplc="22703940">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8000,55 +8000,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="24321754">
-    <w:abstractNumId w:val="24321754"/>
+  <w:num w:numId="21157941">
+    <w:abstractNumId w:val="21157941"/>
   </w:num>
-  <w:num w:numId="24321755">
-    <w:abstractNumId w:val="24321755"/>
+  <w:num w:numId="21157942">
+    <w:abstractNumId w:val="21157942"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -19593,51 +19593,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId332137006" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId10026a04252018f8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId81526a0425201a664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2013.3377" TargetMode="External"/><Relationship Id="rId39786a0425201a6bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.unl.edu/cgi/viewcontent.cgi?article=1394&amp;context=bioscifacpub" TargetMode="External"/><Relationship Id="rId67116a0425201aa87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5772/51722" TargetMode="External"/><Relationship Id="rId22996a0425201ae29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2013.3377" TargetMode="External"/><Relationship Id="rId94196a0425201b15f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2013.3377" TargetMode="External"/><Relationship Id="rId43196a0425201b4a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2013.3377" TargetMode="External"/><Relationship Id="rId45166a0425201e014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2013.3377" TargetMode="External"/><Relationship Id="rId61396a042520208ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2013.3377" TargetMode="External"/><Relationship Id="rId24076a042520208dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1094/PDIS-04-12-0362-FE" TargetMode="External"/><Relationship Id="rId26396a04252020900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.unl.edu/cgi/viewcontent.cgi?article=1394&amp;context=bioscifacpub" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId997701846" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId91776a3fbac896a2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId77216a3fbac896f3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2013.3377" TargetMode="External"/><Relationship Id="rId40686a3fbac896fae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.unl.edu/cgi/viewcontent.cgi?article=1394&amp;context=bioscifacpub" TargetMode="External"/><Relationship Id="rId72886a3fbac897554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5772/51722" TargetMode="External"/><Relationship Id="rId27046a3fbac89a9da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2013.3377" TargetMode="External"/><Relationship Id="rId37386a3fbac89ae80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2013.3377" TargetMode="External"/><Relationship Id="rId91086a3fbac89b340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2013.3377" TargetMode="External"/><Relationship Id="rId18706a3fbac89b832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2013.3377" TargetMode="External"/><Relationship Id="rId78616a3fbac89bd21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2013.3377" TargetMode="External"/><Relationship Id="rId15176a3fbac89bd55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1094/PDIS-04-12-0362-FE" TargetMode="External"/><Relationship Id="rId79696a3fbac89bd86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.unl.edu/cgi/viewcontent.cgi?article=1394&amp;context=bioscifacpub" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>