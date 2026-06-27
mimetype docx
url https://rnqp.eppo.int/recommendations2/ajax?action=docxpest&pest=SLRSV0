--- v1 (2026-06-27)
+++ v2 (2026-06-27)
@@ -528,51 +528,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">SLRSV is widely distributed in the EPPO region. Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId91776a3fbac896a2e" w:history="1">
+      <w:hyperlink r:id="rId40016a3fc2d5ee65f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1395,51 +1395,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2013) EFSA Panel on Plant Health (PLH). Scientific opinion on the risk to plant health posed by Arabis mosaic virus, Raspberry ringspot virus, Strawberry latent ringspot virus and Tomato blackring virus to the EU territory with the identification and evaluation of risk reduction options. EFSA Journal 11(10), 3377. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77216a3fbac896f3c" w:history="1">
+      <w:hyperlink r:id="rId93546a3fc2d5eeb26" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2013.3377</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1482,51 +1482,51 @@
         <w:t xml:space="preserve">Martin RR, Tzanetakis IE, Barnes JE &amp; Elmhirst JF (2007) First report of Strawberry latent ringspot virus in Strawberry in the United states and Canada. Diseases notes. Plant disease 575.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Murant &amp; Lister (1987) Nematode-borne diseases. European nepoviruses in strawberry. 46-52. In Converse (1987). Virus Disease of Small Fruits. University of Nebraska - Lincoln. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40686a3fbac896fae" w:history="1">
+      <w:hyperlink r:id="rId58566a3fc2d5eeb8c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://digitalcommons.unl.edu/cgi/viewcontent.cgi?article=1394&amp;context=bioscifacpub</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
@@ -2443,51 +2443,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Albanese G, Saponari M &amp; Faggioli F (2012) Olive Germplasm – The Olive Cultivation, Table Olive and Olive Oil Industry in Italy. Chapter 6. Phytosanitary certification. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72886a3fbac897554" w:history="1">
+      <w:hyperlink r:id="rId61696a3fc2d5ef0de" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.5772/51722</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3424,51 +3424,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2013) EFSA Panel on Plant Health (PLH). Scientific opinion on the risk to plant health posed by Arabis mosaic virus, Raspberry ringspot virus, Strawberry latent ringspot virus and Tomato blackring virus to the EU territory with the identification and evaluation of risk reduction options. EFSA Journal 11(10), 3377. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27046a3fbac89a9da" w:history="1">
+      <w:hyperlink r:id="rId67156a3fc2d5ef625" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2013.3377</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -4275,51 +4275,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2013) EFSA Panel on Plant Health (PLH). Scientific opinion on the risk to plant health posed by Arabis mosaic virus, Raspberry ringspot virus, Strawberry latent ringspot virus and Tomato blackring virus to the EU territory with the identification and evaluation of risk reduction options. EFSA Journal 11(10), 3377. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37386a3fbac89ae80" w:history="1">
+      <w:hyperlink r:id="rId64796a3fc2d5efaa8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2013.3377</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -5159,51 +5159,51 @@
         <w:t xml:space="preserve">Ahmad M, Padder BA &amp; Shah MD (2024) Major viruses infecting temperate fruit crops and their impact on the fruit industry. Industrial Applications of Soil Microbes: Volume 4, p.300.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2013) EFSA Panel on Plant Health (PLH). Scientific opinion on the risk to plant health posed by Arabis mosaic virus, Raspberry ringspot virus, Strawberry latent ringspot virus and Tomato blackring virus to the EU territory with the identification and evaluation of risk reduction options. EFSA Journal 11(10), 3377. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91086a3fbac89b340" w:history="1">
+      <w:hyperlink r:id="rId36496a3fc2d5eff28" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2013.3377</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -6019,51 +6019,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2013) EFSA Panel on Plant Health (PLH). Scientific opinion on the risk to plant health posed by Arabis mosaic virus, Raspberry ringspot virus, Strawberry latent ringspot virus and Tomato blackring virus to the EU territory with the identification and evaluation of risk reduction options. EFSA Journal 11(10), 3377. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18706a3fbac89b832" w:history="1">
+      <w:hyperlink r:id="rId79456a3fc2d5f0397" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2013.3377</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -6907,133 +6907,133 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2013) EFSA Panel on Plant Health (PLH). Scientific opinion on the risk to plant health posed by Arabis mosaic virus, Raspberry ringspot virus, Strawberry latent ringspot virus and Tomato blackring virus to the EU territory with the identification and evaluation of risk reduction options. EFSA Journal 11(10), 3377. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78616a3fbac89bd21" w:history="1">
+      <w:hyperlink r:id="rId63556a3fc2d5f0807" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2013.3377</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin RR, MacFarlane S, Sabanadzovic S, Quito D, Poudel B &amp; Tzanetakis IE (2013) Viruses &amp; Virus diseases of Rubus. Plant disease 97(2), 168-182. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15176a3fbac89bd55" w:history="1">
+      <w:hyperlink r:id="rId78606a3fc2d5f0837" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1094/PDIS-04-12-0362-FE</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Murant &amp; Lister (1987) Nematode-borne diseases. European nepoviruses in strawberry. 46-52. In Converse (1987). Virus Disease of Small Fruits. University of Nebraska - Lincoln. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79696a3fbac89bd86" w:history="1">
+      <w:hyperlink r:id="rId76346a3fc2d5f0864" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://digitalcommons.unl.edu/cgi/viewcontent.cgi?article=1394&amp;context=bioscifacpub</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="10mm" w:right="10mm" w:bottom="10mm" w:left="10mm" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
@@ -7118,137 +7118,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="21157942">
+  <w:abstractNum w:abstractNumId="76831638">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="76019486">
+    <w:lvl w:ilvl="0" w:tplc="36982071">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="76019486" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="36982071" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="76019486" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="36982071" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="76019486" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="36982071" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="76019486" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="36982071" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="76019486" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="36982071" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="76019486" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="36982071" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="76019486" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="36982071" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="76019486" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="36982071" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21157941">
+  <w:abstractNum w:abstractNumId="76831637">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="22703940">
+    <w:lvl w:ilvl="0" w:tplc="31596243">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8000,55 +8000,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="21157941">
-    <w:abstractNumId w:val="21157941"/>
+  <w:num w:numId="76831637">
+    <w:abstractNumId w:val="76831637"/>
   </w:num>
-  <w:num w:numId="21157942">
-    <w:abstractNumId w:val="21157942"/>
+  <w:num w:numId="76831638">
+    <w:abstractNumId w:val="76831638"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -19593,51 +19593,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId997701846" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId91776a3fbac896a2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId77216a3fbac896f3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2013.3377" TargetMode="External"/><Relationship Id="rId40686a3fbac896fae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.unl.edu/cgi/viewcontent.cgi?article=1394&amp;context=bioscifacpub" TargetMode="External"/><Relationship Id="rId72886a3fbac897554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5772/51722" TargetMode="External"/><Relationship Id="rId27046a3fbac89a9da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2013.3377" TargetMode="External"/><Relationship Id="rId37386a3fbac89ae80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2013.3377" TargetMode="External"/><Relationship Id="rId91086a3fbac89b340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2013.3377" TargetMode="External"/><Relationship Id="rId18706a3fbac89b832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2013.3377" TargetMode="External"/><Relationship Id="rId78616a3fbac89bd21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2013.3377" TargetMode="External"/><Relationship Id="rId15176a3fbac89bd55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1094/PDIS-04-12-0362-FE" TargetMode="External"/><Relationship Id="rId79696a3fbac89bd86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.unl.edu/cgi/viewcontent.cgi?article=1394&amp;context=bioscifacpub" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId623224082" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId40016a3fc2d5ee65f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId93546a3fc2d5eeb26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2013.3377" TargetMode="External"/><Relationship Id="rId58566a3fc2d5eeb8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.unl.edu/cgi/viewcontent.cgi?article=1394&amp;context=bioscifacpub" TargetMode="External"/><Relationship Id="rId61696a3fc2d5ef0de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5772/51722" TargetMode="External"/><Relationship Id="rId67156a3fc2d5ef625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2013.3377" TargetMode="External"/><Relationship Id="rId64796a3fc2d5efaa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2013.3377" TargetMode="External"/><Relationship Id="rId36496a3fc2d5eff28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2013.3377" TargetMode="External"/><Relationship Id="rId79456a3fc2d5f0397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2013.3377" TargetMode="External"/><Relationship Id="rId63556a3fc2d5f0807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2013.3377" TargetMode="External"/><Relationship Id="rId78606a3fc2d5f0837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1094/PDIS-04-12-0362-FE" TargetMode="External"/><Relationship Id="rId76346a3fc2d5f0864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.unl.edu/cgi/viewcontent.cgi?article=1394&amp;context=bioscifacpub" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>