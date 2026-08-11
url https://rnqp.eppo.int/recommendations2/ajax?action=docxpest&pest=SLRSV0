--- v2 (2026-06-27)
+++ v3 (2026-08-11)
@@ -528,51 +528,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">SLRSV is widely distributed in the EPPO region. Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId40016a3fc2d5ee65f" w:history="1">
+      <w:hyperlink r:id="rId68446a7b2684062e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1395,51 +1395,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2013) EFSA Panel on Plant Health (PLH). Scientific opinion on the risk to plant health posed by Arabis mosaic virus, Raspberry ringspot virus, Strawberry latent ringspot virus and Tomato blackring virus to the EU territory with the identification and evaluation of risk reduction options. EFSA Journal 11(10), 3377. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93546a3fc2d5eeb26" w:history="1">
+      <w:hyperlink r:id="rId72026a7b2684067e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2013.3377</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1482,51 +1482,51 @@
         <w:t xml:space="preserve">Martin RR, Tzanetakis IE, Barnes JE &amp; Elmhirst JF (2007) First report of Strawberry latent ringspot virus in Strawberry in the United states and Canada. Diseases notes. Plant disease 575.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Murant &amp; Lister (1987) Nematode-borne diseases. European nepoviruses in strawberry. 46-52. In Converse (1987). Virus Disease of Small Fruits. University of Nebraska - Lincoln. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58566a3fc2d5eeb8c" w:history="1">
+      <w:hyperlink r:id="rId86906a7b268406855" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://digitalcommons.unl.edu/cgi/viewcontent.cgi?article=1394&amp;context=bioscifacpub</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
@@ -2443,51 +2443,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Albanese G, Saponari M &amp; Faggioli F (2012) Olive Germplasm – The Olive Cultivation, Table Olive and Olive Oil Industry in Italy. Chapter 6. Phytosanitary certification. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61696a3fc2d5ef0de" w:history="1">
+      <w:hyperlink r:id="rId95966a7b2684084c3" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.5772/51722</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3424,51 +3424,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2013) EFSA Panel on Plant Health (PLH). Scientific opinion on the risk to plant health posed by Arabis mosaic virus, Raspberry ringspot virus, Strawberry latent ringspot virus and Tomato blackring virus to the EU territory with the identification and evaluation of risk reduction options. EFSA Journal 11(10), 3377. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67156a3fc2d5ef625" w:history="1">
+      <w:hyperlink r:id="rId36926a7b26840bc92" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2013.3377</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -4275,51 +4275,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2013) EFSA Panel on Plant Health (PLH). Scientific opinion on the risk to plant health posed by Arabis mosaic virus, Raspberry ringspot virus, Strawberry latent ringspot virus and Tomato blackring virus to the EU territory with the identification and evaluation of risk reduction options. EFSA Journal 11(10), 3377. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64796a3fc2d5efaa8" w:history="1">
+      <w:hyperlink r:id="rId88076a7b26840c174" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2013.3377</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -5159,51 +5159,51 @@
         <w:t xml:space="preserve">Ahmad M, Padder BA &amp; Shah MD (2024) Major viruses infecting temperate fruit crops and their impact on the fruit industry. Industrial Applications of Soil Microbes: Volume 4, p.300.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2013) EFSA Panel on Plant Health (PLH). Scientific opinion on the risk to plant health posed by Arabis mosaic virus, Raspberry ringspot virus, Strawberry latent ringspot virus and Tomato blackring virus to the EU territory with the identification and evaluation of risk reduction options. EFSA Journal 11(10), 3377. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36496a3fc2d5eff28" w:history="1">
+      <w:hyperlink r:id="rId79586a7b26840c673" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2013.3377</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -6019,51 +6019,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2013) EFSA Panel on Plant Health (PLH). Scientific opinion on the risk to plant health posed by Arabis mosaic virus, Raspberry ringspot virus, Strawberry latent ringspot virus and Tomato blackring virus to the EU territory with the identification and evaluation of risk reduction options. EFSA Journal 11(10), 3377. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79456a3fc2d5f0397" w:history="1">
+      <w:hyperlink r:id="rId70016a7b26840fa8d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2013.3377</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -6907,133 +6907,133 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2013) EFSA Panel on Plant Health (PLH). Scientific opinion on the risk to plant health posed by Arabis mosaic virus, Raspberry ringspot virus, Strawberry latent ringspot virus and Tomato blackring virus to the EU territory with the identification and evaluation of risk reduction options. EFSA Journal 11(10), 3377. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63556a3fc2d5f0807" w:history="1">
+      <w:hyperlink r:id="rId61706a7b26840ffce" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2013.3377</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin RR, MacFarlane S, Sabanadzovic S, Quito D, Poudel B &amp; Tzanetakis IE (2013) Viruses &amp; Virus diseases of Rubus. Plant disease 97(2), 168-182. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78606a3fc2d5f0837" w:history="1">
+      <w:hyperlink r:id="rId64996a7b26841000c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1094/PDIS-04-12-0362-FE</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Murant &amp; Lister (1987) Nematode-borne diseases. European nepoviruses in strawberry. 46-52. In Converse (1987). Virus Disease of Small Fruits. University of Nebraska - Lincoln. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76346a3fc2d5f0864" w:history="1">
+      <w:hyperlink r:id="rId92686a7b268410047" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://digitalcommons.unl.edu/cgi/viewcontent.cgi?article=1394&amp;context=bioscifacpub</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="10mm" w:right="10mm" w:bottom="10mm" w:left="10mm" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
@@ -7118,137 +7118,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="76831638">
+  <w:abstractNum w:abstractNumId="10946350">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="36982071">
+    <w:lvl w:ilvl="0" w:tplc="97538751">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="36982071" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="97538751" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="36982071" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="97538751" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="36982071" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="97538751" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="36982071" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="97538751" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="36982071" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="97538751" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="36982071" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="97538751" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="36982071" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="97538751" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="36982071" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="97538751" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="76831637">
+  <w:abstractNum w:abstractNumId="10946349">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="31596243">
+    <w:lvl w:ilvl="0" w:tplc="11949985">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8000,55 +8000,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="76831637">
-    <w:abstractNumId w:val="76831637"/>
+  <w:num w:numId="10946349">
+    <w:abstractNumId w:val="10946349"/>
   </w:num>
-  <w:num w:numId="76831638">
-    <w:abstractNumId w:val="76831638"/>
+  <w:num w:numId="10946350">
+    <w:abstractNumId w:val="10946350"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -19593,51 +19593,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId623224082" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId40016a3fc2d5ee65f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId93546a3fc2d5eeb26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2013.3377" TargetMode="External"/><Relationship Id="rId58566a3fc2d5eeb8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.unl.edu/cgi/viewcontent.cgi?article=1394&amp;context=bioscifacpub" TargetMode="External"/><Relationship Id="rId61696a3fc2d5ef0de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5772/51722" TargetMode="External"/><Relationship Id="rId67156a3fc2d5ef625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2013.3377" TargetMode="External"/><Relationship Id="rId64796a3fc2d5efaa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2013.3377" TargetMode="External"/><Relationship Id="rId36496a3fc2d5eff28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2013.3377" TargetMode="External"/><Relationship Id="rId79456a3fc2d5f0397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2013.3377" TargetMode="External"/><Relationship Id="rId63556a3fc2d5f0807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2013.3377" TargetMode="External"/><Relationship Id="rId78606a3fc2d5f0837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1094/PDIS-04-12-0362-FE" TargetMode="External"/><Relationship Id="rId76346a3fc2d5f0864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.unl.edu/cgi/viewcontent.cgi?article=1394&amp;context=bioscifacpub" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId670052067" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId68446a7b2684062e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId72026a7b2684067e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2013.3377" TargetMode="External"/><Relationship Id="rId86906a7b268406855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.unl.edu/cgi/viewcontent.cgi?article=1394&amp;context=bioscifacpub" TargetMode="External"/><Relationship Id="rId95966a7b2684084c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5772/51722" TargetMode="External"/><Relationship Id="rId36926a7b26840bc92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2013.3377" TargetMode="External"/><Relationship Id="rId88076a7b26840c174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2013.3377" TargetMode="External"/><Relationship Id="rId79586a7b26840c673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2013.3377" TargetMode="External"/><Relationship Id="rId70016a7b26840fa8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2013.3377" TargetMode="External"/><Relationship Id="rId61706a7b26840ffce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2013.3377" TargetMode="External"/><Relationship Id="rId64996a7b26841000c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1094/PDIS-04-12-0362-FE" TargetMode="External"/><Relationship Id="rId92686a7b268410047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.unl.edu/cgi/viewcontent.cgi?article=1394&amp;context=bioscifacpub" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>