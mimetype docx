--- v0 (2026-05-13)
+++ v1 (2026-06-27)
@@ -495,51 +495,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="606060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId77156a0426bf8edc7" w:history="1">
+      <w:hyperlink r:id="rId28676a3fbb02744d4" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="606060"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="606060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1455,51 +1455,51 @@
         <w:t xml:space="preserve">Bichina TI &amp; Gatina Esh (1976) Varietal susceptibility of apple trees to San Jose scale and its integrated control. Ustoichivost' Vinograda i Plodov. Kul'tur k Zabolevaniyam i Vreditelyam, 124-137. Stiinca, Kishinev: Moldavian SSR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Diaspidiotus perniciosus (San José scale). CABI Digital Library (Accessed 31/Jul/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96036a0426bf8f388" w:history="1">
+      <w:hyperlink r:id="rId29256a3fbb0274a28" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1519,69 +1519,69 @@
         <w:t xml:space="preserve">Davidson JA &amp; Miller DR (1990) Ornamental plants. In Armoured Scale Insects, their Biology, Natural Enemies and Control, Vol. 4B (ed. Rosen D). Amsterdam, Netherlands: Elsevier, 603-632.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">García Morales M, Denno BD, Miller DR, Miller GL, Ben-Dov Y, Hardy NB. 2016. ScaleNet: A literature-based model of scale insect biology and systematics. Database. The Journal of Biological Databases and Curation, 2016: bav118. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62486a0426bf8f3db" w:history="1">
+      <w:hyperlink r:id="rId83356a3fbb0274acb" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/database/bav118</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26896a0426bf8f3f5" w:history="1">
+      <w:hyperlink r:id="rId63426a3fbb0274ae7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://scalenet.info/catalogue/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1785,51 +1785,51 @@
         <w:t xml:space="preserve">Verma RR &amp; Srivastava PM (1990) Response of different varieties of apple (Malus pumila) to pest infestation. Indian Journal of Agricultural Sciences 60(5), 338-339.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC PMG (2020) San Jose scale. In Pest management guidelines for agriculture – Walnut. University of California, Agriculture and Natural Resources, publication 3471, 38-39. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19106a0426bf8f51e" w:history="1">
+      <w:hyperlink r:id="rId98426a3fbb0274bf6" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/PDF/PMG/pmgwalnut.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
@@ -2744,51 +2744,51 @@
         <w:t xml:space="preserve">Bichina TI &amp; Gatina Esh (1976) Varietal susceptibility of apple trees to San Jose scale and its integrated control. Ustoichivost' Vinograda i Plodov. Kul'tur k Zabolevaniyam i Vreditelyam, 124-137. Stiinca, Kishinev: Moldavian SSR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Diaspidiotus perniciosus (San José scale). CABI Digital Library (Accessed 31/Jul/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55526a0426bf8fb19" w:history="1">
+      <w:hyperlink r:id="rId34806a3fbb027519a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2808,69 +2808,69 @@
         <w:t xml:space="preserve">Davidson JA &amp; Miller DR (1990) Ornamental plants. In Armoured Scale Insects, their Biology, Natural Enemies and Control, Vol. 4B (ed. Rosen D). Amsterdam, Netherlands: Elsevier, 603-632.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">García Morales M, Denno BD, Miller DR, Miller GL, Ben-Dov Y, Hardy NB. 2016. ScaleNet: A literature-based model of scale insect biology and systematics. Database. The Journal of Biological Databases and Curation, 2016: bav118. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80116a0426bf8fb6b" w:history="1">
+      <w:hyperlink r:id="rId19656a3fbb02751e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/database/bav118</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96646a0426bf8fb84" w:history="1">
+      <w:hyperlink r:id="rId79726a3fbb0275200" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://scalenet.info/catalogue/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4106,51 +4106,51 @@
         <w:t xml:space="preserve">Bichina TI &amp; Gatina Esh (1976) Varietal susceptibility of apple trees to San Jose scale and its integrated control. Ustoichivost' Vinograda i Plodov. Kul'tur k Zabolevaniyam i Vreditelyam, 124-137. Stiinca, Kishinev: Moldavian SSR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Diaspidiotus perniciosus (San José scale). CABI Digital Library (Accessed 31/Jul/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68386a0426bf902a9" w:history="1">
+      <w:hyperlink r:id="rId15156a3fbb0275887" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4170,69 +4170,69 @@
         <w:t xml:space="preserve">Davidson JA &amp; Miller DR (1990) Ornamental plants. In Armoured Scale Insects, their Biology, Natural Enemies and Control, Vol. 4B (ed. Rosen D). Amsterdam, Netherlands: Elsevier, 603-632.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">García Morales M, Denno BD, Miller DR, Miller GL, Ben-Dov Y, Hardy NB. 2016. ScaleNet: A literature-based model of scale insect biology and systematics. Database. The Journal of Biological Databases and Curation, 2016: bav118. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52936a0426bf902f6" w:history="1">
+      <w:hyperlink r:id="rId61606a3fbb02758d4" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/database/bav118</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42826a0426bf9030f" w:history="1">
+      <w:hyperlink r:id="rId13196a3fbb02758ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://scalenet.info/catalogue/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4413,51 +4413,51 @@
         <w:t xml:space="preserve">Verma RR &amp; Srivastava PM (1990) Response of different varieties of apple (Malus pumila) to pest infestation. Indian Journal of Agricultural Sciences 60(5), 338-339.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC PMG (2017) Pest management guidelines for agriculture – Apricot. University of California, Agriculture and Natural Resources, publication 3433, 116 pages. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95716a0426bf903fc" w:history="1">
+      <w:hyperlink r:id="rId62176a3fbb02759da" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://anrcatalog.ucanr.edu/Details.aspx?itemNo=3433</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -5371,51 +5371,51 @@
         <w:t xml:space="preserve">Bichina TI &amp; Gatina Esh (1976) Varietal susceptibility of apple trees to San Jose scale and its integrated control. Ustoichivost' Vinograda i Plodov. Kul'tur k Zabolevaniyam i Vreditelyam, 124-137. Stiinca, Kishinev: Moldavian SSR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Diaspidiotus perniciosus (San José scale). CABI Digital Library (Accessed 31/Jul/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23036a0426bf9093e" w:history="1">
+      <w:hyperlink r:id="rId71726a3fbb0275eee" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5435,69 +5435,69 @@
         <w:t xml:space="preserve">Davidson JA &amp; Miller DR (1990) Ornamental plants. In Armoured Scale Insects, their Biology, Natural Enemies and Control, Vol. 4B (ed. Rosen D). Amsterdam, Netherlands: Elsevier, 603-632.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">García Morales M, Denno BD, Miller DR, Miller GL, Ben-Dov Y, Hardy NB (2016) ScaleNet: A literature-based model of scale insect biology and systematics. Database. The Journal of Biological Databases and Curation, 2016: bav118. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99036a0426bf9098b" w:history="1">
+      <w:hyperlink r:id="rId85516a3fbb0275f39" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/database/bav118</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38366a0426bf909a3" w:history="1">
+      <w:hyperlink r:id="rId36286a3fbb0275f51" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://scalenet.info/catalogue/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5701,51 +5701,51 @@
         <w:t xml:space="preserve">Verma RR &amp; Srivastava PM (1990) Response of different varieties of apple (Malus pumila) to pest infestation. Indian Journal of Agricultural Sciences 60(5), 338-339.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC IPM (2017) San Jose scale. In Pest management guidelines for agriculture – Cherry. University of California, Agriculture and Natural Resources, publication 3440, pages 45-46. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14946a0426bf90aa1" w:history="1">
+      <w:hyperlink r:id="rId24196a3fbb0276053" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://anrcatalog.ucanr.edu/Details.aspx?itemNo=3440</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
@@ -6665,51 +6665,51 @@
         <w:t xml:space="preserve">Bichina TI &amp; Gatina Esh (1976) Varietal susceptibility of apple trees to San Jose scale and its integrated control. Ustoichivost' Vinograda i Plodov. Kul'tur k Zabolevaniyam i Vreditelyam, 124-137. Stiinca, Kishinev: Moldavian SSR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Diaspidiotus perniciosus (San José scale). CABI Digital Library (Accessed 31/Jul/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10006a0426bf90fa9" w:history="1">
+      <w:hyperlink r:id="rId31966a3fbb02766df" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -6729,69 +6729,69 @@
         <w:t xml:space="preserve">Davidson JA &amp; Miller DR (1990) Ornamental plants. In Armoured Scale Insects, their Biology, Natural Enemies and Control, Vol. 4B (ed. Rosen D). Amsterdam, Netherlands: Elsevier, 603-632.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">García Morales M, Denno BD, Miller DR, Miller GL, Ben-Dov Y, Hardy NB (2016) ScaleNet: A literature-based model of scale insect biology and systematics. Database. The Journal of Biological Databases and Curation, 2016: bav118. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91136a0426bf90ff3" w:history="1">
+      <w:hyperlink r:id="rId52526a3fbb027672e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/database/bav118</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25076a0426bf9100a" w:history="1">
+      <w:hyperlink r:id="rId70616a3fbb0276746" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://scalenet.info/catalogue/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -7364,51 +7364,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="606060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">San Jose scale can infest branches, shoots, leaves, and fruit. Adults and nymphs suck plant juices and cause considerable damage. They have been known to seriously weaken branches and main scaffold limbs, thus causing permanent injury to mature trees. Crawlers settling on fruit may cause fruit spotting (UC IPM, 2017). Trees may die and infestations are reported on fruits (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId95066a0426bf91305" w:history="1">
+      <w:hyperlink r:id="rId30556a3fbb0276a68" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="606060"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ephytia.inra.fr/fr/C/23756/Prunier-d-Ente-Pou-de-San-Jose-Diaspidiotus-perniciosus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="606060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
@@ -7898,51 +7898,51 @@
         <w:t xml:space="preserve">Bichina TI &amp; Gatina Esh (1976) Varietal susceptibility of apple trees to San Jose scale and its integrated control. Ustoichivost' Vinograda i Plodov. Kul'tur k Zabolevaniyam i Vreditelyam, 124-137. Stiinca, Kishinev: Moldavian SSR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Diaspidiotus perniciosus (San José scale). CABI Digital Library (Accessed 31/Jul/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26366a0426bf915df" w:history="1">
+      <w:hyperlink r:id="rId25016a3fbb0276d76" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -7962,69 +7962,69 @@
         <w:t xml:space="preserve">Davidson JA &amp; Miller DR (1990) Ornamental plants. In Armoured Scale Insects, their Biology, Natural Enemies and Control, Vol. 4B (ed. Rosen D). Amsterdam, Netherlands: Elsevier, 603-632.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">García Morales M, Denno BD, Miller DR, Miller GL, Ben-Dov Y, Hardy NB. 2016. ScaleNet: A literature-based model of scale insect biology and systematics. Database. The Journal of Biological Databases and Curation, 2016: bav118. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15836a0426bf91629" w:history="1">
+      <w:hyperlink r:id="rId62686a3fbb0276dc5" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/database/bav118</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12356a0426bf91641" w:history="1">
+      <w:hyperlink r:id="rId75746a3fbb0276dde" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://scalenet.info/catalogue/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -9154,51 +9154,51 @@
         <w:t xml:space="preserve">Bichina TI &amp; Gatina Esh (1976) Varietal susceptibility of apple trees to San Jose scale and its integrated control. Ustoichivost' Vinograda i Plodov. Kul'tur k Zabolevaniyam i Vreditelyam, 124-137. Stiinca, Kishinev: Moldavian SSR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Diaspidiotus perniciosus (San José scale). CABI Digital Library (Accessed 31/Jul/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69566a0426bf91c29" w:history="1">
+      <w:hyperlink r:id="rId30876a3fbb0277405" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -9218,69 +9218,69 @@
         <w:t xml:space="preserve">Davidson JA &amp; Miller DR (1990) Ornamental plants. In Armoured Scale Insects, their Biology, Natural Enemies and Control, Vol. 4B (ed. Rosen D). Amsterdam, Netherlands: Elsevier, 603-632.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">García Morales M, Denno BD, Miller DR, Miller GL, Ben-Dov Y, Hardy NB. 2016. ScaleNet: A literature-based model of scale insect biology and systematics. Database. The Journal of Biological Databases and Curation, 2016: bav118. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84346a0426bf91c72" w:history="1">
+      <w:hyperlink r:id="rId62466a3fbb0277495" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/database/bav118</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12966a0426bf91c8a" w:history="1">
+      <w:hyperlink r:id="rId39086a3fbb02774b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://scalenet.info/catalogue/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -9484,51 +9484,51 @@
         <w:t xml:space="preserve">Verma RR &amp; Srivastava PM (1990) Response of different varieties of apple (Malus pumila) to pest infestation. Indian Journal of Agricultural Sciences 60(5), 338-339.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC IPM (2019) San Jose scale. In Pest management guidelines for agriculture – Almond. University of California, Agriculture and Natural Resources, publication 3431, pages 47-49. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97316a0426bf91d86" w:history="1">
+      <w:hyperlink r:id="rId64546a3fbb02775cb" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/PDF/PMG/pmgalmond.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
@@ -10425,51 +10425,51 @@
         <w:t xml:space="preserve">Bichina TI &amp; Gatina Esh (1976) Varietal susceptibility of apple trees to San Jose scale and its integrated control. Ustoichivost' Vinograda i Plodov. Kul'tur k Zabolevaniyam i Vreditelyam, 124-137. Stiinca, Kishinev: Moldavian SSR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Diaspidiotus perniciosus (San José scale). CABI Digital Library (Accessed 31/Jul/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24226a0426bf92279" w:history="1">
+      <w:hyperlink r:id="rId85206a3fbb0277ab2" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -10489,69 +10489,69 @@
         <w:t xml:space="preserve">Davidson JA &amp; Miller DR (1990) Ornamental plants. In Armoured Scale Insects, their Biology, Natural Enemies and Control, Vol. 4B (ed. Rosen D). Amsterdam, Netherlands: Elsevier, 603-632.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">García Morales M, Denno BD, Miller DR, Miller GL, Ben-Dov Y, Hardy NB. 2016. ScaleNet: A literature-based model of scale insect biology and systematics. Database. The Journal of Biological Databases and Curation, 2016: bav118. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42916a0426bf922c3" w:history="1">
+      <w:hyperlink r:id="rId11406a3fbb0277afd" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/database/bav118</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12686a0426bf922da" w:history="1">
+      <w:hyperlink r:id="rId20856a3fbb0277b14" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://scalenet.info/catalogue/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -10755,51 +10755,51 @@
         <w:t xml:space="preserve">Verma RR &amp; Srivastava PM (1990) Response of different varieties of apple (Malus pumila) to pest infestation. Indian Journal of Agricultural Sciences 60(5), 338-339.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC IPM (2017) San Jose scale. In Pest management guidelines for agriculture – Peach. University of California, Agriculture and Natural Resources, publication 3454, pages 47-49. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79326a0426bf923d9" w:history="1">
+      <w:hyperlink r:id="rId74956a3fbb0277c0d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/agriculture/peach/san-jose-scale/#gsc.tab=0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
@@ -11680,51 +11680,51 @@
         <w:t xml:space="preserve">Bichina TI &amp; Gatina Esh (1976) Varietal susceptibility of apple trees to San Jose scale and its integrated control. Ustoichivost' Vinograda i Plodov. Kul'tur k Zabolevaniyam i Vreditelyam, 124-137. Stiinca, Kishinev: Moldavian SSR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Diaspidiotus perniciosus (San José scale). CABI Digital Library (Accessed 31/Jul/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50416a0426bf928ad" w:history="1">
+      <w:hyperlink r:id="rId86226a3fbb0278128" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -11744,69 +11744,69 @@
         <w:t xml:space="preserve">Davidson JA &amp; Miller DR (1990) Ornamental plants. In Armoured Scale Insects, their Biology, Natural Enemies and Control, Vol. 4B (ed. Rosen D). Amsterdam, Netherlands: Elsevier, 603-632.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">García Morales M, Denno BD, Miller DR, Miller GL, Ben-Dov Y, Hardy NB. 2016. ScaleNet: A literature-based model of scale insect biology and systematics. Database. The Journal of Biological Databases and Curation, 2016: bav118. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80086a0426bf928f3" w:history="1">
+      <w:hyperlink r:id="rId43946a3fbb0278173" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/database/bav118</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61976a0426bf9290b" w:history="1">
+      <w:hyperlink r:id="rId23326a3fbb027818c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://scalenet.info/catalogue/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -12919,51 +12919,51 @@
         <w:t xml:space="preserve">Bichina TI &amp; Gatina Esh (1976) Varietal susceptibility of apple trees to San Jose scale and its integrated control. Ustoichivost' Vinograda i Plodov. Kul'tur k Zabolevaniyam i Vreditelyam, 124-137. Stiinca, Kishinev: Moldavian SSR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Diaspidiotus perniciosus (San José scale). CABI Digital Library (Accessed 31/Jul/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63726a0426bf92e99" w:history="1">
+      <w:hyperlink r:id="rId26556a3fbb027882c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -12983,69 +12983,69 @@
         <w:t xml:space="preserve">Davidson JA &amp; Miller DR (1990) Ornamental plants. In Armoured Scale Insects, their Biology, Natural Enemies and Control, Vol. 4B (ed. Rosen D). Amsterdam, Netherlands: Elsevier, 603-632.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">García Morales M, Denno BD, Miller DR, Miller GL, Ben-Dov Y, Hardy NB. 2016. ScaleNet: A literature-based model of scale insect biology and systematics. Database. The Journal of Biological Databases and Curation, 2016: bav118. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47276a0426bf92edf" w:history="1">
+      <w:hyperlink r:id="rId61436a3fbb0278879" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/database/bav118</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95636a0426bf92ef6" w:history="1">
+      <w:hyperlink r:id="rId74596a3fbb0278891" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://scalenet.info/catalogue/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -14194,92 +14194,92 @@
         <w:t xml:space="preserve">Bichina TI &amp; Gatina Esh (1976) Varietal susceptibility of apple trees to San Jose scale and its integrated control. Ustoichivost' Vinograda i Plodov. Kul'tur k Zabolevaniyam i Vreditelyam, 124-137. Stiinca, Kishinev: Moldavian SSR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Diaspidiotus perniciosus (San José scale). CABI Digital Library (Accessed 31/Jul/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15336a0426bf93461" w:history="1">
+      <w:hyperlink r:id="rId27356a3fbb0278e49" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CEAS (2024) Currant (Ribes), Plant Health Problems. The Connecticut Agricultural Experiment Station (Accessed 31/Jul/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16866a0426bf9348e" w:history="1">
+      <w:hyperlink r:id="rId29876a3fbb0278e79" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://portal.ct.gov/caes/plant-pest-handbook/pphc/currant-ribes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -14299,69 +14299,69 @@
         <w:t xml:space="preserve">Davidson JA &amp; Miller DR (1990) Ornamental plants. In Armoured Scale Insects, their Biology, Natural Enemies and Control, Vol. 4B (ed. Rosen D). Amsterdam, Netherlands: Elsevier, 603-632.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">García Morales M, Denno BD, Miller DR, Miller GL, Ben-Dov Y, Hardy NB. 2016. ScaleNet: A literature-based model of scale insect biology and systematics. Database. The Journal of Biological Databases and Curation, 2016: bav118. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71376a0426bf934d3" w:history="1">
+      <w:hyperlink r:id="rId70556a3fbb0278ebe" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/database/bav118</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85946a0426bf934e9" w:history="1">
+      <w:hyperlink r:id="rId98176a3fbb0278ed4" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://scalenet.info/catalogue/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -14661,137 +14661,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="25464886">
+  <w:abstractNum w:abstractNumId="75836154">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="99846657">
+    <w:lvl w:ilvl="0" w:tplc="42722313">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="99846657" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="42722313" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="99846657" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="42722313" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="99846657" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="42722313" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="99846657" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="42722313" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="99846657" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="42722313" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="99846657" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="42722313" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="99846657" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="42722313" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="99846657" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="42722313" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25464885">
+  <w:abstractNum w:abstractNumId="75836153">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="84112306">
+    <w:lvl w:ilvl="0" w:tplc="15907939">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -15543,55 +15543,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="25464885">
-    <w:abstractNumId w:val="25464885"/>
+  <w:num w:numId="75836153">
+    <w:abstractNumId w:val="75836153"/>
   </w:num>
-  <w:num w:numId="25464886">
-    <w:abstractNumId w:val="25464886"/>
+  <w:num w:numId="75836154">
+    <w:abstractNumId w:val="75836154"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -27136,51 +27136,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId130866920" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId77156a0426bf8edc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId96036a0426bf8f388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224" TargetMode="External"/><Relationship Id="rId62486a0426bf8f3db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId26896a0426bf8f3f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scalenet.info/catalogue/" TargetMode="External"/><Relationship Id="rId19106a0426bf8f51e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/PDF/PMG/pmgwalnut.pdf" TargetMode="External"/><Relationship Id="rId55526a0426bf8fb19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224" TargetMode="External"/><Relationship Id="rId80116a0426bf8fb6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId96646a0426bf8fb84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scalenet.info/catalogue/" TargetMode="External"/><Relationship Id="rId68386a0426bf902a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224" TargetMode="External"/><Relationship Id="rId52936a0426bf902f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId42826a0426bf9030f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scalenet.info/catalogue/" TargetMode="External"/><Relationship Id="rId95716a0426bf903fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anrcatalog.ucanr.edu/Details.aspx?itemNo=3433" TargetMode="External"/><Relationship Id="rId23036a0426bf9093e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224" TargetMode="External"/><Relationship Id="rId99036a0426bf9098b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId38366a0426bf909a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scalenet.info/catalogue/" TargetMode="External"/><Relationship Id="rId14946a0426bf90aa1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anrcatalog.ucanr.edu/Details.aspx?itemNo=3440" TargetMode="External"/><Relationship Id="rId10006a0426bf90fa9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224" TargetMode="External"/><Relationship Id="rId91136a0426bf90ff3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId25076a0426bf9100a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scalenet.info/catalogue/" TargetMode="External"/><Relationship Id="rId95066a0426bf91305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephytia.inra.fr/fr/C/23756/Prunier-d-Ente-Pou-de-San-Jose-Diaspidiotus-perniciosus" TargetMode="External"/><Relationship Id="rId26366a0426bf915df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224" TargetMode="External"/><Relationship Id="rId15836a0426bf91629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId12356a0426bf91641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scalenet.info/catalogue/" TargetMode="External"/><Relationship Id="rId69566a0426bf91c29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224" TargetMode="External"/><Relationship Id="rId84346a0426bf91c72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId12966a0426bf91c8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scalenet.info/catalogue/" TargetMode="External"/><Relationship Id="rId97316a0426bf91d86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/PDF/PMG/pmgalmond.pdf" TargetMode="External"/><Relationship Id="rId24226a0426bf92279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224" TargetMode="External"/><Relationship Id="rId42916a0426bf922c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId12686a0426bf922da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scalenet.info/catalogue/" TargetMode="External"/><Relationship Id="rId79326a0426bf923d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/agriculture/peach/san-jose-scale/#gsc.tab=0" TargetMode="External"/><Relationship Id="rId50416a0426bf928ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224" TargetMode="External"/><Relationship Id="rId80086a0426bf928f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId61976a0426bf9290b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scalenet.info/catalogue/" TargetMode="External"/><Relationship Id="rId63726a0426bf92e99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224" TargetMode="External"/><Relationship Id="rId47276a0426bf92edf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId95636a0426bf92ef6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scalenet.info/catalogue/" TargetMode="External"/><Relationship Id="rId15336a0426bf93461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224" TargetMode="External"/><Relationship Id="rId16866a0426bf9348e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.ct.gov/caes/plant-pest-handbook/pphc/currant-ribes" TargetMode="External"/><Relationship Id="rId71376a0426bf934d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId85946a0426bf934e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scalenet.info/catalogue/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId135200439" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId28676a3fbb02744d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId29256a3fbb0274a28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224" TargetMode="External"/><Relationship Id="rId83356a3fbb0274acb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId63426a3fbb0274ae7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scalenet.info/catalogue/" TargetMode="External"/><Relationship Id="rId98426a3fbb0274bf6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/PDF/PMG/pmgwalnut.pdf" TargetMode="External"/><Relationship Id="rId34806a3fbb027519a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224" TargetMode="External"/><Relationship Id="rId19656a3fbb02751e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId79726a3fbb0275200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scalenet.info/catalogue/" TargetMode="External"/><Relationship Id="rId15156a3fbb0275887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224" TargetMode="External"/><Relationship Id="rId61606a3fbb02758d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId13196a3fbb02758ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scalenet.info/catalogue/" TargetMode="External"/><Relationship Id="rId62176a3fbb02759da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anrcatalog.ucanr.edu/Details.aspx?itemNo=3433" TargetMode="External"/><Relationship Id="rId71726a3fbb0275eee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224" TargetMode="External"/><Relationship Id="rId85516a3fbb0275f39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId36286a3fbb0275f51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scalenet.info/catalogue/" TargetMode="External"/><Relationship Id="rId24196a3fbb0276053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anrcatalog.ucanr.edu/Details.aspx?itemNo=3440" TargetMode="External"/><Relationship Id="rId31966a3fbb02766df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224" TargetMode="External"/><Relationship Id="rId52526a3fbb027672e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId70616a3fbb0276746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scalenet.info/catalogue/" TargetMode="External"/><Relationship Id="rId30556a3fbb0276a68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephytia.inra.fr/fr/C/23756/Prunier-d-Ente-Pou-de-San-Jose-Diaspidiotus-perniciosus" TargetMode="External"/><Relationship Id="rId25016a3fbb0276d76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224" TargetMode="External"/><Relationship Id="rId62686a3fbb0276dc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId75746a3fbb0276dde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scalenet.info/catalogue/" TargetMode="External"/><Relationship Id="rId30876a3fbb0277405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224" TargetMode="External"/><Relationship Id="rId62466a3fbb0277495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId39086a3fbb02774b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scalenet.info/catalogue/" TargetMode="External"/><Relationship Id="rId64546a3fbb02775cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/PDF/PMG/pmgalmond.pdf" TargetMode="External"/><Relationship Id="rId85206a3fbb0277ab2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224" TargetMode="External"/><Relationship Id="rId11406a3fbb0277afd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId20856a3fbb0277b14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scalenet.info/catalogue/" TargetMode="External"/><Relationship Id="rId74956a3fbb0277c0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/agriculture/peach/san-jose-scale/#gsc.tab=0" TargetMode="External"/><Relationship Id="rId86226a3fbb0278128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224" TargetMode="External"/><Relationship Id="rId43946a3fbb0278173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId23326a3fbb027818c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scalenet.info/catalogue/" TargetMode="External"/><Relationship Id="rId26556a3fbb027882c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224" TargetMode="External"/><Relationship Id="rId61436a3fbb0278879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId74596a3fbb0278891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scalenet.info/catalogue/" TargetMode="External"/><Relationship Id="rId27356a3fbb0278e49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224" TargetMode="External"/><Relationship Id="rId29876a3fbb0278e79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.ct.gov/caes/plant-pest-handbook/pphc/currant-ribes" TargetMode="External"/><Relationship Id="rId70556a3fbb0278ebe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId98176a3fbb0278ed4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scalenet.info/catalogue/" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>