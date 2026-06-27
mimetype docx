--- v1 (2026-06-27)
+++ v2 (2026-06-27)
@@ -495,51 +495,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="606060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId28676a3fbb02744d4" w:history="1">
+      <w:hyperlink r:id="rId69296a3fc2ef0c608" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="606060"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="606060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1455,51 +1455,51 @@
         <w:t xml:space="preserve">Bichina TI &amp; Gatina Esh (1976) Varietal susceptibility of apple trees to San Jose scale and its integrated control. Ustoichivost' Vinograda i Plodov. Kul'tur k Zabolevaniyam i Vreditelyam, 124-137. Stiinca, Kishinev: Moldavian SSR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Diaspidiotus perniciosus (San José scale). CABI Digital Library (Accessed 31/Jul/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29256a3fbb0274a28" w:history="1">
+      <w:hyperlink r:id="rId18426a3fc2ef0cac8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1519,69 +1519,69 @@
         <w:t xml:space="preserve">Davidson JA &amp; Miller DR (1990) Ornamental plants. In Armoured Scale Insects, their Biology, Natural Enemies and Control, Vol. 4B (ed. Rosen D). Amsterdam, Netherlands: Elsevier, 603-632.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">García Morales M, Denno BD, Miller DR, Miller GL, Ben-Dov Y, Hardy NB. 2016. ScaleNet: A literature-based model of scale insect biology and systematics. Database. The Journal of Biological Databases and Curation, 2016: bav118. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83356a3fbb0274acb" w:history="1">
+      <w:hyperlink r:id="rId54396a3fc2ef0cb28" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/database/bav118</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63426a3fbb0274ae7" w:history="1">
+      <w:hyperlink r:id="rId10466a3fc2ef0cb40" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://scalenet.info/catalogue/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1785,51 +1785,51 @@
         <w:t xml:space="preserve">Verma RR &amp; Srivastava PM (1990) Response of different varieties of apple (Malus pumila) to pest infestation. Indian Journal of Agricultural Sciences 60(5), 338-339.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC PMG (2020) San Jose scale. In Pest management guidelines for agriculture – Walnut. University of California, Agriculture and Natural Resources, publication 3471, 38-39. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98426a3fbb0274bf6" w:history="1">
+      <w:hyperlink r:id="rId67396a3fc2ef0cc3b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/PDF/PMG/pmgwalnut.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
@@ -2744,51 +2744,51 @@
         <w:t xml:space="preserve">Bichina TI &amp; Gatina Esh (1976) Varietal susceptibility of apple trees to San Jose scale and its integrated control. Ustoichivost' Vinograda i Plodov. Kul'tur k Zabolevaniyam i Vreditelyam, 124-137. Stiinca, Kishinev: Moldavian SSR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Diaspidiotus perniciosus (San José scale). CABI Digital Library (Accessed 31/Jul/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34806a3fbb027519a" w:history="1">
+      <w:hyperlink r:id="rId87206a3fc2ef0d0f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2808,69 +2808,69 @@
         <w:t xml:space="preserve">Davidson JA &amp; Miller DR (1990) Ornamental plants. In Armoured Scale Insects, their Biology, Natural Enemies and Control, Vol. 4B (ed. Rosen D). Amsterdam, Netherlands: Elsevier, 603-632.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">García Morales M, Denno BD, Miller DR, Miller GL, Ben-Dov Y, Hardy NB. 2016. ScaleNet: A literature-based model of scale insect biology and systematics. Database. The Journal of Biological Databases and Curation, 2016: bav118. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19656a3fbb02751e7" w:history="1">
+      <w:hyperlink r:id="rId27696a3fc2ef0d13f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/database/bav118</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79726a3fbb0275200" w:history="1">
+      <w:hyperlink r:id="rId81486a3fc2ef0d156" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://scalenet.info/catalogue/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4106,51 +4106,51 @@
         <w:t xml:space="preserve">Bichina TI &amp; Gatina Esh (1976) Varietal susceptibility of apple trees to San Jose scale and its integrated control. Ustoichivost' Vinograda i Plodov. Kul'tur k Zabolevaniyam i Vreditelyam, 124-137. Stiinca, Kishinev: Moldavian SSR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Diaspidiotus perniciosus (San José scale). CABI Digital Library (Accessed 31/Jul/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15156a3fbb0275887" w:history="1">
+      <w:hyperlink r:id="rId39526a3fc2ef0d745" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4170,69 +4170,69 @@
         <w:t xml:space="preserve">Davidson JA &amp; Miller DR (1990) Ornamental plants. In Armoured Scale Insects, their Biology, Natural Enemies and Control, Vol. 4B (ed. Rosen D). Amsterdam, Netherlands: Elsevier, 603-632.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">García Morales M, Denno BD, Miller DR, Miller GL, Ben-Dov Y, Hardy NB. 2016. ScaleNet: A literature-based model of scale insect biology and systematics. Database. The Journal of Biological Databases and Curation, 2016: bav118. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61606a3fbb02758d4" w:history="1">
+      <w:hyperlink r:id="rId10506a3fc2ef0d78c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/database/bav118</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13196a3fbb02758ed" w:history="1">
+      <w:hyperlink r:id="rId61126a3fc2ef0d7aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://scalenet.info/catalogue/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4413,51 +4413,51 @@
         <w:t xml:space="preserve">Verma RR &amp; Srivastava PM (1990) Response of different varieties of apple (Malus pumila) to pest infestation. Indian Journal of Agricultural Sciences 60(5), 338-339.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC PMG (2017) Pest management guidelines for agriculture – Apricot. University of California, Agriculture and Natural Resources, publication 3433, 116 pages. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62176a3fbb02759da" w:history="1">
+      <w:hyperlink r:id="rId89566a3fc2ef0d886" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://anrcatalog.ucanr.edu/Details.aspx?itemNo=3433</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -5371,51 +5371,51 @@
         <w:t xml:space="preserve">Bichina TI &amp; Gatina Esh (1976) Varietal susceptibility of apple trees to San Jose scale and its integrated control. Ustoichivost' Vinograda i Plodov. Kul'tur k Zabolevaniyam i Vreditelyam, 124-137. Stiinca, Kishinev: Moldavian SSR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Diaspidiotus perniciosus (San José scale). CABI Digital Library (Accessed 31/Jul/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71726a3fbb0275eee" w:history="1">
+      <w:hyperlink r:id="rId23826a3fc2ef0dd4d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5435,69 +5435,69 @@
         <w:t xml:space="preserve">Davidson JA &amp; Miller DR (1990) Ornamental plants. In Armoured Scale Insects, their Biology, Natural Enemies and Control, Vol. 4B (ed. Rosen D). Amsterdam, Netherlands: Elsevier, 603-632.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">García Morales M, Denno BD, Miller DR, Miller GL, Ben-Dov Y, Hardy NB (2016) ScaleNet: A literature-based model of scale insect biology and systematics. Database. The Journal of Biological Databases and Curation, 2016: bav118. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85516a3fbb0275f39" w:history="1">
+      <w:hyperlink r:id="rId12336a3fc2ef0dd94" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/database/bav118</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36286a3fbb0275f51" w:history="1">
+      <w:hyperlink r:id="rId92846a3fc2ef0ddaa" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://scalenet.info/catalogue/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5701,51 +5701,51 @@
         <w:t xml:space="preserve">Verma RR &amp; Srivastava PM (1990) Response of different varieties of apple (Malus pumila) to pest infestation. Indian Journal of Agricultural Sciences 60(5), 338-339.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC IPM (2017) San Jose scale. In Pest management guidelines for agriculture – Cherry. University of California, Agriculture and Natural Resources, publication 3440, pages 45-46. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24196a3fbb0276053" w:history="1">
+      <w:hyperlink r:id="rId77546a3fc2ef0de9c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://anrcatalog.ucanr.edu/Details.aspx?itemNo=3440</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
@@ -6665,51 +6665,51 @@
         <w:t xml:space="preserve">Bichina TI &amp; Gatina Esh (1976) Varietal susceptibility of apple trees to San Jose scale and its integrated control. Ustoichivost' Vinograda i Plodov. Kul'tur k Zabolevaniyam i Vreditelyam, 124-137. Stiinca, Kishinev: Moldavian SSR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Diaspidiotus perniciosus (San José scale). CABI Digital Library (Accessed 31/Jul/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31966a3fbb02766df" w:history="1">
+      <w:hyperlink r:id="rId28326a3fc2ef0e35e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -6729,69 +6729,69 @@
         <w:t xml:space="preserve">Davidson JA &amp; Miller DR (1990) Ornamental plants. In Armoured Scale Insects, their Biology, Natural Enemies and Control, Vol. 4B (ed. Rosen D). Amsterdam, Netherlands: Elsevier, 603-632.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">García Morales M, Denno BD, Miller DR, Miller GL, Ben-Dov Y, Hardy NB (2016) ScaleNet: A literature-based model of scale insect biology and systematics. Database. The Journal of Biological Databases and Curation, 2016: bav118. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52526a3fbb027672e" w:history="1">
+      <w:hyperlink r:id="rId78426a3fc2ef0e3a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/database/bav118</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70616a3fbb0276746" w:history="1">
+      <w:hyperlink r:id="rId68676a3fc2ef0e3bc" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://scalenet.info/catalogue/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -7364,51 +7364,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="606060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">San Jose scale can infest branches, shoots, leaves, and fruit. Adults and nymphs suck plant juices and cause considerable damage. They have been known to seriously weaken branches and main scaffold limbs, thus causing permanent injury to mature trees. Crawlers settling on fruit may cause fruit spotting (UC IPM, 2017). Trees may die and infestations are reported on fruits (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId30556a3fbb0276a68" w:history="1">
+      <w:hyperlink r:id="rId48586a3fc2ef0e68a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="606060"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ephytia.inra.fr/fr/C/23756/Prunier-d-Ente-Pou-de-San-Jose-Diaspidiotus-perniciosus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="606060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
@@ -7898,51 +7898,51 @@
         <w:t xml:space="preserve">Bichina TI &amp; Gatina Esh (1976) Varietal susceptibility of apple trees to San Jose scale and its integrated control. Ustoichivost' Vinograda i Plodov. Kul'tur k Zabolevaniyam i Vreditelyam, 124-137. Stiinca, Kishinev: Moldavian SSR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Diaspidiotus perniciosus (San José scale). CABI Digital Library (Accessed 31/Jul/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25016a3fbb0276d76" w:history="1">
+      <w:hyperlink r:id="rId57816a3fc2ef0e918" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -7962,69 +7962,69 @@
         <w:t xml:space="preserve">Davidson JA &amp; Miller DR (1990) Ornamental plants. In Armoured Scale Insects, their Biology, Natural Enemies and Control, Vol. 4B (ed. Rosen D). Amsterdam, Netherlands: Elsevier, 603-632.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">García Morales M, Denno BD, Miller DR, Miller GL, Ben-Dov Y, Hardy NB. 2016. ScaleNet: A literature-based model of scale insect biology and systematics. Database. The Journal of Biological Databases and Curation, 2016: bav118. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62686a3fbb0276dc5" w:history="1">
+      <w:hyperlink r:id="rId26876a3fc2ef0e95c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/database/bav118</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75746a3fbb0276dde" w:history="1">
+      <w:hyperlink r:id="rId12526a3fc2ef0e972" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://scalenet.info/catalogue/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -9154,51 +9154,51 @@
         <w:t xml:space="preserve">Bichina TI &amp; Gatina Esh (1976) Varietal susceptibility of apple trees to San Jose scale and its integrated control. Ustoichivost' Vinograda i Plodov. Kul'tur k Zabolevaniyam i Vreditelyam, 124-137. Stiinca, Kishinev: Moldavian SSR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Diaspidiotus perniciosus (San José scale). CABI Digital Library (Accessed 31/Jul/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30876a3fbb0277405" w:history="1">
+      <w:hyperlink r:id="rId91226a3fc2ef0eef1" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -9218,69 +9218,69 @@
         <w:t xml:space="preserve">Davidson JA &amp; Miller DR (1990) Ornamental plants. In Armoured Scale Insects, their Biology, Natural Enemies and Control, Vol. 4B (ed. Rosen D). Amsterdam, Netherlands: Elsevier, 603-632.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">García Morales M, Denno BD, Miller DR, Miller GL, Ben-Dov Y, Hardy NB. 2016. ScaleNet: A literature-based model of scale insect biology and systematics. Database. The Journal of Biological Databases and Curation, 2016: bav118. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62466a3fbb0277495" w:history="1">
+      <w:hyperlink r:id="rId12546a3fc2ef0ef36" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/database/bav118</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39086a3fbb02774b0" w:history="1">
+      <w:hyperlink r:id="rId35946a3fc2ef0ef4c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://scalenet.info/catalogue/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -9484,51 +9484,51 @@
         <w:t xml:space="preserve">Verma RR &amp; Srivastava PM (1990) Response of different varieties of apple (Malus pumila) to pest infestation. Indian Journal of Agricultural Sciences 60(5), 338-339.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC IPM (2019) San Jose scale. In Pest management guidelines for agriculture – Almond. University of California, Agriculture and Natural Resources, publication 3431, pages 47-49. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64546a3fbb02775cb" w:history="1">
+      <w:hyperlink r:id="rId17496a3fc2ef0f039" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/PDF/PMG/pmgalmond.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
@@ -10425,51 +10425,51 @@
         <w:t xml:space="preserve">Bichina TI &amp; Gatina Esh (1976) Varietal susceptibility of apple trees to San Jose scale and its integrated control. Ustoichivost' Vinograda i Plodov. Kul'tur k Zabolevaniyam i Vreditelyam, 124-137. Stiinca, Kishinev: Moldavian SSR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Diaspidiotus perniciosus (San José scale). CABI Digital Library (Accessed 31/Jul/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85206a3fbb0277ab2" w:history="1">
+      <w:hyperlink r:id="rId53376a3fc2ef0f4b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -10489,69 +10489,69 @@
         <w:t xml:space="preserve">Davidson JA &amp; Miller DR (1990) Ornamental plants. In Armoured Scale Insects, their Biology, Natural Enemies and Control, Vol. 4B (ed. Rosen D). Amsterdam, Netherlands: Elsevier, 603-632.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">García Morales M, Denno BD, Miller DR, Miller GL, Ben-Dov Y, Hardy NB. 2016. ScaleNet: A literature-based model of scale insect biology and systematics. Database. The Journal of Biological Databases and Curation, 2016: bav118. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11406a3fbb0277afd" w:history="1">
+      <w:hyperlink r:id="rId94716a3fc2ef0f4f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/database/bav118</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20856a3fbb0277b14" w:history="1">
+      <w:hyperlink r:id="rId70306a3fc2ef0f50c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://scalenet.info/catalogue/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -10755,51 +10755,51 @@
         <w:t xml:space="preserve">Verma RR &amp; Srivastava PM (1990) Response of different varieties of apple (Malus pumila) to pest infestation. Indian Journal of Agricultural Sciences 60(5), 338-339.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC IPM (2017) San Jose scale. In Pest management guidelines for agriculture – Peach. University of California, Agriculture and Natural Resources, publication 3454, pages 47-49. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74956a3fbb0277c0d" w:history="1">
+      <w:hyperlink r:id="rId61516a3fc2ef0f5f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/agriculture/peach/san-jose-scale/#gsc.tab=0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
@@ -11680,51 +11680,51 @@
         <w:t xml:space="preserve">Bichina TI &amp; Gatina Esh (1976) Varietal susceptibility of apple trees to San Jose scale and its integrated control. Ustoichivost' Vinograda i Plodov. Kul'tur k Zabolevaniyam i Vreditelyam, 124-137. Stiinca, Kishinev: Moldavian SSR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Diaspidiotus perniciosus (San José scale). CABI Digital Library (Accessed 31/Jul/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86226a3fbb0278128" w:history="1">
+      <w:hyperlink r:id="rId61906a3fc2ef0fa5c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -11744,69 +11744,69 @@
         <w:t xml:space="preserve">Davidson JA &amp; Miller DR (1990) Ornamental plants. In Armoured Scale Insects, their Biology, Natural Enemies and Control, Vol. 4B (ed. Rosen D). Amsterdam, Netherlands: Elsevier, 603-632.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">García Morales M, Denno BD, Miller DR, Miller GL, Ben-Dov Y, Hardy NB. 2016. ScaleNet: A literature-based model of scale insect biology and systematics. Database. The Journal of Biological Databases and Curation, 2016: bav118. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43946a3fbb0278173" w:history="1">
+      <w:hyperlink r:id="rId18566a3fc2ef0faa2" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/database/bav118</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23326a3fbb027818c" w:history="1">
+      <w:hyperlink r:id="rId80356a3fc2ef0fab8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://scalenet.info/catalogue/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -12919,51 +12919,51 @@
         <w:t xml:space="preserve">Bichina TI &amp; Gatina Esh (1976) Varietal susceptibility of apple trees to San Jose scale and its integrated control. Ustoichivost' Vinograda i Plodov. Kul'tur k Zabolevaniyam i Vreditelyam, 124-137. Stiinca, Kishinev: Moldavian SSR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Diaspidiotus perniciosus (San José scale). CABI Digital Library (Accessed 31/Jul/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26556a3fbb027882c" w:history="1">
+      <w:hyperlink r:id="rId66996a3fc2ef0ffe8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -12983,69 +12983,69 @@
         <w:t xml:space="preserve">Davidson JA &amp; Miller DR (1990) Ornamental plants. In Armoured Scale Insects, their Biology, Natural Enemies and Control, Vol. 4B (ed. Rosen D). Amsterdam, Netherlands: Elsevier, 603-632.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">García Morales M, Denno BD, Miller DR, Miller GL, Ben-Dov Y, Hardy NB. 2016. ScaleNet: A literature-based model of scale insect biology and systematics. Database. The Journal of Biological Databases and Curation, 2016: bav118. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61436a3fbb0278879" w:history="1">
+      <w:hyperlink r:id="rId26456a3fc2ef1004d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/database/bav118</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74596a3fbb0278891" w:history="1">
+      <w:hyperlink r:id="rId25926a3fc2ef10073" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://scalenet.info/catalogue/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -14194,92 +14194,92 @@
         <w:t xml:space="preserve">Bichina TI &amp; Gatina Esh (1976) Varietal susceptibility of apple trees to San Jose scale and its integrated control. Ustoichivost' Vinograda i Plodov. Kul'tur k Zabolevaniyam i Vreditelyam, 124-137. Stiinca, Kishinev: Moldavian SSR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Diaspidiotus perniciosus (San José scale). CABI Digital Library (Accessed 31/Jul/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27356a3fbb0278e49" w:history="1">
+      <w:hyperlink r:id="rId49026a3fc2ef105a6" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CEAS (2024) Currant (Ribes), Plant Health Problems. The Connecticut Agricultural Experiment Station (Accessed 31/Jul/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29876a3fbb0278e79" w:history="1">
+      <w:hyperlink r:id="rId60636a3fc2ef105d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://portal.ct.gov/caes/plant-pest-handbook/pphc/currant-ribes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -14299,69 +14299,69 @@
         <w:t xml:space="preserve">Davidson JA &amp; Miller DR (1990) Ornamental plants. In Armoured Scale Insects, their Biology, Natural Enemies and Control, Vol. 4B (ed. Rosen D). Amsterdam, Netherlands: Elsevier, 603-632.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">García Morales M, Denno BD, Miller DR, Miller GL, Ben-Dov Y, Hardy NB. 2016. ScaleNet: A literature-based model of scale insect biology and systematics. Database. The Journal of Biological Databases and Curation, 2016: bav118. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70556a3fbb0278ebe" w:history="1">
+      <w:hyperlink r:id="rId38746a3fc2ef10610" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/database/bav118</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98176a3fbb0278ed4" w:history="1">
+      <w:hyperlink r:id="rId58006a3fc2ef10625" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://scalenet.info/catalogue/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -14661,137 +14661,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="75836154">
+  <w:abstractNum w:abstractNumId="74046380">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="42722313">
+    <w:lvl w:ilvl="0" w:tplc="81677346">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="42722313" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="81677346" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="42722313" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="81677346" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="42722313" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="81677346" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="42722313" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="81677346" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="42722313" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="81677346" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="42722313" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="81677346" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="42722313" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="81677346" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="42722313" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="81677346" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="75836153">
+  <w:abstractNum w:abstractNumId="74046379">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="15907939">
+    <w:lvl w:ilvl="0" w:tplc="63429113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -15543,55 +15543,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="75836153">
-    <w:abstractNumId w:val="75836153"/>
+  <w:num w:numId="74046379">
+    <w:abstractNumId w:val="74046379"/>
   </w:num>
-  <w:num w:numId="75836154">
-    <w:abstractNumId w:val="75836154"/>
+  <w:num w:numId="74046380">
+    <w:abstractNumId w:val="74046380"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -27136,51 +27136,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId135200439" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId28676a3fbb02744d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId29256a3fbb0274a28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224" TargetMode="External"/><Relationship Id="rId83356a3fbb0274acb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId63426a3fbb0274ae7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scalenet.info/catalogue/" TargetMode="External"/><Relationship Id="rId98426a3fbb0274bf6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/PDF/PMG/pmgwalnut.pdf" TargetMode="External"/><Relationship Id="rId34806a3fbb027519a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224" TargetMode="External"/><Relationship Id="rId19656a3fbb02751e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId79726a3fbb0275200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scalenet.info/catalogue/" TargetMode="External"/><Relationship Id="rId15156a3fbb0275887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224" TargetMode="External"/><Relationship Id="rId61606a3fbb02758d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId13196a3fbb02758ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scalenet.info/catalogue/" TargetMode="External"/><Relationship Id="rId62176a3fbb02759da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anrcatalog.ucanr.edu/Details.aspx?itemNo=3433" TargetMode="External"/><Relationship Id="rId71726a3fbb0275eee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224" TargetMode="External"/><Relationship Id="rId85516a3fbb0275f39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId36286a3fbb0275f51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scalenet.info/catalogue/" TargetMode="External"/><Relationship Id="rId24196a3fbb0276053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anrcatalog.ucanr.edu/Details.aspx?itemNo=3440" TargetMode="External"/><Relationship Id="rId31966a3fbb02766df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224" TargetMode="External"/><Relationship Id="rId52526a3fbb027672e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId70616a3fbb0276746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scalenet.info/catalogue/" TargetMode="External"/><Relationship Id="rId30556a3fbb0276a68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephytia.inra.fr/fr/C/23756/Prunier-d-Ente-Pou-de-San-Jose-Diaspidiotus-perniciosus" TargetMode="External"/><Relationship Id="rId25016a3fbb0276d76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224" TargetMode="External"/><Relationship Id="rId62686a3fbb0276dc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId75746a3fbb0276dde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scalenet.info/catalogue/" TargetMode="External"/><Relationship Id="rId30876a3fbb0277405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224" TargetMode="External"/><Relationship Id="rId62466a3fbb0277495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId39086a3fbb02774b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scalenet.info/catalogue/" TargetMode="External"/><Relationship Id="rId64546a3fbb02775cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/PDF/PMG/pmgalmond.pdf" TargetMode="External"/><Relationship Id="rId85206a3fbb0277ab2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224" TargetMode="External"/><Relationship Id="rId11406a3fbb0277afd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId20856a3fbb0277b14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scalenet.info/catalogue/" TargetMode="External"/><Relationship Id="rId74956a3fbb0277c0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/agriculture/peach/san-jose-scale/#gsc.tab=0" TargetMode="External"/><Relationship Id="rId86226a3fbb0278128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224" TargetMode="External"/><Relationship Id="rId43946a3fbb0278173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId23326a3fbb027818c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scalenet.info/catalogue/" TargetMode="External"/><Relationship Id="rId26556a3fbb027882c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224" TargetMode="External"/><Relationship Id="rId61436a3fbb0278879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId74596a3fbb0278891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scalenet.info/catalogue/" TargetMode="External"/><Relationship Id="rId27356a3fbb0278e49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224" TargetMode="External"/><Relationship Id="rId29876a3fbb0278e79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.ct.gov/caes/plant-pest-handbook/pphc/currant-ribes" TargetMode="External"/><Relationship Id="rId70556a3fbb0278ebe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId98176a3fbb0278ed4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scalenet.info/catalogue/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId303884671" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId69296a3fc2ef0c608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId18426a3fc2ef0cac8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224" TargetMode="External"/><Relationship Id="rId54396a3fc2ef0cb28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId10466a3fc2ef0cb40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scalenet.info/catalogue/" TargetMode="External"/><Relationship Id="rId67396a3fc2ef0cc3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/PDF/PMG/pmgwalnut.pdf" TargetMode="External"/><Relationship Id="rId87206a3fc2ef0d0f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224" TargetMode="External"/><Relationship Id="rId27696a3fc2ef0d13f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId81486a3fc2ef0d156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scalenet.info/catalogue/" TargetMode="External"/><Relationship Id="rId39526a3fc2ef0d745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224" TargetMode="External"/><Relationship Id="rId10506a3fc2ef0d78c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId61126a3fc2ef0d7aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scalenet.info/catalogue/" TargetMode="External"/><Relationship Id="rId89566a3fc2ef0d886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anrcatalog.ucanr.edu/Details.aspx?itemNo=3433" TargetMode="External"/><Relationship Id="rId23826a3fc2ef0dd4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224" TargetMode="External"/><Relationship Id="rId12336a3fc2ef0dd94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId92846a3fc2ef0ddaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scalenet.info/catalogue/" TargetMode="External"/><Relationship Id="rId77546a3fc2ef0de9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anrcatalog.ucanr.edu/Details.aspx?itemNo=3440" TargetMode="External"/><Relationship Id="rId28326a3fc2ef0e35e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224" TargetMode="External"/><Relationship Id="rId78426a3fc2ef0e3a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId68676a3fc2ef0e3bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scalenet.info/catalogue/" TargetMode="External"/><Relationship Id="rId48586a3fc2ef0e68a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephytia.inra.fr/fr/C/23756/Prunier-d-Ente-Pou-de-San-Jose-Diaspidiotus-perniciosus" TargetMode="External"/><Relationship Id="rId57816a3fc2ef0e918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224" TargetMode="External"/><Relationship Id="rId26876a3fc2ef0e95c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId12526a3fc2ef0e972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scalenet.info/catalogue/" TargetMode="External"/><Relationship Id="rId91226a3fc2ef0eef1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224" TargetMode="External"/><Relationship Id="rId12546a3fc2ef0ef36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId35946a3fc2ef0ef4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scalenet.info/catalogue/" TargetMode="External"/><Relationship Id="rId17496a3fc2ef0f039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/PDF/PMG/pmgalmond.pdf" TargetMode="External"/><Relationship Id="rId53376a3fc2ef0f4b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224" TargetMode="External"/><Relationship Id="rId94716a3fc2ef0f4f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId70306a3fc2ef0f50c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scalenet.info/catalogue/" TargetMode="External"/><Relationship Id="rId61516a3fc2ef0f5f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/agriculture/peach/san-jose-scale/#gsc.tab=0" TargetMode="External"/><Relationship Id="rId61906a3fc2ef0fa5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224" TargetMode="External"/><Relationship Id="rId18566a3fc2ef0faa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId80356a3fc2ef0fab8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scalenet.info/catalogue/" TargetMode="External"/><Relationship Id="rId66996a3fc2ef0ffe8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224" TargetMode="External"/><Relationship Id="rId26456a3fc2ef1004d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId25926a3fc2ef10073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scalenet.info/catalogue/" TargetMode="External"/><Relationship Id="rId49026a3fc2ef105a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224" TargetMode="External"/><Relationship Id="rId60636a3fc2ef105d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.ct.gov/caes/plant-pest-handbook/pphc/currant-ribes" TargetMode="External"/><Relationship Id="rId38746a3fc2ef10610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId58006a3fc2ef10625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scalenet.info/catalogue/" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>