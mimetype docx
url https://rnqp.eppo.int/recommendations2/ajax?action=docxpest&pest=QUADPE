--- v2 (2026-06-27)
+++ v3 (2026-08-11)
@@ -495,51 +495,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="606060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId69296a3fc2ef0c608" w:history="1">
+      <w:hyperlink r:id="rId66256a7b26ba809fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="606060"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="606060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1455,51 +1455,51 @@
         <w:t xml:space="preserve">Bichina TI &amp; Gatina Esh (1976) Varietal susceptibility of apple trees to San Jose scale and its integrated control. Ustoichivost' Vinograda i Plodov. Kul'tur k Zabolevaniyam i Vreditelyam, 124-137. Stiinca, Kishinev: Moldavian SSR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Diaspidiotus perniciosus (San José scale). CABI Digital Library (Accessed 31/Jul/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18426a3fc2ef0cac8" w:history="1">
+      <w:hyperlink r:id="rId62796a7b26ba80f06" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1519,69 +1519,69 @@
         <w:t xml:space="preserve">Davidson JA &amp; Miller DR (1990) Ornamental plants. In Armoured Scale Insects, their Biology, Natural Enemies and Control, Vol. 4B (ed. Rosen D). Amsterdam, Netherlands: Elsevier, 603-632.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">García Morales M, Denno BD, Miller DR, Miller GL, Ben-Dov Y, Hardy NB. 2016. ScaleNet: A literature-based model of scale insect biology and systematics. Database. The Journal of Biological Databases and Curation, 2016: bav118. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54396a3fc2ef0cb28" w:history="1">
+      <w:hyperlink r:id="rId93736a7b26ba80f53" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/database/bav118</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10466a3fc2ef0cb40" w:history="1">
+      <w:hyperlink r:id="rId43476a7b26ba80f6b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://scalenet.info/catalogue/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1785,51 +1785,51 @@
         <w:t xml:space="preserve">Verma RR &amp; Srivastava PM (1990) Response of different varieties of apple (Malus pumila) to pest infestation. Indian Journal of Agricultural Sciences 60(5), 338-339.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC PMG (2020) San Jose scale. In Pest management guidelines for agriculture – Walnut. University of California, Agriculture and Natural Resources, publication 3471, 38-39. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67396a3fc2ef0cc3b" w:history="1">
+      <w:hyperlink r:id="rId46166a7b26ba8106a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/PDF/PMG/pmgwalnut.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
@@ -2744,51 +2744,51 @@
         <w:t xml:space="preserve">Bichina TI &amp; Gatina Esh (1976) Varietal susceptibility of apple trees to San Jose scale and its integrated control. Ustoichivost' Vinograda i Plodov. Kul'tur k Zabolevaniyam i Vreditelyam, 124-137. Stiinca, Kishinev: Moldavian SSR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Diaspidiotus perniciosus (San José scale). CABI Digital Library (Accessed 31/Jul/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87206a3fc2ef0d0f9" w:history="1">
+      <w:hyperlink r:id="rId90476a7b26ba81593" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2808,69 +2808,69 @@
         <w:t xml:space="preserve">Davidson JA &amp; Miller DR (1990) Ornamental plants. In Armoured Scale Insects, their Biology, Natural Enemies and Control, Vol. 4B (ed. Rosen D). Amsterdam, Netherlands: Elsevier, 603-632.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">García Morales M, Denno BD, Miller DR, Miller GL, Ben-Dov Y, Hardy NB. 2016. ScaleNet: A literature-based model of scale insect biology and systematics. Database. The Journal of Biological Databases and Curation, 2016: bav118. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27696a3fc2ef0d13f" w:history="1">
+      <w:hyperlink r:id="rId32006a7b26ba815dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/database/bav118</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81486a3fc2ef0d156" w:history="1">
+      <w:hyperlink r:id="rId15436a7b26ba815f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://scalenet.info/catalogue/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4106,51 +4106,51 @@
         <w:t xml:space="preserve">Bichina TI &amp; Gatina Esh (1976) Varietal susceptibility of apple trees to San Jose scale and its integrated control. Ustoichivost' Vinograda i Plodov. Kul'tur k Zabolevaniyam i Vreditelyam, 124-137. Stiinca, Kishinev: Moldavian SSR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Diaspidiotus perniciosus (San José scale). CABI Digital Library (Accessed 31/Jul/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39526a3fc2ef0d745" w:history="1">
+      <w:hyperlink r:id="rId13076a7b26ba81c18" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4170,69 +4170,69 @@
         <w:t xml:space="preserve">Davidson JA &amp; Miller DR (1990) Ornamental plants. In Armoured Scale Insects, their Biology, Natural Enemies and Control, Vol. 4B (ed. Rosen D). Amsterdam, Netherlands: Elsevier, 603-632.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">García Morales M, Denno BD, Miller DR, Miller GL, Ben-Dov Y, Hardy NB. 2016. ScaleNet: A literature-based model of scale insect biology and systematics. Database. The Journal of Biological Databases and Curation, 2016: bav118. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10506a3fc2ef0d78c" w:history="1">
+      <w:hyperlink r:id="rId90786a7b26ba81c62" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/database/bav118</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61126a3fc2ef0d7aa" w:history="1">
+      <w:hyperlink r:id="rId72076a7b26ba81c7a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://scalenet.info/catalogue/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4413,51 +4413,51 @@
         <w:t xml:space="preserve">Verma RR &amp; Srivastava PM (1990) Response of different varieties of apple (Malus pumila) to pest infestation. Indian Journal of Agricultural Sciences 60(5), 338-339.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC PMG (2017) Pest management guidelines for agriculture – Apricot. University of California, Agriculture and Natural Resources, publication 3433, 116 pages. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89566a3fc2ef0d886" w:history="1">
+      <w:hyperlink r:id="rId80406a7b26ba81d5d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://anrcatalog.ucanr.edu/Details.aspx?itemNo=3433</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -5371,51 +5371,51 @@
         <w:t xml:space="preserve">Bichina TI &amp; Gatina Esh (1976) Varietal susceptibility of apple trees to San Jose scale and its integrated control. Ustoichivost' Vinograda i Plodov. Kul'tur k Zabolevaniyam i Vreditelyam, 124-137. Stiinca, Kishinev: Moldavian SSR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Diaspidiotus perniciosus (San José scale). CABI Digital Library (Accessed 31/Jul/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23826a3fc2ef0dd4d" w:history="1">
+      <w:hyperlink r:id="rId41106a7b26ba82267" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5435,69 +5435,69 @@
         <w:t xml:space="preserve">Davidson JA &amp; Miller DR (1990) Ornamental plants. In Armoured Scale Insects, their Biology, Natural Enemies and Control, Vol. 4B (ed. Rosen D). Amsterdam, Netherlands: Elsevier, 603-632.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">García Morales M, Denno BD, Miller DR, Miller GL, Ben-Dov Y, Hardy NB (2016) ScaleNet: A literature-based model of scale insect biology and systematics. Database. The Journal of Biological Databases and Curation, 2016: bav118. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12336a3fc2ef0dd94" w:history="1">
+      <w:hyperlink r:id="rId18226a7b26ba822af" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/database/bav118</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92846a3fc2ef0ddaa" w:history="1">
+      <w:hyperlink r:id="rId88986a7b26ba822c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://scalenet.info/catalogue/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5701,51 +5701,51 @@
         <w:t xml:space="preserve">Verma RR &amp; Srivastava PM (1990) Response of different varieties of apple (Malus pumila) to pest infestation. Indian Journal of Agricultural Sciences 60(5), 338-339.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC IPM (2017) San Jose scale. In Pest management guidelines for agriculture – Cherry. University of California, Agriculture and Natural Resources, publication 3440, pages 45-46. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77546a3fc2ef0de9c" w:history="1">
+      <w:hyperlink r:id="rId39966a7b26ba823c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://anrcatalog.ucanr.edu/Details.aspx?itemNo=3440</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
@@ -6665,51 +6665,51 @@
         <w:t xml:space="preserve">Bichina TI &amp; Gatina Esh (1976) Varietal susceptibility of apple trees to San Jose scale and its integrated control. Ustoichivost' Vinograda i Plodov. Kul'tur k Zabolevaniyam i Vreditelyam, 124-137. Stiinca, Kishinev: Moldavian SSR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Diaspidiotus perniciosus (San José scale). CABI Digital Library (Accessed 31/Jul/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28326a3fc2ef0e35e" w:history="1">
+      <w:hyperlink r:id="rId15576a7b26ba82898" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -6729,69 +6729,69 @@
         <w:t xml:space="preserve">Davidson JA &amp; Miller DR (1990) Ornamental plants. In Armoured Scale Insects, their Biology, Natural Enemies and Control, Vol. 4B (ed. Rosen D). Amsterdam, Netherlands: Elsevier, 603-632.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">García Morales M, Denno BD, Miller DR, Miller GL, Ben-Dov Y, Hardy NB (2016) ScaleNet: A literature-based model of scale insect biology and systematics. Database. The Journal of Biological Databases and Curation, 2016: bav118. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78426a3fc2ef0e3a5" w:history="1">
+      <w:hyperlink r:id="rId70216a7b26ba828de" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/database/bav118</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68676a3fc2ef0e3bc" w:history="1">
+      <w:hyperlink r:id="rId32026a7b26ba828f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://scalenet.info/catalogue/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -7364,51 +7364,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="606060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">San Jose scale can infest branches, shoots, leaves, and fruit. Adults and nymphs suck plant juices and cause considerable damage. They have been known to seriously weaken branches and main scaffold limbs, thus causing permanent injury to mature trees. Crawlers settling on fruit may cause fruit spotting (UC IPM, 2017). Trees may die and infestations are reported on fruits (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId48586a3fc2ef0e68a" w:history="1">
+      <w:hyperlink r:id="rId36006a7b26ba82beb" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="606060"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ephytia.inra.fr/fr/C/23756/Prunier-d-Ente-Pou-de-San-Jose-Diaspidiotus-perniciosus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="606060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
@@ -7898,51 +7898,51 @@
         <w:t xml:space="preserve">Bichina TI &amp; Gatina Esh (1976) Varietal susceptibility of apple trees to San Jose scale and its integrated control. Ustoichivost' Vinograda i Plodov. Kul'tur k Zabolevaniyam i Vreditelyam, 124-137. Stiinca, Kishinev: Moldavian SSR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Diaspidiotus perniciosus (San José scale). CABI Digital Library (Accessed 31/Jul/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57816a3fc2ef0e918" w:history="1">
+      <w:hyperlink r:id="rId45126a7b26ba82e8e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -7962,69 +7962,69 @@
         <w:t xml:space="preserve">Davidson JA &amp; Miller DR (1990) Ornamental plants. In Armoured Scale Insects, their Biology, Natural Enemies and Control, Vol. 4B (ed. Rosen D). Amsterdam, Netherlands: Elsevier, 603-632.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">García Morales M, Denno BD, Miller DR, Miller GL, Ben-Dov Y, Hardy NB. 2016. ScaleNet: A literature-based model of scale insect biology and systematics. Database. The Journal of Biological Databases and Curation, 2016: bav118. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26876a3fc2ef0e95c" w:history="1">
+      <w:hyperlink r:id="rId39486a7b26ba82ed5" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/database/bav118</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12526a3fc2ef0e972" w:history="1">
+      <w:hyperlink r:id="rId30176a7b26ba82eec" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://scalenet.info/catalogue/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -9154,51 +9154,51 @@
         <w:t xml:space="preserve">Bichina TI &amp; Gatina Esh (1976) Varietal susceptibility of apple trees to San Jose scale and its integrated control. Ustoichivost' Vinograda i Plodov. Kul'tur k Zabolevaniyam i Vreditelyam, 124-137. Stiinca, Kishinev: Moldavian SSR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Diaspidiotus perniciosus (San José scale). CABI Digital Library (Accessed 31/Jul/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91226a3fc2ef0eef1" w:history="1">
+      <w:hyperlink r:id="rId97566a7b26ba83448" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -9218,69 +9218,69 @@
         <w:t xml:space="preserve">Davidson JA &amp; Miller DR (1990) Ornamental plants. In Armoured Scale Insects, their Biology, Natural Enemies and Control, Vol. 4B (ed. Rosen D). Amsterdam, Netherlands: Elsevier, 603-632.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">García Morales M, Denno BD, Miller DR, Miller GL, Ben-Dov Y, Hardy NB. 2016. ScaleNet: A literature-based model of scale insect biology and systematics. Database. The Journal of Biological Databases and Curation, 2016: bav118. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12546a3fc2ef0ef36" w:history="1">
+      <w:hyperlink r:id="rId73696a7b26ba8348a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/database/bav118</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35946a3fc2ef0ef4c" w:history="1">
+      <w:hyperlink r:id="rId20856a7b26ba8349f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://scalenet.info/catalogue/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -9484,51 +9484,51 @@
         <w:t xml:space="preserve">Verma RR &amp; Srivastava PM (1990) Response of different varieties of apple (Malus pumila) to pest infestation. Indian Journal of Agricultural Sciences 60(5), 338-339.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC IPM (2019) San Jose scale. In Pest management guidelines for agriculture – Almond. University of California, Agriculture and Natural Resources, publication 3431, pages 47-49. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17496a3fc2ef0f039" w:history="1">
+      <w:hyperlink r:id="rId56816a7b26ba8358b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/PDF/PMG/pmgalmond.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
@@ -10425,51 +10425,51 @@
         <w:t xml:space="preserve">Bichina TI &amp; Gatina Esh (1976) Varietal susceptibility of apple trees to San Jose scale and its integrated control. Ustoichivost' Vinograda i Plodov. Kul'tur k Zabolevaniyam i Vreditelyam, 124-137. Stiinca, Kishinev: Moldavian SSR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Diaspidiotus perniciosus (San José scale). CABI Digital Library (Accessed 31/Jul/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53376a3fc2ef0f4b3" w:history="1">
+      <w:hyperlink r:id="rId42696a7b26ba83a4d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -10489,69 +10489,69 @@
         <w:t xml:space="preserve">Davidson JA &amp; Miller DR (1990) Ornamental plants. In Armoured Scale Insects, their Biology, Natural Enemies and Control, Vol. 4B (ed. Rosen D). Amsterdam, Netherlands: Elsevier, 603-632.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">García Morales M, Denno BD, Miller DR, Miller GL, Ben-Dov Y, Hardy NB. 2016. ScaleNet: A literature-based model of scale insect biology and systematics. Database. The Journal of Biological Databases and Curation, 2016: bav118. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94716a3fc2ef0f4f7" w:history="1">
+      <w:hyperlink r:id="rId35796a7b26ba83a93" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/database/bav118</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70306a3fc2ef0f50c" w:history="1">
+      <w:hyperlink r:id="rId10436a7b26ba83aaa" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://scalenet.info/catalogue/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -10755,51 +10755,51 @@
         <w:t xml:space="preserve">Verma RR &amp; Srivastava PM (1990) Response of different varieties of apple (Malus pumila) to pest infestation. Indian Journal of Agricultural Sciences 60(5), 338-339.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC IPM (2017) San Jose scale. In Pest management guidelines for agriculture – Peach. University of California, Agriculture and Natural Resources, publication 3454, pages 47-49. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61516a3fc2ef0f5f4" w:history="1">
+      <w:hyperlink r:id="rId19496a7b26ba83baa" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/agriculture/peach/san-jose-scale/#gsc.tab=0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
@@ -11680,51 +11680,51 @@
         <w:t xml:space="preserve">Bichina TI &amp; Gatina Esh (1976) Varietal susceptibility of apple trees to San Jose scale and its integrated control. Ustoichivost' Vinograda i Plodov. Kul'tur k Zabolevaniyam i Vreditelyam, 124-137. Stiinca, Kishinev: Moldavian SSR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Diaspidiotus perniciosus (San José scale). CABI Digital Library (Accessed 31/Jul/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61906a3fc2ef0fa5c" w:history="1">
+      <w:hyperlink r:id="rId79586a7b26ba84061" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -11744,69 +11744,69 @@
         <w:t xml:space="preserve">Davidson JA &amp; Miller DR (1990) Ornamental plants. In Armoured Scale Insects, their Biology, Natural Enemies and Control, Vol. 4B (ed. Rosen D). Amsterdam, Netherlands: Elsevier, 603-632.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">García Morales M, Denno BD, Miller DR, Miller GL, Ben-Dov Y, Hardy NB. 2016. ScaleNet: A literature-based model of scale insect biology and systematics. Database. The Journal of Biological Databases and Curation, 2016: bav118. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18566a3fc2ef0faa2" w:history="1">
+      <w:hyperlink r:id="rId59116a7b26ba840a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/database/bav118</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80356a3fc2ef0fab8" w:history="1">
+      <w:hyperlink r:id="rId77706a7b26ba840bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://scalenet.info/catalogue/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -12919,51 +12919,51 @@
         <w:t xml:space="preserve">Bichina TI &amp; Gatina Esh (1976) Varietal susceptibility of apple trees to San Jose scale and its integrated control. Ustoichivost' Vinograda i Plodov. Kul'tur k Zabolevaniyam i Vreditelyam, 124-137. Stiinca, Kishinev: Moldavian SSR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Diaspidiotus perniciosus (San José scale). CABI Digital Library (Accessed 31/Jul/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66996a3fc2ef0ffe8" w:history="1">
+      <w:hyperlink r:id="rId16096a7b26ba84653" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -12983,69 +12983,69 @@
         <w:t xml:space="preserve">Davidson JA &amp; Miller DR (1990) Ornamental plants. In Armoured Scale Insects, their Biology, Natural Enemies and Control, Vol. 4B (ed. Rosen D). Amsterdam, Netherlands: Elsevier, 603-632.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">García Morales M, Denno BD, Miller DR, Miller GL, Ben-Dov Y, Hardy NB. 2016. ScaleNet: A literature-based model of scale insect biology and systematics. Database. The Journal of Biological Databases and Curation, 2016: bav118. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26456a3fc2ef1004d" w:history="1">
+      <w:hyperlink r:id="rId89466a7b26ba84699" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/database/bav118</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25926a3fc2ef10073" w:history="1">
+      <w:hyperlink r:id="rId56216a7b26ba846ae" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://scalenet.info/catalogue/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -14194,92 +14194,92 @@
         <w:t xml:space="preserve">Bichina TI &amp; Gatina Esh (1976) Varietal susceptibility of apple trees to San Jose scale and its integrated control. Ustoichivost' Vinograda i Plodov. Kul'tur k Zabolevaniyam i Vreditelyam, 124-137. Stiinca, Kishinev: Moldavian SSR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Diaspidiotus perniciosus (San José scale). CABI Digital Library (Accessed 31/Jul/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49026a3fc2ef105a6" w:history="1">
+      <w:hyperlink r:id="rId91926a7b26ba84c2a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CEAS (2024) Currant (Ribes), Plant Health Problems. The Connecticut Agricultural Experiment Station (Accessed 31/Jul/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60636a3fc2ef105d1" w:history="1">
+      <w:hyperlink r:id="rId50546a7b26ba84c61" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://portal.ct.gov/caes/plant-pest-handbook/pphc/currant-ribes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -14299,69 +14299,69 @@
         <w:t xml:space="preserve">Davidson JA &amp; Miller DR (1990) Ornamental plants. In Armoured Scale Insects, their Biology, Natural Enemies and Control, Vol. 4B (ed. Rosen D). Amsterdam, Netherlands: Elsevier, 603-632.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">García Morales M, Denno BD, Miller DR, Miller GL, Ben-Dov Y, Hardy NB. 2016. ScaleNet: A literature-based model of scale insect biology and systematics. Database. The Journal of Biological Databases and Curation, 2016: bav118. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38746a3fc2ef10610" w:history="1">
+      <w:hyperlink r:id="rId76206a7b26ba84ca8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/database/bav118</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58006a3fc2ef10625" w:history="1">
+      <w:hyperlink r:id="rId56166a7b26ba84cc0" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://scalenet.info/catalogue/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -14661,137 +14661,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="74046380">
+  <w:abstractNum w:abstractNumId="10915671">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81677346">
+    <w:lvl w:ilvl="0" w:tplc="69035039">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="81677346" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="69035039" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="81677346" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="69035039" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="81677346" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="69035039" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="81677346" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="69035039" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="81677346" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="69035039" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="81677346" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="69035039" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="81677346" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="69035039" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="81677346" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="69035039" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="74046379">
+  <w:abstractNum w:abstractNumId="10915670">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63429113">
+    <w:lvl w:ilvl="0" w:tplc="35132578">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -15543,55 +15543,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="74046379">
-    <w:abstractNumId w:val="74046379"/>
+  <w:num w:numId="10915670">
+    <w:abstractNumId w:val="10915670"/>
   </w:num>
-  <w:num w:numId="74046380">
-    <w:abstractNumId w:val="74046380"/>
+  <w:num w:numId="10915671">
+    <w:abstractNumId w:val="10915671"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -27136,51 +27136,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId303884671" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId69296a3fc2ef0c608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId18426a3fc2ef0cac8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224" TargetMode="External"/><Relationship Id="rId54396a3fc2ef0cb28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId10466a3fc2ef0cb40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scalenet.info/catalogue/" TargetMode="External"/><Relationship Id="rId67396a3fc2ef0cc3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/PDF/PMG/pmgwalnut.pdf" TargetMode="External"/><Relationship Id="rId87206a3fc2ef0d0f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224" TargetMode="External"/><Relationship Id="rId27696a3fc2ef0d13f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId81486a3fc2ef0d156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scalenet.info/catalogue/" TargetMode="External"/><Relationship Id="rId39526a3fc2ef0d745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224" TargetMode="External"/><Relationship Id="rId10506a3fc2ef0d78c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId61126a3fc2ef0d7aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scalenet.info/catalogue/" TargetMode="External"/><Relationship Id="rId89566a3fc2ef0d886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anrcatalog.ucanr.edu/Details.aspx?itemNo=3433" TargetMode="External"/><Relationship Id="rId23826a3fc2ef0dd4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224" TargetMode="External"/><Relationship Id="rId12336a3fc2ef0dd94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId92846a3fc2ef0ddaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scalenet.info/catalogue/" TargetMode="External"/><Relationship Id="rId77546a3fc2ef0de9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anrcatalog.ucanr.edu/Details.aspx?itemNo=3440" TargetMode="External"/><Relationship Id="rId28326a3fc2ef0e35e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224" TargetMode="External"/><Relationship Id="rId78426a3fc2ef0e3a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId68676a3fc2ef0e3bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scalenet.info/catalogue/" TargetMode="External"/><Relationship Id="rId48586a3fc2ef0e68a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephytia.inra.fr/fr/C/23756/Prunier-d-Ente-Pou-de-San-Jose-Diaspidiotus-perniciosus" TargetMode="External"/><Relationship Id="rId57816a3fc2ef0e918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224" TargetMode="External"/><Relationship Id="rId26876a3fc2ef0e95c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId12526a3fc2ef0e972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scalenet.info/catalogue/" TargetMode="External"/><Relationship Id="rId91226a3fc2ef0eef1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224" TargetMode="External"/><Relationship Id="rId12546a3fc2ef0ef36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId35946a3fc2ef0ef4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scalenet.info/catalogue/" TargetMode="External"/><Relationship Id="rId17496a3fc2ef0f039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/PDF/PMG/pmgalmond.pdf" TargetMode="External"/><Relationship Id="rId53376a3fc2ef0f4b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224" TargetMode="External"/><Relationship Id="rId94716a3fc2ef0f4f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId70306a3fc2ef0f50c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scalenet.info/catalogue/" TargetMode="External"/><Relationship Id="rId61516a3fc2ef0f5f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/agriculture/peach/san-jose-scale/#gsc.tab=0" TargetMode="External"/><Relationship Id="rId61906a3fc2ef0fa5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224" TargetMode="External"/><Relationship Id="rId18566a3fc2ef0faa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId80356a3fc2ef0fab8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scalenet.info/catalogue/" TargetMode="External"/><Relationship Id="rId66996a3fc2ef0ffe8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224" TargetMode="External"/><Relationship Id="rId26456a3fc2ef1004d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId25926a3fc2ef10073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scalenet.info/catalogue/" TargetMode="External"/><Relationship Id="rId49026a3fc2ef105a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224" TargetMode="External"/><Relationship Id="rId60636a3fc2ef105d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.ct.gov/caes/plant-pest-handbook/pphc/currant-ribes" TargetMode="External"/><Relationship Id="rId38746a3fc2ef10610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId58006a3fc2ef10625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scalenet.info/catalogue/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId392728297" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId66256a7b26ba809fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId62796a7b26ba80f06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224" TargetMode="External"/><Relationship Id="rId93736a7b26ba80f53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId43476a7b26ba80f6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scalenet.info/catalogue/" TargetMode="External"/><Relationship Id="rId46166a7b26ba8106a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/PDF/PMG/pmgwalnut.pdf" TargetMode="External"/><Relationship Id="rId90476a7b26ba81593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224" TargetMode="External"/><Relationship Id="rId32006a7b26ba815dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId15436a7b26ba815f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scalenet.info/catalogue/" TargetMode="External"/><Relationship Id="rId13076a7b26ba81c18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224" TargetMode="External"/><Relationship Id="rId90786a7b26ba81c62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId72076a7b26ba81c7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scalenet.info/catalogue/" TargetMode="External"/><Relationship Id="rId80406a7b26ba81d5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anrcatalog.ucanr.edu/Details.aspx?itemNo=3433" TargetMode="External"/><Relationship Id="rId41106a7b26ba82267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224" TargetMode="External"/><Relationship Id="rId18226a7b26ba822af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId88986a7b26ba822c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scalenet.info/catalogue/" TargetMode="External"/><Relationship Id="rId39966a7b26ba823c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anrcatalog.ucanr.edu/Details.aspx?itemNo=3440" TargetMode="External"/><Relationship Id="rId15576a7b26ba82898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224" TargetMode="External"/><Relationship Id="rId70216a7b26ba828de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId32026a7b26ba828f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scalenet.info/catalogue/" TargetMode="External"/><Relationship Id="rId36006a7b26ba82beb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephytia.inra.fr/fr/C/23756/Prunier-d-Ente-Pou-de-San-Jose-Diaspidiotus-perniciosus" TargetMode="External"/><Relationship Id="rId45126a7b26ba82e8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224" TargetMode="External"/><Relationship Id="rId39486a7b26ba82ed5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId30176a7b26ba82eec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scalenet.info/catalogue/" TargetMode="External"/><Relationship Id="rId97566a7b26ba83448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224" TargetMode="External"/><Relationship Id="rId73696a7b26ba8348a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId20856a7b26ba8349f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scalenet.info/catalogue/" TargetMode="External"/><Relationship Id="rId56816a7b26ba8358b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/PDF/PMG/pmgalmond.pdf" TargetMode="External"/><Relationship Id="rId42696a7b26ba83a4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224" TargetMode="External"/><Relationship Id="rId35796a7b26ba83a93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId10436a7b26ba83aaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scalenet.info/catalogue/" TargetMode="External"/><Relationship Id="rId19496a7b26ba83baa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/agriculture/peach/san-jose-scale/#gsc.tab=0" TargetMode="External"/><Relationship Id="rId79586a7b26ba84061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224" TargetMode="External"/><Relationship Id="rId59116a7b26ba840a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId77706a7b26ba840bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scalenet.info/catalogue/" TargetMode="External"/><Relationship Id="rId16096a7b26ba84653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224" TargetMode="External"/><Relationship Id="rId89466a7b26ba84699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId56216a7b26ba846ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scalenet.info/catalogue/" TargetMode="External"/><Relationship Id="rId91926a7b26ba84c2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224" TargetMode="External"/><Relationship Id="rId50546a7b26ba84c61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.ct.gov/caes/plant-pest-handbook/pphc/currant-ribes" TargetMode="External"/><Relationship Id="rId76206a7b26ba84ca8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId56166a7b26ba84cc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scalenet.info/catalogue/" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>