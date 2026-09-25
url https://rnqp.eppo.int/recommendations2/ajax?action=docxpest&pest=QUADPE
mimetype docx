--- v3 (2026-08-11)
+++ v4 (2026-09-25)
@@ -495,51 +495,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="606060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId66256a7b26ba809fe" w:history="1">
+      <w:hyperlink r:id="rId29406ab688f8e260c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="606060"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="606060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1455,51 +1455,51 @@
         <w:t xml:space="preserve">Bichina TI &amp; Gatina Esh (1976) Varietal susceptibility of apple trees to San Jose scale and its integrated control. Ustoichivost' Vinograda i Plodov. Kul'tur k Zabolevaniyam i Vreditelyam, 124-137. Stiinca, Kishinev: Moldavian SSR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Diaspidiotus perniciosus (San José scale). CABI Digital Library (Accessed 31/Jul/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62796a7b26ba80f06" w:history="1">
+      <w:hyperlink r:id="rId61996ab688f8e6a78" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1519,69 +1519,69 @@
         <w:t xml:space="preserve">Davidson JA &amp; Miller DR (1990) Ornamental plants. In Armoured Scale Insects, their Biology, Natural Enemies and Control, Vol. 4B (ed. Rosen D). Amsterdam, Netherlands: Elsevier, 603-632.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">García Morales M, Denno BD, Miller DR, Miller GL, Ben-Dov Y, Hardy NB. 2016. ScaleNet: A literature-based model of scale insect biology and systematics. Database. The Journal of Biological Databases and Curation, 2016: bav118. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93736a7b26ba80f53" w:history="1">
+      <w:hyperlink r:id="rId18186ab688f8e6ad0" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/database/bav118</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43476a7b26ba80f6b" w:history="1">
+      <w:hyperlink r:id="rId38676ab688f8e6aea" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://scalenet.info/catalogue/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1785,51 +1785,51 @@
         <w:t xml:space="preserve">Verma RR &amp; Srivastava PM (1990) Response of different varieties of apple (Malus pumila) to pest infestation. Indian Journal of Agricultural Sciences 60(5), 338-339.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC PMG (2020) San Jose scale. In Pest management guidelines for agriculture – Walnut. University of California, Agriculture and Natural Resources, publication 3471, 38-39. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46166a7b26ba8106a" w:history="1">
+      <w:hyperlink r:id="rId81926ab688f8e6bfa" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/PDF/PMG/pmgwalnut.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
@@ -2744,51 +2744,51 @@
         <w:t xml:space="preserve">Bichina TI &amp; Gatina Esh (1976) Varietal susceptibility of apple trees to San Jose scale and its integrated control. Ustoichivost' Vinograda i Plodov. Kul'tur k Zabolevaniyam i Vreditelyam, 124-137. Stiinca, Kishinev: Moldavian SSR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Diaspidiotus perniciosus (San José scale). CABI Digital Library (Accessed 31/Jul/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90476a7b26ba81593" w:history="1">
+      <w:hyperlink r:id="rId71846ab688f8e75cc" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2808,69 +2808,69 @@
         <w:t xml:space="preserve">Davidson JA &amp; Miller DR (1990) Ornamental plants. In Armoured Scale Insects, their Biology, Natural Enemies and Control, Vol. 4B (ed. Rosen D). Amsterdam, Netherlands: Elsevier, 603-632.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">García Morales M, Denno BD, Miller DR, Miller GL, Ben-Dov Y, Hardy NB. 2016. ScaleNet: A literature-based model of scale insect biology and systematics. Database. The Journal of Biological Databases and Curation, 2016: bav118. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32006a7b26ba815dc" w:history="1">
+      <w:hyperlink r:id="rId80056ab688f8e7620" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/database/bav118</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15436a7b26ba815f4" w:history="1">
+      <w:hyperlink r:id="rId49456ab688f8e763c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://scalenet.info/catalogue/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4106,51 +4106,51 @@
         <w:t xml:space="preserve">Bichina TI &amp; Gatina Esh (1976) Varietal susceptibility of apple trees to San Jose scale and its integrated control. Ustoichivost' Vinograda i Plodov. Kul'tur k Zabolevaniyam i Vreditelyam, 124-137. Stiinca, Kishinev: Moldavian SSR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Diaspidiotus perniciosus (San José scale). CABI Digital Library (Accessed 31/Jul/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13076a7b26ba81c18" w:history="1">
+      <w:hyperlink r:id="rId58686ab688f8e7d1c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4170,69 +4170,69 @@
         <w:t xml:space="preserve">Davidson JA &amp; Miller DR (1990) Ornamental plants. In Armoured Scale Insects, their Biology, Natural Enemies and Control, Vol. 4B (ed. Rosen D). Amsterdam, Netherlands: Elsevier, 603-632.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">García Morales M, Denno BD, Miller DR, Miller GL, Ben-Dov Y, Hardy NB. 2016. ScaleNet: A literature-based model of scale insect biology and systematics. Database. The Journal of Biological Databases and Curation, 2016: bav118. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90786a7b26ba81c62" w:history="1">
+      <w:hyperlink r:id="rId36746ab688f8e7d6d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/database/bav118</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72076a7b26ba81c7a" w:history="1">
+      <w:hyperlink r:id="rId38946ab688f8e7d87" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://scalenet.info/catalogue/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4413,51 +4413,51 @@
         <w:t xml:space="preserve">Verma RR &amp; Srivastava PM (1990) Response of different varieties of apple (Malus pumila) to pest infestation. Indian Journal of Agricultural Sciences 60(5), 338-339.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC PMG (2017) Pest management guidelines for agriculture – Apricot. University of California, Agriculture and Natural Resources, publication 3433, 116 pages. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80406a7b26ba81d5d" w:history="1">
+      <w:hyperlink r:id="rId24836ab688f8e7e83" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://anrcatalog.ucanr.edu/Details.aspx?itemNo=3433</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -5371,51 +5371,51 @@
         <w:t xml:space="preserve">Bichina TI &amp; Gatina Esh (1976) Varietal susceptibility of apple trees to San Jose scale and its integrated control. Ustoichivost' Vinograda i Plodov. Kul'tur k Zabolevaniyam i Vreditelyam, 124-137. Stiinca, Kishinev: Moldavian SSR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Diaspidiotus perniciosus (San José scale). CABI Digital Library (Accessed 31/Jul/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41106a7b26ba82267" w:history="1">
+      <w:hyperlink r:id="rId22476ab688f8e83cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5435,69 +5435,69 @@
         <w:t xml:space="preserve">Davidson JA &amp; Miller DR (1990) Ornamental plants. In Armoured Scale Insects, their Biology, Natural Enemies and Control, Vol. 4B (ed. Rosen D). Amsterdam, Netherlands: Elsevier, 603-632.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">García Morales M, Denno BD, Miller DR, Miller GL, Ben-Dov Y, Hardy NB (2016) ScaleNet: A literature-based model of scale insect biology and systematics. Database. The Journal of Biological Databases and Curation, 2016: bav118. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18226a7b26ba822af" w:history="1">
+      <w:hyperlink r:id="rId16196ab688f8e8418" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/database/bav118</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88986a7b26ba822c8" w:history="1">
+      <w:hyperlink r:id="rId16246ab688f8e8431" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://scalenet.info/catalogue/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5701,51 +5701,51 @@
         <w:t xml:space="preserve">Verma RR &amp; Srivastava PM (1990) Response of different varieties of apple (Malus pumila) to pest infestation. Indian Journal of Agricultural Sciences 60(5), 338-339.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC IPM (2017) San Jose scale. In Pest management guidelines for agriculture – Cherry. University of California, Agriculture and Natural Resources, publication 3440, pages 45-46. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39966a7b26ba823c4" w:history="1">
+      <w:hyperlink r:id="rId39536ab688f8e854e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://anrcatalog.ucanr.edu/Details.aspx?itemNo=3440</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
@@ -6665,51 +6665,51 @@
         <w:t xml:space="preserve">Bichina TI &amp; Gatina Esh (1976) Varietal susceptibility of apple trees to San Jose scale and its integrated control. Ustoichivost' Vinograda i Plodov. Kul'tur k Zabolevaniyam i Vreditelyam, 124-137. Stiinca, Kishinev: Moldavian SSR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Diaspidiotus perniciosus (San José scale). CABI Digital Library (Accessed 31/Jul/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15576a7b26ba82898" w:history="1">
+      <w:hyperlink r:id="rId37906ab688f8eabd7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -6729,69 +6729,69 @@
         <w:t xml:space="preserve">Davidson JA &amp; Miller DR (1990) Ornamental plants. In Armoured Scale Insects, their Biology, Natural Enemies and Control, Vol. 4B (ed. Rosen D). Amsterdam, Netherlands: Elsevier, 603-632.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">García Morales M, Denno BD, Miller DR, Miller GL, Ben-Dov Y, Hardy NB (2016) ScaleNet: A literature-based model of scale insect biology and systematics. Database. The Journal of Biological Databases and Curation, 2016: bav118. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70216a7b26ba828de" w:history="1">
+      <w:hyperlink r:id="rId97916ab688f8eac28" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/database/bav118</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32026a7b26ba828f5" w:history="1">
+      <w:hyperlink r:id="rId61626ab688f8eac43" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://scalenet.info/catalogue/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -7364,51 +7364,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="606060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">San Jose scale can infest branches, shoots, leaves, and fruit. Adults and nymphs suck plant juices and cause considerable damage. They have been known to seriously weaken branches and main scaffold limbs, thus causing permanent injury to mature trees. Crawlers settling on fruit may cause fruit spotting (UC IPM, 2017). Trees may die and infestations are reported on fruits (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId36006a7b26ba82beb" w:history="1">
+      <w:hyperlink r:id="rId88056ab688f8eaf81" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="606060"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ephytia.inra.fr/fr/C/23756/Prunier-d-Ente-Pou-de-San-Jose-Diaspidiotus-perniciosus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="606060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
@@ -7898,51 +7898,51 @@
         <w:t xml:space="preserve">Bichina TI &amp; Gatina Esh (1976) Varietal susceptibility of apple trees to San Jose scale and its integrated control. Ustoichivost' Vinograda i Plodov. Kul'tur k Zabolevaniyam i Vreditelyam, 124-137. Stiinca, Kishinev: Moldavian SSR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Diaspidiotus perniciosus (San José scale). CABI Digital Library (Accessed 31/Jul/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45126a7b26ba82e8e" w:history="1">
+      <w:hyperlink r:id="rId76106ab688f8eb26b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -7962,69 +7962,69 @@
         <w:t xml:space="preserve">Davidson JA &amp; Miller DR (1990) Ornamental plants. In Armoured Scale Insects, their Biology, Natural Enemies and Control, Vol. 4B (ed. Rosen D). Amsterdam, Netherlands: Elsevier, 603-632.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">García Morales M, Denno BD, Miller DR, Miller GL, Ben-Dov Y, Hardy NB. 2016. ScaleNet: A literature-based model of scale insect biology and systematics. Database. The Journal of Biological Databases and Curation, 2016: bav118. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39486a7b26ba82ed5" w:history="1">
+      <w:hyperlink r:id="rId90116ab688f8eb2b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/database/bav118</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30176a7b26ba82eec" w:history="1">
+      <w:hyperlink r:id="rId77076ab688f8eb2d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://scalenet.info/catalogue/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -9154,51 +9154,51 @@
         <w:t xml:space="preserve">Bichina TI &amp; Gatina Esh (1976) Varietal susceptibility of apple trees to San Jose scale and its integrated control. Ustoichivost' Vinograda i Plodov. Kul'tur k Zabolevaniyam i Vreditelyam, 124-137. Stiinca, Kishinev: Moldavian SSR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Diaspidiotus perniciosus (San José scale). CABI Digital Library (Accessed 31/Jul/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97566a7b26ba83448" w:history="1">
+      <w:hyperlink r:id="rId80996ab688f8eb90b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -9218,69 +9218,69 @@
         <w:t xml:space="preserve">Davidson JA &amp; Miller DR (1990) Ornamental plants. In Armoured Scale Insects, their Biology, Natural Enemies and Control, Vol. 4B (ed. Rosen D). Amsterdam, Netherlands: Elsevier, 603-632.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">García Morales M, Denno BD, Miller DR, Miller GL, Ben-Dov Y, Hardy NB. 2016. ScaleNet: A literature-based model of scale insect biology and systematics. Database. The Journal of Biological Databases and Curation, 2016: bav118. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73696a7b26ba8348a" w:history="1">
+      <w:hyperlink r:id="rId19876ab688f8eb955" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/database/bav118</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20856a7b26ba8349f" w:history="1">
+      <w:hyperlink r:id="rId78036ab688f8eb96e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://scalenet.info/catalogue/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -9484,51 +9484,51 @@
         <w:t xml:space="preserve">Verma RR &amp; Srivastava PM (1990) Response of different varieties of apple (Malus pumila) to pest infestation. Indian Journal of Agricultural Sciences 60(5), 338-339.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC IPM (2019) San Jose scale. In Pest management guidelines for agriculture – Almond. University of California, Agriculture and Natural Resources, publication 3431, pages 47-49. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56816a7b26ba8358b" w:history="1">
+      <w:hyperlink r:id="rId43456ab688f8eba77" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/PDF/PMG/pmgalmond.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
@@ -10425,51 +10425,51 @@
         <w:t xml:space="preserve">Bichina TI &amp; Gatina Esh (1976) Varietal susceptibility of apple trees to San Jose scale and its integrated control. Ustoichivost' Vinograda i Plodov. Kul'tur k Zabolevaniyam i Vreditelyam, 124-137. Stiinca, Kishinev: Moldavian SSR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Diaspidiotus perniciosus (San José scale). CABI Digital Library (Accessed 31/Jul/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42696a7b26ba83a4d" w:history="1">
+      <w:hyperlink r:id="rId11106ab688f8ebfb5" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -10489,69 +10489,69 @@
         <w:t xml:space="preserve">Davidson JA &amp; Miller DR (1990) Ornamental plants. In Armoured Scale Insects, their Biology, Natural Enemies and Control, Vol. 4B (ed. Rosen D). Amsterdam, Netherlands: Elsevier, 603-632.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">García Morales M, Denno BD, Miller DR, Miller GL, Ben-Dov Y, Hardy NB. 2016. ScaleNet: A literature-based model of scale insect biology and systematics. Database. The Journal of Biological Databases and Curation, 2016: bav118. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35796a7b26ba83a93" w:history="1">
+      <w:hyperlink r:id="rId82946ab688f8ec004" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/database/bav118</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10436a7b26ba83aaa" w:history="1">
+      <w:hyperlink r:id="rId56966ab688f8ec01d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://scalenet.info/catalogue/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -10755,51 +10755,51 @@
         <w:t xml:space="preserve">Verma RR &amp; Srivastava PM (1990) Response of different varieties of apple (Malus pumila) to pest infestation. Indian Journal of Agricultural Sciences 60(5), 338-339.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC IPM (2017) San Jose scale. In Pest management guidelines for agriculture – Peach. University of California, Agriculture and Natural Resources, publication 3454, pages 47-49. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19496a7b26ba83baa" w:history="1">
+      <w:hyperlink r:id="rId43296ab688f8ec126" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/agriculture/peach/san-jose-scale/#gsc.tab=0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
@@ -11680,51 +11680,51 @@
         <w:t xml:space="preserve">Bichina TI &amp; Gatina Esh (1976) Varietal susceptibility of apple trees to San Jose scale and its integrated control. Ustoichivost' Vinograda i Plodov. Kul'tur k Zabolevaniyam i Vreditelyam, 124-137. Stiinca, Kishinev: Moldavian SSR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Diaspidiotus perniciosus (San José scale). CABI Digital Library (Accessed 31/Jul/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79586a7b26ba84061" w:history="1">
+      <w:hyperlink r:id="rId52816ab688f8ef55c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -11744,69 +11744,69 @@
         <w:t xml:space="preserve">Davidson JA &amp; Miller DR (1990) Ornamental plants. In Armoured Scale Insects, their Biology, Natural Enemies and Control, Vol. 4B (ed. Rosen D). Amsterdam, Netherlands: Elsevier, 603-632.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">García Morales M, Denno BD, Miller DR, Miller GL, Ben-Dov Y, Hardy NB. 2016. ScaleNet: A literature-based model of scale insect biology and systematics. Database. The Journal of Biological Databases and Curation, 2016: bav118. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59116a7b26ba840a8" w:history="1">
+      <w:hyperlink r:id="rId31146ab688f8ef5b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/database/bav118</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77706a7b26ba840bf" w:history="1">
+      <w:hyperlink r:id="rId68776ab688f8ef5cb" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://scalenet.info/catalogue/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -12919,51 +12919,51 @@
         <w:t xml:space="preserve">Bichina TI &amp; Gatina Esh (1976) Varietal susceptibility of apple trees to San Jose scale and its integrated control. Ustoichivost' Vinograda i Plodov. Kul'tur k Zabolevaniyam i Vreditelyam, 124-137. Stiinca, Kishinev: Moldavian SSR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Diaspidiotus perniciosus (San José scale). CABI Digital Library (Accessed 31/Jul/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16096a7b26ba84653" w:history="1">
+      <w:hyperlink r:id="rId26286ab688f8efbdc" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -12983,69 +12983,69 @@
         <w:t xml:space="preserve">Davidson JA &amp; Miller DR (1990) Ornamental plants. In Armoured Scale Insects, their Biology, Natural Enemies and Control, Vol. 4B (ed. Rosen D). Amsterdam, Netherlands: Elsevier, 603-632.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">García Morales M, Denno BD, Miller DR, Miller GL, Ben-Dov Y, Hardy NB. 2016. ScaleNet: A literature-based model of scale insect biology and systematics. Database. The Journal of Biological Databases and Curation, 2016: bav118. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89466a7b26ba84699" w:history="1">
+      <w:hyperlink r:id="rId46946ab688f8efc28" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/database/bav118</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56216a7b26ba846ae" w:history="1">
+      <w:hyperlink r:id="rId62256ab688f8efc44" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://scalenet.info/catalogue/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -14194,92 +14194,92 @@
         <w:t xml:space="preserve">Bichina TI &amp; Gatina Esh (1976) Varietal susceptibility of apple trees to San Jose scale and its integrated control. Ustoichivost' Vinograda i Plodov. Kul'tur k Zabolevaniyam i Vreditelyam, 124-137. Stiinca, Kishinev: Moldavian SSR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Diaspidiotus perniciosus (San José scale). CABI Digital Library (Accessed 31/Jul/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91926a7b26ba84c2a" w:history="1">
+      <w:hyperlink r:id="rId71636ab688f8f0263" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CEAS (2024) Currant (Ribes), Plant Health Problems. The Connecticut Agricultural Experiment Station (Accessed 31/Jul/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50546a7b26ba84c61" w:history="1">
+      <w:hyperlink r:id="rId59806ab688f8f0295" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://portal.ct.gov/caes/plant-pest-handbook/pphc/currant-ribes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -14299,69 +14299,69 @@
         <w:t xml:space="preserve">Davidson JA &amp; Miller DR (1990) Ornamental plants. In Armoured Scale Insects, their Biology, Natural Enemies and Control, Vol. 4B (ed. Rosen D). Amsterdam, Netherlands: Elsevier, 603-632.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">García Morales M, Denno BD, Miller DR, Miller GL, Ben-Dov Y, Hardy NB. 2016. ScaleNet: A literature-based model of scale insect biology and systematics. Database. The Journal of Biological Databases and Curation, 2016: bav118. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76206a7b26ba84ca8" w:history="1">
+      <w:hyperlink r:id="rId37126ab688f8f02dd" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/database/bav118</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56166a7b26ba84cc0" w:history="1">
+      <w:hyperlink r:id="rId62796ab688f8f02f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://scalenet.info/catalogue/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -14661,137 +14661,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="10915671">
+  <w:abstractNum w:abstractNumId="55991534">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="69035039">
+    <w:lvl w:ilvl="0" w:tplc="37279363">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="69035039" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="37279363" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="69035039" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="37279363" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="69035039" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="37279363" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="69035039" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="37279363" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="69035039" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="37279363" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="69035039" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="37279363" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="69035039" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="37279363" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="69035039" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="37279363" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10915670">
+  <w:abstractNum w:abstractNumId="55991533">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="35132578">
+    <w:lvl w:ilvl="0" w:tplc="99471837">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -15543,55 +15543,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="10915670">
-    <w:abstractNumId w:val="10915670"/>
+  <w:num w:numId="55991533">
+    <w:abstractNumId w:val="55991533"/>
   </w:num>
-  <w:num w:numId="10915671">
-    <w:abstractNumId w:val="10915671"/>
+  <w:num w:numId="55991534">
+    <w:abstractNumId w:val="55991534"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -27136,51 +27136,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId392728297" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId66256a7b26ba809fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId62796a7b26ba80f06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224" TargetMode="External"/><Relationship Id="rId93736a7b26ba80f53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId43476a7b26ba80f6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scalenet.info/catalogue/" TargetMode="External"/><Relationship Id="rId46166a7b26ba8106a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/PDF/PMG/pmgwalnut.pdf" TargetMode="External"/><Relationship Id="rId90476a7b26ba81593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224" TargetMode="External"/><Relationship Id="rId32006a7b26ba815dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId15436a7b26ba815f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scalenet.info/catalogue/" TargetMode="External"/><Relationship Id="rId13076a7b26ba81c18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224" TargetMode="External"/><Relationship Id="rId90786a7b26ba81c62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId72076a7b26ba81c7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scalenet.info/catalogue/" TargetMode="External"/><Relationship Id="rId80406a7b26ba81d5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anrcatalog.ucanr.edu/Details.aspx?itemNo=3433" TargetMode="External"/><Relationship Id="rId41106a7b26ba82267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224" TargetMode="External"/><Relationship Id="rId18226a7b26ba822af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId88986a7b26ba822c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scalenet.info/catalogue/" TargetMode="External"/><Relationship Id="rId39966a7b26ba823c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anrcatalog.ucanr.edu/Details.aspx?itemNo=3440" TargetMode="External"/><Relationship Id="rId15576a7b26ba82898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224" TargetMode="External"/><Relationship Id="rId70216a7b26ba828de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId32026a7b26ba828f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scalenet.info/catalogue/" TargetMode="External"/><Relationship Id="rId36006a7b26ba82beb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephytia.inra.fr/fr/C/23756/Prunier-d-Ente-Pou-de-San-Jose-Diaspidiotus-perniciosus" TargetMode="External"/><Relationship Id="rId45126a7b26ba82e8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224" TargetMode="External"/><Relationship Id="rId39486a7b26ba82ed5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId30176a7b26ba82eec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scalenet.info/catalogue/" TargetMode="External"/><Relationship Id="rId97566a7b26ba83448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224" TargetMode="External"/><Relationship Id="rId73696a7b26ba8348a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId20856a7b26ba8349f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scalenet.info/catalogue/" TargetMode="External"/><Relationship Id="rId56816a7b26ba8358b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/PDF/PMG/pmgalmond.pdf" TargetMode="External"/><Relationship Id="rId42696a7b26ba83a4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224" TargetMode="External"/><Relationship Id="rId35796a7b26ba83a93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId10436a7b26ba83aaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scalenet.info/catalogue/" TargetMode="External"/><Relationship Id="rId19496a7b26ba83baa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/agriculture/peach/san-jose-scale/#gsc.tab=0" TargetMode="External"/><Relationship Id="rId79586a7b26ba84061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224" TargetMode="External"/><Relationship Id="rId59116a7b26ba840a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId77706a7b26ba840bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scalenet.info/catalogue/" TargetMode="External"/><Relationship Id="rId16096a7b26ba84653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224" TargetMode="External"/><Relationship Id="rId89466a7b26ba84699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId56216a7b26ba846ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scalenet.info/catalogue/" TargetMode="External"/><Relationship Id="rId91926a7b26ba84c2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224" TargetMode="External"/><Relationship Id="rId50546a7b26ba84c61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.ct.gov/caes/plant-pest-handbook/pphc/currant-ribes" TargetMode="External"/><Relationship Id="rId76206a7b26ba84ca8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId56166a7b26ba84cc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scalenet.info/catalogue/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId994313844" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId29406ab688f8e260c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId61996ab688f8e6a78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224" TargetMode="External"/><Relationship Id="rId18186ab688f8e6ad0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId38676ab688f8e6aea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scalenet.info/catalogue/" TargetMode="External"/><Relationship Id="rId81926ab688f8e6bfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/PDF/PMG/pmgwalnut.pdf" TargetMode="External"/><Relationship Id="rId71846ab688f8e75cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224" TargetMode="External"/><Relationship Id="rId80056ab688f8e7620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId49456ab688f8e763c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scalenet.info/catalogue/" TargetMode="External"/><Relationship Id="rId58686ab688f8e7d1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224" TargetMode="External"/><Relationship Id="rId36746ab688f8e7d6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId38946ab688f8e7d87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scalenet.info/catalogue/" TargetMode="External"/><Relationship Id="rId24836ab688f8e7e83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anrcatalog.ucanr.edu/Details.aspx?itemNo=3433" TargetMode="External"/><Relationship Id="rId22476ab688f8e83cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224" TargetMode="External"/><Relationship Id="rId16196ab688f8e8418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId16246ab688f8e8431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scalenet.info/catalogue/" TargetMode="External"/><Relationship Id="rId39536ab688f8e854e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anrcatalog.ucanr.edu/Details.aspx?itemNo=3440" TargetMode="External"/><Relationship Id="rId37906ab688f8eabd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224" TargetMode="External"/><Relationship Id="rId97916ab688f8eac28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId61626ab688f8eac43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scalenet.info/catalogue/" TargetMode="External"/><Relationship Id="rId88056ab688f8eaf81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephytia.inra.fr/fr/C/23756/Prunier-d-Ente-Pou-de-San-Jose-Diaspidiotus-perniciosus" TargetMode="External"/><Relationship Id="rId76106ab688f8eb26b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224" TargetMode="External"/><Relationship Id="rId90116ab688f8eb2b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId77076ab688f8eb2d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scalenet.info/catalogue/" TargetMode="External"/><Relationship Id="rId80996ab688f8eb90b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224" TargetMode="External"/><Relationship Id="rId19876ab688f8eb955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId78036ab688f8eb96e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scalenet.info/catalogue/" TargetMode="External"/><Relationship Id="rId43456ab688f8eba77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/PDF/PMG/pmgalmond.pdf" TargetMode="External"/><Relationship Id="rId11106ab688f8ebfb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224" TargetMode="External"/><Relationship Id="rId82946ab688f8ec004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId56966ab688f8ec01d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scalenet.info/catalogue/" TargetMode="External"/><Relationship Id="rId43296ab688f8ec126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/agriculture/peach/san-jose-scale/#gsc.tab=0" TargetMode="External"/><Relationship Id="rId52816ab688f8ef55c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224" TargetMode="External"/><Relationship Id="rId31146ab688f8ef5b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId68776ab688f8ef5cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scalenet.info/catalogue/" TargetMode="External"/><Relationship Id="rId26286ab688f8efbdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224" TargetMode="External"/><Relationship Id="rId46946ab688f8efc28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId62256ab688f8efc44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scalenet.info/catalogue/" TargetMode="External"/><Relationship Id="rId71636ab688f8f0263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.46224" TargetMode="External"/><Relationship Id="rId59806ab688f8f0295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.ct.gov/caes/plant-pest-handbook/pphc/currant-ribes" TargetMode="External"/><Relationship Id="rId37126ab688f8f02dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId62796ab688f8f02f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scalenet.info/catalogue/" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>