--- v0 (2026-05-13)
+++ v1 (2026-06-27)
@@ -511,51 +511,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId61106a0425220e127" w:history="1">
+      <w:hyperlink r:id="rId27356a3fbaa56f7ab" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). Pseudaulacaspis pentagona originates from eastern Asia and has spread widely to all warmer regions of the world. It was accidentally introduced to Italy in the nineteenth century and within Europe; it now occurs in various countries in Europe (EPPO GD, 2024). In the past 20 years it has spread northwards in Europe, perhaps as a result of climate change. In colder countries it is restricted to glasshouses (Watson, 2002).</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1495,51 +1495,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">DEFRA (2016) White peach scale Pseudaulacaspis pentagona. Plant Pest Factsheet. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85856a0425220fd25" w:history="1">
+      <w:hyperlink r:id="rId71736a3fbaa56fccc" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://planthealthportal.defra.gov.uk/data/pests/21693/data</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1643,133 +1643,133 @@
         <w:t xml:space="preserve">Kuzmin R, Anstett MC &amp; Louapre P (2020). White Peach Scale, Pseudaulacaspis pentagona (Targ.) (Hemiptera: Diaspididae), is affected by host plant variety in a blackcurrant orchard. Entomologia Generalis 40(4), 377-383. ff10.1127/entomologia/2020/0813ff. ffhal03097550f</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lu Y , Zhao Q , Cheng L , Zhao L , Zhang H &amp; Wei J (2020) The Potential Global Distribution of the White Peach Scale Pseudaulacaspis pentagona (Targioni Tozzetti) under Climate Change. Forests 11(2), 192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12586a0425220fdd2" w:history="1">
+      <w:hyperlink r:id="rId50296a3fbaa56fd6d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f11020192</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Morales-Rodriguez A &amp; McKenna C (2019) BS1847: Review of White Peach Scale (Pseudaulacaspis pentagona (Targioni Tozzetti, 1886) MacGillivray, 1921) (Hemiptera: Diaspididae). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55476a0425220fe02" w:history="1">
+      <w:hyperlink r:id="rId74736a3fbaa56fd9c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://kvh.org.nz/vdb/document/104809</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Consulted (02/09/2024)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PlantwisePlus Knowledge Bank (2023) Pseudaulacaspis pentagona (mulberry scale). Technical Factsheet. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44786a0425220fe31" w:history="1">
+      <w:hyperlink r:id="rId81746a3fbaa56fdcb" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/pwkb.species.45077</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1804,150 +1804,150 @@
         <w:t xml:space="preserve">Trencheva K, Trenchev G, Tomov R, Ivanova S &amp; Wu SA (2012). The scale insects (Hemiptera: Coccoidea) of Bulgaria. AS OOD, Sofia. 60 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Van Duyn J &amp; Milledge M (1971) Life History and Control of White Peach Scale, Pseudaulacaspis pentagona (Homoptera: Coccoidea). The Florida Entomologist 54(1), pp. 91-95 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38586a0425220fe83" w:history="1">
+      <w:hyperlink r:id="rId95566a3fbaa56fe1d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.jstor.org/stable/3493794</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Watson GW (2002) Arthropods of Economic Importance - Diaspididae of the World: Pseudaulacaspis pentagona. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60896a0425220fea7" w:history="1">
+      <w:hyperlink r:id="rId74676a3fbaa56fe41" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://diaspididae.linnaeus.naturalis.nl/linnaeus_ng/app/views/species/taxon.php?id=113126&amp;epi=155</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Yasuda S (1979) Microscopic observations on the external morphology of Pseudaulacaspis pentagona Targioni and on the portion of mulberry tissues inserted with the stylet. Japanese Journal of Applied Entomology 23(2), 61-68. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57556a0425220fece" w:history="1">
+      <w:hyperlink r:id="rId23966a3fbaa56fe68" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1303/jjaez.23.61</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Van Duyn J &amp; Milledge M (1971) Life History and Control of White Peach Scale, Pseudaulacaspis pentagona (Homoptera: Coccoidea). The Florida Entomologist 54(1), pp. 91-95 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99696a0425220fef3" w:history="1">
+      <w:hyperlink r:id="rId33816a3fbaa56fe8f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.jstor.org/stable/3493794</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
@@ -2857,51 +2857,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">DEFRA (2016) White peach scale Pseudaulacaspis pentagona. Plant Pest Factsheet. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48726a042522103c7" w:history="1">
+      <w:hyperlink r:id="rId98476a3fbaa570372" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://planthealthportal.defra.gov.uk/data/pests/21693/data</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3005,133 +3005,133 @@
         <w:t xml:space="preserve">Kuzmin R, Anstett MC &amp; Louapre P (2020). White Peach Scale, Pseudaulacaspis pentagona (Targ.) (Hemiptera: Diaspididae), is affected by host plant variety in a blackcurrant orchard. Entomologia Generalis 40(4), 377-383. ff10.1127/entomologia/2020/0813ff. ffhal03097550f</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lu Y , Zhao Q , Cheng L , Zhao L , Zhang H &amp; Wei J (2020) The Potential Global Distribution of the White Peach Scale Pseudaulacaspis pentagona (Targioni Tozzetti) under Climate Change. Forests 11(2), 192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68766a04252210461" w:history="1">
+      <w:hyperlink r:id="rId93046a3fbaa57040e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f11020192</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Morales-Rodriguez A &amp; McKenna C (2019) BS1847: Review of White Peach Scale (Pseudaulacaspis pentagona (Targioni Tozzetti, 1886) MacGillivray, 1921) (Hemiptera: Diaspididae). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75876a0425221048f" w:history="1">
+      <w:hyperlink r:id="rId12806a3fbaa57043e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://kvh.org.nz/vdb/document/104809</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Consulted (02/09/2024)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PlantwisePlus Knowledge Bank (2023) Pseudaulacaspis pentagona (mulberry scale). Technical Factsheet. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25376a042522104bc" w:history="1">
+      <w:hyperlink r:id="rId43746a3fbaa57046d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/pwkb.species.45077</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3166,150 +3166,150 @@
         <w:t xml:space="preserve">Trencheva K, Trenchev G, Tomov R, Ivanova S &amp; Wu SA (2012). The scale insects (Hemiptera: Coccoidea) of Bulgaria. AS OOD, Sofia. 60 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Van Duyn J &amp; Milledge M (1971) Life History and Control of White Peach Scale, Pseudaulacaspis pentagona (Homoptera: Coccoidea). The Florida Entomologist 54(1), pp. 91-95 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33326a0425221050e" w:history="1">
+      <w:hyperlink r:id="rId57656a3fbaa5704cc" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.jstor.org/stable/3493794</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Watson GW (2002) Arthropods of Economic Importance - Diaspididae of the World: Pseudaulacaspis pentagona. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38926a04252210534" w:history="1">
+      <w:hyperlink r:id="rId83576a3fbaa5704ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://diaspididae.linnaeus.naturalis.nl/linnaeus_ng/app/views/species/taxon.php?id=113126&amp;epi=155</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Yasuda S (1979) Microscopic observations on the external morphology of Pseudaulacaspis pentagona Targioni and on the portion of mulberry tissues inserted with the stylet. Japanese Journal of Applied Entomology 23(2), 61-68. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73486a0425221055a" w:history="1">
+      <w:hyperlink r:id="rId56046a3fbaa570527" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1303/jjaez.23.61</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Van Duyn J &amp; Milledge M (1971) Life History and Control of White Peach Scale, Pseudaulacaspis pentagona (Homoptera: Coccoidea). The Florida Entomologist 54(1), pp. 91-95 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65156a0425221057d" w:history="1">
+      <w:hyperlink r:id="rId91356a3fbaa57054d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.jstor.org/stable/3493794</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
@@ -4219,51 +4219,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">DEFRA (2016) White peach scale Pseudaulacaspis pentagona. Plant Pest Factsheet. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90306a04252210a4a" w:history="1">
+      <w:hyperlink r:id="rId46616a3fbaa570a2c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://planthealthportal.defra.gov.uk/data/pests/21693/data</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4367,133 +4367,133 @@
         <w:t xml:space="preserve">Kuzmin R, Anstett MC &amp; Louapre P (2020). White Peach Scale, Pseudaulacaspis pentagona (Targ.) (Hemiptera: Diaspididae), is affected by host plant variety in a blackcurrant orchard. Entomologia Generalis 40(4), 377-383. ff10.1127/entomologia/2020/0813ff. ffhal03097550f</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lu Y , Zhao Q , Cheng L , Zhao L , Zhang H &amp; Wei J (2020) The Potential Global Distribution of the White Peach Scale Pseudaulacaspis pentagona (Targioni Tozzetti) under Climate Change. Forests 11(2), 192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46236a04252210ae9" w:history="1">
+      <w:hyperlink r:id="rId39476a3fbaa570acb" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f11020192</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Morales-Rodriguez A &amp; McKenna C (2019) BS1847: Review of White Peach Scale (Pseudaulacaspis pentagona (Targioni Tozzetti, 1886) MacGillivray, 1921) (Hemiptera: Diaspididae). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66336a04252210b17" w:history="1">
+      <w:hyperlink r:id="rId17286a3fbaa570af9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://kvh.org.nz/vdb/document/104809</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Consulted (02/09/2024)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PlantwisePlus Knowledge Bank (2023) Pseudaulacaspis pentagona (mulberry scale). Technical Factsheet. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92586a04252210b44" w:history="1">
+      <w:hyperlink r:id="rId59446a3fbaa570b26" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/pwkb.species.45077</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4528,150 +4528,150 @@
         <w:t xml:space="preserve">Trencheva K, Trenchev G, Tomov R, Ivanova S &amp; Wu SA (2012). The scale insects (Hemiptera: Coccoidea) of Bulgaria. AS OOD, Sofia. 60 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Van Duyn J &amp; Milledge M (1971) Life History and Control of White Peach Scale, Pseudaulacaspis pentagona (Homoptera: Coccoidea). The Florida Entomologist 54(1), pp. 91-95 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45196a04252210b95" w:history="1">
+      <w:hyperlink r:id="rId43036a3fbaa570b78" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.jstor.org/stable/3493794</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Watson GW (2002) Arthropods of Economic Importance - Diaspididae of the World: Pseudaulacaspis pentagona. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73876a04252210bba" w:history="1">
+      <w:hyperlink r:id="rId39976a3fbaa570b9c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://diaspididae.linnaeus.naturalis.nl/linnaeus_ng/app/views/species/taxon.php?id=113126&amp;epi=155</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Yasuda S (1979) Microscopic observations on the external morphology of Pseudaulacaspis pentagona Targioni and on the portion of mulberry tissues inserted with the stylet. Japanese Journal of Applied Entomology 23(2), 61-68. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49706a04252210be0" w:history="1">
+      <w:hyperlink r:id="rId52666a3fbaa570bc1" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1303/jjaez.23.61</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Van Duyn J &amp; Milledge M (1971) Life History and Control of White Peach Scale, Pseudaulacaspis pentagona (Homoptera: Coccoidea). The Florida Entomologist 54(1), pp. 91-95 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28416a04252210c03" w:history="1">
+      <w:hyperlink r:id="rId32556a3fbaa570be5" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.jstor.org/stable/3493794</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
@@ -5581,51 +5581,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">DEFRA (2016) White peach scale Pseudaulacaspis pentagona. Plant Pest Factsheet. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38936a042522110b4" w:history="1">
+      <w:hyperlink r:id="rId87496a3fbaa5710b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://planthealthportal.defra.gov.uk/data/pests/21693/data</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -5729,133 +5729,133 @@
         <w:t xml:space="preserve">Kuzmin R, Anstett MC &amp; Louapre P (2020). White Peach Scale, Pseudaulacaspis pentagona (Targ.) (Hemiptera: Diaspididae), is affected by host plant variety in a blackcurrant orchard. Entomologia Generalis 40(4), 377-383. ff10.1127/entomologia/2020/0813ff. ffhal03097550f</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lu Y , Zhao Q , Cheng L , Zhao L , Zhang H &amp; Wei J (2020) The Potential Global Distribution of the White Peach Scale Pseudaulacaspis pentagona (Targioni Tozzetti) under Climate Change. Forests 11(2), 192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62716a0425221114b" w:history="1">
+      <w:hyperlink r:id="rId76526a3fbaa571154" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f11020192</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Morales-Rodriguez A &amp; McKenna C (2019) BS1847: Review of White Peach Scale (Pseudaulacaspis pentagona (Targioni Tozzetti, 1886) MacGillivray, 1921) (Hemiptera: Diaspididae). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50256a04252211179" w:history="1">
+      <w:hyperlink r:id="rId50346a3fbaa571183" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://kvh.org.nz/vdb/document/104809</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Consulted (02/09/2024)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PlantwisePlus Knowledge Bank (2023) Pseudaulacaspis pentagona (mulberry scale). Technical Factsheet. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29916a042522111a7" w:history="1">
+      <w:hyperlink r:id="rId60056a3fbaa5711b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/pwkb.species.45077</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -5890,150 +5890,150 @@
         <w:t xml:space="preserve">Trencheva K, Trenchev G, Tomov R, Ivanova S &amp; Wu SA (2012). The scale insects (Hemiptera: Coccoidea) of Bulgaria. AS OOD, Sofia. 60 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Van Duyn J &amp; Milledge M (1971) Life History and Control of White Peach Scale, Pseudaulacaspis pentagona (Homoptera: Coccoidea). The Florida Entomologist 54(1), pp. 91-95 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40866a042522111f6" w:history="1">
+      <w:hyperlink r:id="rId32456a3fbaa571212" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.jstor.org/stable/3493794</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Watson GW (2002) Arthropods of Economic Importance - Diaspididae of the World: Pseudaulacaspis pentagona. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76986a0425221121a" w:history="1">
+      <w:hyperlink r:id="rId46386a3fbaa571237" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://diaspididae.linnaeus.naturalis.nl/linnaeus_ng/app/views/species/taxon.php?id=113126&amp;epi=155</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Yasuda S (1979) Microscopic observations on the external morphology of Pseudaulacaspis pentagona Targioni and on the portion of mulberry tissues inserted with the stylet. Japanese Journal of Applied Entomology 23(2), 61-68. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73556a04252211241" w:history="1">
+      <w:hyperlink r:id="rId21806a3fbaa571261" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1303/jjaez.23.61</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Van Duyn J &amp; Milledge M (1971) Life History and Control of White Peach Scale, Pseudaulacaspis pentagona (Homoptera: Coccoidea). The Florida Entomologist 54(1), pp. 91-95 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85946a04252211264" w:history="1">
+      <w:hyperlink r:id="rId11406a3fbaa571286" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.jstor.org/stable/3493794</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
@@ -6943,51 +6943,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">DEFRA (2016) White peach scale Pseudaulacaspis pentagona. Plant Pest Factsheet. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72566a0425221170f" w:history="1">
+      <w:hyperlink r:id="rId15956a3fbaa571749" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://planthealthportal.defra.gov.uk/data/pests/21693/data</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -7091,133 +7091,133 @@
         <w:t xml:space="preserve">Kuzmin R, Anstett MC &amp; Louapre P (2020). White Peach Scale, Pseudaulacaspis pentagona (Targ.) (Hemiptera: Diaspididae), is affected by host plant variety in a blackcurrant orchard. Entomologia Generalis 40(4), 377-383. ff10.1127/entomologia/2020/0813ff. ffhal03097550f</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lu Y , Zhao Q , Cheng L , Zhao L , Zhang H &amp; Wei J (2020) The Potential Global Distribution of the White Peach Scale Pseudaulacaspis pentagona (Targioni Tozzetti) under Climate Change. Forests 11(2), 192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19846a042522117a8" w:history="1">
+      <w:hyperlink r:id="rId75666a3fbaa5717e4" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f11020192</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Morales-Rodriguez A &amp; McKenna C (2019) BS1847: Review of White Peach Scale (Pseudaulacaspis pentagona (Targioni Tozzetti, 1886) MacGillivray, 1921) (Hemiptera: Diaspididae). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91296a042522117d5" w:history="1">
+      <w:hyperlink r:id="rId40886a3fbaa571811" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://kvh.org.nz/vdb/document/104809</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Consulted (02/09/2024)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PlantwisePlus Knowledge Bank (2023) Pseudaulacaspis pentagona (mulberry scale). Technical Factsheet. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55926a04252211800" w:history="1">
+      <w:hyperlink r:id="rId52326a3fbaa57183d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/pwkb.species.45077</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -7252,150 +7252,150 @@
         <w:t xml:space="preserve">Trencheva K, Trenchev G, Tomov R, Ivanova S &amp; Wu SA (2012). The scale insects (Hemiptera: Coccoidea) of Bulgaria. AS OOD, Sofia. 60 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Van Duyn J &amp; Milledge M (1971) Life History and Control of White Peach Scale, Pseudaulacaspis pentagona (Homoptera: Coccoidea). The Florida Entomologist 54(1), pp. 91-95 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91516a04252211851" w:history="1">
+      <w:hyperlink r:id="rId10256a3fbaa57188f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.jstor.org/stable/3493794</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Watson GW (2002) Arthropods of Economic Importance - Diaspididae of the World: Pseudaulacaspis pentagona. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53936a04252211874" w:history="1">
+      <w:hyperlink r:id="rId14766a3fbaa5718b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://diaspididae.linnaeus.naturalis.nl/linnaeus_ng/app/views/species/taxon.php?id=113126&amp;epi=155</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Yasuda S (1979) Microscopic observations on the external morphology of Pseudaulacaspis pentagona Targioni and on the portion of mulberry tissues inserted with the stylet. Japanese Journal of Applied Entomology 23(2), 61-68. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97966a0425221189a" w:history="1">
+      <w:hyperlink r:id="rId27766a3fbaa5718d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1303/jjaez.23.61</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Van Duyn J &amp; Milledge M (1971) Life History and Control of White Peach Scale, Pseudaulacaspis pentagona (Homoptera: Coccoidea). The Florida Entomologist 54(1), pp. 91-95 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63896a042522118be" w:history="1">
+      <w:hyperlink r:id="rId49436a3fbaa5718f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.jstor.org/stable/3493794</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
@@ -8305,51 +8305,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">DEFRA (2016) White peach scale Pseudaulacaspis pentagona. Plant Pest Factsheet. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94516a04252213d15" w:history="1">
+      <w:hyperlink r:id="rId89926a3fbaa571dcf" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://planthealthportal.defra.gov.uk/data/pests/21693/data</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -8453,133 +8453,133 @@
         <w:t xml:space="preserve">Kuzmin R, Anstett MC &amp; Louapre P (2020). White Peach Scale, Pseudaulacaspis pentagona (Targ.) (Hemiptera: Diaspididae), is affected by host plant variety in a blackcurrant orchard. Entomologia Generalis 40(4), 377-383. ff10.1127/entomologia/2020/0813ff. ffhal03097550f</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lu Y , Zhao Q , Cheng L , Zhao L , Zhang H &amp; Wei J (2020) The Potential Global Distribution of the White Peach Scale Pseudaulacaspis pentagona (Targioni Tozzetti) under Climate Change. Forests 11(2), 192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68716a04252214322" w:history="1">
+      <w:hyperlink r:id="rId19186a3fbaa571e6a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f11020192</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Morales-Rodriguez A &amp; McKenna C (2019) BS1847: Review of White Peach Scale (Pseudaulacaspis pentagona (Targioni Tozzetti, 1886) MacGillivray, 1921) (Hemiptera: Diaspididae). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98236a04252214355" w:history="1">
+      <w:hyperlink r:id="rId69386a3fbaa571e98" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://kvh.org.nz/vdb/document/104809</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Consulted (02/09/2024)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PlantwisePlus Knowledge Bank (2023) Pseudaulacaspis pentagona (mulberry scale). Technical Factsheet. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12806a04252214388" w:history="1">
+      <w:hyperlink r:id="rId14116a3fbaa571ec6" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/pwkb.species.45077</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -8614,150 +8614,150 @@
         <w:t xml:space="preserve">Trencheva K, Trenchev G, Tomov R, Ivanova S &amp; Wu SA (2012). The scale insects (Hemiptera: Coccoidea) of Bulgaria. AS OOD, Sofia. 60 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Van Duyn J &amp; Milledge M (1971) Life History and Control of White Peach Scale, Pseudaulacaspis pentagona (Homoptera: Coccoidea). The Florida Entomologist 54(1), pp. 91-95 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65886a042522143da" w:history="1">
+      <w:hyperlink r:id="rId38836a3fbaa571f16" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.jstor.org/stable/3493794</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Watson GW (2002) Arthropods of Economic Importance - Diaspididae of the World: Pseudaulacaspis pentagona. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73166a042522143fe" w:history="1">
+      <w:hyperlink r:id="rId94646a3fbaa571f38" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://diaspididae.linnaeus.naturalis.nl/linnaeus_ng/app/views/species/taxon.php?id=113126&amp;epi=155</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Yasuda S (1979) Microscopic observations on the external morphology of Pseudaulacaspis pentagona Targioni and on the portion of mulberry tissues inserted with the stylet. Japanese Journal of Applied Entomology 23(2), 61-68. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80796a04252214426" w:history="1">
+      <w:hyperlink r:id="rId79396a3fbaa571f5e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1303/jjaez.23.61</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Van Duyn J &amp; Milledge M (1971) Life History and Control of White Peach Scale, Pseudaulacaspis pentagona (Homoptera: Coccoidea). The Florida Entomologist 54(1), pp. 91-95 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43856a0425221444d" w:history="1">
+      <w:hyperlink r:id="rId56856a3fbaa571f85" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.jstor.org/stable/3493794</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
@@ -9667,51 +9667,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">DEFRA (2016) White peach scale Pseudaulacaspis pentagona. Plant Pest Factsheet. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85986a04252214995" w:history="1">
+      <w:hyperlink r:id="rId16006a3fbaa57243b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://planthealthportal.defra.gov.uk/data/pests/21693/data</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -9815,133 +9815,133 @@
         <w:t xml:space="preserve">Kuzmin R, Anstett MC &amp; Louapre P (2020). White Peach Scale, Pseudaulacaspis pentagona (Targ.) (Hemiptera: Diaspididae), is affected by host plant variety in a blackcurrant orchard. Entomologia Generalis 40(4), 377-383. ff10.1127/entomologia/2020/0813ff. ffhal03097550f</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lu Y , Zhao Q , Cheng L , Zhao L , Zhang H &amp; Wei J (2020) The Potential Global Distribution of the White Peach Scale Pseudaulacaspis pentagona (Targioni Tozzetti) under Climate Change. Forests 11(2), 192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64896a04252214a3c" w:history="1">
+      <w:hyperlink r:id="rId71226a3fbaa5724d3" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f11020192</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Morales-Rodriguez A &amp; McKenna C (2019) BS1847: Review of White Peach Scale (Pseudaulacaspis pentagona (Targioni Tozzetti, 1886) MacGillivray, 1921) (Hemiptera: Diaspididae). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98736a04252214a87" w:history="1">
+      <w:hyperlink r:id="rId23886a3fbaa572509" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://kvh.org.nz/vdb/document/104809</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Consulted (02/09/2024)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PlantwisePlus Knowledge Bank (2023) Pseudaulacaspis pentagona (mulberry scale). Technical Factsheet. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69396a04252214ab5" w:history="1">
+      <w:hyperlink r:id="rId32426a3fbaa572536" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/pwkb.species.45077</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -9976,150 +9976,150 @@
         <w:t xml:space="preserve">Trencheva K, Trenchev G, Tomov R, Ivanova S &amp; Wu SA (2012). The scale insects (Hemiptera: Coccoidea) of Bulgaria. AS OOD, Sofia. 60 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Van Duyn J &amp; Milledge M (1971) Life History and Control of White Peach Scale, Pseudaulacaspis pentagona (Homoptera: Coccoidea). The Florida Entomologist 54(1), pp. 91-95 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84446a042522158c8" w:history="1">
+      <w:hyperlink r:id="rId82826a3fbaa572586" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.jstor.org/stable/3493794</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Watson GW (2002) Arthropods of Economic Importance - Diaspididae of the World: Pseudaulacaspis pentagona. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62756a042522158f3" w:history="1">
+      <w:hyperlink r:id="rId83386a3fbaa5725a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://diaspididae.linnaeus.naturalis.nl/linnaeus_ng/app/views/species/taxon.php?id=113126&amp;epi=155</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Yasuda S (1979) Microscopic observations on the external morphology of Pseudaulacaspis pentagona Targioni and on the portion of mulberry tissues inserted with the stylet. Japanese Journal of Applied Entomology 23(2), 61-68. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88926a0425221591b" w:history="1">
+      <w:hyperlink r:id="rId40186a3fbaa5725ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1303/jjaez.23.61</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Van Duyn J &amp; Milledge M (1971) Life History and Control of White Peach Scale, Pseudaulacaspis pentagona (Homoptera: Coccoidea). The Florida Entomologist 54(1), pp. 91-95 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68776a04252215941" w:history="1">
+      <w:hyperlink r:id="rId37786a3fbaa5725f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.jstor.org/stable/3493794</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="10mm" w:right="10mm" w:bottom="10mm" w:left="10mm" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
@@ -10204,137 +10204,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="20810699">
+  <w:abstractNum w:abstractNumId="89488620">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="69312817">
+    <w:lvl w:ilvl="0" w:tplc="69460166">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="69312817" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="69460166" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="69312817" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="69460166" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="69312817" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="69460166" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="69312817" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="69460166" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="69312817" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="69460166" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="69312817" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="69460166" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="69312817" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="69460166" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="69312817" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="69460166" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20810698">
+  <w:abstractNum w:abstractNumId="89488619">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="16448205">
+    <w:lvl w:ilvl="0" w:tplc="50345698">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11086,55 +11086,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="20810698">
-    <w:abstractNumId w:val="20810698"/>
+  <w:num w:numId="89488619">
+    <w:abstractNumId w:val="89488619"/>
   </w:num>
-  <w:num w:numId="20810699">
-    <w:abstractNumId w:val="20810699"/>
+  <w:num w:numId="89488620">
+    <w:abstractNumId w:val="89488620"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -22679,51 +22679,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId770712291" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId61106a0425220e127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId85856a0425220fd25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/data/pests/21693/data" TargetMode="External"/><Relationship Id="rId12586a0425220fdd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f11020192" TargetMode="External"/><Relationship Id="rId55476a0425220fe02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kvh.org.nz/vdb/document/104809" TargetMode="External"/><Relationship Id="rId44786a0425220fe31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.45077" TargetMode="External"/><Relationship Id="rId38586a0425220fe83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/3493794" TargetMode="External"/><Relationship Id="rId60896a0425220fea7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diaspididae.linnaeus.naturalis.nl/linnaeus_ng/app/views/species/taxon.php?id=113126&amp;epi=155" TargetMode="External"/><Relationship Id="rId57556a0425220fece" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1303/jjaez.23.61" TargetMode="External"/><Relationship Id="rId99696a0425220fef3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/3493794" TargetMode="External"/><Relationship Id="rId48726a042522103c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/data/pests/21693/data" TargetMode="External"/><Relationship Id="rId68766a04252210461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f11020192" TargetMode="External"/><Relationship Id="rId75876a0425221048f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kvh.org.nz/vdb/document/104809" TargetMode="External"/><Relationship Id="rId25376a042522104bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.45077" TargetMode="External"/><Relationship Id="rId33326a0425221050e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/3493794" TargetMode="External"/><Relationship Id="rId38926a04252210534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diaspididae.linnaeus.naturalis.nl/linnaeus_ng/app/views/species/taxon.php?id=113126&amp;epi=155" TargetMode="External"/><Relationship Id="rId73486a0425221055a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1303/jjaez.23.61" TargetMode="External"/><Relationship Id="rId65156a0425221057d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/3493794" TargetMode="External"/><Relationship Id="rId90306a04252210a4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/data/pests/21693/data" TargetMode="External"/><Relationship Id="rId46236a04252210ae9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f11020192" TargetMode="External"/><Relationship Id="rId66336a04252210b17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kvh.org.nz/vdb/document/104809" TargetMode="External"/><Relationship Id="rId92586a04252210b44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.45077" TargetMode="External"/><Relationship Id="rId45196a04252210b95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/3493794" TargetMode="External"/><Relationship Id="rId73876a04252210bba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diaspididae.linnaeus.naturalis.nl/linnaeus_ng/app/views/species/taxon.php?id=113126&amp;epi=155" TargetMode="External"/><Relationship Id="rId49706a04252210be0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1303/jjaez.23.61" TargetMode="External"/><Relationship Id="rId28416a04252210c03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/3493794" TargetMode="External"/><Relationship Id="rId38936a042522110b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/data/pests/21693/data" TargetMode="External"/><Relationship Id="rId62716a0425221114b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f11020192" TargetMode="External"/><Relationship Id="rId50256a04252211179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kvh.org.nz/vdb/document/104809" TargetMode="External"/><Relationship Id="rId29916a042522111a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.45077" TargetMode="External"/><Relationship Id="rId40866a042522111f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/3493794" TargetMode="External"/><Relationship Id="rId76986a0425221121a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diaspididae.linnaeus.naturalis.nl/linnaeus_ng/app/views/species/taxon.php?id=113126&amp;epi=155" TargetMode="External"/><Relationship Id="rId73556a04252211241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1303/jjaez.23.61" TargetMode="External"/><Relationship Id="rId85946a04252211264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/3493794" TargetMode="External"/><Relationship Id="rId72566a0425221170f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/data/pests/21693/data" TargetMode="External"/><Relationship Id="rId19846a042522117a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f11020192" TargetMode="External"/><Relationship Id="rId91296a042522117d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kvh.org.nz/vdb/document/104809" TargetMode="External"/><Relationship Id="rId55926a04252211800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.45077" TargetMode="External"/><Relationship Id="rId91516a04252211851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/3493794" TargetMode="External"/><Relationship Id="rId53936a04252211874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diaspididae.linnaeus.naturalis.nl/linnaeus_ng/app/views/species/taxon.php?id=113126&amp;epi=155" TargetMode="External"/><Relationship Id="rId97966a0425221189a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1303/jjaez.23.61" TargetMode="External"/><Relationship Id="rId63896a042522118be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/3493794" TargetMode="External"/><Relationship Id="rId94516a04252213d15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/data/pests/21693/data" TargetMode="External"/><Relationship Id="rId68716a04252214322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f11020192" TargetMode="External"/><Relationship Id="rId98236a04252214355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kvh.org.nz/vdb/document/104809" TargetMode="External"/><Relationship Id="rId12806a04252214388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.45077" TargetMode="External"/><Relationship Id="rId65886a042522143da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/3493794" TargetMode="External"/><Relationship Id="rId73166a042522143fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diaspididae.linnaeus.naturalis.nl/linnaeus_ng/app/views/species/taxon.php?id=113126&amp;epi=155" TargetMode="External"/><Relationship Id="rId80796a04252214426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1303/jjaez.23.61" TargetMode="External"/><Relationship Id="rId43856a0425221444d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/3493794" TargetMode="External"/><Relationship Id="rId85986a04252214995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/data/pests/21693/data" TargetMode="External"/><Relationship Id="rId64896a04252214a3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f11020192" TargetMode="External"/><Relationship Id="rId98736a04252214a87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kvh.org.nz/vdb/document/104809" TargetMode="External"/><Relationship Id="rId69396a04252214ab5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.45077" TargetMode="External"/><Relationship Id="rId84446a042522158c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/3493794" TargetMode="External"/><Relationship Id="rId62756a042522158f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diaspididae.linnaeus.naturalis.nl/linnaeus_ng/app/views/species/taxon.php?id=113126&amp;epi=155" TargetMode="External"/><Relationship Id="rId88926a0425221591b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1303/jjaez.23.61" TargetMode="External"/><Relationship Id="rId68776a04252215941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/3493794" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId213919197" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId27356a3fbaa56f7ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId71736a3fbaa56fccc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/data/pests/21693/data" TargetMode="External"/><Relationship Id="rId50296a3fbaa56fd6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f11020192" TargetMode="External"/><Relationship Id="rId74736a3fbaa56fd9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kvh.org.nz/vdb/document/104809" TargetMode="External"/><Relationship Id="rId81746a3fbaa56fdcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.45077" TargetMode="External"/><Relationship Id="rId95566a3fbaa56fe1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/3493794" TargetMode="External"/><Relationship Id="rId74676a3fbaa56fe41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diaspididae.linnaeus.naturalis.nl/linnaeus_ng/app/views/species/taxon.php?id=113126&amp;epi=155" TargetMode="External"/><Relationship Id="rId23966a3fbaa56fe68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1303/jjaez.23.61" TargetMode="External"/><Relationship Id="rId33816a3fbaa56fe8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/3493794" TargetMode="External"/><Relationship Id="rId98476a3fbaa570372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/data/pests/21693/data" TargetMode="External"/><Relationship Id="rId93046a3fbaa57040e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f11020192" TargetMode="External"/><Relationship Id="rId12806a3fbaa57043e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kvh.org.nz/vdb/document/104809" TargetMode="External"/><Relationship Id="rId43746a3fbaa57046d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.45077" TargetMode="External"/><Relationship Id="rId57656a3fbaa5704cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/3493794" TargetMode="External"/><Relationship Id="rId83576a3fbaa5704ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diaspididae.linnaeus.naturalis.nl/linnaeus_ng/app/views/species/taxon.php?id=113126&amp;epi=155" TargetMode="External"/><Relationship Id="rId56046a3fbaa570527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1303/jjaez.23.61" TargetMode="External"/><Relationship Id="rId91356a3fbaa57054d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/3493794" TargetMode="External"/><Relationship Id="rId46616a3fbaa570a2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/data/pests/21693/data" TargetMode="External"/><Relationship Id="rId39476a3fbaa570acb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f11020192" TargetMode="External"/><Relationship Id="rId17286a3fbaa570af9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kvh.org.nz/vdb/document/104809" TargetMode="External"/><Relationship Id="rId59446a3fbaa570b26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.45077" TargetMode="External"/><Relationship Id="rId43036a3fbaa570b78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/3493794" TargetMode="External"/><Relationship Id="rId39976a3fbaa570b9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diaspididae.linnaeus.naturalis.nl/linnaeus_ng/app/views/species/taxon.php?id=113126&amp;epi=155" TargetMode="External"/><Relationship Id="rId52666a3fbaa570bc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1303/jjaez.23.61" TargetMode="External"/><Relationship Id="rId32556a3fbaa570be5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/3493794" TargetMode="External"/><Relationship Id="rId87496a3fbaa5710b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/data/pests/21693/data" TargetMode="External"/><Relationship Id="rId76526a3fbaa571154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f11020192" TargetMode="External"/><Relationship Id="rId50346a3fbaa571183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kvh.org.nz/vdb/document/104809" TargetMode="External"/><Relationship Id="rId60056a3fbaa5711b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.45077" TargetMode="External"/><Relationship Id="rId32456a3fbaa571212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/3493794" TargetMode="External"/><Relationship Id="rId46386a3fbaa571237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diaspididae.linnaeus.naturalis.nl/linnaeus_ng/app/views/species/taxon.php?id=113126&amp;epi=155" TargetMode="External"/><Relationship Id="rId21806a3fbaa571261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1303/jjaez.23.61" TargetMode="External"/><Relationship Id="rId11406a3fbaa571286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/3493794" TargetMode="External"/><Relationship Id="rId15956a3fbaa571749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/data/pests/21693/data" TargetMode="External"/><Relationship Id="rId75666a3fbaa5717e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f11020192" TargetMode="External"/><Relationship Id="rId40886a3fbaa571811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kvh.org.nz/vdb/document/104809" TargetMode="External"/><Relationship Id="rId52326a3fbaa57183d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.45077" TargetMode="External"/><Relationship Id="rId10256a3fbaa57188f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/3493794" TargetMode="External"/><Relationship Id="rId14766a3fbaa5718b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diaspididae.linnaeus.naturalis.nl/linnaeus_ng/app/views/species/taxon.php?id=113126&amp;epi=155" TargetMode="External"/><Relationship Id="rId27766a3fbaa5718d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1303/jjaez.23.61" TargetMode="External"/><Relationship Id="rId49436a3fbaa5718f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/3493794" TargetMode="External"/><Relationship Id="rId89926a3fbaa571dcf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/data/pests/21693/data" TargetMode="External"/><Relationship Id="rId19186a3fbaa571e6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f11020192" TargetMode="External"/><Relationship Id="rId69386a3fbaa571e98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kvh.org.nz/vdb/document/104809" TargetMode="External"/><Relationship Id="rId14116a3fbaa571ec6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.45077" TargetMode="External"/><Relationship Id="rId38836a3fbaa571f16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/3493794" TargetMode="External"/><Relationship Id="rId94646a3fbaa571f38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diaspididae.linnaeus.naturalis.nl/linnaeus_ng/app/views/species/taxon.php?id=113126&amp;epi=155" TargetMode="External"/><Relationship Id="rId79396a3fbaa571f5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1303/jjaez.23.61" TargetMode="External"/><Relationship Id="rId56856a3fbaa571f85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/3493794" TargetMode="External"/><Relationship Id="rId16006a3fbaa57243b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/data/pests/21693/data" TargetMode="External"/><Relationship Id="rId71226a3fbaa5724d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f11020192" TargetMode="External"/><Relationship Id="rId23886a3fbaa572509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kvh.org.nz/vdb/document/104809" TargetMode="External"/><Relationship Id="rId32426a3fbaa572536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.45077" TargetMode="External"/><Relationship Id="rId82826a3fbaa572586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/3493794" TargetMode="External"/><Relationship Id="rId83386a3fbaa5725a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diaspididae.linnaeus.naturalis.nl/linnaeus_ng/app/views/species/taxon.php?id=113126&amp;epi=155" TargetMode="External"/><Relationship Id="rId40186a3fbaa5725ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1303/jjaez.23.61" TargetMode="External"/><Relationship Id="rId37786a3fbaa5725f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/3493794" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>