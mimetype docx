--- v1 (2026-06-27)
+++ v2 (2026-08-11)
@@ -511,51 +511,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId27356a3fbaa56f7ab" w:history="1">
+      <w:hyperlink r:id="rId96666a7b26862a2e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). Pseudaulacaspis pentagona originates from eastern Asia and has spread widely to all warmer regions of the world. It was accidentally introduced to Italy in the nineteenth century and within Europe; it now occurs in various countries in Europe (EPPO GD, 2024). In the past 20 years it has spread northwards in Europe, perhaps as a result of climate change. In colder countries it is restricted to glasshouses (Watson, 2002).</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1495,51 +1495,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">DEFRA (2016) White peach scale Pseudaulacaspis pentagona. Plant Pest Factsheet. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71736a3fbaa56fccc" w:history="1">
+      <w:hyperlink r:id="rId21156a7b26862a8d8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://planthealthportal.defra.gov.uk/data/pests/21693/data</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1643,133 +1643,133 @@
         <w:t xml:space="preserve">Kuzmin R, Anstett MC &amp; Louapre P (2020). White Peach Scale, Pseudaulacaspis pentagona (Targ.) (Hemiptera: Diaspididae), is affected by host plant variety in a blackcurrant orchard. Entomologia Generalis 40(4), 377-383. ff10.1127/entomologia/2020/0813ff. ffhal03097550f</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lu Y , Zhao Q , Cheng L , Zhao L , Zhang H &amp; Wei J (2020) The Potential Global Distribution of the White Peach Scale Pseudaulacaspis pentagona (Targioni Tozzetti) under Climate Change. Forests 11(2), 192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50296a3fbaa56fd6d" w:history="1">
+      <w:hyperlink r:id="rId25576a7b26862a990" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f11020192</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Morales-Rodriguez A &amp; McKenna C (2019) BS1847: Review of White Peach Scale (Pseudaulacaspis pentagona (Targioni Tozzetti, 1886) MacGillivray, 1921) (Hemiptera: Diaspididae). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74736a3fbaa56fd9c" w:history="1">
+      <w:hyperlink r:id="rId74996a7b26862a9c3" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://kvh.org.nz/vdb/document/104809</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Consulted (02/09/2024)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PlantwisePlus Knowledge Bank (2023) Pseudaulacaspis pentagona (mulberry scale). Technical Factsheet. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81746a3fbaa56fdcb" w:history="1">
+      <w:hyperlink r:id="rId29106a7b26862a9f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/pwkb.species.45077</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1804,150 +1804,150 @@
         <w:t xml:space="preserve">Trencheva K, Trenchev G, Tomov R, Ivanova S &amp; Wu SA (2012). The scale insects (Hemiptera: Coccoidea) of Bulgaria. AS OOD, Sofia. 60 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Van Duyn J &amp; Milledge M (1971) Life History and Control of White Peach Scale, Pseudaulacaspis pentagona (Homoptera: Coccoidea). The Florida Entomologist 54(1), pp. 91-95 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95566a3fbaa56fe1d" w:history="1">
+      <w:hyperlink r:id="rId32316a7b26862aa53" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.jstor.org/stable/3493794</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Watson GW (2002) Arthropods of Economic Importance - Diaspididae of the World: Pseudaulacaspis pentagona. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74676a3fbaa56fe41" w:history="1">
+      <w:hyperlink r:id="rId62196a7b26862aa7b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://diaspididae.linnaeus.naturalis.nl/linnaeus_ng/app/views/species/taxon.php?id=113126&amp;epi=155</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Yasuda S (1979) Microscopic observations on the external morphology of Pseudaulacaspis pentagona Targioni and on the portion of mulberry tissues inserted with the stylet. Japanese Journal of Applied Entomology 23(2), 61-68. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23966a3fbaa56fe68" w:history="1">
+      <w:hyperlink r:id="rId82106a7b26862aaa5" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1303/jjaez.23.61</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Van Duyn J &amp; Milledge M (1971) Life History and Control of White Peach Scale, Pseudaulacaspis pentagona (Homoptera: Coccoidea). The Florida Entomologist 54(1), pp. 91-95 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33816a3fbaa56fe8f" w:history="1">
+      <w:hyperlink r:id="rId39416a7b26862aace" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.jstor.org/stable/3493794</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
@@ -2857,51 +2857,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">DEFRA (2016) White peach scale Pseudaulacaspis pentagona. Plant Pest Factsheet. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98476a3fbaa570372" w:history="1">
+      <w:hyperlink r:id="rId59266a7b26862b0cc" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://planthealthportal.defra.gov.uk/data/pests/21693/data</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3005,133 +3005,133 @@
         <w:t xml:space="preserve">Kuzmin R, Anstett MC &amp; Louapre P (2020). White Peach Scale, Pseudaulacaspis pentagona (Targ.) (Hemiptera: Diaspididae), is affected by host plant variety in a blackcurrant orchard. Entomologia Generalis 40(4), 377-383. ff10.1127/entomologia/2020/0813ff. ffhal03097550f</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lu Y , Zhao Q , Cheng L , Zhao L , Zhang H &amp; Wei J (2020) The Potential Global Distribution of the White Peach Scale Pseudaulacaspis pentagona (Targioni Tozzetti) under Climate Change. Forests 11(2), 192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93046a3fbaa57040e" w:history="1">
+      <w:hyperlink r:id="rId90976a7b26862b175" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f11020192</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Morales-Rodriguez A &amp; McKenna C (2019) BS1847: Review of White Peach Scale (Pseudaulacaspis pentagona (Targioni Tozzetti, 1886) MacGillivray, 1921) (Hemiptera: Diaspididae). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12806a3fbaa57043e" w:history="1">
+      <w:hyperlink r:id="rId34956a7b26862b1a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://kvh.org.nz/vdb/document/104809</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Consulted (02/09/2024)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PlantwisePlus Knowledge Bank (2023) Pseudaulacaspis pentagona (mulberry scale). Technical Factsheet. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43746a3fbaa57046d" w:history="1">
+      <w:hyperlink r:id="rId91586a7b26862b1db" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/pwkb.species.45077</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3166,150 +3166,150 @@
         <w:t xml:space="preserve">Trencheva K, Trenchev G, Tomov R, Ivanova S &amp; Wu SA (2012). The scale insects (Hemiptera: Coccoidea) of Bulgaria. AS OOD, Sofia. 60 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Van Duyn J &amp; Milledge M (1971) Life History and Control of White Peach Scale, Pseudaulacaspis pentagona (Homoptera: Coccoidea). The Florida Entomologist 54(1), pp. 91-95 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57656a3fbaa5704cc" w:history="1">
+      <w:hyperlink r:id="rId83746a7b26862b234" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.jstor.org/stable/3493794</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Watson GW (2002) Arthropods of Economic Importance - Diaspididae of the World: Pseudaulacaspis pentagona. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83576a3fbaa5704ff" w:history="1">
+      <w:hyperlink r:id="rId75576a7b26862b25d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://diaspididae.linnaeus.naturalis.nl/linnaeus_ng/app/views/species/taxon.php?id=113126&amp;epi=155</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Yasuda S (1979) Microscopic observations on the external morphology of Pseudaulacaspis pentagona Targioni and on the portion of mulberry tissues inserted with the stylet. Japanese Journal of Applied Entomology 23(2), 61-68. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56046a3fbaa570527" w:history="1">
+      <w:hyperlink r:id="rId38646a7b26862b286" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1303/jjaez.23.61</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Van Duyn J &amp; Milledge M (1971) Life History and Control of White Peach Scale, Pseudaulacaspis pentagona (Homoptera: Coccoidea). The Florida Entomologist 54(1), pp. 91-95 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91356a3fbaa57054d" w:history="1">
+      <w:hyperlink r:id="rId46266a7b26862b2b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.jstor.org/stable/3493794</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
@@ -4219,51 +4219,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">DEFRA (2016) White peach scale Pseudaulacaspis pentagona. Plant Pest Factsheet. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46616a3fbaa570a2c" w:history="1">
+      <w:hyperlink r:id="rId14556a7b26862b817" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://planthealthportal.defra.gov.uk/data/pests/21693/data</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4367,133 +4367,133 @@
         <w:t xml:space="preserve">Kuzmin R, Anstett MC &amp; Louapre P (2020). White Peach Scale, Pseudaulacaspis pentagona (Targ.) (Hemiptera: Diaspididae), is affected by host plant variety in a blackcurrant orchard. Entomologia Generalis 40(4), 377-383. ff10.1127/entomologia/2020/0813ff. ffhal03097550f</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lu Y , Zhao Q , Cheng L , Zhao L , Zhang H &amp; Wei J (2020) The Potential Global Distribution of the White Peach Scale Pseudaulacaspis pentagona (Targioni Tozzetti) under Climate Change. Forests 11(2), 192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39476a3fbaa570acb" w:history="1">
+      <w:hyperlink r:id="rId96136a7b26862b8c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f11020192</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Morales-Rodriguez A &amp; McKenna C (2019) BS1847: Review of White Peach Scale (Pseudaulacaspis pentagona (Targioni Tozzetti, 1886) MacGillivray, 1921) (Hemiptera: Diaspididae). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17286a3fbaa570af9" w:history="1">
+      <w:hyperlink r:id="rId28106a7b26862b900" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://kvh.org.nz/vdb/document/104809</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Consulted (02/09/2024)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PlantwisePlus Knowledge Bank (2023) Pseudaulacaspis pentagona (mulberry scale). Technical Factsheet. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59446a3fbaa570b26" w:history="1">
+      <w:hyperlink r:id="rId64346a7b26862b932" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/pwkb.species.45077</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4528,150 +4528,150 @@
         <w:t xml:space="preserve">Trencheva K, Trenchev G, Tomov R, Ivanova S &amp; Wu SA (2012). The scale insects (Hemiptera: Coccoidea) of Bulgaria. AS OOD, Sofia. 60 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Van Duyn J &amp; Milledge M (1971) Life History and Control of White Peach Scale, Pseudaulacaspis pentagona (Homoptera: Coccoidea). The Florida Entomologist 54(1), pp. 91-95 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43036a3fbaa570b78" w:history="1">
+      <w:hyperlink r:id="rId75596a7b26862b98b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.jstor.org/stable/3493794</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Watson GW (2002) Arthropods of Economic Importance - Diaspididae of the World: Pseudaulacaspis pentagona. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39976a3fbaa570b9c" w:history="1">
+      <w:hyperlink r:id="rId37036a7b26862b9b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://diaspididae.linnaeus.naturalis.nl/linnaeus_ng/app/views/species/taxon.php?id=113126&amp;epi=155</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Yasuda S (1979) Microscopic observations on the external morphology of Pseudaulacaspis pentagona Targioni and on the portion of mulberry tissues inserted with the stylet. Japanese Journal of Applied Entomology 23(2), 61-68. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52666a3fbaa570bc1" w:history="1">
+      <w:hyperlink r:id="rId13796a7b26862b9dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1303/jjaez.23.61</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Van Duyn J &amp; Milledge M (1971) Life History and Control of White Peach Scale, Pseudaulacaspis pentagona (Homoptera: Coccoidea). The Florida Entomologist 54(1), pp. 91-95 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32556a3fbaa570be5" w:history="1">
+      <w:hyperlink r:id="rId42726a7b26862ba03" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.jstor.org/stable/3493794</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
@@ -5581,51 +5581,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">DEFRA (2016) White peach scale Pseudaulacaspis pentagona. Plant Pest Factsheet. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87496a3fbaa5710b7" w:history="1">
+      <w:hyperlink r:id="rId37196a7b26862bf7c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://planthealthportal.defra.gov.uk/data/pests/21693/data</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -5729,133 +5729,133 @@
         <w:t xml:space="preserve">Kuzmin R, Anstett MC &amp; Louapre P (2020). White Peach Scale, Pseudaulacaspis pentagona (Targ.) (Hemiptera: Diaspididae), is affected by host plant variety in a blackcurrant orchard. Entomologia Generalis 40(4), 377-383. ff10.1127/entomologia/2020/0813ff. ffhal03097550f</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lu Y , Zhao Q , Cheng L , Zhao L , Zhang H &amp; Wei J (2020) The Potential Global Distribution of the White Peach Scale Pseudaulacaspis pentagona (Targioni Tozzetti) under Climate Change. Forests 11(2), 192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76526a3fbaa571154" w:history="1">
+      <w:hyperlink r:id="rId66876a7b26862c025" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f11020192</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Morales-Rodriguez A &amp; McKenna C (2019) BS1847: Review of White Peach Scale (Pseudaulacaspis pentagona (Targioni Tozzetti, 1886) MacGillivray, 1921) (Hemiptera: Diaspididae). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50346a3fbaa571183" w:history="1">
+      <w:hyperlink r:id="rId43956a7b26862c058" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://kvh.org.nz/vdb/document/104809</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Consulted (02/09/2024)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PlantwisePlus Knowledge Bank (2023) Pseudaulacaspis pentagona (mulberry scale). Technical Factsheet. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60056a3fbaa5711b1" w:history="1">
+      <w:hyperlink r:id="rId80956a7b26862c088" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/pwkb.species.45077</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -5890,150 +5890,150 @@
         <w:t xml:space="preserve">Trencheva K, Trenchev G, Tomov R, Ivanova S &amp; Wu SA (2012). The scale insects (Hemiptera: Coccoidea) of Bulgaria. AS OOD, Sofia. 60 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Van Duyn J &amp; Milledge M (1971) Life History and Control of White Peach Scale, Pseudaulacaspis pentagona (Homoptera: Coccoidea). The Florida Entomologist 54(1), pp. 91-95 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32456a3fbaa571212" w:history="1">
+      <w:hyperlink r:id="rId36996a7b26862c0de" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.jstor.org/stable/3493794</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Watson GW (2002) Arthropods of Economic Importance - Diaspididae of the World: Pseudaulacaspis pentagona. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46386a3fbaa571237" w:history="1">
+      <w:hyperlink r:id="rId59456a7b26862c105" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://diaspididae.linnaeus.naturalis.nl/linnaeus_ng/app/views/species/taxon.php?id=113126&amp;epi=155</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Yasuda S (1979) Microscopic observations on the external morphology of Pseudaulacaspis pentagona Targioni and on the portion of mulberry tissues inserted with the stylet. Japanese Journal of Applied Entomology 23(2), 61-68. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21806a3fbaa571261" w:history="1">
+      <w:hyperlink r:id="rId35166a7b26862c130" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1303/jjaez.23.61</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Van Duyn J &amp; Milledge M (1971) Life History and Control of White Peach Scale, Pseudaulacaspis pentagona (Homoptera: Coccoidea). The Florida Entomologist 54(1), pp. 91-95 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11406a3fbaa571286" w:history="1">
+      <w:hyperlink r:id="rId72206a7b26862c156" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.jstor.org/stable/3493794</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
@@ -6943,51 +6943,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">DEFRA (2016) White peach scale Pseudaulacaspis pentagona. Plant Pest Factsheet. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15956a3fbaa571749" w:history="1">
+      <w:hyperlink r:id="rId43116a7b26862c69e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://planthealthportal.defra.gov.uk/data/pests/21693/data</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -7091,133 +7091,133 @@
         <w:t xml:space="preserve">Kuzmin R, Anstett MC &amp; Louapre P (2020). White Peach Scale, Pseudaulacaspis pentagona (Targ.) (Hemiptera: Diaspididae), is affected by host plant variety in a blackcurrant orchard. Entomologia Generalis 40(4), 377-383. ff10.1127/entomologia/2020/0813ff. ffhal03097550f</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lu Y , Zhao Q , Cheng L , Zhao L , Zhang H &amp; Wei J (2020) The Potential Global Distribution of the White Peach Scale Pseudaulacaspis pentagona (Targioni Tozzetti) under Climate Change. Forests 11(2), 192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75666a3fbaa5717e4" w:history="1">
+      <w:hyperlink r:id="rId54256a7b26862c745" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f11020192</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Morales-Rodriguez A &amp; McKenna C (2019) BS1847: Review of White Peach Scale (Pseudaulacaspis pentagona (Targioni Tozzetti, 1886) MacGillivray, 1921) (Hemiptera: Diaspididae). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40886a3fbaa571811" w:history="1">
+      <w:hyperlink r:id="rId22056a7b26862c776" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://kvh.org.nz/vdb/document/104809</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Consulted (02/09/2024)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PlantwisePlus Knowledge Bank (2023) Pseudaulacaspis pentagona (mulberry scale). Technical Factsheet. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52326a3fbaa57183d" w:history="1">
+      <w:hyperlink r:id="rId17046a7b26862c7a6" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/pwkb.species.45077</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -7252,150 +7252,150 @@
         <w:t xml:space="preserve">Trencheva K, Trenchev G, Tomov R, Ivanova S &amp; Wu SA (2012). The scale insects (Hemiptera: Coccoidea) of Bulgaria. AS OOD, Sofia. 60 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Van Duyn J &amp; Milledge M (1971) Life History and Control of White Peach Scale, Pseudaulacaspis pentagona (Homoptera: Coccoidea). The Florida Entomologist 54(1), pp. 91-95 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10256a3fbaa57188f" w:history="1">
+      <w:hyperlink r:id="rId19296a7b26862c7ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.jstor.org/stable/3493794</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Watson GW (2002) Arthropods of Economic Importance - Diaspididae of the World: Pseudaulacaspis pentagona. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14766a3fbaa5718b1" w:history="1">
+      <w:hyperlink r:id="rId64376a7b26862c825" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://diaspididae.linnaeus.naturalis.nl/linnaeus_ng/app/views/species/taxon.php?id=113126&amp;epi=155</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Yasuda S (1979) Microscopic observations on the external morphology of Pseudaulacaspis pentagona Targioni and on the portion of mulberry tissues inserted with the stylet. Japanese Journal of Applied Entomology 23(2), 61-68. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27766a3fbaa5718d6" w:history="1">
+      <w:hyperlink r:id="rId80806a7b26862c84e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1303/jjaez.23.61</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Van Duyn J &amp; Milledge M (1971) Life History and Control of White Peach Scale, Pseudaulacaspis pentagona (Homoptera: Coccoidea). The Florida Entomologist 54(1), pp. 91-95 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49436a3fbaa5718f9" w:history="1">
+      <w:hyperlink r:id="rId20356a7b26862c875" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.jstor.org/stable/3493794</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
@@ -8305,51 +8305,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">DEFRA (2016) White peach scale Pseudaulacaspis pentagona. Plant Pest Factsheet. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89926a3fbaa571dcf" w:history="1">
+      <w:hyperlink r:id="rId82546a7b26862cdb3" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://planthealthportal.defra.gov.uk/data/pests/21693/data</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -8453,133 +8453,133 @@
         <w:t xml:space="preserve">Kuzmin R, Anstett MC &amp; Louapre P (2020). White Peach Scale, Pseudaulacaspis pentagona (Targ.) (Hemiptera: Diaspididae), is affected by host plant variety in a blackcurrant orchard. Entomologia Generalis 40(4), 377-383. ff10.1127/entomologia/2020/0813ff. ffhal03097550f</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lu Y , Zhao Q , Cheng L , Zhao L , Zhang H &amp; Wei J (2020) The Potential Global Distribution of the White Peach Scale Pseudaulacaspis pentagona (Targioni Tozzetti) under Climate Change. Forests 11(2), 192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19186a3fbaa571e6a" w:history="1">
+      <w:hyperlink r:id="rId34926a7b26862ce82" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f11020192</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Morales-Rodriguez A &amp; McKenna C (2019) BS1847: Review of White Peach Scale (Pseudaulacaspis pentagona (Targioni Tozzetti, 1886) MacGillivray, 1921) (Hemiptera: Diaspididae). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69386a3fbaa571e98" w:history="1">
+      <w:hyperlink r:id="rId17296a7b26862ceb5" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://kvh.org.nz/vdb/document/104809</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Consulted (02/09/2024)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PlantwisePlus Knowledge Bank (2023) Pseudaulacaspis pentagona (mulberry scale). Technical Factsheet. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14116a3fbaa571ec6" w:history="1">
+      <w:hyperlink r:id="rId92746a7b26862ceea" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/pwkb.species.45077</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -8614,150 +8614,150 @@
         <w:t xml:space="preserve">Trencheva K, Trenchev G, Tomov R, Ivanova S &amp; Wu SA (2012). The scale insects (Hemiptera: Coccoidea) of Bulgaria. AS OOD, Sofia. 60 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Van Duyn J &amp; Milledge M (1971) Life History and Control of White Peach Scale, Pseudaulacaspis pentagona (Homoptera: Coccoidea). The Florida Entomologist 54(1), pp. 91-95 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38836a3fbaa571f16" w:history="1">
+      <w:hyperlink r:id="rId69266a7b26862cf42" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.jstor.org/stable/3493794</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Watson GW (2002) Arthropods of Economic Importance - Diaspididae of the World: Pseudaulacaspis pentagona. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94646a3fbaa571f38" w:history="1">
+      <w:hyperlink r:id="rId35226a7b26862cf68" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://diaspididae.linnaeus.naturalis.nl/linnaeus_ng/app/views/species/taxon.php?id=113126&amp;epi=155</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Yasuda S (1979) Microscopic observations on the external morphology of Pseudaulacaspis pentagona Targioni and on the portion of mulberry tissues inserted with the stylet. Japanese Journal of Applied Entomology 23(2), 61-68. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79396a3fbaa571f5e" w:history="1">
+      <w:hyperlink r:id="rId46606a7b26862cf92" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1303/jjaez.23.61</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Van Duyn J &amp; Milledge M (1971) Life History and Control of White Peach Scale, Pseudaulacaspis pentagona (Homoptera: Coccoidea). The Florida Entomologist 54(1), pp. 91-95 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56856a3fbaa571f85" w:history="1">
+      <w:hyperlink r:id="rId86846a7b26862cfbb" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.jstor.org/stable/3493794</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
@@ -9667,51 +9667,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">DEFRA (2016) White peach scale Pseudaulacaspis pentagona. Plant Pest Factsheet. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16006a3fbaa57243b" w:history="1">
+      <w:hyperlink r:id="rId37586a7b26862d594" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://planthealthportal.defra.gov.uk/data/pests/21693/data</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -9815,133 +9815,133 @@
         <w:t xml:space="preserve">Kuzmin R, Anstett MC &amp; Louapre P (2020). White Peach Scale, Pseudaulacaspis pentagona (Targ.) (Hemiptera: Diaspididae), is affected by host plant variety in a blackcurrant orchard. Entomologia Generalis 40(4), 377-383. ff10.1127/entomologia/2020/0813ff. ffhal03097550f</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lu Y , Zhao Q , Cheng L , Zhao L , Zhang H &amp; Wei J (2020) The Potential Global Distribution of the White Peach Scale Pseudaulacaspis pentagona (Targioni Tozzetti) under Climate Change. Forests 11(2), 192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71226a3fbaa5724d3" w:history="1">
+      <w:hyperlink r:id="rId42776a7b26862d639" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f11020192</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Morales-Rodriguez A &amp; McKenna C (2019) BS1847: Review of White Peach Scale (Pseudaulacaspis pentagona (Targioni Tozzetti, 1886) MacGillivray, 1921) (Hemiptera: Diaspididae). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23886a3fbaa572509" w:history="1">
+      <w:hyperlink r:id="rId58746a7b26862d668" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://kvh.org.nz/vdb/document/104809</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Consulted (02/09/2024)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PlantwisePlus Knowledge Bank (2023) Pseudaulacaspis pentagona (mulberry scale). Technical Factsheet. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32426a3fbaa572536" w:history="1">
+      <w:hyperlink r:id="rId41396a7b26862d6bc" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/pwkb.species.45077</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -9976,150 +9976,150 @@
         <w:t xml:space="preserve">Trencheva K, Trenchev G, Tomov R, Ivanova S &amp; Wu SA (2012). The scale insects (Hemiptera: Coccoidea) of Bulgaria. AS OOD, Sofia. 60 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Van Duyn J &amp; Milledge M (1971) Life History and Control of White Peach Scale, Pseudaulacaspis pentagona (Homoptera: Coccoidea). The Florida Entomologist 54(1), pp. 91-95 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82826a3fbaa572586" w:history="1">
+      <w:hyperlink r:id="rId92026a7b26862d71a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.jstor.org/stable/3493794</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Watson GW (2002) Arthropods of Economic Importance - Diaspididae of the World: Pseudaulacaspis pentagona. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83386a3fbaa5725a9" w:history="1">
+      <w:hyperlink r:id="rId22786a7b26862d74c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://diaspididae.linnaeus.naturalis.nl/linnaeus_ng/app/views/species/taxon.php?id=113126&amp;epi=155</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Yasuda S (1979) Microscopic observations on the external morphology of Pseudaulacaspis pentagona Targioni and on the portion of mulberry tissues inserted with the stylet. Japanese Journal of Applied Entomology 23(2), 61-68. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40186a3fbaa5725ce" w:history="1">
+      <w:hyperlink r:id="rId83836a7b26862d786" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1303/jjaez.23.61</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Van Duyn J &amp; Milledge M (1971) Life History and Control of White Peach Scale, Pseudaulacaspis pentagona (Homoptera: Coccoidea). The Florida Entomologist 54(1), pp. 91-95 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37786a3fbaa5725f0" w:history="1">
+      <w:hyperlink r:id="rId94836a7b26862d7ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.jstor.org/stable/3493794</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="10mm" w:right="10mm" w:bottom="10mm" w:left="10mm" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
@@ -10204,137 +10204,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="89488620">
+  <w:abstractNum w:abstractNumId="75632464">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="69460166">
+    <w:lvl w:ilvl="0" w:tplc="38688757">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="69460166" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="38688757" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="69460166" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="38688757" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="69460166" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="38688757" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="69460166" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="38688757" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="69460166" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="38688757" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="69460166" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="38688757" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="69460166" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="38688757" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="69460166" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="38688757" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="89488619">
+  <w:abstractNum w:abstractNumId="75632463">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="50345698">
+    <w:lvl w:ilvl="0" w:tplc="79175812">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11086,55 +11086,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="89488619">
-    <w:abstractNumId w:val="89488619"/>
+  <w:num w:numId="75632463">
+    <w:abstractNumId w:val="75632463"/>
   </w:num>
-  <w:num w:numId="89488620">
-    <w:abstractNumId w:val="89488620"/>
+  <w:num w:numId="75632464">
+    <w:abstractNumId w:val="75632464"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -22679,51 +22679,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId213919197" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId27356a3fbaa56f7ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId71736a3fbaa56fccc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/data/pests/21693/data" TargetMode="External"/><Relationship Id="rId50296a3fbaa56fd6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f11020192" TargetMode="External"/><Relationship Id="rId74736a3fbaa56fd9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kvh.org.nz/vdb/document/104809" TargetMode="External"/><Relationship Id="rId81746a3fbaa56fdcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.45077" TargetMode="External"/><Relationship Id="rId95566a3fbaa56fe1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/3493794" TargetMode="External"/><Relationship Id="rId74676a3fbaa56fe41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diaspididae.linnaeus.naturalis.nl/linnaeus_ng/app/views/species/taxon.php?id=113126&amp;epi=155" TargetMode="External"/><Relationship Id="rId23966a3fbaa56fe68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1303/jjaez.23.61" TargetMode="External"/><Relationship Id="rId33816a3fbaa56fe8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/3493794" TargetMode="External"/><Relationship Id="rId98476a3fbaa570372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/data/pests/21693/data" TargetMode="External"/><Relationship Id="rId93046a3fbaa57040e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f11020192" TargetMode="External"/><Relationship Id="rId12806a3fbaa57043e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kvh.org.nz/vdb/document/104809" TargetMode="External"/><Relationship Id="rId43746a3fbaa57046d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.45077" TargetMode="External"/><Relationship Id="rId57656a3fbaa5704cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/3493794" TargetMode="External"/><Relationship Id="rId83576a3fbaa5704ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diaspididae.linnaeus.naturalis.nl/linnaeus_ng/app/views/species/taxon.php?id=113126&amp;epi=155" TargetMode="External"/><Relationship Id="rId56046a3fbaa570527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1303/jjaez.23.61" TargetMode="External"/><Relationship Id="rId91356a3fbaa57054d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/3493794" TargetMode="External"/><Relationship Id="rId46616a3fbaa570a2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/data/pests/21693/data" TargetMode="External"/><Relationship Id="rId39476a3fbaa570acb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f11020192" TargetMode="External"/><Relationship Id="rId17286a3fbaa570af9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kvh.org.nz/vdb/document/104809" TargetMode="External"/><Relationship Id="rId59446a3fbaa570b26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.45077" TargetMode="External"/><Relationship Id="rId43036a3fbaa570b78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/3493794" TargetMode="External"/><Relationship Id="rId39976a3fbaa570b9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diaspididae.linnaeus.naturalis.nl/linnaeus_ng/app/views/species/taxon.php?id=113126&amp;epi=155" TargetMode="External"/><Relationship Id="rId52666a3fbaa570bc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1303/jjaez.23.61" TargetMode="External"/><Relationship Id="rId32556a3fbaa570be5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/3493794" TargetMode="External"/><Relationship Id="rId87496a3fbaa5710b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/data/pests/21693/data" TargetMode="External"/><Relationship Id="rId76526a3fbaa571154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f11020192" TargetMode="External"/><Relationship Id="rId50346a3fbaa571183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kvh.org.nz/vdb/document/104809" TargetMode="External"/><Relationship Id="rId60056a3fbaa5711b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.45077" TargetMode="External"/><Relationship Id="rId32456a3fbaa571212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/3493794" TargetMode="External"/><Relationship Id="rId46386a3fbaa571237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diaspididae.linnaeus.naturalis.nl/linnaeus_ng/app/views/species/taxon.php?id=113126&amp;epi=155" TargetMode="External"/><Relationship Id="rId21806a3fbaa571261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1303/jjaez.23.61" TargetMode="External"/><Relationship Id="rId11406a3fbaa571286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/3493794" TargetMode="External"/><Relationship Id="rId15956a3fbaa571749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/data/pests/21693/data" TargetMode="External"/><Relationship Id="rId75666a3fbaa5717e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f11020192" TargetMode="External"/><Relationship Id="rId40886a3fbaa571811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kvh.org.nz/vdb/document/104809" TargetMode="External"/><Relationship Id="rId52326a3fbaa57183d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.45077" TargetMode="External"/><Relationship Id="rId10256a3fbaa57188f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/3493794" TargetMode="External"/><Relationship Id="rId14766a3fbaa5718b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diaspididae.linnaeus.naturalis.nl/linnaeus_ng/app/views/species/taxon.php?id=113126&amp;epi=155" TargetMode="External"/><Relationship Id="rId27766a3fbaa5718d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1303/jjaez.23.61" TargetMode="External"/><Relationship Id="rId49436a3fbaa5718f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/3493794" TargetMode="External"/><Relationship Id="rId89926a3fbaa571dcf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/data/pests/21693/data" TargetMode="External"/><Relationship Id="rId19186a3fbaa571e6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f11020192" TargetMode="External"/><Relationship Id="rId69386a3fbaa571e98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kvh.org.nz/vdb/document/104809" TargetMode="External"/><Relationship Id="rId14116a3fbaa571ec6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.45077" TargetMode="External"/><Relationship Id="rId38836a3fbaa571f16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/3493794" TargetMode="External"/><Relationship Id="rId94646a3fbaa571f38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diaspididae.linnaeus.naturalis.nl/linnaeus_ng/app/views/species/taxon.php?id=113126&amp;epi=155" TargetMode="External"/><Relationship Id="rId79396a3fbaa571f5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1303/jjaez.23.61" TargetMode="External"/><Relationship Id="rId56856a3fbaa571f85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/3493794" TargetMode="External"/><Relationship Id="rId16006a3fbaa57243b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/data/pests/21693/data" TargetMode="External"/><Relationship Id="rId71226a3fbaa5724d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f11020192" TargetMode="External"/><Relationship Id="rId23886a3fbaa572509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kvh.org.nz/vdb/document/104809" TargetMode="External"/><Relationship Id="rId32426a3fbaa572536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.45077" TargetMode="External"/><Relationship Id="rId82826a3fbaa572586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/3493794" TargetMode="External"/><Relationship Id="rId83386a3fbaa5725a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diaspididae.linnaeus.naturalis.nl/linnaeus_ng/app/views/species/taxon.php?id=113126&amp;epi=155" TargetMode="External"/><Relationship Id="rId40186a3fbaa5725ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1303/jjaez.23.61" TargetMode="External"/><Relationship Id="rId37786a3fbaa5725f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/3493794" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId629313216" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId96666a7b26862a2e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId21156a7b26862a8d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/data/pests/21693/data" TargetMode="External"/><Relationship Id="rId25576a7b26862a990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f11020192" TargetMode="External"/><Relationship Id="rId74996a7b26862a9c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kvh.org.nz/vdb/document/104809" TargetMode="External"/><Relationship Id="rId29106a7b26862a9f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.45077" TargetMode="External"/><Relationship Id="rId32316a7b26862aa53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/3493794" TargetMode="External"/><Relationship Id="rId62196a7b26862aa7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diaspididae.linnaeus.naturalis.nl/linnaeus_ng/app/views/species/taxon.php?id=113126&amp;epi=155" TargetMode="External"/><Relationship Id="rId82106a7b26862aaa5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1303/jjaez.23.61" TargetMode="External"/><Relationship Id="rId39416a7b26862aace" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/3493794" TargetMode="External"/><Relationship Id="rId59266a7b26862b0cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/data/pests/21693/data" TargetMode="External"/><Relationship Id="rId90976a7b26862b175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f11020192" TargetMode="External"/><Relationship Id="rId34956a7b26862b1a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kvh.org.nz/vdb/document/104809" TargetMode="External"/><Relationship Id="rId91586a7b26862b1db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.45077" TargetMode="External"/><Relationship Id="rId83746a7b26862b234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/3493794" TargetMode="External"/><Relationship Id="rId75576a7b26862b25d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diaspididae.linnaeus.naturalis.nl/linnaeus_ng/app/views/species/taxon.php?id=113126&amp;epi=155" TargetMode="External"/><Relationship Id="rId38646a7b26862b286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1303/jjaez.23.61" TargetMode="External"/><Relationship Id="rId46266a7b26862b2b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/3493794" TargetMode="External"/><Relationship Id="rId14556a7b26862b817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/data/pests/21693/data" TargetMode="External"/><Relationship Id="rId96136a7b26862b8c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f11020192" TargetMode="External"/><Relationship Id="rId28106a7b26862b900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kvh.org.nz/vdb/document/104809" TargetMode="External"/><Relationship Id="rId64346a7b26862b932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.45077" TargetMode="External"/><Relationship Id="rId75596a7b26862b98b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/3493794" TargetMode="External"/><Relationship Id="rId37036a7b26862b9b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diaspididae.linnaeus.naturalis.nl/linnaeus_ng/app/views/species/taxon.php?id=113126&amp;epi=155" TargetMode="External"/><Relationship Id="rId13796a7b26862b9dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1303/jjaez.23.61" TargetMode="External"/><Relationship Id="rId42726a7b26862ba03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/3493794" TargetMode="External"/><Relationship Id="rId37196a7b26862bf7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/data/pests/21693/data" TargetMode="External"/><Relationship Id="rId66876a7b26862c025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f11020192" TargetMode="External"/><Relationship Id="rId43956a7b26862c058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kvh.org.nz/vdb/document/104809" TargetMode="External"/><Relationship Id="rId80956a7b26862c088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.45077" TargetMode="External"/><Relationship Id="rId36996a7b26862c0de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/3493794" TargetMode="External"/><Relationship Id="rId59456a7b26862c105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diaspididae.linnaeus.naturalis.nl/linnaeus_ng/app/views/species/taxon.php?id=113126&amp;epi=155" TargetMode="External"/><Relationship Id="rId35166a7b26862c130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1303/jjaez.23.61" TargetMode="External"/><Relationship Id="rId72206a7b26862c156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/3493794" TargetMode="External"/><Relationship Id="rId43116a7b26862c69e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/data/pests/21693/data" TargetMode="External"/><Relationship Id="rId54256a7b26862c745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f11020192" TargetMode="External"/><Relationship Id="rId22056a7b26862c776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kvh.org.nz/vdb/document/104809" TargetMode="External"/><Relationship Id="rId17046a7b26862c7a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.45077" TargetMode="External"/><Relationship Id="rId19296a7b26862c7ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/3493794" TargetMode="External"/><Relationship Id="rId64376a7b26862c825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diaspididae.linnaeus.naturalis.nl/linnaeus_ng/app/views/species/taxon.php?id=113126&amp;epi=155" TargetMode="External"/><Relationship Id="rId80806a7b26862c84e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1303/jjaez.23.61" TargetMode="External"/><Relationship Id="rId20356a7b26862c875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/3493794" TargetMode="External"/><Relationship Id="rId82546a7b26862cdb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/data/pests/21693/data" TargetMode="External"/><Relationship Id="rId34926a7b26862ce82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f11020192" TargetMode="External"/><Relationship Id="rId17296a7b26862ceb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kvh.org.nz/vdb/document/104809" TargetMode="External"/><Relationship Id="rId92746a7b26862ceea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.45077" TargetMode="External"/><Relationship Id="rId69266a7b26862cf42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/3493794" TargetMode="External"/><Relationship Id="rId35226a7b26862cf68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diaspididae.linnaeus.naturalis.nl/linnaeus_ng/app/views/species/taxon.php?id=113126&amp;epi=155" TargetMode="External"/><Relationship Id="rId46606a7b26862cf92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1303/jjaez.23.61" TargetMode="External"/><Relationship Id="rId86846a7b26862cfbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/3493794" TargetMode="External"/><Relationship Id="rId37586a7b26862d594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/data/pests/21693/data" TargetMode="External"/><Relationship Id="rId42776a7b26862d639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f11020192" TargetMode="External"/><Relationship Id="rId58746a7b26862d668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kvh.org.nz/vdb/document/104809" TargetMode="External"/><Relationship Id="rId41396a7b26862d6bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.45077" TargetMode="External"/><Relationship Id="rId92026a7b26862d71a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/3493794" TargetMode="External"/><Relationship Id="rId22786a7b26862d74c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diaspididae.linnaeus.naturalis.nl/linnaeus_ng/app/views/species/taxon.php?id=113126&amp;epi=155" TargetMode="External"/><Relationship Id="rId83836a7b26862d786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1303/jjaez.23.61" TargetMode="External"/><Relationship Id="rId94836a7b26862d7ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/3493794" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>