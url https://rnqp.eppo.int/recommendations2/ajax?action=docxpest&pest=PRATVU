--- v2 (2026-08-11)
+++ v3 (2026-09-25)
@@ -529,51 +529,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Pratylenchus vulnus is present mostly on woody plants in warmer (subtropical and Mediterranean) climates in different continents (Moens &amp; Perry, 2009). Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId30446a7b26781caab" w:history="1">
+      <w:hyperlink r:id="rId90226ab6889dbfd1d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1395,51 +1395,51 @@
         <w:t xml:space="preserve">Brasileiro-Vidal AC, Dos Santos-Serejo JA, Soares Filho Wdos S, Guerra M. (2007) A simple chromosomal marker can reliably distinguishes Poncirus from Citrus species. Genética 129(3), 273-9.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lim G-E, Heo M-S &amp; Park M-G (2024) Hot Water Treatment as a Quarantine Measure for Controlling Pratylenchus penetrans Cobb in Syngonium podophyllum Schott and Perilla frutescens Britton. Agriculture 14, 582. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60136a7b26781cf65" w:history="1">
+      <w:hyperlink r:id="rId82936ab6889dc0055" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agriculture14040582</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -2264,51 +2264,51 @@
         <w:t xml:space="preserve">Brasileiro-Vidal AC, Dos Santos-Serejo JA, Soares Filho Wdos S, Guerra M. (2007) A simple chromosomal marker can reliably distinguishes Poncirus from Citrus species. Genética 129(3), 273-9.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lim G-E, Heo M-S &amp; Park M-G (2024) Hot Water Treatment as a Quarantine Measure for Controlling Pratylenchus penetrans Cobb in Syngonium podophyllum Schott and Perilla frutescens Britton. Agriculture 14, 582. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50556a7b26781d353" w:history="1">
+      <w:hyperlink r:id="rId26646ab6889dc0399" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agriculture14040582</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -3133,51 +3133,51 @@
         <w:t xml:space="preserve">Brasileiro-Vidal AC, Dos Santos-Serejo JA, Soares Filho Wdos S, Guerra M. (2007) A simple chromosomal marker can reliably distinguishes Poncirus from Citrus species. Genética 129(3), 273-9.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lim G-E, Heo M-S &amp; Park M-G (2024) Hot Water Treatment as a Quarantine Measure for Controlling Pratylenchus penetrans Cobb in Syngonium podophyllum Schott and Perilla frutescens Britton. Agriculture 14, 582. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59236a7b26781d731" w:history="1">
+      <w:hyperlink r:id="rId44316ab6889dc06f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agriculture14040582</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -4171,51 +4171,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aaltjesschema (2019). Website on information and crop rotation for various crops. The website is s product of Wageningen UR, nematology PPO-AGV. Website is accessible until 31 March 2024, only information for perennial plants and fruit crops will still be available. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65446a7b26781dc65" w:history="1">
+      <w:hyperlink r:id="rId11856ab6889dc0af6" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aaltjesschema.nl/Home.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4503,92 +4503,92 @@
         <w:t xml:space="preserve">Lehman PS (1994) Dissemination of phytoparasitic nematodes. Nematology Circular, No 28. Fla. Dept. Agric.&amp; Consumer Services. Division of Plant Industry.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lim G-E, Heo M-S &amp; Park M-G (2024) Hot Water Treatment as a Quarantine Measure for Controlling Pratylenchus penetrans Cobb in Syngonium podophyllum Schott and Perilla frutescens Britton. Agriculture 14, 582. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50546a7b26781dd98" w:history="1">
+      <w:hyperlink r:id="rId41196ab6889dc0beb" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agriculture14040582</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">McKenry M (2007) A report to the california tree fruit agreement: A greater number of rootstock choices can provide a partial alternative to methyl bromide fumigation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24456a7b26781ddbc" w:history="1">
+      <w:hyperlink r:id="rId93406ab6889dc0c0c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/sites/kac/files/86537.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4761,51 +4761,51 @@
         <w:t xml:space="preserve">Pinochet J (2011) Lesiones en las raíces de frutales (Pratylenchus vulnus). From “Enfermedades causadas por nematodos fitoparásitos en España”. M. V. Phytoma-España, S.L. (PHYTOMA-España) en colaboración con la Sociedad Española de Fitopatologia (SEF).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PlantwisePlus Knowledge Bank (2023). Pratylenchus vulnus (walnut root lesion nematode) (accessed on 28/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80846a7b26781de63" w:history="1">
+      <w:hyperlink r:id="rId97896ab6889dc0caa" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/pwkb.species.43904</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4863,191 +4863,191 @@
         <w:t xml:space="preserve">Tobar A, Palacios F (1974) Nematode dispersal by irrigation water. Simposio Internacional (XII) de Nematología, Sociedad Europea de Nematólogos. Granada, España: 103-105.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2009) Integrated pest management guidelines: Fig. Publication 3447. University of California, Agricultura and Natural Resources. p 8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46686a7b26781deb3" w:history="1">
+      <w:hyperlink r:id="rId14646ab6889dc0cf8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017a) Integrated pest management guidelines: Cherry. Publication 3440. University of California, Agricultura and Natural Resources. p 83-85. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59556a7b26781decf" w:history="1">
+      <w:hyperlink r:id="rId49506ab6889dc0d12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017b) Integrated pest management guidelines: Peach. Publication 3454. University of California, Agricultura and Natural Resources. p 122-124. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63346a7b26781deeb" w:history="1">
+      <w:hyperlink r:id="rId71406ab6889dc0d2d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www2.ipm.ucanr.edu/agriculture/peach/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017c) Integrated pest management guidelines: Plum. Publication 3462. University of California, Agricultura and Natural Resources. p 81-83. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82846a7b26781df05" w:history="1">
+      <w:hyperlink r:id="rId51906ab6889dc0d46" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucdavis.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017d) Integrated pest management guidelines: Apricot. Publication 3433. University of California, Agricultura and Natural Resources. p 80-81. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97536a7b26781df2a" w:history="1">
+      <w:hyperlink r:id="rId66856ab6889dc0d69" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucanr.edu/agriculture/apricot/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5113,51 +5113,51 @@
         <w:t xml:space="preserve">Lin, Y. P., Lee, W. C., Chung, P. C., &amp; Yang, J. I. (2019). The morphological characteristics and phylogenetic analysis of Pratylenchus vulnus Taiwan strawberry isolate. Journal of Nematology e2019-76, 51. DOI: 10.21307/jofnem-2019-076.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ko HR, Lee MA, Kim EH, Kim SJ &amp; Lee JK.(2017). Incidence of plant-parasitic nematodes in strawberry nursery and nematode dispersal by daughter plant. Research in Plant Disease 23(2), 186-192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72496a7b26781df80" w:history="1">
+      <w:hyperlink r:id="rId15446ab6889dc0dbb" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/RPD.2017.23.2.186</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -6077,51 +6077,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aaltjesschema (2019). Website on information and crop rotation for various crops. The website is s product of Wageningen UR, nematology PPO-AGV. Website is accessible until 31 March 2024, only information for perennial plants and fruit crops will still be available. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58636a7b26781e3db" w:history="1">
+      <w:hyperlink r:id="rId77696ab6889dc118d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aaltjesschema.nl/Home.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -6432,51 +6432,51 @@
         <w:t xml:space="preserve">Lehman PS (1994) Dissemination of phytoparasitic nematodes. Nematology Circular, No 28. Fla. Dept. Agric.&amp; Consumer Services. Division of Plant Industry.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">McKenry M (2007) A report to the california tree fruit agreement: A greater number of rootstock choices can provide a partial alternative to methyl bromide fumigation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66646a7b26781e510" w:history="1">
+      <w:hyperlink r:id="rId87696ab6889dc1297" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/sites/kac/files/86537.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -6695,51 +6695,51 @@
         <w:t xml:space="preserve">Pinochet J (2011) Lesiones en las raíces de frutales (Pratylenchus vulnus). From “Enfermedades causadas por nematodos fitoparásitos en España”. M. V. Phytoma-España, S.L. (PHYTOMA-España) en colaboración con la Sociedad Española de Fitopatologia (SEF).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PlantwisePlus Knowledge Bank (2023). Pratylenchus vulnus (walnut root lesion nematode) (accessed on 28/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11106a7b26781e5d9" w:history="1">
+      <w:hyperlink r:id="rId11746ab6889dc1357" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/pwkb.species.43904</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -6797,191 +6797,191 @@
         <w:t xml:space="preserve">Tobar A, Palacios F (1974) Nematode dispersal by irrigation water. Simposio Internacional (XII) de Nematología, Sociedad Europea de Nematólogos. Granada, España: 103-105.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2009) Integrated pest management guidelines: Fig. Publication 3447. University of California, Agricultura and Natural Resources. p 8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32426a7b26781e62a" w:history="1">
+      <w:hyperlink r:id="rId65656ab6889dc13a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017a) Integrated pest management guidelines: Cherry. Publication 3440. University of California, Agricultura and Natural Resources. p 83-85. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38026a7b26781e646" w:history="1">
+      <w:hyperlink r:id="rId13846ab6889dc13bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017b) Integrated pest management guidelines: Peach. Publication 3454. University of California, Agricultura and Natural Resources. p 122-124. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65116a7b26781e662" w:history="1">
+      <w:hyperlink r:id="rId81736ab6889dc13d8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www2.ipm.ucanr.edu/agriculture/peach/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017c) Integrated pest management guidelines: Plum. Publication 3462. University of California, Agricultura and Natural Resources. p 81-83. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17536a7b26781e67e" w:history="1">
+      <w:hyperlink r:id="rId58956ab6889dc13f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucdavis.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017d) Integrated pest management guidelines: Apricot. Publication 3433. University of California, Agricultura and Natural Resources. p 80-81. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86516a7b26781e6a1" w:history="1">
+      <w:hyperlink r:id="rId48656ab6889dc1414" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucanr.edu/agriculture/apricot/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -7047,51 +7047,51 @@
         <w:t xml:space="preserve">Lin, Y. P., Lee, W. C., Chung, P. C., &amp; Yang, J. I. (2019). The morphological characteristics and phylogenetic analysis of Pratylenchus vulnus Taiwan strawberry isolate. Journal of Nematology e2019-76, 51. DOI: 10.21307/jofnem-2019-076.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ko HR, Lee MA, Kim EH, Kim SJ &amp; Lee JK.(2017). Incidence of plant-parasitic nematodes in strawberry nursery and nematode dispersal by daughter plant. Research in Plant Disease 23(2), 186-192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84026a7b26781e6f6" w:history="1">
+      <w:hyperlink r:id="rId81706ab6889dc1464" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/RPD.2017.23.2.186</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -8018,51 +8018,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aaltjesschema (2019). Website on information and crop rotation for various crops. The website is s product of Wageningen UR, nematology PPO-AGV. Website is accessible until 31 March 2024, only information for perennial plants and fruit crops will still be available. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85826a7b26781eb9b" w:history="1">
+      <w:hyperlink r:id="rId63076ab6889dc1802" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aaltjesschema.nl/Home.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -8373,51 +8373,51 @@
         <w:t xml:space="preserve">Mohotti KM, Navaratne N &amp; Nugaliyadda M (1997) New record on the occurrence of walnut root lesion nematode, Pratylenchus vulnus on strawberry in Sri Lanka. International Journal of Nematology 7(2), 225-226.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">McKenry M (2007) A report to the california tree fruit agreement: A greater number of rootstock choices can provide a partial alternative to methyl bromide fumigation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78616a7b26781ed30" w:history="1">
+      <w:hyperlink r:id="rId87956ab6889dc1905" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/sites/kac/files/86537.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -8452,51 +8452,51 @@
         <w:t xml:space="preserve">Moens M &amp; Perry RN (2009) Migratory plant endoparasitic nematodes: a group rich in contrasts and divergence. Annual Review of Phytopathology 47, 313–32.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Minagawa N &amp; Maeso-Tozzi D (1990) Plant-parasitic nematodes of Uruguay: a preliminary report. Japanese journal of nematology 20. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45336a7b26781ed71" w:history="1">
+      <w:hyperlink r:id="rId44826ab6889dc1941" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.jstage.jst.go.jp/article/jjn1972/20/0/20_0_44/_pdf/-char/en</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -8646,84 +8646,84 @@
         <w:t xml:space="preserve">Pinochet J (2011) Lesiones en las raíces de frutales (Pratylenchus vulnus). From “Enfermedades causadas por nematodos fitoparásitos en España”. M. V. Phytoma-España, S.L. (PHYTOMA-España) en colaboración con la Sociedad Española de Fitopatologia (SEF).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PlantwisePlus Knowledge Bank (2023). Pratylenchus vulnus (walnut root lesion nematode) (accessed on 28/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94516a7b26781ee65" w:history="1">
+      <w:hyperlink r:id="rId19686ab6889dc19dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/pwkb.species.43904</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Quing Y (2008) Species of Pratylenchus (Nematoda: Pratylenchidae) in Canada: description, distribution, and identification. Canadian Journal of Plant Pathology 30 (3), 477-485. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37616a7b26781ee8d" w:history="1">
+      <w:hyperlink r:id="rId81376ab6889dc19f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/07060660809507545</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -8827,191 +8827,191 @@
         <w:t xml:space="preserve">Tobar A, Palacios F (1974) Nematode dispersal by irrigation water. Simposio Internacional (XII) de Nematología, Sociedad Europea de Nematólogos. Granada, España: 103-105.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2009) Integrated pest management guidelines: Fig. Publication 3447. University of California, Agricultura and Natural Resources. p 8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60256a7b26781ef06" w:history="1">
+      <w:hyperlink r:id="rId55466ab6889dc1a6b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017a) Integrated pest management guidelines: Cherry. Publication 3440. University of California, Agricultura and Natural Resources. p 83-85. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21956a7b26781ef24" w:history="1">
+      <w:hyperlink r:id="rId73076ab6889dc1a85" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017b) Integrated pest management guidelines: Peach. Publication 3454. University of California, Agricultura and Natural Resources. p 122-124. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59566a7b26781ef41" w:history="1">
+      <w:hyperlink r:id="rId77216ab6889dc1aa0" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www2.ipm.ucanr.edu/agriculture/peach/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017c) Integrated pest management guidelines: Plum. Publication 3462. University of California, Agricultura and Natural Resources. p 81-83. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62256a7b26781ef66" w:history="1">
+      <w:hyperlink r:id="rId14686ab6889dc1abb" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucdavis.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017d) Integrated pest management guidelines: Apricot. Publication 3433. University of California, Agricultura and Natural Resources. p 80-81. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39386a7b26781ef89" w:history="1">
+      <w:hyperlink r:id="rId62816ab6889dc1adb" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucanr.edu/agriculture/apricot/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -9077,51 +9077,51 @@
         <w:t xml:space="preserve">Lin, Y. P., Lee, W. C., Chung, P. C., &amp; Yang, J. I. (2019). The morphological characteristics and phylogenetic analysis of Pratylenchus vulnus Taiwan strawberry isolate. Journal of Nematology e2019-76, 51. DOI: 10.21307/jofnem-2019-076.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ko HR, Lee MA, Kim EH, Kim SJ &amp; Lee JK.(2017). Incidence of plant-parasitic nematodes in strawberry nursery and nematode dispersal by daughter plant. Research in Plant Disease 23(2), 186-192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25396a7b26781efec" w:history="1">
+      <w:hyperlink r:id="rId43326ab6889dc1b2f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/RPD.2017.23.2.186</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -10152,51 +10152,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aaltjesschema (2019). Website on information and crop rotation for various crops. The website is s product of Wageningen UR, nematology PPO-AGV. Website is accessible until 31 March 2024, only information for perennial plants and fruit crops will still be available. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50716a7b26781f44c" w:history="1">
+      <w:hyperlink r:id="rId15566ab6889dc1f2a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aaltjesschema.nl/Home.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -10484,92 +10484,92 @@
         <w:t xml:space="preserve">Lehman PS (1994) Dissemination of phytoparasitic nematodes. Nematology Circular, No 28. Fla. Dept. Agric.&amp; Consumer Services. Division of Plant Industry.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lim G-E, Heo M-S &amp; Park M-G (2024) Hot Water Treatment as a Quarantine Measure for Controlling Pratylenchus penetrans Cobb in Syngonium podophyllum Schott and Perilla frutescens Britton. Agriculture 14, 582. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26256a7b26781f550" w:history="1">
+      <w:hyperlink r:id="rId86456ab6889dc201d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agriculture14040582</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">McKenry M (2007) A report to the california tree fruit agreement: A greater number of rootstock choices can provide a partial alternative to methyl bromide fumigation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36896a7b26781f574" w:history="1">
+      <w:hyperlink r:id="rId18936ab6889dc2040" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/sites/kac/files/86537.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -10742,51 +10742,51 @@
         <w:t xml:space="preserve">Pinochet J (2011) Lesiones en las raíces de frutales (Pratylenchus vulnus). From “Enfermedades causadas por nematodos fitoparásitos en España”. M. V. Phytoma-España, S.L. (PHYTOMA-España) en colaboración con la Sociedad Española de Fitopatologia (SEF).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PlantwisePlus Knowledge Bank (2023). Pratylenchus vulnus (walnut root lesion nematode) (accessed on 28/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87846a7b26781f624" w:history="1">
+      <w:hyperlink r:id="rId36506ab6889dc20df" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/pwkb.species.43904</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -10844,191 +10844,191 @@
         <w:t xml:space="preserve">Tobar A, Palacios F (1974) Nematode dispersal by irrigation water. Simposio Internacional (XII) de Nematología, Sociedad Europea de Nematólogos. Granada, España: 103-105.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2009) Integrated pest management guidelines: Fig. Publication 3447. University of California, Agricultura and Natural Resources. p 8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38346a7b26781f675" w:history="1">
+      <w:hyperlink r:id="rId50856ab6889dc212b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017a) Integrated pest management guidelines: Cherry. Publication 3440. University of California, Agricultura and Natural Resources. p 83-85. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16996a7b26781f6a6" w:history="1">
+      <w:hyperlink r:id="rId69856ab6889dc2145" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017b) Integrated pest management guidelines: Peach. Publication 3454. University of California, Agricultura and Natural Resources. p 122-124. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10736a7b26781f6c7" w:history="1">
+      <w:hyperlink r:id="rId28976ab6889dc215f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www2.ipm.ucanr.edu/agriculture/peach/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017c) Integrated pest management guidelines: Plum. Publication 3462. University of California, Agricultura and Natural Resources. p 81-83. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39806a7b26781f6e4" w:history="1">
+      <w:hyperlink r:id="rId13126ab6889dc2179" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucdavis.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017d) Integrated pest management guidelines: Apricot. Publication 3433. University of California, Agricultura and Natural Resources. p 80-81. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97076a7b26781f71b" w:history="1">
+      <w:hyperlink r:id="rId60246ab6889dc2199" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucanr.edu/agriculture/apricot/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -11094,51 +11094,51 @@
         <w:t xml:space="preserve">Lin, Y. P., Lee, W. C., Chung, P. C., &amp; Yang, J. I. (2019). The morphological characteristics and phylogenetic analysis of Pratylenchus vulnus Taiwan strawberry isolate. Journal of Nematology e2019-76, 51. DOI: 10.21307/jofnem-2019-076.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ko HR, Lee MA, Kim EH, Kim SJ &amp; Lee JK.(2017). Incidence of plant-parasitic nematodes in strawberry nursery and nematode dispersal by daughter plant. Research in Plant Disease 23(2), 186-192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76186a7b26781f796" w:history="1">
+      <w:hyperlink r:id="rId57576ab6889dc21ec" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/RPD.2017.23.2.186</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -11991,51 +11991,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lim G-E, Heo M-S &amp; Park M-G (2024) Hot Water Treatment as a Quarantine Measure for Controlling Pratylenchus penetrans Cobb in Syngonium podophyllum Schott and Perilla frutescens Britton. Agriculture 14, 582. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67826a7b26781fc10" w:history="1">
+      <w:hyperlink r:id="rId74616ab6889dc3368" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agriculture14040582</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -12917,51 +12917,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aaltjesschema (2019). Website on information and crop rotation for various crops. The website is s product of Wageningen UR, nematology PPO-AGV. Website is accessible until 31 March 2024, only information for perennial plants and fruit crops will still be available. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23656a7b267820207" w:history="1">
+      <w:hyperlink r:id="rId19066ab6889dc3878" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aaltjesschema.nl/Home.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -13249,51 +13249,51 @@
         <w:t xml:space="preserve">Lehman PS (1994) Dissemination of phytoparasitic nematodes. Nematology Circular, No 28. Fla. Dept. Agric.&amp; Consumer Services. Division of Plant Industry.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">McKenry M (2007) A report to the california tree fruit agreement: A greater number of rootstock choices can provide a partial alternative to methyl bromide fumigation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98056a7b26782039d" w:history="1">
+      <w:hyperlink r:id="rId71586ab6889dc39d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/sites/kac/files/86537.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -13466,51 +13466,51 @@
         <w:t xml:space="preserve">Pinochet J (2011) Lesiones en las raíces de frutales (Pratylenchus vulnus). From “Enfermedades causadas por nematodos fitoparásitos en España”. M. V. Phytoma-España, S.L. (PHYTOMA-España) en colaboración con la Sociedad Española de Fitopatologia (SEF).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PlantwisePlus Knowledge Bank (2023). Pratylenchus vulnus (walnut root lesion nematode) (accessed on 28/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19206a7b2678204f9" w:history="1">
+      <w:hyperlink r:id="rId50786ab6889dc3a92" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/pwkb.species.43904</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -13568,191 +13568,191 @@
         <w:t xml:space="preserve">Tobar A, Palacios F (1974) Nematode dispersal by irrigation water. Simposio Internacional (XII) de Nematología, Sociedad Europea de Nematólogos. Granada, España: 103-105.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2009) Integrated pest management guidelines: Fig. Publication 3447. University of California, Agricultura and Natural Resources. p 8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57666a7b26782055a" w:history="1">
+      <w:hyperlink r:id="rId95466ab6889dc3ae2" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017a) Integrated pest management guidelines: Cherry. Publication 3440. University of California, Agricultura and Natural Resources. p 83-85. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63996a7b267820579" w:history="1">
+      <w:hyperlink r:id="rId21146ab6889dc3afe" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017b) Integrated pest management guidelines: Peach. Publication 3454. University of California, Agricultura and Natural Resources. p 122-124. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57896a7b267820598" w:history="1">
+      <w:hyperlink r:id="rId97086ab6889dc3b1c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www2.ipm.ucanr.edu/agriculture/peach/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017c) Integrated pest management guidelines: Plum. Publication 3462. University of California, Agricultura and Natural Resources. p 81-83. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48236a7b2678205b5" w:history="1">
+      <w:hyperlink r:id="rId25196ab6889dc3b36" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucdavis.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017d) Integrated pest management guidelines: Apricot. Publication 3433. University of California, Agricultura and Natural Resources. p 80-81. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67516a7b2678205d6" w:history="1">
+      <w:hyperlink r:id="rId80226ab6889dc3b56" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucanr.edu/agriculture/apricot/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -13818,51 +13818,51 @@
         <w:t xml:space="preserve">Lin, Y. P., Lee, W. C., Chung, P. C., &amp; Yang, J. I. (2019). The morphological characteristics and phylogenetic analysis of Pratylenchus vulnus Taiwan strawberry isolate. Journal of Nematology e2019-76, 51. DOI: 10.21307/jofnem-2019-076.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ko HR, Lee MA, Kim EH, Kim SJ &amp; Lee JK.(2017). Incidence of plant-parasitic nematodes in strawberry nursery and nematode dispersal by daughter plant. Research in Plant Disease 23(2), 186-192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70076a7b26782062e" w:history="1">
+      <w:hyperlink r:id="rId87816ab6889dc3bab" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/RPD.2017.23.2.186</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -14988,51 +14988,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aaltjesschema (2019). Website on information and crop rotation for various crops. The website is s product of Wageningen UR, nematology PPO-AGV. Website is accessible until 31 March 2024, only information for perennial plants and fruit crops will still be available. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89076a7b267820b09" w:history="1">
+      <w:hyperlink r:id="rId41276ab6889dc4806" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aaltjesschema.nl/Home.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -15320,92 +15320,92 @@
         <w:t xml:space="preserve">Lehman PS (1994) Dissemination of phytoparasitic nematodes. Nematology Circular, No 28. Fla. Dept. Agric.&amp; Consumer Services. Division of Plant Industry.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lim G-E, Heo M-S &amp; Park M-G (2024) Hot Water Treatment as a Quarantine Measure for Controlling Pratylenchus penetrans Cobb in Syngonium podophyllum Schott and Perilla frutescens Britton. Agriculture 14, 582. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37926a7b267820c05" w:history="1">
+      <w:hyperlink r:id="rId32766ab6889dc4908" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agriculture14040582</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">McKenry M (2007) A report to the california tree fruit agreement: A greater number of rootstock choices can provide a partial alternative to methyl bromide fumigation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21936a7b267820c28" w:history="1">
+      <w:hyperlink r:id="rId59346ab6889dc492c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/sites/kac/files/86537.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -15578,51 +15578,51 @@
         <w:t xml:space="preserve">Pinochet J (2011) Lesiones en las raíces de frutales (Pratylenchus vulnus). From “Enfermedades causadas por nematodos fitoparásitos en España”. M. V. Phytoma-España, S.L. (PHYTOMA-España) en colaboración con la Sociedad Española de Fitopatologia (SEF).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PlantwisePlus Knowledge Bank (2023). Pratylenchus vulnus (walnut root lesion nematode) (accessed on 28/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88886a7b267820cc8" w:history="1">
+      <w:hyperlink r:id="rId59256ab6889dc49cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/pwkb.species.43904</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -15680,191 +15680,191 @@
         <w:t xml:space="preserve">Tobar A, Palacios F (1974) Nematode dispersal by irrigation water. Simposio Internacional (XII) de Nematología, Sociedad Europea de Nematólogos. Granada, España: 103-105.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2009) Integrated pest management guidelines: Fig. Publication 3447. University of California, Agricultura and Natural Resources. p 8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84906a7b267820d15" w:history="1">
+      <w:hyperlink r:id="rId51076ab6889dc4a1b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017a) Integrated pest management guidelines: Cherry. Publication 3440. University of California, Agricultura and Natural Resources. p 83-85. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54456a7b267820d2f" w:history="1">
+      <w:hyperlink r:id="rId95646ab6889dc4a36" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017b) Integrated pest management guidelines: Peach. Publication 3454. University of California, Agricultura and Natural Resources. p 122-124. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22206a7b267820d4a" w:history="1">
+      <w:hyperlink r:id="rId13526ab6889dc4a51" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www2.ipm.ucanr.edu/agriculture/peach/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017c) Integrated pest management guidelines: Plum. Publication 3462. University of California, Agricultura and Natural Resources. p 81-83. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35836a7b267820d79" w:history="1">
+      <w:hyperlink r:id="rId23256ab6889dc4a6d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucdavis.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017d) Integrated pest management guidelines: Apricot. Publication 3433. University of California, Agricultura and Natural Resources. p 80-81. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55616a7b267820da2" w:history="1">
+      <w:hyperlink r:id="rId31666ab6889dc4a8f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucanr.edu/agriculture/apricot/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -15930,51 +15930,51 @@
         <w:t xml:space="preserve">Lin, Y. P., Lee, W. C., Chung, P. C., &amp; Yang, J. I. (2019). The morphological characteristics and phylogenetic analysis of Pratylenchus vulnus Taiwan strawberry isolate. Journal of Nematology e2019-76, 51. DOI: 10.21307/jofnem-2019-076.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ko HR, Lee MA, Kim EH, Kim SJ &amp; Lee JK.(2017). Incidence of plant-parasitic nematodes in strawberry nursery and nematode dispersal by daughter plant. Research in Plant Disease 23(2), 186-192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77726a7b267820dfa" w:history="1">
+      <w:hyperlink r:id="rId57636ab6889dc4b4a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/RPD.2017.23.2.186</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -17118,51 +17118,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aaltjesschema (2019). Website on information and crop rotation for various crops. The website is s product of Wageningen UR, nematology PPO-AGV. Website is accessible until 31 March 2024, only information for perennial plants and fruit crops will still be available. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59036a7b26782133d" w:history="1">
+      <w:hyperlink r:id="rId65756ab6889dc50ad" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aaltjesschema.nl/Home.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -17450,92 +17450,92 @@
         <w:t xml:space="preserve">Lehman PS (1994) Dissemination of phytoparasitic nematodes. Nematology Circular, No 28. Fla. Dept. Agric.&amp; Consumer Services. Division of Plant Industry.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lim G-E, Heo M-S &amp; Park M-G (2024) Hot Water Treatment as a Quarantine Measure for Controlling Pratylenchus penetrans Cobb in Syngonium podophyllum Schott and Perilla frutescens Britton. Agriculture 14, 582. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85426a7b26782144f" w:history="1">
+      <w:hyperlink r:id="rId61616ab6889dc51a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agriculture14040582</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">McKenry M (2007) A report to the california tree fruit agreement: A greater number of rootstock choices can provide a partial alternative to methyl bromide fumigation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58496a7b267821474" w:history="1">
+      <w:hyperlink r:id="rId16006ab6889dc51ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/sites/kac/files/86537.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -17708,51 +17708,51 @@
         <w:t xml:space="preserve">Pinochet J (2011) Lesiones en las raíces de frutales (Pratylenchus vulnus). From “Enfermedades causadas por nematodos fitoparásitos en España”. M. V. Phytoma-España, S.L. (PHYTOMA-España) en colaboración con la Sociedad Española de Fitopatologia (SEF).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PlantwisePlus Knowledge Bank (2023). Pratylenchus vulnus (walnut root lesion nematode) (accessed on 28/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38696a7b267821529" w:history="1">
+      <w:hyperlink r:id="rId31626ab6889dc526a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/pwkb.species.43904</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -17810,191 +17810,191 @@
         <w:t xml:space="preserve">Tobar A, Palacios F (1974) Nematode dispersal by irrigation water. Simposio Internacional (XII) de Nematología, Sociedad Europea de Nematólogos. Granada, España: 103-105.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2009) Integrated pest management guidelines: Fig. Publication 3447. University of California, Agricultura and Natural Resources. p 8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21466a7b267821579" w:history="1">
+      <w:hyperlink r:id="rId88586ab6889dc52b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017a) Integrated pest management guidelines: Cherry. Publication 3440. University of California, Agricultura and Natural Resources. p 83-85. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86886a7b267821595" w:history="1">
+      <w:hyperlink r:id="rId63096ab6889dc52d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017b) Integrated pest management guidelines: Peach. Publication 3454. University of California, Agricultura and Natural Resources. p 122-124. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59016a7b2678215b1" w:history="1">
+      <w:hyperlink r:id="rId37106ab6889dc52ec" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www2.ipm.ucanr.edu/agriculture/peach/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017c) Integrated pest management guidelines: Plum. Publication 3462. University of California, Agricultura and Natural Resources. p 81-83. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28336a7b2678215cb" w:history="1">
+      <w:hyperlink r:id="rId61906ab6889dc5305" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucdavis.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017d) Integrated pest management guidelines: Apricot. Publication 3433. University of California, Agricultura and Natural Resources. p 80-81. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97356a7b267821607" w:history="1">
+      <w:hyperlink r:id="rId21456ab6889dc5327" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucanr.edu/agriculture/apricot/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -18060,51 +18060,51 @@
         <w:t xml:space="preserve">Lin, Y. P., Lee, W. C., Chung, P. C., &amp; Yang, J. I. (2019). The morphological characteristics and phylogenetic analysis of Pratylenchus vulnus Taiwan strawberry isolate. Journal of Nematology e2019-76, 51. DOI: 10.21307/jofnem-2019-076.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ko HR, Lee MA, Kim EH, Kim SJ &amp; Lee JK.(2017). Incidence of plant-parasitic nematodes in strawberry nursery and nematode dispersal by daughter plant. Research in Plant Disease 23(2), 186-192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15166a7b267821660" w:history="1">
+      <w:hyperlink r:id="rId77266ab6889dc5379" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/RPD.2017.23.2.186</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -19248,51 +19248,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aaltjesschema (2019). Website on information and crop rotation for various crops. The website is s product of Wageningen UR, nematology PPO-AGV. Website is accessible until 31 March 2024, only information for perennial plants and fruit crops will still be available. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99076a7b267821b87" w:history="1">
+      <w:hyperlink r:id="rId98576ab6889dc584b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aaltjesschema.nl/Home.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -19580,92 +19580,92 @@
         <w:t xml:space="preserve">Lehman PS (1994) Dissemination of phytoparasitic nematodes. Nematology Circular, No 28. Fla. Dept. Agric.&amp; Consumer Services. Division of Plant Industry.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lim G-E, Heo M-S &amp; Park M-G (2024) Hot Water Treatment as a Quarantine Measure for Controlling Pratylenchus penetrans Cobb in Syngonium podophyllum Schott and Perilla frutescens Britton. Agriculture 14, 582. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45356a7b267821cf6" w:history="1">
+      <w:hyperlink r:id="rId34996ab6889dc5949" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agriculture14040582</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">McKenry M (2007) A report to the california tree fruit agreement: A greater number of rootstock choices can provide a partial alternative to methyl bromide fumigation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35276a7b267821d2c" w:history="1">
+      <w:hyperlink r:id="rId28866ab6889dc596b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/sites/kac/files/86537.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -19838,51 +19838,51 @@
         <w:t xml:space="preserve">Pinochet J (2011) Lesiones en las raíces de frutales (Pratylenchus vulnus). From “Enfermedades causadas por nematodos fitoparásitos en España”. M. V. Phytoma-España, S.L. (PHYTOMA-España) en colaboración con la Sociedad Española de Fitopatologia (SEF).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PlantwisePlus Knowledge Bank (2023). Pratylenchus vulnus (walnut root lesion nematode) (accessed on 28/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29066a7b267821dd8" w:history="1">
+      <w:hyperlink r:id="rId30576ab6889dc5a0c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/pwkb.species.43904</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -19940,191 +19940,191 @@
         <w:t xml:space="preserve">Tobar A, Palacios F (1974) Nematode dispersal by irrigation water. Simposio Internacional (XII) de Nematología, Sociedad Europea de Nematólogos. Granada, España: 103-105.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2009) Integrated pest management guidelines: Fig. Publication 3447. University of California, Agricultura and Natural Resources. p 8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91456a7b267821e47" w:history="1">
+      <w:hyperlink r:id="rId78586ab6889dc5a59" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017a) Integrated pest management guidelines: Cherry. Publication 3440. University of California, Agricultura and Natural Resources. p 83-85. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15376a7b267821e64" w:history="1">
+      <w:hyperlink r:id="rId80846ab6889dc5a74" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017b) Integrated pest management guidelines: Peach. Publication 3454. University of California, Agricultura and Natural Resources. p 122-124. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65186a7b267821e86" w:history="1">
+      <w:hyperlink r:id="rId49556ab6889dc5a8f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www2.ipm.ucanr.edu/agriculture/peach/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017c) Integrated pest management guidelines: Plum. Publication 3462. University of California, Agricultura and Natural Resources. p 81-83. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69306a7b267821eb6" w:history="1">
+      <w:hyperlink r:id="rId45126ab6889dc5aa9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucdavis.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017d) Integrated pest management guidelines: Apricot. Publication 3433. University of California, Agricultura and Natural Resources. p 80-81. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24676a7b267821edb" w:history="1">
+      <w:hyperlink r:id="rId80466ab6889dc5acb" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucanr.edu/agriculture/apricot/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -20190,51 +20190,51 @@
         <w:t xml:space="preserve">Lin, Y. P., Lee, W. C., Chung, P. C., &amp; Yang, J. I. (2019). The morphological characteristics and phylogenetic analysis of Pratylenchus vulnus Taiwan strawberry isolate. Journal of Nematology e2019-76, 51. DOI: 10.21307/jofnem-2019-076.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ko HR, Lee MA, Kim EH, Kim SJ &amp; Lee JK.(2017). Incidence of plant-parasitic nematodes in strawberry nursery and nematode dispersal by daughter plant. Research in Plant Disease 23(2), 186-192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25426a7b267821f46" w:history="1">
+      <w:hyperlink r:id="rId39066ab6889dc5b1d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/RPD.2017.23.2.186</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -21396,51 +21396,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aaltjesschema (2019). Website on information and crop rotation for various crops. The website is s product of Wageningen UR, nematology PPO-AGV. Website is accessible until 31 March 2024, only information for perennial plants and fruit crops will still be available. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84096a7b267822422" w:history="1">
+      <w:hyperlink r:id="rId76636ab6889dc605c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aaltjesschema.nl/Home.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -21728,92 +21728,92 @@
         <w:t xml:space="preserve">Lehman PS (1994) Dissemination of phytoparasitic nematodes. Nematology Circular, No 28. Fla. Dept. Agric.&amp; Consumer Services. Division of Plant Industry.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lim G-E, Heo M-S &amp; Park M-G (2024) Hot Water Treatment as a Quarantine Measure for Controlling Pratylenchus penetrans Cobb in Syngonium podophyllum Schott and Perilla frutescens Britton. Agriculture 14, 582. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47406a7b267822534" w:history="1">
+      <w:hyperlink r:id="rId18706ab6889dc6159" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agriculture14040582</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">McKenry M (2007) A report to the california tree fruit agreement: A greater number of rootstock choices can provide a partial alternative to methyl bromide fumigation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59426a7b26782255b" w:history="1">
+      <w:hyperlink r:id="rId86386ab6889dc618f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/sites/kac/files/86537.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -21986,51 +21986,51 @@
         <w:t xml:space="preserve">Pinochet J (2011) Lesiones en las raíces de frutales (Pratylenchus vulnus). From “Enfermedades causadas por nematodos fitoparásitos en España”. M. V. Phytoma-España, S.L. (PHYTOMA-España) en colaboración con la Sociedad Española de Fitopatologia (SEF).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PlantwisePlus Knowledge Bank (2023). Pratylenchus vulnus (walnut root lesion nematode) (accessed on 28/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51876a7b267822607" w:history="1">
+      <w:hyperlink r:id="rId24376ab6889dc6239" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/pwkb.species.43904</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -22088,191 +22088,191 @@
         <w:t xml:space="preserve">Tobar A, Palacios F (1974) Nematode dispersal by irrigation water. Simposio Internacional (XII) de Nematología, Sociedad Europea de Nematólogos. Granada, España: 103-105.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2009) Integrated pest management guidelines: Fig. Publication 3447. University of California, Agricultura and Natural Resources. p 8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54996a7b267822656" w:history="1">
+      <w:hyperlink r:id="rId41666ab6889dc628a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017a) Integrated pest management guidelines: Cherry. Publication 3440. University of California, Agricultura and Natural Resources. p 83-85. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27316a7b267822671" w:history="1">
+      <w:hyperlink r:id="rId27006ab6889dc62a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017b) Integrated pest management guidelines: Peach. Publication 3454. University of California, Agricultura and Natural Resources. p 122-124. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16386a7b26782268c" w:history="1">
+      <w:hyperlink r:id="rId51066ab6889dc62c0" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www2.ipm.ucanr.edu/agriculture/peach/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017c) Integrated pest management guidelines: Plum. Publication 3462. University of California, Agricultura and Natural Resources. p 81-83. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89656a7b2678226a6" w:history="1">
+      <w:hyperlink r:id="rId51676ab6889dc62da" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucdavis.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017d) Integrated pest management guidelines: Apricot. Publication 3433. University of California, Agricultura and Natural Resources. p 80-81. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63996a7b2678226ca" w:history="1">
+      <w:hyperlink r:id="rId38896ab6889dc62fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucanr.edu/agriculture/apricot/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -22338,51 +22338,51 @@
         <w:t xml:space="preserve">Lin, Y. P., Lee, W. C., Chung, P. C., &amp; Yang, J. I. (2019). The morphological characteristics and phylogenetic analysis of Pratylenchus vulnus Taiwan strawberry isolate. Journal of Nematology e2019-76, 51. DOI: 10.21307/jofnem-2019-076.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ko HR, Lee MA, Kim EH, Kim SJ &amp; Lee JK.(2017). Incidence of plant-parasitic nematodes in strawberry nursery and nematode dispersal by daughter plant. Research in Plant Disease 23(2), 186-192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88816a7b26782271c" w:history="1">
+      <w:hyperlink r:id="rId45406ab6889dc6362" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/RPD.2017.23.2.186</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -23544,51 +23544,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aaltjesschema (2019). Website on information and crop rotation for various crops. The website is s product of Wageningen UR, nematology PPO-AGV. Website is accessible until 31 March 2024, only information for perennial plants and fruit crops will still be available. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53776a7b267822bd3" w:history="1">
+      <w:hyperlink r:id="rId83896ab6889dc6811" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aaltjesschema.nl/Home.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -23876,92 +23876,92 @@
         <w:t xml:space="preserve">Lehman PS (1994) Dissemination of phytoparasitic nematodes. Nematology Circular, No 28. Fla. Dept. Agric.&amp; Consumer Services. Division of Plant Industry.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lim G-E, Heo M-S &amp; Park M-G (2024) Hot Water Treatment as a Quarantine Measure for Controlling Pratylenchus penetrans Cobb in Syngonium podophyllum Schott and Perilla frutescens Britton. Agriculture 14, 582. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18166a7b267822cd1" w:history="1">
+      <w:hyperlink r:id="rId99756ab6889dc690c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agriculture14040582</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">McKenry M (2007) A report to the california tree fruit agreement: A greater number of rootstock choices can provide a partial alternative to methyl bromide fumigation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36986a7b267822cf3" w:history="1">
+      <w:hyperlink r:id="rId33506ab6889dc692e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/sites/kac/files/86537.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -24134,51 +24134,51 @@
         <w:t xml:space="preserve">Pinochet J (2011) Lesiones en las raíces de frutales (Pratylenchus vulnus). From “Enfermedades causadas por nematodos fitoparásitos en España”. M. V. Phytoma-España, S.L. (PHYTOMA-España) en colaboración con la Sociedad Española de Fitopatologia (SEF).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PlantwisePlus Knowledge Bank (2023) Pratylenchus vulnus (walnut root lesion nematode) (accessed on 28/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50706a7b267822d94" w:history="1">
+      <w:hyperlink r:id="rId18436ab6889dc69d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/pwkb.species.43904</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -24236,232 +24236,232 @@
         <w:t xml:space="preserve">Tobar A, Palacios F (1974) Nematode dispersal by irrigation water. Simposio Internacional (XII) de Nematología, Sociedad Europea de Nematólogos. Granada, España: 103-105.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2009) Integrated pest management guidelines: Fig. Publication 3447. University of California, Agricultura and Natural Resources. p 8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46376a7b267822de3" w:history="1">
+      <w:hyperlink r:id="rId46906ab6889dc6a1e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017a) Integrated pest management guidelines: Cherry. Publication 3440. University of California, Agricultura and Natural Resources. p 83-85. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51346a7b267822dfe" w:history="1">
+      <w:hyperlink r:id="rId78636ab6889dc6a39" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017b) Integrated pest management guidelines: Peach. Publication 3454. University of California, Agricultura and Natural Resources. p 122-124. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67446a7b267822e19" w:history="1">
+      <w:hyperlink r:id="rId88556ab6889dc6a53" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www2.ipm.ucanr.edu/agriculture/peach/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017c) Integrated pest management guidelines: Plum. Publication 3462. University of California, Agricultura and Natural Resources. p 81-83. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68376a7b267822e33" w:history="1">
+      <w:hyperlink r:id="rId33726ab6889dc6a6d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucdavis.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017d) Integrated pest management guidelines: Apricot. Publication 3433. University of California, Agricultura and Natural Resources. p 80-81. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54556a7b267822e56" w:history="1">
+      <w:hyperlink r:id="rId79086ab6889dc6a90" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucanr.edu/agriculture/apricot/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2019) Integrated pest management guidelines: Almond. Publication 3431. University of California, Agricultura and Natural Resources. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33686a7b267822e78" w:history="1">
+      <w:hyperlink r:id="rId17736ab6889dc6ab0" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://anrcatalog.ucanr.edu/Details.aspx?itemNo=3431</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -24519,51 +24519,51 @@
         <w:t xml:space="preserve">Lin, Y. P., Lee, W. C., Chung, P. C., &amp; Yang, J. I. (2019). The morphological characteristics and phylogenetic analysis of Pratylenchus vulnus Taiwan strawberry isolate. Journal of Nematology e2019-76, 51. DOI: 10.21307/jofnem-2019-076.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ko HR, Lee MA, Kim EH, Kim SJ &amp; Lee JK.(2017). Incidence of plant-parasitic nematodes in strawberry nursery and nematode dispersal by daughter plant. Research in Plant Disease 23(2), 186-192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37506a7b267822ec5" w:history="1">
+      <w:hyperlink r:id="rId12056ab6889dc6afd" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/RPD.2017.23.2.186</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -25707,51 +25707,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aaltjesschema (2019). Website on information and crop rotation for various crops. The website is s product of Wageningen UR, nematology PPO-AGV. Website is accessible until 31 March 2024, only information for perennial plants and fruit crops will still be available. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77386a7b26782339b" w:history="1">
+      <w:hyperlink r:id="rId33246ab6889dc6fa8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aaltjesschema.nl/Home.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -26039,92 +26039,92 @@
         <w:t xml:space="preserve">Lehman PS (1994) Dissemination of phytoparasitic nematodes. Nematology Circular, No 28. Fla. Dept. Agric.&amp; Consumer Services. Division of Plant Industry.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lim G-E, Heo M-S &amp; Park M-G (2024) Hot Water Treatment as a Quarantine Measure for Controlling Pratylenchus penetrans Cobb in Syngonium podophyllum Schott and Perilla frutescens Britton. Agriculture 14, 582. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51646a7b2678234a3" w:history="1">
+      <w:hyperlink r:id="rId37446ab6889dc77a0" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agriculture14040582</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">McKenry M (2007) A report to the california tree fruit agreement: A greater number of rootstock choices can provide a partial alternative to methyl bromide fumigation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76236a7b2678234c5" w:history="1">
+      <w:hyperlink r:id="rId54876ab6889dc77cc" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/sites/kac/files/86537.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -26297,51 +26297,51 @@
         <w:t xml:space="preserve">Pinochet J (2011) Lesiones en las raíces de frutales (Pratylenchus vulnus). From “Enfermedades causadas por nematodos fitoparásitos en España”. M. V. Phytoma-España, S.L. (PHYTOMA-España) en colaboración con la Sociedad Española de Fitopatologia (SEF).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PlantwisePlus Knowledge Bank (2023). Pratylenchus vulnus (walnut root lesion nematode) (accessed on 28/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54516a7b267823582" w:history="1">
+      <w:hyperlink r:id="rId93816ab6889dc7877" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/pwkb.species.43904</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -26399,191 +26399,191 @@
         <w:t xml:space="preserve">Tobar A, Palacios F (1974) Nematode dispersal by irrigation water. Simposio Internacional (XII) de Nematología, Sociedad Europea de Nematólogos. Granada, España: 103-105.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2009) Integrated pest management guidelines: Fig. Publication 3447. University of California, Agricultura and Natural Resources. p 8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23976a7b2678243a3" w:history="1">
+      <w:hyperlink r:id="rId86856ab6889dc78f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017a) Integrated pest management guidelines: Cherry. Publication 3440. University of California, Agricultura and Natural Resources. p 83-85. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30276a7b2678243c4" w:history="1">
+      <w:hyperlink r:id="rId21116ab6889dc790d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017b) Integrated pest management guidelines: Peach. Publication 3454. University of California, Agricultura and Natural Resources. p 122-124. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33786a7b2678243e2" w:history="1">
+      <w:hyperlink r:id="rId36856ab6889dc792a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www2.ipm.ucanr.edu/agriculture/peach/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017c) Integrated pest management guidelines: Plum. Publication 3462. University of California, Agricultura and Natural Resources. p 81-83. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72846a7b26782441f" w:history="1">
+      <w:hyperlink r:id="rId96646ab6889dc7946" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucdavis.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017d) Integrated pest management guidelines: Apricot. Publication 3433. University of California, Agricultura and Natural Resources. p 80-81. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99376a7b267824445" w:history="1">
+      <w:hyperlink r:id="rId61536ab6889dc7974" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucanr.edu/agriculture/apricot/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -26649,51 +26649,51 @@
         <w:t xml:space="preserve">Lin, Y. P., Lee, W. C., Chung, P. C., &amp; Yang, J. I. (2019). The morphological characteristics and phylogenetic analysis of Pratylenchus vulnus Taiwan strawberry isolate. Journal of Nematology e2019-76, 51. DOI: 10.21307/jofnem-2019-076.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ko HR, Lee MA, Kim EH, Kim SJ &amp; Lee JK.(2017). Incidence of plant-parasitic nematodes in strawberry nursery and nematode dispersal by daughter plant. Research in Plant Disease 23(2), 186-192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79816a7b26782449d" w:history="1">
+      <w:hyperlink r:id="rId96446ab6889dc79c9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/RPD.2017.23.2.186</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -27819,51 +27819,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aaltjesschema (2019). Website on information and crop rotation for various crops. The website is s product of Wageningen UR, nematology PPO-AGV. Website is accessible until 31 March 2024, only information for perennial plants and fruit crops will still be available. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16136a7b267824ac3" w:history="1">
+      <w:hyperlink r:id="rId49496ab6889dc8000" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aaltjesschema.nl/Home.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -28151,92 +28151,92 @@
         <w:t xml:space="preserve">Lehman PS (1994) Dissemination of phytoparasitic nematodes. Nematology Circular, No 28. Fla. Dept. Agric.&amp; Consumer Services. Division of Plant Industry.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lim G-E, Heo M-S &amp; Park M-G (2024) Hot Water Treatment as a Quarantine Measure for Controlling Pratylenchus penetrans Cobb in Syngonium podophyllum Schott and Perilla frutescens Britton. Agriculture 14, 582. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59386a7b26782530c" w:history="1">
+      <w:hyperlink r:id="rId90736ab6889dc80fd" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agriculture14040582</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">McKenry M (2007) A report to the california tree fruit agreement: A greater number of rootstock choices can provide a partial alternative to methyl bromide fumigation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21086a7b26782533a" w:history="1">
+      <w:hyperlink r:id="rId19476ab6889dc8121" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/sites/kac/files/86537.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -28409,51 +28409,51 @@
         <w:t xml:space="preserve">Pinochet J (2011) Lesiones en las raíces de frutales (Pratylenchus vulnus). From “Enfermedades causadas por nematodos fitoparásitos en España”. M. V. Phytoma-España, S.L. (PHYTOMA-España) en colaboración con la Sociedad Española de Fitopatologia (SEF).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PlantwisePlus Knowledge Bank (2023). Pratylenchus vulnus (walnut root lesion nematode) (accessed on 28/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25686a7b26782540e" w:history="1">
+      <w:hyperlink r:id="rId51776ab6889dc81c3" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/pwkb.species.43904</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -28511,191 +28511,191 @@
         <w:t xml:space="preserve">Tobar A, Palacios F (1974) Nematode dispersal by irrigation water. Simposio Internacional (XII) de Nematología, Sociedad Europea de Nematólogos. Granada, España: 103-105.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2009) Integrated pest management guidelines: Fig. Publication 3447. University of California, Agricultura and Natural Resources. p 8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37726a7b267825464" w:history="1">
+      <w:hyperlink r:id="rId31886ab6889dc8210" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017a) Integrated pest management guidelines: Cherry. Publication 3440. University of California, Agricultura and Natural Resources. p 83-85. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29666a7b267825480" w:history="1">
+      <w:hyperlink r:id="rId92976ab6889dc822c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017b) Integrated pest management guidelines: Peach. Publication 3454. University of California, Agricultura and Natural Resources. p 122-124. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20576a7b26782549d" w:history="1">
+      <w:hyperlink r:id="rId78616ab6889dc8248" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www2.ipm.ucanr.edu/agriculture/peach/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017c) Integrated pest management guidelines: Plum. Publication 3462. University of California, Agricultura and Natural Resources. p 81-83. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87836a7b2678254b8" w:history="1">
+      <w:hyperlink r:id="rId96886ab6889dc8263" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucdavis.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017d) Integrated pest management guidelines: Apricot. Publication 3433. University of California, Agricultura and Natural Resources. p 80-81. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10656a7b2678254da" w:history="1">
+      <w:hyperlink r:id="rId57626ab6889dc8293" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucanr.edu/agriculture/apricot/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -28761,51 +28761,51 @@
         <w:t xml:space="preserve">Lin, Y. P., Lee, W. C., Chung, P. C., &amp; Yang, J. I. (2019). The morphological characteristics and phylogenetic analysis of Pratylenchus vulnus Taiwan strawberry isolate. Journal of Nematology e2019-76, 51. DOI: 10.21307/jofnem-2019-076.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ko HR, Lee MA, Kim EH, Kim SJ &amp; Lee JK.(2017). Incidence of plant-parasitic nematodes in strawberry nursery and nematode dispersal by daughter plant. Research in Plant Disease 23(2), 186-192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82296a7b26782552e" w:history="1">
+      <w:hyperlink r:id="rId52656ab6889dc82ec" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/RPD.2017.23.2.186</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -29837,51 +29837,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aaltjesschema (2019). Website on information and crop rotation for various crops. The website is s product of Wageningen UR, nematology PPO-AGV. Website is accessible until 31 March 2024, only information for perennial plants and fruit crops will still be available. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79326a7b267825a7a" w:history="1">
+      <w:hyperlink r:id="rId45546ab6889dc874b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aaltjesschema.nl/Home.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -30169,92 +30169,92 @@
         <w:t xml:space="preserve">Lehman PS (1994) Dissemination of phytoparasitic nematodes. Nematology Circular, No 28. Fla. Dept. Agric.&amp; Consumer Services. Division of Plant Industry.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lim G-E, Heo M-S &amp; Park M-G (2024) Hot Water Treatment as a Quarantine Measure for Controlling Pratylenchus penetrans Cobb in Syngonium podophyllum Schott and Perilla frutescens Britton. Agriculture 14, 582. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97266a7b267825b90" w:history="1">
+      <w:hyperlink r:id="rId91236ab6889dc8849" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agriculture14040582</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">McKenry M (2007) A report to the california tree fruit agreement: A greater number of rootstock choices can provide a partial alternative to methyl bromide fumigation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77336a7b267825bb7" w:history="1">
+      <w:hyperlink r:id="rId68086ab6889dc886c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/sites/kac/files/86537.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -30427,51 +30427,51 @@
         <w:t xml:space="preserve">Pinochet J (2011) Lesiones en las raíces de frutales (Pratylenchus vulnus). From “Enfermedades causadas por nematodos fitoparásitos en España”. M. V. Phytoma-España, S.L. (PHYTOMA-España) en colaboración con la Sociedad Española de Fitopatologia (SEF).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PlantwisePlus Knowledge Bank (2023). Pratylenchus vulnus (walnut root lesion nematode) (accessed on 28/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41556a7b267825c5e" w:history="1">
+      <w:hyperlink r:id="rId24876ab6889dc8910" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/pwkb.species.43904</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -30529,191 +30529,191 @@
         <w:t xml:space="preserve">Tobar A, Palacios F (1974) Nematode dispersal by irrigation water. Simposio Internacional (XII) de Nematología, Sociedad Europea de Nematólogos. Granada, España: 103-105.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2009) Integrated pest management guidelines: Fig. Publication 3447. University of California, Agricultura and Natural Resources. p 8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92316a7b267825cae" w:history="1">
+      <w:hyperlink r:id="rId34816ab6889dc895f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017a) Integrated pest management guidelines: Cherry. Publication 3440. University of California, Agricultura and Natural Resources. p 83-85. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13846a7b267825cc9" w:history="1">
+      <w:hyperlink r:id="rId88526ab6889dc897a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017b) Integrated pest management guidelines: Peach. Publication 3454. University of California, Agricultura and Natural Resources. p 122-124. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14046a7b267825ce5" w:history="1">
+      <w:hyperlink r:id="rId96226ab6889dc8996" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www2.ipm.ucanr.edu/agriculture/peach/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017c) Integrated pest management guidelines: Plum. Publication 3462. University of California, Agricultura and Natural Resources. p 81-83. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38416a7b267825d00" w:history="1">
+      <w:hyperlink r:id="rId61556ab6889dc89b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucdavis.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017d) Integrated pest management guidelines: Apricot. Publication 3433. University of California, Agricultura and Natural Resources. p 80-81. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97576a7b267825d21" w:history="1">
+      <w:hyperlink r:id="rId54076ab6889dc89d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucanr.edu/agriculture/apricot/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -30779,51 +30779,51 @@
         <w:t xml:space="preserve">Lin, Y. P., Lee, W. C., Chung, P. C., &amp; Yang, J. I. (2019). The morphological characteristics and phylogenetic analysis of Pratylenchus vulnus Taiwan strawberry isolate. Journal of Nematology e2019-76, 51. DOI: 10.21307/jofnem-2019-076.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ko HR, Lee MA, Kim EH, Kim SJ &amp; Lee JK.(2017). Incidence of plant-parasitic nematodes in strawberry nursery and nematode dispersal by daughter plant. Research in Plant Disease 23(2), 186-192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66426a7b267825d75" w:history="1">
+      <w:hyperlink r:id="rId67906ab6889dc8a24" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/RPD.2017.23.2.186</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -30954,137 +30954,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="70728293">
+  <w:abstractNum w:abstractNumId="64237226">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="82594688">
+    <w:lvl w:ilvl="0" w:tplc="50042040">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="82594688" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="50042040" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="82594688" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="50042040" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="82594688" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="50042040" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="82594688" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="50042040" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="82594688" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="50042040" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="82594688" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="50042040" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="82594688" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="50042040" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="82594688" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="50042040" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="70728292">
+  <w:abstractNum w:abstractNumId="64237225">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="52688429">
+    <w:lvl w:ilvl="0" w:tplc="15183979">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -31836,55 +31836,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="70728292">
-    <w:abstractNumId w:val="70728292"/>
+  <w:num w:numId="64237225">
+    <w:abstractNumId w:val="64237225"/>
   </w:num>
-  <w:num w:numId="70728293">
-    <w:abstractNumId w:val="70728293"/>
+  <w:num w:numId="64237226">
+    <w:abstractNumId w:val="64237226"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -43429,51 +43429,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId528018125" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId30446a7b26781caab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId60136a7b26781cf65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture14040582" TargetMode="External"/><Relationship Id="rId50556a7b26781d353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture14040582" TargetMode="External"/><Relationship Id="rId59236a7b26781d731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture14040582" TargetMode="External"/><Relationship Id="rId65446a7b26781dc65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Home.aspx" TargetMode="External"/><Relationship Id="rId50546a7b26781dd98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture14040582" TargetMode="External"/><Relationship Id="rId24456a7b26781ddbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/kac/files/86537.pdf" TargetMode="External"/><Relationship Id="rId80846a7b26781de63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.43904" TargetMode="External"/><Relationship Id="rId46686a7b26781deb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf" TargetMode="External"/><Relationship Id="rId59556a7b26781decf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html" TargetMode="External"/><Relationship Id="rId63346a7b26781deeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/peach/" TargetMode="External"/><Relationship Id="rId82846a7b26781df05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu" TargetMode="External"/><Relationship Id="rId97536a7b26781df2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/agriculture/apricot/" TargetMode="External"/><Relationship Id="rId72496a7b26781df80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2017.23.2.186" TargetMode="External"/><Relationship Id="rId58636a7b26781e3db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Home.aspx" TargetMode="External"/><Relationship Id="rId66646a7b26781e510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/kac/files/86537.pdf" TargetMode="External"/><Relationship Id="rId11106a7b26781e5d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.43904" TargetMode="External"/><Relationship Id="rId32426a7b26781e62a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf" TargetMode="External"/><Relationship Id="rId38026a7b26781e646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html" TargetMode="External"/><Relationship Id="rId65116a7b26781e662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/peach/" TargetMode="External"/><Relationship Id="rId17536a7b26781e67e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu" TargetMode="External"/><Relationship Id="rId86516a7b26781e6a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/agriculture/apricot/" TargetMode="External"/><Relationship Id="rId84026a7b26781e6f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2017.23.2.186" TargetMode="External"/><Relationship Id="rId85826a7b26781eb9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Home.aspx" TargetMode="External"/><Relationship Id="rId78616a7b26781ed30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/kac/files/86537.pdf" TargetMode="External"/><Relationship Id="rId45336a7b26781ed71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstage.jst.go.jp/article/jjn1972/20/0/20_0_44/_pdf/-char/en" TargetMode="External"/><Relationship Id="rId94516a7b26781ee65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.43904" TargetMode="External"/><Relationship Id="rId37616a7b26781ee8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060660809507545" TargetMode="External"/><Relationship Id="rId60256a7b26781ef06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf" TargetMode="External"/><Relationship Id="rId21956a7b26781ef24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html" TargetMode="External"/><Relationship Id="rId59566a7b26781ef41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/peach/" TargetMode="External"/><Relationship Id="rId62256a7b26781ef66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu" TargetMode="External"/><Relationship Id="rId39386a7b26781ef89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/agriculture/apricot/" TargetMode="External"/><Relationship Id="rId25396a7b26781efec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2017.23.2.186" TargetMode="External"/><Relationship Id="rId50716a7b26781f44c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Home.aspx" TargetMode="External"/><Relationship Id="rId26256a7b26781f550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture14040582" TargetMode="External"/><Relationship Id="rId36896a7b26781f574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/kac/files/86537.pdf" TargetMode="External"/><Relationship Id="rId87846a7b26781f624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.43904" TargetMode="External"/><Relationship Id="rId38346a7b26781f675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf" TargetMode="External"/><Relationship Id="rId16996a7b26781f6a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html" TargetMode="External"/><Relationship Id="rId10736a7b26781f6c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/peach/" TargetMode="External"/><Relationship Id="rId39806a7b26781f6e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu" TargetMode="External"/><Relationship Id="rId97076a7b26781f71b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/agriculture/apricot/" TargetMode="External"/><Relationship Id="rId76186a7b26781f796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2017.23.2.186" TargetMode="External"/><Relationship Id="rId67826a7b26781fc10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture14040582" TargetMode="External"/><Relationship Id="rId23656a7b267820207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Home.aspx" TargetMode="External"/><Relationship Id="rId98056a7b26782039d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/kac/files/86537.pdf" TargetMode="External"/><Relationship Id="rId19206a7b2678204f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.43904" TargetMode="External"/><Relationship Id="rId57666a7b26782055a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf" TargetMode="External"/><Relationship Id="rId63996a7b267820579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html" TargetMode="External"/><Relationship Id="rId57896a7b267820598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/peach/" TargetMode="External"/><Relationship Id="rId48236a7b2678205b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu" TargetMode="External"/><Relationship Id="rId67516a7b2678205d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/agriculture/apricot/" TargetMode="External"/><Relationship Id="rId70076a7b26782062e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2017.23.2.186" TargetMode="External"/><Relationship Id="rId89076a7b267820b09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Home.aspx" TargetMode="External"/><Relationship Id="rId37926a7b267820c05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture14040582" TargetMode="External"/><Relationship Id="rId21936a7b267820c28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/kac/files/86537.pdf" TargetMode="External"/><Relationship Id="rId88886a7b267820cc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.43904" TargetMode="External"/><Relationship Id="rId84906a7b267820d15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf" TargetMode="External"/><Relationship Id="rId54456a7b267820d2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html" TargetMode="External"/><Relationship Id="rId22206a7b267820d4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/peach/" TargetMode="External"/><Relationship Id="rId35836a7b267820d79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu" TargetMode="External"/><Relationship Id="rId55616a7b267820da2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/agriculture/apricot/" TargetMode="External"/><Relationship Id="rId77726a7b267820dfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2017.23.2.186" TargetMode="External"/><Relationship Id="rId59036a7b26782133d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Home.aspx" TargetMode="External"/><Relationship Id="rId85426a7b26782144f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture14040582" TargetMode="External"/><Relationship Id="rId58496a7b267821474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/kac/files/86537.pdf" TargetMode="External"/><Relationship Id="rId38696a7b267821529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.43904" TargetMode="External"/><Relationship Id="rId21466a7b267821579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf" TargetMode="External"/><Relationship Id="rId86886a7b267821595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html" TargetMode="External"/><Relationship Id="rId59016a7b2678215b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/peach/" TargetMode="External"/><Relationship Id="rId28336a7b2678215cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu" TargetMode="External"/><Relationship Id="rId97356a7b267821607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/agriculture/apricot/" TargetMode="External"/><Relationship Id="rId15166a7b267821660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2017.23.2.186" TargetMode="External"/><Relationship Id="rId99076a7b267821b87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Home.aspx" TargetMode="External"/><Relationship Id="rId45356a7b267821cf6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture14040582" TargetMode="External"/><Relationship Id="rId35276a7b267821d2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/kac/files/86537.pdf" TargetMode="External"/><Relationship Id="rId29066a7b267821dd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.43904" TargetMode="External"/><Relationship Id="rId91456a7b267821e47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf" TargetMode="External"/><Relationship Id="rId15376a7b267821e64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html" TargetMode="External"/><Relationship Id="rId65186a7b267821e86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/peach/" TargetMode="External"/><Relationship Id="rId69306a7b267821eb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu" TargetMode="External"/><Relationship Id="rId24676a7b267821edb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/agriculture/apricot/" TargetMode="External"/><Relationship Id="rId25426a7b267821f46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2017.23.2.186" TargetMode="External"/><Relationship Id="rId84096a7b267822422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Home.aspx" TargetMode="External"/><Relationship Id="rId47406a7b267822534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture14040582" TargetMode="External"/><Relationship Id="rId59426a7b26782255b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/kac/files/86537.pdf" TargetMode="External"/><Relationship Id="rId51876a7b267822607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.43904" TargetMode="External"/><Relationship Id="rId54996a7b267822656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf" TargetMode="External"/><Relationship Id="rId27316a7b267822671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html" TargetMode="External"/><Relationship Id="rId16386a7b26782268c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/peach/" TargetMode="External"/><Relationship Id="rId89656a7b2678226a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu" TargetMode="External"/><Relationship Id="rId63996a7b2678226ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/agriculture/apricot/" TargetMode="External"/><Relationship Id="rId88816a7b26782271c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2017.23.2.186" TargetMode="External"/><Relationship Id="rId53776a7b267822bd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Home.aspx" TargetMode="External"/><Relationship Id="rId18166a7b267822cd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture14040582" TargetMode="External"/><Relationship Id="rId36986a7b267822cf3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/kac/files/86537.pdf" TargetMode="External"/><Relationship Id="rId50706a7b267822d94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.43904" TargetMode="External"/><Relationship Id="rId46376a7b267822de3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf" TargetMode="External"/><Relationship Id="rId51346a7b267822dfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html" TargetMode="External"/><Relationship Id="rId67446a7b267822e19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/peach/" TargetMode="External"/><Relationship Id="rId68376a7b267822e33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu" TargetMode="External"/><Relationship Id="rId54556a7b267822e56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/agriculture/apricot/" TargetMode="External"/><Relationship Id="rId33686a7b267822e78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anrcatalog.ucanr.edu/Details.aspx?itemNo=3431" TargetMode="External"/><Relationship Id="rId37506a7b267822ec5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2017.23.2.186" TargetMode="External"/><Relationship Id="rId77386a7b26782339b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Home.aspx" TargetMode="External"/><Relationship Id="rId51646a7b2678234a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture14040582" TargetMode="External"/><Relationship Id="rId76236a7b2678234c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/kac/files/86537.pdf" TargetMode="External"/><Relationship Id="rId54516a7b267823582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.43904" TargetMode="External"/><Relationship Id="rId23976a7b2678243a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf" TargetMode="External"/><Relationship Id="rId30276a7b2678243c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html" TargetMode="External"/><Relationship Id="rId33786a7b2678243e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/peach/" TargetMode="External"/><Relationship Id="rId72846a7b26782441f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu" TargetMode="External"/><Relationship Id="rId99376a7b267824445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/agriculture/apricot/" TargetMode="External"/><Relationship Id="rId79816a7b26782449d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2017.23.2.186" TargetMode="External"/><Relationship Id="rId16136a7b267824ac3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Home.aspx" TargetMode="External"/><Relationship Id="rId59386a7b26782530c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture14040582" TargetMode="External"/><Relationship Id="rId21086a7b26782533a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/kac/files/86537.pdf" TargetMode="External"/><Relationship Id="rId25686a7b26782540e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.43904" TargetMode="External"/><Relationship Id="rId37726a7b267825464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf" TargetMode="External"/><Relationship Id="rId29666a7b267825480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html" TargetMode="External"/><Relationship Id="rId20576a7b26782549d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/peach/" TargetMode="External"/><Relationship Id="rId87836a7b2678254b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu" TargetMode="External"/><Relationship Id="rId10656a7b2678254da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/agriculture/apricot/" TargetMode="External"/><Relationship Id="rId82296a7b26782552e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2017.23.2.186" TargetMode="External"/><Relationship Id="rId79326a7b267825a7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Home.aspx" TargetMode="External"/><Relationship Id="rId97266a7b267825b90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture14040582" TargetMode="External"/><Relationship Id="rId77336a7b267825bb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/kac/files/86537.pdf" TargetMode="External"/><Relationship Id="rId41556a7b267825c5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.43904" TargetMode="External"/><Relationship Id="rId92316a7b267825cae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf" TargetMode="External"/><Relationship Id="rId13846a7b267825cc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html" TargetMode="External"/><Relationship Id="rId14046a7b267825ce5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/peach/" TargetMode="External"/><Relationship Id="rId38416a7b267825d00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu" TargetMode="External"/><Relationship Id="rId97576a7b267825d21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/agriculture/apricot/" TargetMode="External"/><Relationship Id="rId66426a7b267825d75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2017.23.2.186" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId212171559" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId90226ab6889dbfd1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId82936ab6889dc0055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture14040582" TargetMode="External"/><Relationship Id="rId26646ab6889dc0399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture14040582" TargetMode="External"/><Relationship Id="rId44316ab6889dc06f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture14040582" TargetMode="External"/><Relationship Id="rId11856ab6889dc0af6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Home.aspx" TargetMode="External"/><Relationship Id="rId41196ab6889dc0beb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture14040582" TargetMode="External"/><Relationship Id="rId93406ab6889dc0c0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/kac/files/86537.pdf" TargetMode="External"/><Relationship Id="rId97896ab6889dc0caa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.43904" TargetMode="External"/><Relationship Id="rId14646ab6889dc0cf8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf" TargetMode="External"/><Relationship Id="rId49506ab6889dc0d12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html" TargetMode="External"/><Relationship Id="rId71406ab6889dc0d2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/peach/" TargetMode="External"/><Relationship Id="rId51906ab6889dc0d46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu" TargetMode="External"/><Relationship Id="rId66856ab6889dc0d69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/agriculture/apricot/" TargetMode="External"/><Relationship Id="rId15446ab6889dc0dbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2017.23.2.186" TargetMode="External"/><Relationship Id="rId77696ab6889dc118d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Home.aspx" TargetMode="External"/><Relationship Id="rId87696ab6889dc1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/kac/files/86537.pdf" TargetMode="External"/><Relationship Id="rId11746ab6889dc1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.43904" TargetMode="External"/><Relationship Id="rId65656ab6889dc13a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf" TargetMode="External"/><Relationship Id="rId13846ab6889dc13bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html" TargetMode="External"/><Relationship Id="rId81736ab6889dc13d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/peach/" TargetMode="External"/><Relationship Id="rId58956ab6889dc13f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu" TargetMode="External"/><Relationship Id="rId48656ab6889dc1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/agriculture/apricot/" TargetMode="External"/><Relationship Id="rId81706ab6889dc1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2017.23.2.186" TargetMode="External"/><Relationship Id="rId63076ab6889dc1802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Home.aspx" TargetMode="External"/><Relationship Id="rId87956ab6889dc1905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/kac/files/86537.pdf" TargetMode="External"/><Relationship Id="rId44826ab6889dc1941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstage.jst.go.jp/article/jjn1972/20/0/20_0_44/_pdf/-char/en" TargetMode="External"/><Relationship Id="rId19686ab6889dc19dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.43904" TargetMode="External"/><Relationship Id="rId81376ab6889dc19f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060660809507545" TargetMode="External"/><Relationship Id="rId55466ab6889dc1a6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf" TargetMode="External"/><Relationship Id="rId73076ab6889dc1a85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html" TargetMode="External"/><Relationship Id="rId77216ab6889dc1aa0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/peach/" TargetMode="External"/><Relationship Id="rId14686ab6889dc1abb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu" TargetMode="External"/><Relationship Id="rId62816ab6889dc1adb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/agriculture/apricot/" TargetMode="External"/><Relationship Id="rId43326ab6889dc1b2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2017.23.2.186" TargetMode="External"/><Relationship Id="rId15566ab6889dc1f2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Home.aspx" TargetMode="External"/><Relationship Id="rId86456ab6889dc201d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture14040582" TargetMode="External"/><Relationship Id="rId18936ab6889dc2040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/kac/files/86537.pdf" TargetMode="External"/><Relationship Id="rId36506ab6889dc20df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.43904" TargetMode="External"/><Relationship Id="rId50856ab6889dc212b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf" TargetMode="External"/><Relationship Id="rId69856ab6889dc2145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html" TargetMode="External"/><Relationship Id="rId28976ab6889dc215f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/peach/" TargetMode="External"/><Relationship Id="rId13126ab6889dc2179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu" TargetMode="External"/><Relationship Id="rId60246ab6889dc2199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/agriculture/apricot/" TargetMode="External"/><Relationship Id="rId57576ab6889dc21ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2017.23.2.186" TargetMode="External"/><Relationship Id="rId74616ab6889dc3368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture14040582" TargetMode="External"/><Relationship Id="rId19066ab6889dc3878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Home.aspx" TargetMode="External"/><Relationship Id="rId71586ab6889dc39d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/kac/files/86537.pdf" TargetMode="External"/><Relationship Id="rId50786ab6889dc3a92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.43904" TargetMode="External"/><Relationship Id="rId95466ab6889dc3ae2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf" TargetMode="External"/><Relationship Id="rId21146ab6889dc3afe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html" TargetMode="External"/><Relationship Id="rId97086ab6889dc3b1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/peach/" TargetMode="External"/><Relationship Id="rId25196ab6889dc3b36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu" TargetMode="External"/><Relationship Id="rId80226ab6889dc3b56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/agriculture/apricot/" TargetMode="External"/><Relationship Id="rId87816ab6889dc3bab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2017.23.2.186" TargetMode="External"/><Relationship Id="rId41276ab6889dc4806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Home.aspx" TargetMode="External"/><Relationship Id="rId32766ab6889dc4908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture14040582" TargetMode="External"/><Relationship Id="rId59346ab6889dc492c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/kac/files/86537.pdf" TargetMode="External"/><Relationship Id="rId59256ab6889dc49cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.43904" TargetMode="External"/><Relationship Id="rId51076ab6889dc4a1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf" TargetMode="External"/><Relationship Id="rId95646ab6889dc4a36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html" TargetMode="External"/><Relationship Id="rId13526ab6889dc4a51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/peach/" TargetMode="External"/><Relationship Id="rId23256ab6889dc4a6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu" TargetMode="External"/><Relationship Id="rId31666ab6889dc4a8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/agriculture/apricot/" TargetMode="External"/><Relationship Id="rId57636ab6889dc4b4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2017.23.2.186" TargetMode="External"/><Relationship Id="rId65756ab6889dc50ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Home.aspx" TargetMode="External"/><Relationship Id="rId61616ab6889dc51a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture14040582" TargetMode="External"/><Relationship Id="rId16006ab6889dc51ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/kac/files/86537.pdf" TargetMode="External"/><Relationship Id="rId31626ab6889dc526a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.43904" TargetMode="External"/><Relationship Id="rId88586ab6889dc52b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf" TargetMode="External"/><Relationship Id="rId63096ab6889dc52d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html" TargetMode="External"/><Relationship Id="rId37106ab6889dc52ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/peach/" TargetMode="External"/><Relationship Id="rId61906ab6889dc5305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu" TargetMode="External"/><Relationship Id="rId21456ab6889dc5327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/agriculture/apricot/" TargetMode="External"/><Relationship Id="rId77266ab6889dc5379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2017.23.2.186" TargetMode="External"/><Relationship Id="rId98576ab6889dc584b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Home.aspx" TargetMode="External"/><Relationship Id="rId34996ab6889dc5949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture14040582" TargetMode="External"/><Relationship Id="rId28866ab6889dc596b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/kac/files/86537.pdf" TargetMode="External"/><Relationship Id="rId30576ab6889dc5a0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.43904" TargetMode="External"/><Relationship Id="rId78586ab6889dc5a59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf" TargetMode="External"/><Relationship Id="rId80846ab6889dc5a74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html" TargetMode="External"/><Relationship Id="rId49556ab6889dc5a8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/peach/" TargetMode="External"/><Relationship Id="rId45126ab6889dc5aa9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu" TargetMode="External"/><Relationship Id="rId80466ab6889dc5acb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/agriculture/apricot/" TargetMode="External"/><Relationship Id="rId39066ab6889dc5b1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2017.23.2.186" TargetMode="External"/><Relationship Id="rId76636ab6889dc605c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Home.aspx" TargetMode="External"/><Relationship Id="rId18706ab6889dc6159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture14040582" TargetMode="External"/><Relationship Id="rId86386ab6889dc618f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/kac/files/86537.pdf" TargetMode="External"/><Relationship Id="rId24376ab6889dc6239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.43904" TargetMode="External"/><Relationship Id="rId41666ab6889dc628a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf" TargetMode="External"/><Relationship Id="rId27006ab6889dc62a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html" TargetMode="External"/><Relationship Id="rId51066ab6889dc62c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/peach/" TargetMode="External"/><Relationship Id="rId51676ab6889dc62da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu" TargetMode="External"/><Relationship Id="rId38896ab6889dc62fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/agriculture/apricot/" TargetMode="External"/><Relationship Id="rId45406ab6889dc6362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2017.23.2.186" TargetMode="External"/><Relationship Id="rId83896ab6889dc6811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Home.aspx" TargetMode="External"/><Relationship Id="rId99756ab6889dc690c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture14040582" TargetMode="External"/><Relationship Id="rId33506ab6889dc692e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/kac/files/86537.pdf" TargetMode="External"/><Relationship Id="rId18436ab6889dc69d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.43904" TargetMode="External"/><Relationship Id="rId46906ab6889dc6a1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf" TargetMode="External"/><Relationship Id="rId78636ab6889dc6a39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html" TargetMode="External"/><Relationship Id="rId88556ab6889dc6a53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/peach/" TargetMode="External"/><Relationship Id="rId33726ab6889dc6a6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu" TargetMode="External"/><Relationship Id="rId79086ab6889dc6a90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/agriculture/apricot/" TargetMode="External"/><Relationship Id="rId17736ab6889dc6ab0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anrcatalog.ucanr.edu/Details.aspx?itemNo=3431" TargetMode="External"/><Relationship Id="rId12056ab6889dc6afd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2017.23.2.186" TargetMode="External"/><Relationship Id="rId33246ab6889dc6fa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Home.aspx" TargetMode="External"/><Relationship Id="rId37446ab6889dc77a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture14040582" TargetMode="External"/><Relationship Id="rId54876ab6889dc77cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/kac/files/86537.pdf" TargetMode="External"/><Relationship Id="rId93816ab6889dc7877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.43904" TargetMode="External"/><Relationship Id="rId86856ab6889dc78f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf" TargetMode="External"/><Relationship Id="rId21116ab6889dc790d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html" TargetMode="External"/><Relationship Id="rId36856ab6889dc792a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/peach/" TargetMode="External"/><Relationship Id="rId96646ab6889dc7946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu" TargetMode="External"/><Relationship Id="rId61536ab6889dc7974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/agriculture/apricot/" TargetMode="External"/><Relationship Id="rId96446ab6889dc79c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2017.23.2.186" TargetMode="External"/><Relationship Id="rId49496ab6889dc8000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Home.aspx" TargetMode="External"/><Relationship Id="rId90736ab6889dc80fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture14040582" TargetMode="External"/><Relationship Id="rId19476ab6889dc8121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/kac/files/86537.pdf" TargetMode="External"/><Relationship Id="rId51776ab6889dc81c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.43904" TargetMode="External"/><Relationship Id="rId31886ab6889dc8210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf" TargetMode="External"/><Relationship Id="rId92976ab6889dc822c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html" TargetMode="External"/><Relationship Id="rId78616ab6889dc8248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/peach/" TargetMode="External"/><Relationship Id="rId96886ab6889dc8263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu" TargetMode="External"/><Relationship Id="rId57626ab6889dc8293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/agriculture/apricot/" TargetMode="External"/><Relationship Id="rId52656ab6889dc82ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2017.23.2.186" TargetMode="External"/><Relationship Id="rId45546ab6889dc874b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Home.aspx" TargetMode="External"/><Relationship Id="rId91236ab6889dc8849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture14040582" TargetMode="External"/><Relationship Id="rId68086ab6889dc886c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/kac/files/86537.pdf" TargetMode="External"/><Relationship Id="rId24876ab6889dc8910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.43904" TargetMode="External"/><Relationship Id="rId34816ab6889dc895f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf" TargetMode="External"/><Relationship Id="rId88526ab6889dc897a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html" TargetMode="External"/><Relationship Id="rId96226ab6889dc8996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/peach/" TargetMode="External"/><Relationship Id="rId61556ab6889dc89b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu" TargetMode="External"/><Relationship Id="rId54076ab6889dc89d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/agriculture/apricot/" TargetMode="External"/><Relationship Id="rId67906ab6889dc8a24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2017.23.2.186" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>