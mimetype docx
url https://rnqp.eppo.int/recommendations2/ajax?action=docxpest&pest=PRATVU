--- v0 (2026-05-13)
+++ v1 (2026-06-27)
@@ -529,51 +529,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Pratylenchus vulnus is present mostly on woody plants in warmer (subtropical and Mediterranean) climates in different continents (Moens &amp; Perry, 2009). Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId91176a04251a41e41" w:history="1">
+      <w:hyperlink r:id="rId40096a3fba499806d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1395,51 +1395,51 @@
         <w:t xml:space="preserve">Brasileiro-Vidal AC, Dos Santos-Serejo JA, Soares Filho Wdos S, Guerra M. (2007) A simple chromosomal marker can reliably distinguishes Poncirus from Citrus species. Genética 129(3), 273-9.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lim G-E, Heo M-S &amp; Park M-G (2024) Hot Water Treatment as a Quarantine Measure for Controlling Pratylenchus penetrans Cobb in Syngonium podophyllum Schott and Perilla frutescens Britton. Agriculture 14, 582. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55466a04251a4219c" w:history="1">
+      <w:hyperlink r:id="rId62666a3fba49984d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agriculture14040582</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -2264,51 +2264,51 @@
         <w:t xml:space="preserve">Brasileiro-Vidal AC, Dos Santos-Serejo JA, Soares Filho Wdos S, Guerra M. (2007) A simple chromosomal marker can reliably distinguishes Poncirus from Citrus species. Genética 129(3), 273-9.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lim G-E, Heo M-S &amp; Park M-G (2024) Hot Water Treatment as a Quarantine Measure for Controlling Pratylenchus penetrans Cobb in Syngonium podophyllum Schott and Perilla frutescens Britton. Agriculture 14, 582. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58056a04251a424f9" w:history="1">
+      <w:hyperlink r:id="rId85266a3fba4998958" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agriculture14040582</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -3133,51 +3133,51 @@
         <w:t xml:space="preserve">Brasileiro-Vidal AC, Dos Santos-Serejo JA, Soares Filho Wdos S, Guerra M. (2007) A simple chromosomal marker can reliably distinguishes Poncirus from Citrus species. Genética 129(3), 273-9.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lim G-E, Heo M-S &amp; Park M-G (2024) Hot Water Treatment as a Quarantine Measure for Controlling Pratylenchus penetrans Cobb in Syngonium podophyllum Schott and Perilla frutescens Britton. Agriculture 14, 582. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43486a04251a4667a" w:history="1">
+      <w:hyperlink r:id="rId10446a3fba4998db5" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agriculture14040582</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -4171,51 +4171,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aaltjesschema (2019). Website on information and crop rotation for various crops. The website is s product of Wageningen UR, nematology PPO-AGV. Website is accessible until 31 March 2024, only information for perennial plants and fruit crops will still be available. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58906a04251a46a92" w:history="1">
+      <w:hyperlink r:id="rId64496a3fba499930c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aaltjesschema.nl/Home.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4503,92 +4503,92 @@
         <w:t xml:space="preserve">Lehman PS (1994) Dissemination of phytoparasitic nematodes. Nematology Circular, No 28. Fla. Dept. Agric.&amp; Consumer Services. Division of Plant Industry.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lim G-E, Heo M-S &amp; Park M-G (2024) Hot Water Treatment as a Quarantine Measure for Controlling Pratylenchus penetrans Cobb in Syngonium podophyllum Schott and Perilla frutescens Britton. Agriculture 14, 582. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32376a04251a46ba0" w:history="1">
+      <w:hyperlink r:id="rId68206a3fba4999469" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agriculture14040582</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">McKenry M (2007) A report to the california tree fruit agreement: A greater number of rootstock choices can provide a partial alternative to methyl bromide fumigation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14256a04251a46bc4" w:history="1">
+      <w:hyperlink r:id="rId38366a3fba499949c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/sites/kac/files/86537.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4761,51 +4761,51 @@
         <w:t xml:space="preserve">Pinochet J (2011) Lesiones en las raíces de frutales (Pratylenchus vulnus). From “Enfermedades causadas por nematodos fitoparásitos en España”. M. V. Phytoma-España, S.L. (PHYTOMA-España) en colaboración con la Sociedad Española de Fitopatologia (SEF).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PlantwisePlus Knowledge Bank (2023). Pratylenchus vulnus (walnut root lesion nematode) (accessed on 28/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84936a04251a46c94" w:history="1">
+      <w:hyperlink r:id="rId25936a3fba49995c3" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/pwkb.species.43904</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4863,191 +4863,191 @@
         <w:t xml:space="preserve">Tobar A, Palacios F (1974) Nematode dispersal by irrigation water. Simposio Internacional (XII) de Nematología, Sociedad Europea de Nematólogos. Granada, España: 103-105.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2009) Integrated pest management guidelines: Fig. Publication 3447. University of California, Agricultura and Natural Resources. p 8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49396a04251a46ce3" w:history="1">
+      <w:hyperlink r:id="rId21446a3fba499962f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017a) Integrated pest management guidelines: Cherry. Publication 3440. University of California, Agricultura and Natural Resources. p 83-85. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91566a04251a46cfe" w:history="1">
+      <w:hyperlink r:id="rId80266a3fba4999654" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017b) Integrated pest management guidelines: Peach. Publication 3454. University of California, Agricultura and Natural Resources. p 122-124. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35286a04251a46d1a" w:history="1">
+      <w:hyperlink r:id="rId61596a3fba4999679" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www2.ipm.ucanr.edu/agriculture/peach/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017c) Integrated pest management guidelines: Plum. Publication 3462. University of California, Agricultura and Natural Resources. p 81-83. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41846a04251a46d34" w:history="1">
+      <w:hyperlink r:id="rId48666a3fba499969c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucdavis.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017d) Integrated pest management guidelines: Apricot. Publication 3433. University of California, Agricultura and Natural Resources. p 80-81. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43496a04251a46d57" w:history="1">
+      <w:hyperlink r:id="rId45356a3fba49996ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucanr.edu/agriculture/apricot/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5113,51 +5113,51 @@
         <w:t xml:space="preserve">Lin, Y. P., Lee, W. C., Chung, P. C., &amp; Yang, J. I. (2019). The morphological characteristics and phylogenetic analysis of Pratylenchus vulnus Taiwan strawberry isolate. Journal of Nematology e2019-76, 51. DOI: 10.21307/jofnem-2019-076.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ko HR, Lee MA, Kim EH, Kim SJ &amp; Lee JK.(2017). Incidence of plant-parasitic nematodes in strawberry nursery and nematode dispersal by daughter plant. Research in Plant Disease 23(2), 186-192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61196a04251a46dab" w:history="1">
+      <w:hyperlink r:id="rId77756a3fba499973b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/RPD.2017.23.2.186</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -6077,51 +6077,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aaltjesschema (2019). Website on information and crop rotation for various crops. The website is s product of Wageningen UR, nematology PPO-AGV. Website is accessible until 31 March 2024, only information for perennial plants and fruit crops will still be available. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56876a04251a4716a" w:history="1">
+      <w:hyperlink r:id="rId55666a3fba4999c80" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aaltjesschema.nl/Home.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -6432,51 +6432,51 @@
         <w:t xml:space="preserve">Lehman PS (1994) Dissemination of phytoparasitic nematodes. Nematology Circular, No 28. Fla. Dept. Agric.&amp; Consumer Services. Division of Plant Industry.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">McKenry M (2007) A report to the california tree fruit agreement: A greater number of rootstock choices can provide a partial alternative to methyl bromide fumigation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88766a04251a47276" w:history="1">
+      <w:hyperlink r:id="rId67806a3fba4999deb" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/sites/kac/files/86537.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -6695,51 +6695,51 @@
         <w:t xml:space="preserve">Pinochet J (2011) Lesiones en las raíces de frutales (Pratylenchus vulnus). From “Enfermedades causadas por nematodos fitoparásitos en España”. M. V. Phytoma-España, S.L. (PHYTOMA-España) en colaboración con la Sociedad Española de Fitopatologia (SEF).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PlantwisePlus Knowledge Bank (2023). Pratylenchus vulnus (walnut root lesion nematode) (accessed on 28/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84876a04251a4b39b" w:history="1">
+      <w:hyperlink r:id="rId92686a3fba4999ef2" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/pwkb.species.43904</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -6797,191 +6797,191 @@
         <w:t xml:space="preserve">Tobar A, Palacios F (1974) Nematode dispersal by irrigation water. Simposio Internacional (XII) de Nematología, Sociedad Europea de Nematólogos. Granada, España: 103-105.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2009) Integrated pest management guidelines: Fig. Publication 3447. University of California, Agricultura and Natural Resources. p 8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51306a04251a4b410" w:history="1">
+      <w:hyperlink r:id="rId98476a3fba4999f5d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017a) Integrated pest management guidelines: Cherry. Publication 3440. University of California, Agricultura and Natural Resources. p 83-85. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82276a04251a4b42e" w:history="1">
+      <w:hyperlink r:id="rId63626a3fba4999f82" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017b) Integrated pest management guidelines: Peach. Publication 3454. University of California, Agricultura and Natural Resources. p 122-124. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39686a04251a4b44a" w:history="1">
+      <w:hyperlink r:id="rId69206a3fba4999fa6" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www2.ipm.ucanr.edu/agriculture/peach/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017c) Integrated pest management guidelines: Plum. Publication 3462. University of California, Agricultura and Natural Resources. p 81-83. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72966a04251a4b466" w:history="1">
+      <w:hyperlink r:id="rId22756a3fba4999fd7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucdavis.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017d) Integrated pest management guidelines: Apricot. Publication 3433. University of California, Agricultura and Natural Resources. p 80-81. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75166a04251a4b495" w:history="1">
+      <w:hyperlink r:id="rId81986a3fba499a006" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucanr.edu/agriculture/apricot/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -7047,51 +7047,51 @@
         <w:t xml:space="preserve">Lin, Y. P., Lee, W. C., Chung, P. C., &amp; Yang, J. I. (2019). The morphological characteristics and phylogenetic analysis of Pratylenchus vulnus Taiwan strawberry isolate. Journal of Nematology e2019-76, 51. DOI: 10.21307/jofnem-2019-076.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ko HR, Lee MA, Kim EH, Kim SJ &amp; Lee JK.(2017). Incidence of plant-parasitic nematodes in strawberry nursery and nematode dispersal by daughter plant. Research in Plant Disease 23(2), 186-192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93586a04251a4b4ed" w:history="1">
+      <w:hyperlink r:id="rId58926a3fba499a078" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/RPD.2017.23.2.186</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -8018,51 +8018,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aaltjesschema (2019). Website on information and crop rotation for various crops. The website is s product of Wageningen UR, nematology PPO-AGV. Website is accessible until 31 March 2024, only information for perennial plants and fruit crops will still be available. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59776a04251a4b8ba" w:history="1">
+      <w:hyperlink r:id="rId71646a3fba499a576" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aaltjesschema.nl/Home.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -8373,51 +8373,51 @@
         <w:t xml:space="preserve">Mohotti KM, Navaratne N &amp; Nugaliyadda M (1997) New record on the occurrence of walnut root lesion nematode, Pratylenchus vulnus on strawberry in Sri Lanka. International Journal of Nematology 7(2), 225-226.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">McKenry M (2007) A report to the california tree fruit agreement: A greater number of rootstock choices can provide a partial alternative to methyl bromide fumigation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88976a04251a4b9c7" w:history="1">
+      <w:hyperlink r:id="rId64366a3fba499a6de" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/sites/kac/files/86537.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -8452,51 +8452,51 @@
         <w:t xml:space="preserve">Moens M &amp; Perry RN (2009) Migratory plant endoparasitic nematodes: a group rich in contrasts and divergence. Annual Review of Phytopathology 47, 313–32.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Minagawa N &amp; Maeso-Tozzi D (1990) Plant-parasitic nematodes of Uruguay: a preliminary report. Japanese journal of nematology 20. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90876a04251a4ba04" w:history="1">
+      <w:hyperlink r:id="rId57836a3fba499a730" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.jstage.jst.go.jp/article/jjn1972/20/0/20_0_44/_pdf/-char/en</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -8646,84 +8646,84 @@
         <w:t xml:space="preserve">Pinochet J (2011) Lesiones en las raíces de frutales (Pratylenchus vulnus). From “Enfermedades causadas por nematodos fitoparásitos en España”. M. V. Phytoma-España, S.L. (PHYTOMA-España) en colaboración con la Sociedad Española de Fitopatologia (SEF).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PlantwisePlus Knowledge Bank (2023). Pratylenchus vulnus (walnut root lesion nematode) (accessed on 28/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18286a04251a4ba97" w:history="1">
+      <w:hyperlink r:id="rId70306a3fba499a7f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/pwkb.species.43904</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Quing Y (2008) Species of Pratylenchus (Nematoda: Pratylenchidae) in Canada: description, distribution, and identification. Canadian Journal of Plant Pathology 30 (3), 477-485. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23906a04251a4bab4" w:history="1">
+      <w:hyperlink r:id="rId52766a3fba499a81c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/07060660809507545</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -8827,191 +8827,191 @@
         <w:t xml:space="preserve">Tobar A, Palacios F (1974) Nematode dispersal by irrigation water. Simposio Internacional (XII) de Nematología, Sociedad Europea de Nematólogos. Granada, España: 103-105.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2009) Integrated pest management guidelines: Fig. Publication 3447. University of California, Agricultura and Natural Resources. p 8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95276a04251a4bb22" w:history="1">
+      <w:hyperlink r:id="rId70816a3fba499a8b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017a) Integrated pest management guidelines: Cherry. Publication 3440. University of California, Agricultura and Natural Resources. p 83-85. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94706a04251a4bb3e" w:history="1">
+      <w:hyperlink r:id="rId15746a3fba499a8d4" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017b) Integrated pest management guidelines: Peach. Publication 3454. University of California, Agricultura and Natural Resources. p 122-124. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91336a04251a4bb59" w:history="1">
+      <w:hyperlink r:id="rId78716a3fba499a8f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www2.ipm.ucanr.edu/agriculture/peach/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017c) Integrated pest management guidelines: Plum. Publication 3462. University of California, Agricultura and Natural Resources. p 81-83. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37986a04251a4bb74" w:history="1">
+      <w:hyperlink r:id="rId51776a3fba499a91e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucdavis.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017d) Integrated pest management guidelines: Apricot. Publication 3433. University of California, Agricultura and Natural Resources. p 80-81. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38046a04251a4bb94" w:history="1">
+      <w:hyperlink r:id="rId92706a3fba499a94a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucanr.edu/agriculture/apricot/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -9077,51 +9077,51 @@
         <w:t xml:space="preserve">Lin, Y. P., Lee, W. C., Chung, P. C., &amp; Yang, J. I. (2019). The morphological characteristics and phylogenetic analysis of Pratylenchus vulnus Taiwan strawberry isolate. Journal of Nematology e2019-76, 51. DOI: 10.21307/jofnem-2019-076.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ko HR, Lee MA, Kim EH, Kim SJ &amp; Lee JK.(2017). Incidence of plant-parasitic nematodes in strawberry nursery and nematode dispersal by daughter plant. Research in Plant Disease 23(2), 186-192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93396a04251a4bbea" w:history="1">
+      <w:hyperlink r:id="rId79956a3fba499a9bb" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/RPD.2017.23.2.186</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -10152,51 +10152,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aaltjesschema (2019). Website on information and crop rotation for various crops. The website is s product of Wageningen UR, nematology PPO-AGV. Website is accessible until 31 March 2024, only information for perennial plants and fruit crops will still be available. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94816a04251a4c00b" w:history="1">
+      <w:hyperlink r:id="rId21206a3fba499af50" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aaltjesschema.nl/Home.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -10484,92 +10484,92 @@
         <w:t xml:space="preserve">Lehman PS (1994) Dissemination of phytoparasitic nematodes. Nematology Circular, No 28. Fla. Dept. Agric.&amp; Consumer Services. Division of Plant Industry.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lim G-E, Heo M-S &amp; Park M-G (2024) Hot Water Treatment as a Quarantine Measure for Controlling Pratylenchus penetrans Cobb in Syngonium podophyllum Schott and Perilla frutescens Britton. Agriculture 14, 582. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35466a04251a4c11d" w:history="1">
+      <w:hyperlink r:id="rId81546a3fba499b09e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agriculture14040582</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">McKenry M (2007) A report to the california tree fruit agreement: A greater number of rootstock choices can provide a partial alternative to methyl bromide fumigation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92226a04251a4c141" w:history="1">
+      <w:hyperlink r:id="rId82206a3fba499b0cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/sites/kac/files/86537.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -10742,51 +10742,51 @@
         <w:t xml:space="preserve">Pinochet J (2011) Lesiones en las raíces de frutales (Pratylenchus vulnus). From “Enfermedades causadas por nematodos fitoparásitos en España”. M. V. Phytoma-España, S.L. (PHYTOMA-España) en colaboración con la Sociedad Española de Fitopatologia (SEF).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PlantwisePlus Knowledge Bank (2023). Pratylenchus vulnus (walnut root lesion nematode) (accessed on 28/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60756a04251a4c1e3" w:history="1">
+      <w:hyperlink r:id="rId78636a3fba499b1a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/pwkb.species.43904</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -10844,191 +10844,191 @@
         <w:t xml:space="preserve">Tobar A, Palacios F (1974) Nematode dispersal by irrigation water. Simposio Internacional (XII) de Nematología, Sociedad Europea de Nematólogos. Granada, España: 103-105.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2009) Integrated pest management guidelines: Fig. Publication 3447. University of California, Agricultura and Natural Resources. p 8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74016a04251a4c231" w:history="1">
+      <w:hyperlink r:id="rId55176a3fba499b20c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017a) Integrated pest management guidelines: Cherry. Publication 3440. University of California, Agricultura and Natural Resources. p 83-85. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91186a04251a4c24c" w:history="1">
+      <w:hyperlink r:id="rId19076a3fba499b231" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017b) Integrated pest management guidelines: Peach. Publication 3454. University of California, Agricultura and Natural Resources. p 122-124. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74966a04251a4c268" w:history="1">
+      <w:hyperlink r:id="rId41806a3fba499b255" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www2.ipm.ucanr.edu/agriculture/peach/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017c) Integrated pest management guidelines: Plum. Publication 3462. University of California, Agricultura and Natural Resources. p 81-83. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35396a04251a4c28c" w:history="1">
+      <w:hyperlink r:id="rId18786a3fba499b278" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucdavis.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017d) Integrated pest management guidelines: Apricot. Publication 3433. University of California, Agricultura and Natural Resources. p 80-81. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23386a04251a4c36d" w:history="1">
+      <w:hyperlink r:id="rId46296a3fba499b2a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucanr.edu/agriculture/apricot/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -11094,51 +11094,51 @@
         <w:t xml:space="preserve">Lin, Y. P., Lee, W. C., Chung, P. C., &amp; Yang, J. I. (2019). The morphological characteristics and phylogenetic analysis of Pratylenchus vulnus Taiwan strawberry isolate. Journal of Nematology e2019-76, 51. DOI: 10.21307/jofnem-2019-076.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ko HR, Lee MA, Kim EH, Kim SJ &amp; Lee JK.(2017). Incidence of plant-parasitic nematodes in strawberry nursery and nematode dispersal by daughter plant. Research in Plant Disease 23(2), 186-192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16286a04251a4c3cb" w:history="1">
+      <w:hyperlink r:id="rId39616a3fba499b315" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/RPD.2017.23.2.186</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -11991,51 +11991,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lim G-E, Heo M-S &amp; Park M-G (2024) Hot Water Treatment as a Quarantine Measure for Controlling Pratylenchus penetrans Cobb in Syngonium podophyllum Schott and Perilla frutescens Britton. Agriculture 14, 582. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80256a04251a4c757" w:history="1">
+      <w:hyperlink r:id="rId15006a3fba499b7b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agriculture14040582</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -12917,51 +12917,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aaltjesschema (2019). Website on information and crop rotation for various crops. The website is s product of Wageningen UR, nematology PPO-AGV. Website is accessible until 31 March 2024, only information for perennial plants and fruit crops will still be available. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80386a04251a4cad6" w:history="1">
+      <w:hyperlink r:id="rId29436a3fba499bc6b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aaltjesschema.nl/Home.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -13249,51 +13249,51 @@
         <w:t xml:space="preserve">Lehman PS (1994) Dissemination of phytoparasitic nematodes. Nematology Circular, No 28. Fla. Dept. Agric.&amp; Consumer Services. Division of Plant Industry.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">McKenry M (2007) A report to the california tree fruit agreement: A greater number of rootstock choices can provide a partial alternative to methyl bromide fumigation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24116a04251a4cbd2" w:history="1">
+      <w:hyperlink r:id="rId95096a3fba499bdba" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/sites/kac/files/86537.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -13466,51 +13466,51 @@
         <w:t xml:space="preserve">Pinochet J (2011) Lesiones en las raíces de frutales (Pratylenchus vulnus). From “Enfermedades causadas por nematodos fitoparásitos en España”. M. V. Phytoma-España, S.L. (PHYTOMA-España) en colaboración con la Sociedad Española de Fitopatologia (SEF).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PlantwisePlus Knowledge Bank (2023). Pratylenchus vulnus (walnut root lesion nematode) (accessed on 28/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41506a04251a4cc81" w:history="1">
+      <w:hyperlink r:id="rId79856a3fba499be97" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/pwkb.species.43904</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -13568,191 +13568,191 @@
         <w:t xml:space="preserve">Tobar A, Palacios F (1974) Nematode dispersal by irrigation water. Simposio Internacional (XII) de Nematología, Sociedad Europea de Nematólogos. Granada, España: 103-105.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2009) Integrated pest management guidelines: Fig. Publication 3447. University of California, Agricultura and Natural Resources. p 8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87436a04251a4ccd2" w:history="1">
+      <w:hyperlink r:id="rId24996a3fba499befe" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017a) Integrated pest management guidelines: Cherry. Publication 3440. University of California, Agricultura and Natural Resources. p 83-85. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10166a04251a4ccee" w:history="1">
+      <w:hyperlink r:id="rId63206a3fba499bf26" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017b) Integrated pest management guidelines: Peach. Publication 3454. University of California, Agricultura and Natural Resources. p 122-124. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32056a04251a4cd0d" w:history="1">
+      <w:hyperlink r:id="rId68936a3fba499bf5d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www2.ipm.ucanr.edu/agriculture/peach/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017c) Integrated pest management guidelines: Plum. Publication 3462. University of California, Agricultura and Natural Resources. p 81-83. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91226a04251a4cd27" w:history="1">
+      <w:hyperlink r:id="rId49226a3fba499bf82" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucdavis.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017d) Integrated pest management guidelines: Apricot. Publication 3433. University of California, Agricultura and Natural Resources. p 80-81. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72636a04251a4cd47" w:history="1">
+      <w:hyperlink r:id="rId22896a3fba499bfaf" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucanr.edu/agriculture/apricot/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -13818,51 +13818,51 @@
         <w:t xml:space="preserve">Lin, Y. P., Lee, W. C., Chung, P. C., &amp; Yang, J. I. (2019). The morphological characteristics and phylogenetic analysis of Pratylenchus vulnus Taiwan strawberry isolate. Journal of Nematology e2019-76, 51. DOI: 10.21307/jofnem-2019-076.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ko HR, Lee MA, Kim EH, Kim SJ &amp; Lee JK.(2017). Incidence of plant-parasitic nematodes in strawberry nursery and nematode dispersal by daughter plant. Research in Plant Disease 23(2), 186-192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54166a04251a4cd9b" w:history="1">
+      <w:hyperlink r:id="rId94376a3fba499c023" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/RPD.2017.23.2.186</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -14988,51 +14988,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aaltjesschema (2019). Website on information and crop rotation for various crops. The website is s product of Wageningen UR, nematology PPO-AGV. Website is accessible until 31 March 2024, only information for perennial plants and fruit crops will still be available. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53266a04251a4d208" w:history="1">
+      <w:hyperlink r:id="rId36566a3fba499c648" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aaltjesschema.nl/Home.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -15320,92 +15320,92 @@
         <w:t xml:space="preserve">Lehman PS (1994) Dissemination of phytoparasitic nematodes. Nematology Circular, No 28. Fla. Dept. Agric.&amp; Consumer Services. Division of Plant Industry.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lim G-E, Heo M-S &amp; Park M-G (2024) Hot Water Treatment as a Quarantine Measure for Controlling Pratylenchus penetrans Cobb in Syngonium podophyllum Schott and Perilla frutescens Britton. Agriculture 14, 582. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58426a04251a4d34b" w:history="1">
+      <w:hyperlink r:id="rId30406a3fba499c796" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agriculture14040582</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">McKenry M (2007) A report to the california tree fruit agreement: A greater number of rootstock choices can provide a partial alternative to methyl bromide fumigation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34286a04251a4d36e" w:history="1">
+      <w:hyperlink r:id="rId67656a3fba499c7c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/sites/kac/files/86537.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -15578,51 +15578,51 @@
         <w:t xml:space="preserve">Pinochet J (2011) Lesiones en las raíces de frutales (Pratylenchus vulnus). From “Enfermedades causadas por nematodos fitoparásitos en España”. M. V. Phytoma-España, S.L. (PHYTOMA-España) en colaboración con la Sociedad Española de Fitopatologia (SEF).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PlantwisePlus Knowledge Bank (2023). Pratylenchus vulnus (walnut root lesion nematode) (accessed on 28/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99626a04251a4d410" w:history="1">
+      <w:hyperlink r:id="rId23396a3fba499c899" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/pwkb.species.43904</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -15680,191 +15680,191 @@
         <w:t xml:space="preserve">Tobar A, Palacios F (1974) Nematode dispersal by irrigation water. Simposio Internacional (XII) de Nematología, Sociedad Europea de Nematólogos. Granada, España: 103-105.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2009) Integrated pest management guidelines: Fig. Publication 3447. University of California, Agricultura and Natural Resources. p 8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50736a04251a4d657" w:history="1">
+      <w:hyperlink r:id="rId29046a3fba499c900" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017a) Integrated pest management guidelines: Cherry. Publication 3440. University of California, Agricultura and Natural Resources. p 83-85. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73206a04251a4d682" w:history="1">
+      <w:hyperlink r:id="rId78746a3fba499c924" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017b) Integrated pest management guidelines: Peach. Publication 3454. University of California, Agricultura and Natural Resources. p 122-124. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40976a04251a4d6a0" w:history="1">
+      <w:hyperlink r:id="rId65816a3fba499c947" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www2.ipm.ucanr.edu/agriculture/peach/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017c) Integrated pest management guidelines: Plum. Publication 3462. University of California, Agricultura and Natural Resources. p 81-83. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22006a04251a4d6be" w:history="1">
+      <w:hyperlink r:id="rId89136a3fba499c96d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucdavis.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017d) Integrated pest management guidelines: Apricot. Publication 3433. University of California, Agricultura and Natural Resources. p 80-81. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70826a04251a4d6e0" w:history="1">
+      <w:hyperlink r:id="rId59766a3fba499c998" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucanr.edu/agriculture/apricot/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -15930,51 +15930,51 @@
         <w:t xml:space="preserve">Lin, Y. P., Lee, W. C., Chung, P. C., &amp; Yang, J. I. (2019). The morphological characteristics and phylogenetic analysis of Pratylenchus vulnus Taiwan strawberry isolate. Journal of Nematology e2019-76, 51. DOI: 10.21307/jofnem-2019-076.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ko HR, Lee MA, Kim EH, Kim SJ &amp; Lee JK.(2017). Incidence of plant-parasitic nematodes in strawberry nursery and nematode dispersal by daughter plant. Research in Plant Disease 23(2), 186-192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39346a04251a4d732" w:history="1">
+      <w:hyperlink r:id="rId33726a3fba499ca06" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/RPD.2017.23.2.186</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -17118,51 +17118,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aaltjesschema (2019). Website on information and crop rotation for various crops. The website is s product of Wageningen UR, nematology PPO-AGV. Website is accessible until 31 March 2024, only information for perennial plants and fruit crops will still be available. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46206a04251a4dfc2" w:history="1">
+      <w:hyperlink r:id="rId98806a3fba499d02d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aaltjesschema.nl/Home.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -17450,92 +17450,92 @@
         <w:t xml:space="preserve">Lehman PS (1994) Dissemination of phytoparasitic nematodes. Nematology Circular, No 28. Fla. Dept. Agric.&amp; Consumer Services. Division of Plant Industry.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lim G-E, Heo M-S &amp; Park M-G (2024) Hot Water Treatment as a Quarantine Measure for Controlling Pratylenchus penetrans Cobb in Syngonium podophyllum Schott and Perilla frutescens Britton. Agriculture 14, 582. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47696a04251a4e0dc" w:history="1">
+      <w:hyperlink r:id="rId93696a3fba499d177" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agriculture14040582</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">McKenry M (2007) A report to the california tree fruit agreement: A greater number of rootstock choices can provide a partial alternative to methyl bromide fumigation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51766a04251a4e185" w:history="1">
+      <w:hyperlink r:id="rId83326a3fba499d1a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/sites/kac/files/86537.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -17708,51 +17708,51 @@
         <w:t xml:space="preserve">Pinochet J (2011) Lesiones en las raíces de frutales (Pratylenchus vulnus). From “Enfermedades causadas por nematodos fitoparásitos en España”. M. V. Phytoma-España, S.L. (PHYTOMA-España) en colaboración con la Sociedad Española de Fitopatologia (SEF).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PlantwisePlus Knowledge Bank (2023). Pratylenchus vulnus (walnut root lesion nematode) (accessed on 28/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34886a04251a4e267" w:history="1">
+      <w:hyperlink r:id="rId86636a3fba499d27a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/pwkb.species.43904</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -17810,191 +17810,191 @@
         <w:t xml:space="preserve">Tobar A, Palacios F (1974) Nematode dispersal by irrigation water. Simposio Internacional (XII) de Nematología, Sociedad Europea de Nematólogos. Granada, España: 103-105.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2009) Integrated pest management guidelines: Fig. Publication 3447. University of California, Agricultura and Natural Resources. p 8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16876a04251a4e2cf" w:history="1">
+      <w:hyperlink r:id="rId98466a3fba499d2e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017a) Integrated pest management guidelines: Cherry. Publication 3440. University of California, Agricultura and Natural Resources. p 83-85. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59756a04251a4e2eb" w:history="1">
+      <w:hyperlink r:id="rId74296a3fba499d304" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017b) Integrated pest management guidelines: Peach. Publication 3454. University of California, Agricultura and Natural Resources. p 122-124. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26596a04251a4e306" w:history="1">
+      <w:hyperlink r:id="rId69816a3fba499d328" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www2.ipm.ucanr.edu/agriculture/peach/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017c) Integrated pest management guidelines: Plum. Publication 3462. University of California, Agricultura and Natural Resources. p 81-83. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63946a04251a4e321" w:history="1">
+      <w:hyperlink r:id="rId43526a3fba499d34b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucdavis.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017d) Integrated pest management guidelines: Apricot. Publication 3433. University of California, Agricultura and Natural Resources. p 80-81. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39186a04251a4e344" w:history="1">
+      <w:hyperlink r:id="rId91636a3fba499d386" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucanr.edu/agriculture/apricot/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -18060,51 +18060,51 @@
         <w:t xml:space="preserve">Lin, Y. P., Lee, W. C., Chung, P. C., &amp; Yang, J. I. (2019). The morphological characteristics and phylogenetic analysis of Pratylenchus vulnus Taiwan strawberry isolate. Journal of Nematology e2019-76, 51. DOI: 10.21307/jofnem-2019-076.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ko HR, Lee MA, Kim EH, Kim SJ &amp; Lee JK.(2017). Incidence of plant-parasitic nematodes in strawberry nursery and nematode dispersal by daughter plant. Research in Plant Disease 23(2), 186-192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81496a04251a4e41a" w:history="1">
+      <w:hyperlink r:id="rId76046a3fba499d3f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/RPD.2017.23.2.186</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -19248,51 +19248,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aaltjesschema (2019). Website on information and crop rotation for various crops. The website is s product of Wageningen UR, nematology PPO-AGV. Website is accessible until 31 March 2024, only information for perennial plants and fruit crops will still be available. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61326a04251a4eaac" w:history="1">
+      <w:hyperlink r:id="rId76796a3fba499d9fb" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aaltjesschema.nl/Home.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -19580,92 +19580,92 @@
         <w:t xml:space="preserve">Lehman PS (1994) Dissemination of phytoparasitic nematodes. Nematology Circular, No 28. Fla. Dept. Agric.&amp; Consumer Services. Division of Plant Industry.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lim G-E, Heo M-S &amp; Park M-G (2024) Hot Water Treatment as a Quarantine Measure for Controlling Pratylenchus penetrans Cobb in Syngonium podophyllum Schott and Perilla frutescens Britton. Agriculture 14, 582. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81076a04251a4ebc9" w:history="1">
+      <w:hyperlink r:id="rId35066a3fba499db53" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agriculture14040582</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">McKenry M (2007) A report to the california tree fruit agreement: A greater number of rootstock choices can provide a partial alternative to methyl bromide fumigation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24706a04251a4ec88" w:history="1">
+      <w:hyperlink r:id="rId93116a3fba499db80" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/sites/kac/files/86537.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -19838,51 +19838,51 @@
         <w:t xml:space="preserve">Pinochet J (2011) Lesiones en las raíces de frutales (Pratylenchus vulnus). From “Enfermedades causadas por nematodos fitoparásitos en España”. M. V. Phytoma-España, S.L. (PHYTOMA-España) en colaboración con la Sociedad Española de Fitopatologia (SEF).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PlantwisePlus Knowledge Bank (2023). Pratylenchus vulnus (walnut root lesion nematode) (accessed on 28/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76376a04251a4ed5c" w:history="1">
+      <w:hyperlink r:id="rId66386a3fba499dc56" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/pwkb.species.43904</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -19940,191 +19940,191 @@
         <w:t xml:space="preserve">Tobar A, Palacios F (1974) Nematode dispersal by irrigation water. Simposio Internacional (XII) de Nematología, Sociedad Europea de Nematólogos. Granada, España: 103-105.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2009) Integrated pest management guidelines: Fig. Publication 3447. University of California, Agricultura and Natural Resources. p 8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56716a04251a4edbe" w:history="1">
+      <w:hyperlink r:id="rId94596a3fba499dcbc" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017a) Integrated pest management guidelines: Cherry. Publication 3440. University of California, Agricultura and Natural Resources. p 83-85. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12356a04251a4ede3" w:history="1">
+      <w:hyperlink r:id="rId74106a3fba499dce0" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017b) Integrated pest management guidelines: Peach. Publication 3454. University of California, Agricultura and Natural Resources. p 122-124. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26106a04251a4edff" w:history="1">
+      <w:hyperlink r:id="rId57286a3fba499dd03" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www2.ipm.ucanr.edu/agriculture/peach/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017c) Integrated pest management guidelines: Plum. Publication 3462. University of California, Agricultura and Natural Resources. p 81-83. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84306a04251a4ee1a" w:history="1">
+      <w:hyperlink r:id="rId69536a3fba499dd26" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucdavis.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017d) Integrated pest management guidelines: Apricot. Publication 3433. University of California, Agricultura and Natural Resources. p 80-81. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77246a04251a4ee3d" w:history="1">
+      <w:hyperlink r:id="rId58846a3fba499dd54" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucanr.edu/agriculture/apricot/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -20190,51 +20190,51 @@
         <w:t xml:space="preserve">Lin, Y. P., Lee, W. C., Chung, P. C., &amp; Yang, J. I. (2019). The morphological characteristics and phylogenetic analysis of Pratylenchus vulnus Taiwan strawberry isolate. Journal of Nematology e2019-76, 51. DOI: 10.21307/jofnem-2019-076.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ko HR, Lee MA, Kim EH, Kim SJ &amp; Lee JK.(2017). Incidence of plant-parasitic nematodes in strawberry nursery and nematode dispersal by daughter plant. Research in Plant Disease 23(2), 186-192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86886a04251a4ee93" w:history="1">
+      <w:hyperlink r:id="rId90876a3fba499ddc3" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/RPD.2017.23.2.186</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -21396,51 +21396,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aaltjesschema (2019). Website on information and crop rotation for various crops. The website is s product of Wageningen UR, nematology PPO-AGV. Website is accessible until 31 March 2024, only information for perennial plants and fruit crops will still be available. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94556a04251a4f5c9" w:history="1">
+      <w:hyperlink r:id="rId59776a3fba499e3e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aaltjesschema.nl/Home.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -21728,92 +21728,92 @@
         <w:t xml:space="preserve">Lehman PS (1994) Dissemination of phytoparasitic nematodes. Nematology Circular, No 28. Fla. Dept. Agric.&amp; Consumer Services. Division of Plant Industry.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lim G-E, Heo M-S &amp; Park M-G (2024) Hot Water Treatment as a Quarantine Measure for Controlling Pratylenchus penetrans Cobb in Syngonium podophyllum Schott and Perilla frutescens Britton. Agriculture 14, 582. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81346a04251a4f7a7" w:history="1">
+      <w:hyperlink r:id="rId29356a3fba499e536" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agriculture14040582</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">McKenry M (2007) A report to the california tree fruit agreement: A greater number of rootstock choices can provide a partial alternative to methyl bromide fumigation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28086a04251a4f7ec" w:history="1">
+      <w:hyperlink r:id="rId31796a3fba499e562" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/sites/kac/files/86537.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -21986,51 +21986,51 @@
         <w:t xml:space="preserve">Pinochet J (2011) Lesiones en las raíces de frutales (Pratylenchus vulnus). From “Enfermedades causadas por nematodos fitoparásitos en España”. M. V. Phytoma-España, S.L. (PHYTOMA-España) en colaboración con la Sociedad Española de Fitopatologia (SEF).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PlantwisePlus Knowledge Bank (2023). Pratylenchus vulnus (walnut root lesion nematode) (accessed on 28/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14366a04251a4f8b0" w:history="1">
+      <w:hyperlink r:id="rId84366a3fba499e645" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/pwkb.species.43904</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -22088,191 +22088,191 @@
         <w:t xml:space="preserve">Tobar A, Palacios F (1974) Nematode dispersal by irrigation water. Simposio Internacional (XII) de Nematología, Sociedad Europea de Nematólogos. Granada, España: 103-105.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2009) Integrated pest management guidelines: Fig. Publication 3447. University of California, Agricultura and Natural Resources. p 8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30536a04251a4f900" w:history="1">
+      <w:hyperlink r:id="rId17366a3fba499e6ad" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017a) Integrated pest management guidelines: Cherry. Publication 3440. University of California, Agricultura and Natural Resources. p 83-85. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17586a04251a4f91d" w:history="1">
+      <w:hyperlink r:id="rId60446a3fba499e6d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017b) Integrated pest management guidelines: Peach. Publication 3454. University of California, Agricultura and Natural Resources. p 122-124. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16536a04251a4f99c" w:history="1">
+      <w:hyperlink r:id="rId14016a3fba499e6f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www2.ipm.ucanr.edu/agriculture/peach/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017c) Integrated pest management guidelines: Plum. Publication 3462. University of California, Agricultura and Natural Resources. p 81-83. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48476a04251a4f9b9" w:history="1">
+      <w:hyperlink r:id="rId19456a3fba499e71a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucdavis.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017d) Integrated pest management guidelines: Apricot. Publication 3433. University of California, Agricultura and Natural Resources. p 80-81. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65376a04251a4f9dd" w:history="1">
+      <w:hyperlink r:id="rId49816a3fba499e749" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucanr.edu/agriculture/apricot/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -22338,51 +22338,51 @@
         <w:t xml:space="preserve">Lin, Y. P., Lee, W. C., Chung, P. C., &amp; Yang, J. I. (2019). The morphological characteristics and phylogenetic analysis of Pratylenchus vulnus Taiwan strawberry isolate. Journal of Nematology e2019-76, 51. DOI: 10.21307/jofnem-2019-076.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ko HR, Lee MA, Kim EH, Kim SJ &amp; Lee JK.(2017). Incidence of plant-parasitic nematodes in strawberry nursery and nematode dispersal by daughter plant. Research in Plant Disease 23(2), 186-192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50496a04251a4fa81" w:history="1">
+      <w:hyperlink r:id="rId65566a3fba499e7b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/RPD.2017.23.2.186</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -23544,51 +23544,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aaltjesschema (2019). Website on information and crop rotation for various crops. The website is s product of Wageningen UR, nematology PPO-AGV. Website is accessible until 31 March 2024, only information for perennial plants and fruit crops will still be available. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63586a04251a52385" w:history="1">
+      <w:hyperlink r:id="rId10496a3fba499eddc" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aaltjesschema.nl/Home.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -23876,92 +23876,92 @@
         <w:t xml:space="preserve">Lehman PS (1994) Dissemination of phytoparasitic nematodes. Nematology Circular, No 28. Fla. Dept. Agric.&amp; Consumer Services. Division of Plant Industry.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lim G-E, Heo M-S &amp; Park M-G (2024) Hot Water Treatment as a Quarantine Measure for Controlling Pratylenchus penetrans Cobb in Syngonium podophyllum Schott and Perilla frutescens Britton. Agriculture 14, 582. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35486a04251a5248a" w:history="1">
+      <w:hyperlink r:id="rId87956a3fba499ef3a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agriculture14040582</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">McKenry M (2007) A report to the california tree fruit agreement: A greater number of rootstock choices can provide a partial alternative to methyl bromide fumigation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47816a04251a524ad" w:history="1">
+      <w:hyperlink r:id="rId85976a3fba499ef66" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/sites/kac/files/86537.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -24134,51 +24134,51 @@
         <w:t xml:space="preserve">Pinochet J (2011) Lesiones en las raíces de frutales (Pratylenchus vulnus). From “Enfermedades causadas por nematodos fitoparásitos en España”. M. V. Phytoma-España, S.L. (PHYTOMA-España) en colaboración con la Sociedad Española de Fitopatologia (SEF).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PlantwisePlus Knowledge Bank (2023) Pratylenchus vulnus (walnut root lesion nematode) (accessed on 28/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54786a04251a5254e" w:history="1">
+      <w:hyperlink r:id="rId88626a3fba499f03d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/pwkb.species.43904</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -24236,232 +24236,232 @@
         <w:t xml:space="preserve">Tobar A, Palacios F (1974) Nematode dispersal by irrigation water. Simposio Internacional (XII) de Nematología, Sociedad Europea de Nematólogos. Granada, España: 103-105.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2009) Integrated pest management guidelines: Fig. Publication 3447. University of California, Agricultura and Natural Resources. p 8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79456a04251a5259d" w:history="1">
+      <w:hyperlink r:id="rId60826a3fba499f0a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017a) Integrated pest management guidelines: Cherry. Publication 3440. University of California, Agricultura and Natural Resources. p 83-85. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16006a04251a525b8" w:history="1">
+      <w:hyperlink r:id="rId69896a3fba499f0c7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017b) Integrated pest management guidelines: Peach. Publication 3454. University of California, Agricultura and Natural Resources. p 122-124. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54906a04251a525d3" w:history="1">
+      <w:hyperlink r:id="rId12476a3fba499f0eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www2.ipm.ucanr.edu/agriculture/peach/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017c) Integrated pest management guidelines: Plum. Publication 3462. University of California, Agricultura and Natural Resources. p 81-83. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89206a04251a525ed" w:history="1">
+      <w:hyperlink r:id="rId72476a3fba499f10d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucdavis.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017d) Integrated pest management guidelines: Apricot. Publication 3433. University of California, Agricultura and Natural Resources. p 80-81. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37236a04251a5260e" w:history="1">
+      <w:hyperlink r:id="rId29996a3fba499f13b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucanr.edu/agriculture/apricot/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2019) Integrated pest management guidelines: Almond. Publication 3431. University of California, Agricultura and Natural Resources. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89706a04251a5262e" w:history="1">
+      <w:hyperlink r:id="rId25446a3fba499f166" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://anrcatalog.ucanr.edu/Details.aspx?itemNo=3431</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -24519,51 +24519,51 @@
         <w:t xml:space="preserve">Lin, Y. P., Lee, W. C., Chung, P. C., &amp; Yang, J. I. (2019). The morphological characteristics and phylogenetic analysis of Pratylenchus vulnus Taiwan strawberry isolate. Journal of Nematology e2019-76, 51. DOI: 10.21307/jofnem-2019-076.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ko HR, Lee MA, Kim EH, Kim SJ &amp; Lee JK.(2017). Incidence of plant-parasitic nematodes in strawberry nursery and nematode dispersal by daughter plant. Research in Plant Disease 23(2), 186-192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51186a04251a5267b" w:history="1">
+      <w:hyperlink r:id="rId96626a3fba499f1d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/RPD.2017.23.2.186</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -25707,51 +25707,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aaltjesschema (2019). Website on information and crop rotation for various crops. The website is s product of Wageningen UR, nematology PPO-AGV. Website is accessible until 31 March 2024, only information for perennial plants and fruit crops will still be available. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39486a04251a52b0c" w:history="1">
+      <w:hyperlink r:id="rId50436a3fba499f7f1" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aaltjesschema.nl/Home.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -26039,92 +26039,92 @@
         <w:t xml:space="preserve">Lehman PS (1994) Dissemination of phytoparasitic nematodes. Nematology Circular, No 28. Fla. Dept. Agric.&amp; Consumer Services. Division of Plant Industry.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lim G-E, Heo M-S &amp; Park M-G (2024) Hot Water Treatment as a Quarantine Measure for Controlling Pratylenchus penetrans Cobb in Syngonium podophyllum Schott and Perilla frutescens Britton. Agriculture 14, 582. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42336a04251a52c02" w:history="1">
+      <w:hyperlink r:id="rId39836a3fba499f93d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agriculture14040582</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">McKenry M (2007) A report to the california tree fruit agreement: A greater number of rootstock choices can provide a partial alternative to methyl bromide fumigation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39496a04251a52c23" w:history="1">
+      <w:hyperlink r:id="rId41466a3fba499f969" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/sites/kac/files/86537.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -26297,51 +26297,51 @@
         <w:t xml:space="preserve">Pinochet J (2011) Lesiones en las raíces de frutales (Pratylenchus vulnus). From “Enfermedades causadas por nematodos fitoparásitos en España”. M. V. Phytoma-España, S.L. (PHYTOMA-España) en colaboración con la Sociedad Española de Fitopatologia (SEF).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PlantwisePlus Knowledge Bank (2023). Pratylenchus vulnus (walnut root lesion nematode) (accessed on 28/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20956a04251a52cc4" w:history="1">
+      <w:hyperlink r:id="rId14916a3fba499fa3f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/pwkb.species.43904</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -26399,191 +26399,191 @@
         <w:t xml:space="preserve">Tobar A, Palacios F (1974) Nematode dispersal by irrigation water. Simposio Internacional (XII) de Nematología, Sociedad Europea de Nematólogos. Granada, España: 103-105.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2009) Integrated pest management guidelines: Fig. Publication 3447. University of California, Agricultura and Natural Resources. p 8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45316a04251a52d10" w:history="1">
+      <w:hyperlink r:id="rId10536a3fba499faa8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017a) Integrated pest management guidelines: Cherry. Publication 3440. University of California, Agricultura and Natural Resources. p 83-85. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70876a04251a52d2b" w:history="1">
+      <w:hyperlink r:id="rId89776a3fba499facd" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017b) Integrated pest management guidelines: Peach. Publication 3454. University of California, Agricultura and Natural Resources. p 122-124. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75616a04251a52d45" w:history="1">
+      <w:hyperlink r:id="rId68796a3fba499faf0" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www2.ipm.ucanr.edu/agriculture/peach/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017c) Integrated pest management guidelines: Plum. Publication 3462. University of California, Agricultura and Natural Resources. p 81-83. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84166a04251a52d5f" w:history="1">
+      <w:hyperlink r:id="rId93966a3fba499fb13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucdavis.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017d) Integrated pest management guidelines: Apricot. Publication 3433. University of California, Agricultura and Natural Resources. p 80-81. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76026a04251a52d80" w:history="1">
+      <w:hyperlink r:id="rId25416a3fba499fb40" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucanr.edu/agriculture/apricot/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -26649,51 +26649,51 @@
         <w:t xml:space="preserve">Lin, Y. P., Lee, W. C., Chung, P. C., &amp; Yang, J. I. (2019). The morphological characteristics and phylogenetic analysis of Pratylenchus vulnus Taiwan strawberry isolate. Journal of Nematology e2019-76, 51. DOI: 10.21307/jofnem-2019-076.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ko HR, Lee MA, Kim EH, Kim SJ &amp; Lee JK.(2017). Incidence of plant-parasitic nematodes in strawberry nursery and nematode dispersal by daughter plant. Research in Plant Disease 23(2), 186-192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35306a04251a52de2" w:history="1">
+      <w:hyperlink r:id="rId21026a3fba499fbad" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/RPD.2017.23.2.186</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -27819,51 +27819,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aaltjesschema (2019). Website on information and crop rotation for various crops. The website is s product of Wageningen UR, nematology PPO-AGV. Website is accessible until 31 March 2024, only information for perennial plants and fruit crops will still be available. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67106a04251a543c1" w:history="1">
+      <w:hyperlink r:id="rId21506a3fba49a01aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aaltjesschema.nl/Home.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -28151,92 +28151,92 @@
         <w:t xml:space="preserve">Lehman PS (1994) Dissemination of phytoparasitic nematodes. Nematology Circular, No 28. Fla. Dept. Agric.&amp; Consumer Services. Division of Plant Industry.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lim G-E, Heo M-S &amp; Park M-G (2024) Hot Water Treatment as a Quarantine Measure for Controlling Pratylenchus penetrans Cobb in Syngonium podophyllum Schott and Perilla frutescens Britton. Agriculture 14, 582. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90976a04251a544c1" w:history="1">
+      <w:hyperlink r:id="rId71306a3fba49a0300" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agriculture14040582</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">McKenry M (2007) A report to the california tree fruit agreement: A greater number of rootstock choices can provide a partial alternative to methyl bromide fumigation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73186a04251a544e7" w:history="1">
+      <w:hyperlink r:id="rId71086a3fba49a0331" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/sites/kac/files/86537.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -28409,51 +28409,51 @@
         <w:t xml:space="preserve">Pinochet J (2011) Lesiones en las raíces de frutales (Pratylenchus vulnus). From “Enfermedades causadas por nematodos fitoparásitos en España”. M. V. Phytoma-España, S.L. (PHYTOMA-España) en colaboración con la Sociedad Española de Fitopatologia (SEF).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PlantwisePlus Knowledge Bank (2023). Pratylenchus vulnus (walnut root lesion nematode) (accessed on 28/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70756a04251a54596" w:history="1">
+      <w:hyperlink r:id="rId97826a3fba49a0408" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/pwkb.species.43904</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -28511,191 +28511,191 @@
         <w:t xml:space="preserve">Tobar A, Palacios F (1974) Nematode dispersal by irrigation water. Simposio Internacional (XII) de Nematología, Sociedad Europea de Nematólogos. Granada, España: 103-105.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2009) Integrated pest management guidelines: Fig. Publication 3447. University of California, Agricultura and Natural Resources. p 8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85396a04251a545e7" w:history="1">
+      <w:hyperlink r:id="rId77136a3fba49a046f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017a) Integrated pest management guidelines: Cherry. Publication 3440. University of California, Agricultura and Natural Resources. p 83-85. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29316a04251a54603" w:history="1">
+      <w:hyperlink r:id="rId92596a3fba49a0493" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017b) Integrated pest management guidelines: Peach. Publication 3454. University of California, Agricultura and Natural Resources. p 122-124. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77216a04251a5461f" w:history="1">
+      <w:hyperlink r:id="rId47616a3fba49a04b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www2.ipm.ucanr.edu/agriculture/peach/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017c) Integrated pest management guidelines: Plum. Publication 3462. University of California, Agricultura and Natural Resources. p 81-83. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61876a04251a54639" w:history="1">
+      <w:hyperlink r:id="rId22136a3fba49a04da" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucdavis.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017d) Integrated pest management guidelines: Apricot. Publication 3433. University of California, Agricultura and Natural Resources. p 80-81. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91036a04251a5465a" w:history="1">
+      <w:hyperlink r:id="rId57176a3fba49a0505" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucanr.edu/agriculture/apricot/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -28761,51 +28761,51 @@
         <w:t xml:space="preserve">Lin, Y. P., Lee, W. C., Chung, P. C., &amp; Yang, J. I. (2019). The morphological characteristics and phylogenetic analysis of Pratylenchus vulnus Taiwan strawberry isolate. Journal of Nematology e2019-76, 51. DOI: 10.21307/jofnem-2019-076.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ko HR, Lee MA, Kim EH, Kim SJ &amp; Lee JK.(2017). Incidence of plant-parasitic nematodes in strawberry nursery and nematode dispersal by daughter plant. Research in Plant Disease 23(2), 186-192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56736a04251a546ad" w:history="1">
+      <w:hyperlink r:id="rId99826a3fba49a0574" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/RPD.2017.23.2.186</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -29837,51 +29837,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aaltjesschema (2019). Website on information and crop rotation for various crops. The website is s product of Wageningen UR, nematology PPO-AGV. Website is accessible until 31 March 2024, only information for perennial plants and fruit crops will still be available. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87336a04251a54abe" w:history="1">
+      <w:hyperlink r:id="rId41096a3fba49a0ae5" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aaltjesschema.nl/Home.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -30169,92 +30169,92 @@
         <w:t xml:space="preserve">Lehman PS (1994) Dissemination of phytoparasitic nematodes. Nematology Circular, No 28. Fla. Dept. Agric.&amp; Consumer Services. Division of Plant Industry.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lim G-E, Heo M-S &amp; Park M-G (2024) Hot Water Treatment as a Quarantine Measure for Controlling Pratylenchus penetrans Cobb in Syngonium podophyllum Schott and Perilla frutescens Britton. Agriculture 14, 582. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94896a04251a54bb8" w:history="1">
+      <w:hyperlink r:id="rId80216a3fba49a0c2d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agriculture14040582</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">McKenry M (2007) A report to the california tree fruit agreement: A greater number of rootstock choices can provide a partial alternative to methyl bromide fumigation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44496a04251a54bda" w:history="1">
+      <w:hyperlink r:id="rId63266a3fba49a0c5a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/sites/kac/files/86537.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -30427,51 +30427,51 @@
         <w:t xml:space="preserve">Pinochet J (2011) Lesiones en las raíces de frutales (Pratylenchus vulnus). From “Enfermedades causadas por nematodos fitoparásitos en España”. M. V. Phytoma-España, S.L. (PHYTOMA-España) en colaboración con la Sociedad Española de Fitopatologia (SEF).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PlantwisePlus Knowledge Bank (2023). Pratylenchus vulnus (walnut root lesion nematode) (accessed on 28/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55576a04251a54c91" w:history="1">
+      <w:hyperlink r:id="rId61376a3fba49a0d32" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/pwkb.species.43904</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -30529,191 +30529,191 @@
         <w:t xml:space="preserve">Tobar A, Palacios F (1974) Nematode dispersal by irrigation water. Simposio Internacional (XII) de Nematología, Sociedad Europea de Nematólogos. Granada, España: 103-105.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2009) Integrated pest management guidelines: Fig. Publication 3447. University of California, Agricultura and Natural Resources. p 8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27776a04251a54ce7" w:history="1">
+      <w:hyperlink r:id="rId91596a3fba49a0d9a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017a) Integrated pest management guidelines: Cherry. Publication 3440. University of California, Agricultura and Natural Resources. p 83-85. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30706a04251a54d02" w:history="1">
+      <w:hyperlink r:id="rId22586a3fba49a0dbd" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017b) Integrated pest management guidelines: Peach. Publication 3454. University of California, Agricultura and Natural Resources. p 122-124. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48486a04251a54d1d" w:history="1">
+      <w:hyperlink r:id="rId33246a3fba49a0de0" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www2.ipm.ucanr.edu/agriculture/peach/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017c) Integrated pest management guidelines: Plum. Publication 3462. University of California, Agricultura and Natural Resources. p 81-83. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58696a04251a54d37" w:history="1">
+      <w:hyperlink r:id="rId72976a3fba49a0e03" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucdavis.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017d) Integrated pest management guidelines: Apricot. Publication 3433. University of California, Agricultura and Natural Resources. p 80-81. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53206a04251a54d57" w:history="1">
+      <w:hyperlink r:id="rId18146a3fba49a0e2e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucanr.edu/agriculture/apricot/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -30779,51 +30779,51 @@
         <w:t xml:space="preserve">Lin, Y. P., Lee, W. C., Chung, P. C., &amp; Yang, J. I. (2019). The morphological characteristics and phylogenetic analysis of Pratylenchus vulnus Taiwan strawberry isolate. Journal of Nematology e2019-76, 51. DOI: 10.21307/jofnem-2019-076.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ko HR, Lee MA, Kim EH, Kim SJ &amp; Lee JK.(2017). Incidence of plant-parasitic nematodes in strawberry nursery and nematode dispersal by daughter plant. Research in Plant Disease 23(2), 186-192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43956a04251a54da8" w:history="1">
+      <w:hyperlink r:id="rId96956a3fba49a0e9c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/RPD.2017.23.2.186</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -30954,137 +30954,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="91509199">
+  <w:abstractNum w:abstractNumId="40600917">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="73512203">
+    <w:lvl w:ilvl="0" w:tplc="41215065">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="73512203" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="41215065" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="73512203" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="41215065" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="73512203" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="41215065" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="73512203" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="41215065" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="73512203" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="41215065" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="73512203" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="41215065" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="73512203" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="41215065" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="73512203" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="41215065" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="91509198">
+  <w:abstractNum w:abstractNumId="40600916">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="88319200">
+    <w:lvl w:ilvl="0" w:tplc="34207796">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -31836,55 +31836,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="91509198">
-    <w:abstractNumId w:val="91509198"/>
+  <w:num w:numId="40600916">
+    <w:abstractNumId w:val="40600916"/>
   </w:num>
-  <w:num w:numId="91509199">
-    <w:abstractNumId w:val="91509199"/>
+  <w:num w:numId="40600917">
+    <w:abstractNumId w:val="40600917"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -43429,51 +43429,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId529183055" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId91176a04251a41e41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId55466a04251a4219c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture14040582" TargetMode="External"/><Relationship Id="rId58056a04251a424f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture14040582" TargetMode="External"/><Relationship Id="rId43486a04251a4667a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture14040582" TargetMode="External"/><Relationship Id="rId58906a04251a46a92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Home.aspx" TargetMode="External"/><Relationship Id="rId32376a04251a46ba0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture14040582" TargetMode="External"/><Relationship Id="rId14256a04251a46bc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/kac/files/86537.pdf" TargetMode="External"/><Relationship Id="rId84936a04251a46c94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.43904" TargetMode="External"/><Relationship Id="rId49396a04251a46ce3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf" TargetMode="External"/><Relationship Id="rId91566a04251a46cfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html" TargetMode="External"/><Relationship Id="rId35286a04251a46d1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/peach/" TargetMode="External"/><Relationship Id="rId41846a04251a46d34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu" TargetMode="External"/><Relationship Id="rId43496a04251a46d57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/agriculture/apricot/" TargetMode="External"/><Relationship Id="rId61196a04251a46dab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2017.23.2.186" TargetMode="External"/><Relationship Id="rId56876a04251a4716a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Home.aspx" TargetMode="External"/><Relationship Id="rId88766a04251a47276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/kac/files/86537.pdf" TargetMode="External"/><Relationship Id="rId84876a04251a4b39b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.43904" TargetMode="External"/><Relationship Id="rId51306a04251a4b410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf" TargetMode="External"/><Relationship Id="rId82276a04251a4b42e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html" TargetMode="External"/><Relationship Id="rId39686a04251a4b44a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/peach/" TargetMode="External"/><Relationship Id="rId72966a04251a4b466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu" TargetMode="External"/><Relationship Id="rId75166a04251a4b495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/agriculture/apricot/" TargetMode="External"/><Relationship Id="rId93586a04251a4b4ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2017.23.2.186" TargetMode="External"/><Relationship Id="rId59776a04251a4b8ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Home.aspx" TargetMode="External"/><Relationship Id="rId88976a04251a4b9c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/kac/files/86537.pdf" TargetMode="External"/><Relationship Id="rId90876a04251a4ba04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstage.jst.go.jp/article/jjn1972/20/0/20_0_44/_pdf/-char/en" TargetMode="External"/><Relationship Id="rId18286a04251a4ba97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.43904" TargetMode="External"/><Relationship Id="rId23906a04251a4bab4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060660809507545" TargetMode="External"/><Relationship Id="rId95276a04251a4bb22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf" TargetMode="External"/><Relationship Id="rId94706a04251a4bb3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html" TargetMode="External"/><Relationship Id="rId91336a04251a4bb59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/peach/" TargetMode="External"/><Relationship Id="rId37986a04251a4bb74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu" TargetMode="External"/><Relationship Id="rId38046a04251a4bb94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/agriculture/apricot/" TargetMode="External"/><Relationship Id="rId93396a04251a4bbea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2017.23.2.186" TargetMode="External"/><Relationship Id="rId94816a04251a4c00b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Home.aspx" TargetMode="External"/><Relationship Id="rId35466a04251a4c11d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture14040582" TargetMode="External"/><Relationship Id="rId92226a04251a4c141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/kac/files/86537.pdf" TargetMode="External"/><Relationship Id="rId60756a04251a4c1e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.43904" TargetMode="External"/><Relationship Id="rId74016a04251a4c231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf" TargetMode="External"/><Relationship Id="rId91186a04251a4c24c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html" TargetMode="External"/><Relationship Id="rId74966a04251a4c268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/peach/" TargetMode="External"/><Relationship Id="rId35396a04251a4c28c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu" TargetMode="External"/><Relationship Id="rId23386a04251a4c36d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/agriculture/apricot/" TargetMode="External"/><Relationship Id="rId16286a04251a4c3cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2017.23.2.186" TargetMode="External"/><Relationship Id="rId80256a04251a4c757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture14040582" TargetMode="External"/><Relationship Id="rId80386a04251a4cad6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Home.aspx" TargetMode="External"/><Relationship Id="rId24116a04251a4cbd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/kac/files/86537.pdf" TargetMode="External"/><Relationship Id="rId41506a04251a4cc81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.43904" TargetMode="External"/><Relationship Id="rId87436a04251a4ccd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf" TargetMode="External"/><Relationship Id="rId10166a04251a4ccee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html" TargetMode="External"/><Relationship Id="rId32056a04251a4cd0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/peach/" TargetMode="External"/><Relationship Id="rId91226a04251a4cd27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu" TargetMode="External"/><Relationship Id="rId72636a04251a4cd47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/agriculture/apricot/" TargetMode="External"/><Relationship Id="rId54166a04251a4cd9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2017.23.2.186" TargetMode="External"/><Relationship Id="rId53266a04251a4d208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Home.aspx" TargetMode="External"/><Relationship Id="rId58426a04251a4d34b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture14040582" TargetMode="External"/><Relationship Id="rId34286a04251a4d36e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/kac/files/86537.pdf" TargetMode="External"/><Relationship Id="rId99626a04251a4d410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.43904" TargetMode="External"/><Relationship Id="rId50736a04251a4d657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf" TargetMode="External"/><Relationship Id="rId73206a04251a4d682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html" TargetMode="External"/><Relationship Id="rId40976a04251a4d6a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/peach/" TargetMode="External"/><Relationship Id="rId22006a04251a4d6be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu" TargetMode="External"/><Relationship Id="rId70826a04251a4d6e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/agriculture/apricot/" TargetMode="External"/><Relationship Id="rId39346a04251a4d732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2017.23.2.186" TargetMode="External"/><Relationship Id="rId46206a04251a4dfc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Home.aspx" TargetMode="External"/><Relationship Id="rId47696a04251a4e0dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture14040582" TargetMode="External"/><Relationship Id="rId51766a04251a4e185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/kac/files/86537.pdf" TargetMode="External"/><Relationship Id="rId34886a04251a4e267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.43904" TargetMode="External"/><Relationship Id="rId16876a04251a4e2cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf" TargetMode="External"/><Relationship Id="rId59756a04251a4e2eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html" TargetMode="External"/><Relationship Id="rId26596a04251a4e306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/peach/" TargetMode="External"/><Relationship Id="rId63946a04251a4e321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu" TargetMode="External"/><Relationship Id="rId39186a04251a4e344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/agriculture/apricot/" TargetMode="External"/><Relationship Id="rId81496a04251a4e41a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2017.23.2.186" TargetMode="External"/><Relationship Id="rId61326a04251a4eaac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Home.aspx" TargetMode="External"/><Relationship Id="rId81076a04251a4ebc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture14040582" TargetMode="External"/><Relationship Id="rId24706a04251a4ec88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/kac/files/86537.pdf" TargetMode="External"/><Relationship Id="rId76376a04251a4ed5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.43904" TargetMode="External"/><Relationship Id="rId56716a04251a4edbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf" TargetMode="External"/><Relationship Id="rId12356a04251a4ede3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html" TargetMode="External"/><Relationship Id="rId26106a04251a4edff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/peach/" TargetMode="External"/><Relationship Id="rId84306a04251a4ee1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu" TargetMode="External"/><Relationship Id="rId77246a04251a4ee3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/agriculture/apricot/" TargetMode="External"/><Relationship Id="rId86886a04251a4ee93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2017.23.2.186" TargetMode="External"/><Relationship Id="rId94556a04251a4f5c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Home.aspx" TargetMode="External"/><Relationship Id="rId81346a04251a4f7a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture14040582" TargetMode="External"/><Relationship Id="rId28086a04251a4f7ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/kac/files/86537.pdf" TargetMode="External"/><Relationship Id="rId14366a04251a4f8b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.43904" TargetMode="External"/><Relationship Id="rId30536a04251a4f900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf" TargetMode="External"/><Relationship Id="rId17586a04251a4f91d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html" TargetMode="External"/><Relationship Id="rId16536a04251a4f99c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/peach/" TargetMode="External"/><Relationship Id="rId48476a04251a4f9b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu" TargetMode="External"/><Relationship Id="rId65376a04251a4f9dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/agriculture/apricot/" TargetMode="External"/><Relationship Id="rId50496a04251a4fa81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2017.23.2.186" TargetMode="External"/><Relationship Id="rId63586a04251a52385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Home.aspx" TargetMode="External"/><Relationship Id="rId35486a04251a5248a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture14040582" TargetMode="External"/><Relationship Id="rId47816a04251a524ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/kac/files/86537.pdf" TargetMode="External"/><Relationship Id="rId54786a04251a5254e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.43904" TargetMode="External"/><Relationship Id="rId79456a04251a5259d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf" TargetMode="External"/><Relationship Id="rId16006a04251a525b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html" TargetMode="External"/><Relationship Id="rId54906a04251a525d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/peach/" TargetMode="External"/><Relationship Id="rId89206a04251a525ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu" TargetMode="External"/><Relationship Id="rId37236a04251a5260e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/agriculture/apricot/" TargetMode="External"/><Relationship Id="rId89706a04251a5262e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anrcatalog.ucanr.edu/Details.aspx?itemNo=3431" TargetMode="External"/><Relationship Id="rId51186a04251a5267b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2017.23.2.186" TargetMode="External"/><Relationship Id="rId39486a04251a52b0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Home.aspx" TargetMode="External"/><Relationship Id="rId42336a04251a52c02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture14040582" TargetMode="External"/><Relationship Id="rId39496a04251a52c23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/kac/files/86537.pdf" TargetMode="External"/><Relationship Id="rId20956a04251a52cc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.43904" TargetMode="External"/><Relationship Id="rId45316a04251a52d10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf" TargetMode="External"/><Relationship Id="rId70876a04251a52d2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html" TargetMode="External"/><Relationship Id="rId75616a04251a52d45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/peach/" TargetMode="External"/><Relationship Id="rId84166a04251a52d5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu" TargetMode="External"/><Relationship Id="rId76026a04251a52d80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/agriculture/apricot/" TargetMode="External"/><Relationship Id="rId35306a04251a52de2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2017.23.2.186" TargetMode="External"/><Relationship Id="rId67106a04251a543c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Home.aspx" TargetMode="External"/><Relationship Id="rId90976a04251a544c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture14040582" TargetMode="External"/><Relationship Id="rId73186a04251a544e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/kac/files/86537.pdf" TargetMode="External"/><Relationship Id="rId70756a04251a54596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.43904" TargetMode="External"/><Relationship Id="rId85396a04251a545e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf" TargetMode="External"/><Relationship Id="rId29316a04251a54603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html" TargetMode="External"/><Relationship Id="rId77216a04251a5461f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/peach/" TargetMode="External"/><Relationship Id="rId61876a04251a54639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu" TargetMode="External"/><Relationship Id="rId91036a04251a5465a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/agriculture/apricot/" TargetMode="External"/><Relationship Id="rId56736a04251a546ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2017.23.2.186" TargetMode="External"/><Relationship Id="rId87336a04251a54abe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Home.aspx" TargetMode="External"/><Relationship Id="rId94896a04251a54bb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture14040582" TargetMode="External"/><Relationship Id="rId44496a04251a54bda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/kac/files/86537.pdf" TargetMode="External"/><Relationship Id="rId55576a04251a54c91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.43904" TargetMode="External"/><Relationship Id="rId27776a04251a54ce7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf" TargetMode="External"/><Relationship Id="rId30706a04251a54d02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html" TargetMode="External"/><Relationship Id="rId48486a04251a54d1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/peach/" TargetMode="External"/><Relationship Id="rId58696a04251a54d37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu" TargetMode="External"/><Relationship Id="rId53206a04251a54d57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/agriculture/apricot/" TargetMode="External"/><Relationship Id="rId43956a04251a54da8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2017.23.2.186" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId765000188" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId40096a3fba499806d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId62666a3fba49984d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture14040582" TargetMode="External"/><Relationship Id="rId85266a3fba4998958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture14040582" TargetMode="External"/><Relationship Id="rId10446a3fba4998db5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture14040582" TargetMode="External"/><Relationship Id="rId64496a3fba499930c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Home.aspx" TargetMode="External"/><Relationship Id="rId68206a3fba4999469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture14040582" TargetMode="External"/><Relationship Id="rId38366a3fba499949c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/kac/files/86537.pdf" TargetMode="External"/><Relationship Id="rId25936a3fba49995c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.43904" TargetMode="External"/><Relationship Id="rId21446a3fba499962f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf" TargetMode="External"/><Relationship Id="rId80266a3fba4999654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html" TargetMode="External"/><Relationship Id="rId61596a3fba4999679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/peach/" TargetMode="External"/><Relationship Id="rId48666a3fba499969c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu" TargetMode="External"/><Relationship Id="rId45356a3fba49996ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/agriculture/apricot/" TargetMode="External"/><Relationship Id="rId77756a3fba499973b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2017.23.2.186" TargetMode="External"/><Relationship Id="rId55666a3fba4999c80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Home.aspx" TargetMode="External"/><Relationship Id="rId67806a3fba4999deb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/kac/files/86537.pdf" TargetMode="External"/><Relationship Id="rId92686a3fba4999ef2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.43904" TargetMode="External"/><Relationship Id="rId98476a3fba4999f5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf" TargetMode="External"/><Relationship Id="rId63626a3fba4999f82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html" TargetMode="External"/><Relationship Id="rId69206a3fba4999fa6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/peach/" TargetMode="External"/><Relationship Id="rId22756a3fba4999fd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu" TargetMode="External"/><Relationship Id="rId81986a3fba499a006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/agriculture/apricot/" TargetMode="External"/><Relationship Id="rId58926a3fba499a078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2017.23.2.186" TargetMode="External"/><Relationship Id="rId71646a3fba499a576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Home.aspx" TargetMode="External"/><Relationship Id="rId64366a3fba499a6de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/kac/files/86537.pdf" TargetMode="External"/><Relationship Id="rId57836a3fba499a730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstage.jst.go.jp/article/jjn1972/20/0/20_0_44/_pdf/-char/en" TargetMode="External"/><Relationship Id="rId70306a3fba499a7f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.43904" TargetMode="External"/><Relationship Id="rId52766a3fba499a81c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060660809507545" TargetMode="External"/><Relationship Id="rId70816a3fba499a8b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf" TargetMode="External"/><Relationship Id="rId15746a3fba499a8d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html" TargetMode="External"/><Relationship Id="rId78716a3fba499a8f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/peach/" TargetMode="External"/><Relationship Id="rId51776a3fba499a91e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu" TargetMode="External"/><Relationship Id="rId92706a3fba499a94a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/agriculture/apricot/" TargetMode="External"/><Relationship Id="rId79956a3fba499a9bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2017.23.2.186" TargetMode="External"/><Relationship Id="rId21206a3fba499af50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Home.aspx" TargetMode="External"/><Relationship Id="rId81546a3fba499b09e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture14040582" TargetMode="External"/><Relationship Id="rId82206a3fba499b0cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/kac/files/86537.pdf" TargetMode="External"/><Relationship Id="rId78636a3fba499b1a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.43904" TargetMode="External"/><Relationship Id="rId55176a3fba499b20c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf" TargetMode="External"/><Relationship Id="rId19076a3fba499b231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html" TargetMode="External"/><Relationship Id="rId41806a3fba499b255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/peach/" TargetMode="External"/><Relationship Id="rId18786a3fba499b278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu" TargetMode="External"/><Relationship Id="rId46296a3fba499b2a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/agriculture/apricot/" TargetMode="External"/><Relationship Id="rId39616a3fba499b315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2017.23.2.186" TargetMode="External"/><Relationship Id="rId15006a3fba499b7b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture14040582" TargetMode="External"/><Relationship Id="rId29436a3fba499bc6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Home.aspx" TargetMode="External"/><Relationship Id="rId95096a3fba499bdba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/kac/files/86537.pdf" TargetMode="External"/><Relationship Id="rId79856a3fba499be97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.43904" TargetMode="External"/><Relationship Id="rId24996a3fba499befe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf" TargetMode="External"/><Relationship Id="rId63206a3fba499bf26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html" TargetMode="External"/><Relationship Id="rId68936a3fba499bf5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/peach/" TargetMode="External"/><Relationship Id="rId49226a3fba499bf82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu" TargetMode="External"/><Relationship Id="rId22896a3fba499bfaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/agriculture/apricot/" TargetMode="External"/><Relationship Id="rId94376a3fba499c023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2017.23.2.186" TargetMode="External"/><Relationship Id="rId36566a3fba499c648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Home.aspx" TargetMode="External"/><Relationship Id="rId30406a3fba499c796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture14040582" TargetMode="External"/><Relationship Id="rId67656a3fba499c7c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/kac/files/86537.pdf" TargetMode="External"/><Relationship Id="rId23396a3fba499c899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.43904" TargetMode="External"/><Relationship Id="rId29046a3fba499c900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf" TargetMode="External"/><Relationship Id="rId78746a3fba499c924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html" TargetMode="External"/><Relationship Id="rId65816a3fba499c947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/peach/" TargetMode="External"/><Relationship Id="rId89136a3fba499c96d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu" TargetMode="External"/><Relationship Id="rId59766a3fba499c998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/agriculture/apricot/" TargetMode="External"/><Relationship Id="rId33726a3fba499ca06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2017.23.2.186" TargetMode="External"/><Relationship Id="rId98806a3fba499d02d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Home.aspx" TargetMode="External"/><Relationship Id="rId93696a3fba499d177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture14040582" TargetMode="External"/><Relationship Id="rId83326a3fba499d1a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/kac/files/86537.pdf" TargetMode="External"/><Relationship Id="rId86636a3fba499d27a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.43904" TargetMode="External"/><Relationship Id="rId98466a3fba499d2e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf" TargetMode="External"/><Relationship Id="rId74296a3fba499d304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html" TargetMode="External"/><Relationship Id="rId69816a3fba499d328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/peach/" TargetMode="External"/><Relationship Id="rId43526a3fba499d34b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu" TargetMode="External"/><Relationship Id="rId91636a3fba499d386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/agriculture/apricot/" TargetMode="External"/><Relationship Id="rId76046a3fba499d3f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2017.23.2.186" TargetMode="External"/><Relationship Id="rId76796a3fba499d9fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Home.aspx" TargetMode="External"/><Relationship Id="rId35066a3fba499db53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture14040582" TargetMode="External"/><Relationship Id="rId93116a3fba499db80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/kac/files/86537.pdf" TargetMode="External"/><Relationship Id="rId66386a3fba499dc56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.43904" TargetMode="External"/><Relationship Id="rId94596a3fba499dcbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf" TargetMode="External"/><Relationship Id="rId74106a3fba499dce0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html" TargetMode="External"/><Relationship Id="rId57286a3fba499dd03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/peach/" TargetMode="External"/><Relationship Id="rId69536a3fba499dd26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu" TargetMode="External"/><Relationship Id="rId58846a3fba499dd54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/agriculture/apricot/" TargetMode="External"/><Relationship Id="rId90876a3fba499ddc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2017.23.2.186" TargetMode="External"/><Relationship Id="rId59776a3fba499e3e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Home.aspx" TargetMode="External"/><Relationship Id="rId29356a3fba499e536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture14040582" TargetMode="External"/><Relationship Id="rId31796a3fba499e562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/kac/files/86537.pdf" TargetMode="External"/><Relationship Id="rId84366a3fba499e645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.43904" TargetMode="External"/><Relationship Id="rId17366a3fba499e6ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf" TargetMode="External"/><Relationship Id="rId60446a3fba499e6d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html" TargetMode="External"/><Relationship Id="rId14016a3fba499e6f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/peach/" TargetMode="External"/><Relationship Id="rId19456a3fba499e71a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu" TargetMode="External"/><Relationship Id="rId49816a3fba499e749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/agriculture/apricot/" TargetMode="External"/><Relationship Id="rId65566a3fba499e7b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2017.23.2.186" TargetMode="External"/><Relationship Id="rId10496a3fba499eddc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Home.aspx" TargetMode="External"/><Relationship Id="rId87956a3fba499ef3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture14040582" TargetMode="External"/><Relationship Id="rId85976a3fba499ef66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/kac/files/86537.pdf" TargetMode="External"/><Relationship Id="rId88626a3fba499f03d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.43904" TargetMode="External"/><Relationship Id="rId60826a3fba499f0a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf" TargetMode="External"/><Relationship Id="rId69896a3fba499f0c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html" TargetMode="External"/><Relationship Id="rId12476a3fba499f0eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/peach/" TargetMode="External"/><Relationship Id="rId72476a3fba499f10d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu" TargetMode="External"/><Relationship Id="rId29996a3fba499f13b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/agriculture/apricot/" TargetMode="External"/><Relationship Id="rId25446a3fba499f166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anrcatalog.ucanr.edu/Details.aspx?itemNo=3431" TargetMode="External"/><Relationship Id="rId96626a3fba499f1d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2017.23.2.186" TargetMode="External"/><Relationship Id="rId50436a3fba499f7f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Home.aspx" TargetMode="External"/><Relationship Id="rId39836a3fba499f93d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture14040582" TargetMode="External"/><Relationship Id="rId41466a3fba499f969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/kac/files/86537.pdf" TargetMode="External"/><Relationship Id="rId14916a3fba499fa3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.43904" TargetMode="External"/><Relationship Id="rId10536a3fba499faa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf" TargetMode="External"/><Relationship Id="rId89776a3fba499facd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html" TargetMode="External"/><Relationship Id="rId68796a3fba499faf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/peach/" TargetMode="External"/><Relationship Id="rId93966a3fba499fb13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu" TargetMode="External"/><Relationship Id="rId25416a3fba499fb40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/agriculture/apricot/" TargetMode="External"/><Relationship Id="rId21026a3fba499fbad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2017.23.2.186" TargetMode="External"/><Relationship Id="rId21506a3fba49a01aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Home.aspx" TargetMode="External"/><Relationship Id="rId71306a3fba49a0300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture14040582" TargetMode="External"/><Relationship Id="rId71086a3fba49a0331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/kac/files/86537.pdf" TargetMode="External"/><Relationship Id="rId97826a3fba49a0408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.43904" TargetMode="External"/><Relationship Id="rId77136a3fba49a046f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf" TargetMode="External"/><Relationship Id="rId92596a3fba49a0493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html" TargetMode="External"/><Relationship Id="rId47616a3fba49a04b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/peach/" TargetMode="External"/><Relationship Id="rId22136a3fba49a04da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu" TargetMode="External"/><Relationship Id="rId57176a3fba49a0505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/agriculture/apricot/" TargetMode="External"/><Relationship Id="rId99826a3fba49a0574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2017.23.2.186" TargetMode="External"/><Relationship Id="rId41096a3fba49a0ae5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Home.aspx" TargetMode="External"/><Relationship Id="rId80216a3fba49a0c2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture14040582" TargetMode="External"/><Relationship Id="rId63266a3fba49a0c5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/kac/files/86537.pdf" TargetMode="External"/><Relationship Id="rId61376a3fba49a0d32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.43904" TargetMode="External"/><Relationship Id="rId91596a3fba49a0d9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf" TargetMode="External"/><Relationship Id="rId22586a3fba49a0dbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html" TargetMode="External"/><Relationship Id="rId33246a3fba49a0de0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/peach/" TargetMode="External"/><Relationship Id="rId72976a3fba49a0e03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu" TargetMode="External"/><Relationship Id="rId18146a3fba49a0e2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/agriculture/apricot/" TargetMode="External"/><Relationship Id="rId96956a3fba49a0e9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2017.23.2.186" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>