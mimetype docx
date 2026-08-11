--- v1 (2026-06-27)
+++ v2 (2026-08-11)
@@ -529,51 +529,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Pratylenchus vulnus is present mostly on woody plants in warmer (subtropical and Mediterranean) climates in different continents (Moens &amp; Perry, 2009). Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId40096a3fba499806d" w:history="1">
+      <w:hyperlink r:id="rId30446a7b26781caab" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1395,51 +1395,51 @@
         <w:t xml:space="preserve">Brasileiro-Vidal AC, Dos Santos-Serejo JA, Soares Filho Wdos S, Guerra M. (2007) A simple chromosomal marker can reliably distinguishes Poncirus from Citrus species. Genética 129(3), 273-9.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lim G-E, Heo M-S &amp; Park M-G (2024) Hot Water Treatment as a Quarantine Measure for Controlling Pratylenchus penetrans Cobb in Syngonium podophyllum Schott and Perilla frutescens Britton. Agriculture 14, 582. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62666a3fba49984d9" w:history="1">
+      <w:hyperlink r:id="rId60136a7b26781cf65" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agriculture14040582</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -2264,51 +2264,51 @@
         <w:t xml:space="preserve">Brasileiro-Vidal AC, Dos Santos-Serejo JA, Soares Filho Wdos S, Guerra M. (2007) A simple chromosomal marker can reliably distinguishes Poncirus from Citrus species. Genética 129(3), 273-9.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lim G-E, Heo M-S &amp; Park M-G (2024) Hot Water Treatment as a Quarantine Measure for Controlling Pratylenchus penetrans Cobb in Syngonium podophyllum Schott and Perilla frutescens Britton. Agriculture 14, 582. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85266a3fba4998958" w:history="1">
+      <w:hyperlink r:id="rId50556a7b26781d353" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agriculture14040582</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -3133,51 +3133,51 @@
         <w:t xml:space="preserve">Brasileiro-Vidal AC, Dos Santos-Serejo JA, Soares Filho Wdos S, Guerra M. (2007) A simple chromosomal marker can reliably distinguishes Poncirus from Citrus species. Genética 129(3), 273-9.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lim G-E, Heo M-S &amp; Park M-G (2024) Hot Water Treatment as a Quarantine Measure for Controlling Pratylenchus penetrans Cobb in Syngonium podophyllum Schott and Perilla frutescens Britton. Agriculture 14, 582. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10446a3fba4998db5" w:history="1">
+      <w:hyperlink r:id="rId59236a7b26781d731" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agriculture14040582</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -4171,51 +4171,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aaltjesschema (2019). Website on information and crop rotation for various crops. The website is s product of Wageningen UR, nematology PPO-AGV. Website is accessible until 31 March 2024, only information for perennial plants and fruit crops will still be available. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64496a3fba499930c" w:history="1">
+      <w:hyperlink r:id="rId65446a7b26781dc65" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aaltjesschema.nl/Home.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4503,92 +4503,92 @@
         <w:t xml:space="preserve">Lehman PS (1994) Dissemination of phytoparasitic nematodes. Nematology Circular, No 28. Fla. Dept. Agric.&amp; Consumer Services. Division of Plant Industry.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lim G-E, Heo M-S &amp; Park M-G (2024) Hot Water Treatment as a Quarantine Measure for Controlling Pratylenchus penetrans Cobb in Syngonium podophyllum Schott and Perilla frutescens Britton. Agriculture 14, 582. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68206a3fba4999469" w:history="1">
+      <w:hyperlink r:id="rId50546a7b26781dd98" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agriculture14040582</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">McKenry M (2007) A report to the california tree fruit agreement: A greater number of rootstock choices can provide a partial alternative to methyl bromide fumigation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38366a3fba499949c" w:history="1">
+      <w:hyperlink r:id="rId24456a7b26781ddbc" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/sites/kac/files/86537.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4761,51 +4761,51 @@
         <w:t xml:space="preserve">Pinochet J (2011) Lesiones en las raíces de frutales (Pratylenchus vulnus). From “Enfermedades causadas por nematodos fitoparásitos en España”. M. V. Phytoma-España, S.L. (PHYTOMA-España) en colaboración con la Sociedad Española de Fitopatologia (SEF).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PlantwisePlus Knowledge Bank (2023). Pratylenchus vulnus (walnut root lesion nematode) (accessed on 28/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25936a3fba49995c3" w:history="1">
+      <w:hyperlink r:id="rId80846a7b26781de63" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/pwkb.species.43904</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4863,191 +4863,191 @@
         <w:t xml:space="preserve">Tobar A, Palacios F (1974) Nematode dispersal by irrigation water. Simposio Internacional (XII) de Nematología, Sociedad Europea de Nematólogos. Granada, España: 103-105.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2009) Integrated pest management guidelines: Fig. Publication 3447. University of California, Agricultura and Natural Resources. p 8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21446a3fba499962f" w:history="1">
+      <w:hyperlink r:id="rId46686a7b26781deb3" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017a) Integrated pest management guidelines: Cherry. Publication 3440. University of California, Agricultura and Natural Resources. p 83-85. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80266a3fba4999654" w:history="1">
+      <w:hyperlink r:id="rId59556a7b26781decf" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017b) Integrated pest management guidelines: Peach. Publication 3454. University of California, Agricultura and Natural Resources. p 122-124. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61596a3fba4999679" w:history="1">
+      <w:hyperlink r:id="rId63346a7b26781deeb" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www2.ipm.ucanr.edu/agriculture/peach/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017c) Integrated pest management guidelines: Plum. Publication 3462. University of California, Agricultura and Natural Resources. p 81-83. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48666a3fba499969c" w:history="1">
+      <w:hyperlink r:id="rId82846a7b26781df05" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucdavis.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017d) Integrated pest management guidelines: Apricot. Publication 3433. University of California, Agricultura and Natural Resources. p 80-81. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45356a3fba49996ca" w:history="1">
+      <w:hyperlink r:id="rId97536a7b26781df2a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucanr.edu/agriculture/apricot/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5113,51 +5113,51 @@
         <w:t xml:space="preserve">Lin, Y. P., Lee, W. C., Chung, P. C., &amp; Yang, J. I. (2019). The morphological characteristics and phylogenetic analysis of Pratylenchus vulnus Taiwan strawberry isolate. Journal of Nematology e2019-76, 51. DOI: 10.21307/jofnem-2019-076.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ko HR, Lee MA, Kim EH, Kim SJ &amp; Lee JK.(2017). Incidence of plant-parasitic nematodes in strawberry nursery and nematode dispersal by daughter plant. Research in Plant Disease 23(2), 186-192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77756a3fba499973b" w:history="1">
+      <w:hyperlink r:id="rId72496a7b26781df80" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/RPD.2017.23.2.186</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -6077,51 +6077,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aaltjesschema (2019). Website on information and crop rotation for various crops. The website is s product of Wageningen UR, nematology PPO-AGV. Website is accessible until 31 March 2024, only information for perennial plants and fruit crops will still be available. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55666a3fba4999c80" w:history="1">
+      <w:hyperlink r:id="rId58636a7b26781e3db" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aaltjesschema.nl/Home.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -6432,51 +6432,51 @@
         <w:t xml:space="preserve">Lehman PS (1994) Dissemination of phytoparasitic nematodes. Nematology Circular, No 28. Fla. Dept. Agric.&amp; Consumer Services. Division of Plant Industry.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">McKenry M (2007) A report to the california tree fruit agreement: A greater number of rootstock choices can provide a partial alternative to methyl bromide fumigation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67806a3fba4999deb" w:history="1">
+      <w:hyperlink r:id="rId66646a7b26781e510" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/sites/kac/files/86537.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -6695,51 +6695,51 @@
         <w:t xml:space="preserve">Pinochet J (2011) Lesiones en las raíces de frutales (Pratylenchus vulnus). From “Enfermedades causadas por nematodos fitoparásitos en España”. M. V. Phytoma-España, S.L. (PHYTOMA-España) en colaboración con la Sociedad Española de Fitopatologia (SEF).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PlantwisePlus Knowledge Bank (2023). Pratylenchus vulnus (walnut root lesion nematode) (accessed on 28/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92686a3fba4999ef2" w:history="1">
+      <w:hyperlink r:id="rId11106a7b26781e5d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/pwkb.species.43904</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -6797,191 +6797,191 @@
         <w:t xml:space="preserve">Tobar A, Palacios F (1974) Nematode dispersal by irrigation water. Simposio Internacional (XII) de Nematología, Sociedad Europea de Nematólogos. Granada, España: 103-105.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2009) Integrated pest management guidelines: Fig. Publication 3447. University of California, Agricultura and Natural Resources. p 8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98476a3fba4999f5d" w:history="1">
+      <w:hyperlink r:id="rId32426a7b26781e62a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017a) Integrated pest management guidelines: Cherry. Publication 3440. University of California, Agricultura and Natural Resources. p 83-85. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63626a3fba4999f82" w:history="1">
+      <w:hyperlink r:id="rId38026a7b26781e646" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017b) Integrated pest management guidelines: Peach. Publication 3454. University of California, Agricultura and Natural Resources. p 122-124. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69206a3fba4999fa6" w:history="1">
+      <w:hyperlink r:id="rId65116a7b26781e662" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www2.ipm.ucanr.edu/agriculture/peach/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017c) Integrated pest management guidelines: Plum. Publication 3462. University of California, Agricultura and Natural Resources. p 81-83. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22756a3fba4999fd7" w:history="1">
+      <w:hyperlink r:id="rId17536a7b26781e67e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucdavis.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017d) Integrated pest management guidelines: Apricot. Publication 3433. University of California, Agricultura and Natural Resources. p 80-81. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81986a3fba499a006" w:history="1">
+      <w:hyperlink r:id="rId86516a7b26781e6a1" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucanr.edu/agriculture/apricot/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -7047,51 +7047,51 @@
         <w:t xml:space="preserve">Lin, Y. P., Lee, W. C., Chung, P. C., &amp; Yang, J. I. (2019). The morphological characteristics and phylogenetic analysis of Pratylenchus vulnus Taiwan strawberry isolate. Journal of Nematology e2019-76, 51. DOI: 10.21307/jofnem-2019-076.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ko HR, Lee MA, Kim EH, Kim SJ &amp; Lee JK.(2017). Incidence of plant-parasitic nematodes in strawberry nursery and nematode dispersal by daughter plant. Research in Plant Disease 23(2), 186-192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58926a3fba499a078" w:history="1">
+      <w:hyperlink r:id="rId84026a7b26781e6f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/RPD.2017.23.2.186</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -8018,51 +8018,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aaltjesschema (2019). Website on information and crop rotation for various crops. The website is s product of Wageningen UR, nematology PPO-AGV. Website is accessible until 31 March 2024, only information for perennial plants and fruit crops will still be available. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71646a3fba499a576" w:history="1">
+      <w:hyperlink r:id="rId85826a7b26781eb9b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aaltjesschema.nl/Home.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -8373,51 +8373,51 @@
         <w:t xml:space="preserve">Mohotti KM, Navaratne N &amp; Nugaliyadda M (1997) New record on the occurrence of walnut root lesion nematode, Pratylenchus vulnus on strawberry in Sri Lanka. International Journal of Nematology 7(2), 225-226.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">McKenry M (2007) A report to the california tree fruit agreement: A greater number of rootstock choices can provide a partial alternative to methyl bromide fumigation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64366a3fba499a6de" w:history="1">
+      <w:hyperlink r:id="rId78616a7b26781ed30" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/sites/kac/files/86537.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -8452,51 +8452,51 @@
         <w:t xml:space="preserve">Moens M &amp; Perry RN (2009) Migratory plant endoparasitic nematodes: a group rich in contrasts and divergence. Annual Review of Phytopathology 47, 313–32.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Minagawa N &amp; Maeso-Tozzi D (1990) Plant-parasitic nematodes of Uruguay: a preliminary report. Japanese journal of nematology 20. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57836a3fba499a730" w:history="1">
+      <w:hyperlink r:id="rId45336a7b26781ed71" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.jstage.jst.go.jp/article/jjn1972/20/0/20_0_44/_pdf/-char/en</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -8646,84 +8646,84 @@
         <w:t xml:space="preserve">Pinochet J (2011) Lesiones en las raíces de frutales (Pratylenchus vulnus). From “Enfermedades causadas por nematodos fitoparásitos en España”. M. V. Phytoma-España, S.L. (PHYTOMA-España) en colaboración con la Sociedad Española de Fitopatologia (SEF).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PlantwisePlus Knowledge Bank (2023). Pratylenchus vulnus (walnut root lesion nematode) (accessed on 28/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70306a3fba499a7f7" w:history="1">
+      <w:hyperlink r:id="rId94516a7b26781ee65" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/pwkb.species.43904</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Quing Y (2008) Species of Pratylenchus (Nematoda: Pratylenchidae) in Canada: description, distribution, and identification. Canadian Journal of Plant Pathology 30 (3), 477-485. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52766a3fba499a81c" w:history="1">
+      <w:hyperlink r:id="rId37616a7b26781ee8d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/07060660809507545</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -8827,191 +8827,191 @@
         <w:t xml:space="preserve">Tobar A, Palacios F (1974) Nematode dispersal by irrigation water. Simposio Internacional (XII) de Nematología, Sociedad Europea de Nematólogos. Granada, España: 103-105.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2009) Integrated pest management guidelines: Fig. Publication 3447. University of California, Agricultura and Natural Resources. p 8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70816a3fba499a8b0" w:history="1">
+      <w:hyperlink r:id="rId60256a7b26781ef06" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017a) Integrated pest management guidelines: Cherry. Publication 3440. University of California, Agricultura and Natural Resources. p 83-85. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15746a3fba499a8d4" w:history="1">
+      <w:hyperlink r:id="rId21956a7b26781ef24" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017b) Integrated pest management guidelines: Peach. Publication 3454. University of California, Agricultura and Natural Resources. p 122-124. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78716a3fba499a8f9" w:history="1">
+      <w:hyperlink r:id="rId59566a7b26781ef41" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www2.ipm.ucanr.edu/agriculture/peach/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017c) Integrated pest management guidelines: Plum. Publication 3462. University of California, Agricultura and Natural Resources. p 81-83. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51776a3fba499a91e" w:history="1">
+      <w:hyperlink r:id="rId62256a7b26781ef66" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucdavis.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017d) Integrated pest management guidelines: Apricot. Publication 3433. University of California, Agricultura and Natural Resources. p 80-81. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92706a3fba499a94a" w:history="1">
+      <w:hyperlink r:id="rId39386a7b26781ef89" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucanr.edu/agriculture/apricot/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -9077,51 +9077,51 @@
         <w:t xml:space="preserve">Lin, Y. P., Lee, W. C., Chung, P. C., &amp; Yang, J. I. (2019). The morphological characteristics and phylogenetic analysis of Pratylenchus vulnus Taiwan strawberry isolate. Journal of Nematology e2019-76, 51. DOI: 10.21307/jofnem-2019-076.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ko HR, Lee MA, Kim EH, Kim SJ &amp; Lee JK.(2017). Incidence of plant-parasitic nematodes in strawberry nursery and nematode dispersal by daughter plant. Research in Plant Disease 23(2), 186-192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79956a3fba499a9bb" w:history="1">
+      <w:hyperlink r:id="rId25396a7b26781efec" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/RPD.2017.23.2.186</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -10152,51 +10152,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aaltjesschema (2019). Website on information and crop rotation for various crops. The website is s product of Wageningen UR, nematology PPO-AGV. Website is accessible until 31 March 2024, only information for perennial plants and fruit crops will still be available. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21206a3fba499af50" w:history="1">
+      <w:hyperlink r:id="rId50716a7b26781f44c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aaltjesschema.nl/Home.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -10484,92 +10484,92 @@
         <w:t xml:space="preserve">Lehman PS (1994) Dissemination of phytoparasitic nematodes. Nematology Circular, No 28. Fla. Dept. Agric.&amp; Consumer Services. Division of Plant Industry.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lim G-E, Heo M-S &amp; Park M-G (2024) Hot Water Treatment as a Quarantine Measure for Controlling Pratylenchus penetrans Cobb in Syngonium podophyllum Schott and Perilla frutescens Britton. Agriculture 14, 582. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81546a3fba499b09e" w:history="1">
+      <w:hyperlink r:id="rId26256a7b26781f550" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agriculture14040582</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">McKenry M (2007) A report to the california tree fruit agreement: A greater number of rootstock choices can provide a partial alternative to methyl bromide fumigation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82206a3fba499b0cd" w:history="1">
+      <w:hyperlink r:id="rId36896a7b26781f574" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/sites/kac/files/86537.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -10742,51 +10742,51 @@
         <w:t xml:space="preserve">Pinochet J (2011) Lesiones en las raíces de frutales (Pratylenchus vulnus). From “Enfermedades causadas por nematodos fitoparásitos en España”. M. V. Phytoma-España, S.L. (PHYTOMA-España) en colaboración con la Sociedad Española de Fitopatologia (SEF).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PlantwisePlus Knowledge Bank (2023). Pratylenchus vulnus (walnut root lesion nematode) (accessed on 28/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78636a3fba499b1a5" w:history="1">
+      <w:hyperlink r:id="rId87846a7b26781f624" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/pwkb.species.43904</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -10844,191 +10844,191 @@
         <w:t xml:space="preserve">Tobar A, Palacios F (1974) Nematode dispersal by irrigation water. Simposio Internacional (XII) de Nematología, Sociedad Europea de Nematólogos. Granada, España: 103-105.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2009) Integrated pest management guidelines: Fig. Publication 3447. University of California, Agricultura and Natural Resources. p 8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55176a3fba499b20c" w:history="1">
+      <w:hyperlink r:id="rId38346a7b26781f675" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017a) Integrated pest management guidelines: Cherry. Publication 3440. University of California, Agricultura and Natural Resources. p 83-85. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19076a3fba499b231" w:history="1">
+      <w:hyperlink r:id="rId16996a7b26781f6a6" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017b) Integrated pest management guidelines: Peach. Publication 3454. University of California, Agricultura and Natural Resources. p 122-124. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41806a3fba499b255" w:history="1">
+      <w:hyperlink r:id="rId10736a7b26781f6c7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www2.ipm.ucanr.edu/agriculture/peach/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017c) Integrated pest management guidelines: Plum. Publication 3462. University of California, Agricultura and Natural Resources. p 81-83. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18786a3fba499b278" w:history="1">
+      <w:hyperlink r:id="rId39806a7b26781f6e4" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucdavis.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017d) Integrated pest management guidelines: Apricot. Publication 3433. University of California, Agricultura and Natural Resources. p 80-81. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46296a3fba499b2a4" w:history="1">
+      <w:hyperlink r:id="rId97076a7b26781f71b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucanr.edu/agriculture/apricot/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -11094,51 +11094,51 @@
         <w:t xml:space="preserve">Lin, Y. P., Lee, W. C., Chung, P. C., &amp; Yang, J. I. (2019). The morphological characteristics and phylogenetic analysis of Pratylenchus vulnus Taiwan strawberry isolate. Journal of Nematology e2019-76, 51. DOI: 10.21307/jofnem-2019-076.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ko HR, Lee MA, Kim EH, Kim SJ &amp; Lee JK.(2017). Incidence of plant-parasitic nematodes in strawberry nursery and nematode dispersal by daughter plant. Research in Plant Disease 23(2), 186-192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39616a3fba499b315" w:history="1">
+      <w:hyperlink r:id="rId76186a7b26781f796" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/RPD.2017.23.2.186</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -11991,51 +11991,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lim G-E, Heo M-S &amp; Park M-G (2024) Hot Water Treatment as a Quarantine Measure for Controlling Pratylenchus penetrans Cobb in Syngonium podophyllum Schott and Perilla frutescens Britton. Agriculture 14, 582. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15006a3fba499b7b1" w:history="1">
+      <w:hyperlink r:id="rId67826a7b26781fc10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agriculture14040582</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -12917,51 +12917,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aaltjesschema (2019). Website on information and crop rotation for various crops. The website is s product of Wageningen UR, nematology PPO-AGV. Website is accessible until 31 March 2024, only information for perennial plants and fruit crops will still be available. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29436a3fba499bc6b" w:history="1">
+      <w:hyperlink r:id="rId23656a7b267820207" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aaltjesschema.nl/Home.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -13249,51 +13249,51 @@
         <w:t xml:space="preserve">Lehman PS (1994) Dissemination of phytoparasitic nematodes. Nematology Circular, No 28. Fla. Dept. Agric.&amp; Consumer Services. Division of Plant Industry.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">McKenry M (2007) A report to the california tree fruit agreement: A greater number of rootstock choices can provide a partial alternative to methyl bromide fumigation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95096a3fba499bdba" w:history="1">
+      <w:hyperlink r:id="rId98056a7b26782039d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/sites/kac/files/86537.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -13466,51 +13466,51 @@
         <w:t xml:space="preserve">Pinochet J (2011) Lesiones en las raíces de frutales (Pratylenchus vulnus). From “Enfermedades causadas por nematodos fitoparásitos en España”. M. V. Phytoma-España, S.L. (PHYTOMA-España) en colaboración con la Sociedad Española de Fitopatologia (SEF).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PlantwisePlus Knowledge Bank (2023). Pratylenchus vulnus (walnut root lesion nematode) (accessed on 28/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79856a3fba499be97" w:history="1">
+      <w:hyperlink r:id="rId19206a7b2678204f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/pwkb.species.43904</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -13568,191 +13568,191 @@
         <w:t xml:space="preserve">Tobar A, Palacios F (1974) Nematode dispersal by irrigation water. Simposio Internacional (XII) de Nematología, Sociedad Europea de Nematólogos. Granada, España: 103-105.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2009) Integrated pest management guidelines: Fig. Publication 3447. University of California, Agricultura and Natural Resources. p 8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24996a3fba499befe" w:history="1">
+      <w:hyperlink r:id="rId57666a7b26782055a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017a) Integrated pest management guidelines: Cherry. Publication 3440. University of California, Agricultura and Natural Resources. p 83-85. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63206a3fba499bf26" w:history="1">
+      <w:hyperlink r:id="rId63996a7b267820579" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017b) Integrated pest management guidelines: Peach. Publication 3454. University of California, Agricultura and Natural Resources. p 122-124. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68936a3fba499bf5d" w:history="1">
+      <w:hyperlink r:id="rId57896a7b267820598" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www2.ipm.ucanr.edu/agriculture/peach/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017c) Integrated pest management guidelines: Plum. Publication 3462. University of California, Agricultura and Natural Resources. p 81-83. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49226a3fba499bf82" w:history="1">
+      <w:hyperlink r:id="rId48236a7b2678205b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucdavis.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017d) Integrated pest management guidelines: Apricot. Publication 3433. University of California, Agricultura and Natural Resources. p 80-81. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22896a3fba499bfaf" w:history="1">
+      <w:hyperlink r:id="rId67516a7b2678205d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucanr.edu/agriculture/apricot/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -13818,51 +13818,51 @@
         <w:t xml:space="preserve">Lin, Y. P., Lee, W. C., Chung, P. C., &amp; Yang, J. I. (2019). The morphological characteristics and phylogenetic analysis of Pratylenchus vulnus Taiwan strawberry isolate. Journal of Nematology e2019-76, 51. DOI: 10.21307/jofnem-2019-076.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ko HR, Lee MA, Kim EH, Kim SJ &amp; Lee JK.(2017). Incidence of plant-parasitic nematodes in strawberry nursery and nematode dispersal by daughter plant. Research in Plant Disease 23(2), 186-192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94376a3fba499c023" w:history="1">
+      <w:hyperlink r:id="rId70076a7b26782062e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/RPD.2017.23.2.186</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -14988,51 +14988,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aaltjesschema (2019). Website on information and crop rotation for various crops. The website is s product of Wageningen UR, nematology PPO-AGV. Website is accessible until 31 March 2024, only information for perennial plants and fruit crops will still be available. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36566a3fba499c648" w:history="1">
+      <w:hyperlink r:id="rId89076a7b267820b09" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aaltjesschema.nl/Home.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -15320,92 +15320,92 @@
         <w:t xml:space="preserve">Lehman PS (1994) Dissemination of phytoparasitic nematodes. Nematology Circular, No 28. Fla. Dept. Agric.&amp; Consumer Services. Division of Plant Industry.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lim G-E, Heo M-S &amp; Park M-G (2024) Hot Water Treatment as a Quarantine Measure for Controlling Pratylenchus penetrans Cobb in Syngonium podophyllum Schott and Perilla frutescens Britton. Agriculture 14, 582. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30406a3fba499c796" w:history="1">
+      <w:hyperlink r:id="rId37926a7b267820c05" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agriculture14040582</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">McKenry M (2007) A report to the california tree fruit agreement: A greater number of rootstock choices can provide a partial alternative to methyl bromide fumigation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67656a3fba499c7c2" w:history="1">
+      <w:hyperlink r:id="rId21936a7b267820c28" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/sites/kac/files/86537.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -15578,51 +15578,51 @@
         <w:t xml:space="preserve">Pinochet J (2011) Lesiones en las raíces de frutales (Pratylenchus vulnus). From “Enfermedades causadas por nematodos fitoparásitos en España”. M. V. Phytoma-España, S.L. (PHYTOMA-España) en colaboración con la Sociedad Española de Fitopatologia (SEF).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PlantwisePlus Knowledge Bank (2023). Pratylenchus vulnus (walnut root lesion nematode) (accessed on 28/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23396a3fba499c899" w:history="1">
+      <w:hyperlink r:id="rId88886a7b267820cc8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/pwkb.species.43904</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -15680,191 +15680,191 @@
         <w:t xml:space="preserve">Tobar A, Palacios F (1974) Nematode dispersal by irrigation water. Simposio Internacional (XII) de Nematología, Sociedad Europea de Nematólogos. Granada, España: 103-105.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2009) Integrated pest management guidelines: Fig. Publication 3447. University of California, Agricultura and Natural Resources. p 8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29046a3fba499c900" w:history="1">
+      <w:hyperlink r:id="rId84906a7b267820d15" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017a) Integrated pest management guidelines: Cherry. Publication 3440. University of California, Agricultura and Natural Resources. p 83-85. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78746a3fba499c924" w:history="1">
+      <w:hyperlink r:id="rId54456a7b267820d2f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017b) Integrated pest management guidelines: Peach. Publication 3454. University of California, Agricultura and Natural Resources. p 122-124. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65816a3fba499c947" w:history="1">
+      <w:hyperlink r:id="rId22206a7b267820d4a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www2.ipm.ucanr.edu/agriculture/peach/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017c) Integrated pest management guidelines: Plum. Publication 3462. University of California, Agricultura and Natural Resources. p 81-83. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89136a3fba499c96d" w:history="1">
+      <w:hyperlink r:id="rId35836a7b267820d79" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucdavis.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017d) Integrated pest management guidelines: Apricot. Publication 3433. University of California, Agricultura and Natural Resources. p 80-81. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59766a3fba499c998" w:history="1">
+      <w:hyperlink r:id="rId55616a7b267820da2" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucanr.edu/agriculture/apricot/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -15930,51 +15930,51 @@
         <w:t xml:space="preserve">Lin, Y. P., Lee, W. C., Chung, P. C., &amp; Yang, J. I. (2019). The morphological characteristics and phylogenetic analysis of Pratylenchus vulnus Taiwan strawberry isolate. Journal of Nematology e2019-76, 51. DOI: 10.21307/jofnem-2019-076.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ko HR, Lee MA, Kim EH, Kim SJ &amp; Lee JK.(2017). Incidence of plant-parasitic nematodes in strawberry nursery and nematode dispersal by daughter plant. Research in Plant Disease 23(2), 186-192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33726a3fba499ca06" w:history="1">
+      <w:hyperlink r:id="rId77726a7b267820dfa" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/RPD.2017.23.2.186</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -17118,51 +17118,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aaltjesschema (2019). Website on information and crop rotation for various crops. The website is s product of Wageningen UR, nematology PPO-AGV. Website is accessible until 31 March 2024, only information for perennial plants and fruit crops will still be available. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98806a3fba499d02d" w:history="1">
+      <w:hyperlink r:id="rId59036a7b26782133d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aaltjesschema.nl/Home.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -17450,92 +17450,92 @@
         <w:t xml:space="preserve">Lehman PS (1994) Dissemination of phytoparasitic nematodes. Nematology Circular, No 28. Fla. Dept. Agric.&amp; Consumer Services. Division of Plant Industry.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lim G-E, Heo M-S &amp; Park M-G (2024) Hot Water Treatment as a Quarantine Measure for Controlling Pratylenchus penetrans Cobb in Syngonium podophyllum Schott and Perilla frutescens Britton. Agriculture 14, 582. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93696a3fba499d177" w:history="1">
+      <w:hyperlink r:id="rId85426a7b26782144f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agriculture14040582</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">McKenry M (2007) A report to the california tree fruit agreement: A greater number of rootstock choices can provide a partial alternative to methyl bromide fumigation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83326a3fba499d1a4" w:history="1">
+      <w:hyperlink r:id="rId58496a7b267821474" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/sites/kac/files/86537.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -17708,51 +17708,51 @@
         <w:t xml:space="preserve">Pinochet J (2011) Lesiones en las raíces de frutales (Pratylenchus vulnus). From “Enfermedades causadas por nematodos fitoparásitos en España”. M. V. Phytoma-España, S.L. (PHYTOMA-España) en colaboración con la Sociedad Española de Fitopatologia (SEF).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PlantwisePlus Knowledge Bank (2023). Pratylenchus vulnus (walnut root lesion nematode) (accessed on 28/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86636a3fba499d27a" w:history="1">
+      <w:hyperlink r:id="rId38696a7b267821529" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/pwkb.species.43904</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -17810,191 +17810,191 @@
         <w:t xml:space="preserve">Tobar A, Palacios F (1974) Nematode dispersal by irrigation water. Simposio Internacional (XII) de Nematología, Sociedad Europea de Nematólogos. Granada, España: 103-105.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2009) Integrated pest management guidelines: Fig. Publication 3447. University of California, Agricultura and Natural Resources. p 8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98466a3fba499d2e1" w:history="1">
+      <w:hyperlink r:id="rId21466a7b267821579" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017a) Integrated pest management guidelines: Cherry. Publication 3440. University of California, Agricultura and Natural Resources. p 83-85. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74296a3fba499d304" w:history="1">
+      <w:hyperlink r:id="rId86886a7b267821595" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017b) Integrated pest management guidelines: Peach. Publication 3454. University of California, Agricultura and Natural Resources. p 122-124. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69816a3fba499d328" w:history="1">
+      <w:hyperlink r:id="rId59016a7b2678215b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www2.ipm.ucanr.edu/agriculture/peach/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017c) Integrated pest management guidelines: Plum. Publication 3462. University of California, Agricultura and Natural Resources. p 81-83. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43526a3fba499d34b" w:history="1">
+      <w:hyperlink r:id="rId28336a7b2678215cb" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucdavis.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017d) Integrated pest management guidelines: Apricot. Publication 3433. University of California, Agricultura and Natural Resources. p 80-81. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91636a3fba499d386" w:history="1">
+      <w:hyperlink r:id="rId97356a7b267821607" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucanr.edu/agriculture/apricot/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -18060,51 +18060,51 @@
         <w:t xml:space="preserve">Lin, Y. P., Lee, W. C., Chung, P. C., &amp; Yang, J. I. (2019). The morphological characteristics and phylogenetic analysis of Pratylenchus vulnus Taiwan strawberry isolate. Journal of Nematology e2019-76, 51. DOI: 10.21307/jofnem-2019-076.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ko HR, Lee MA, Kim EH, Kim SJ &amp; Lee JK.(2017). Incidence of plant-parasitic nematodes in strawberry nursery and nematode dispersal by daughter plant. Research in Plant Disease 23(2), 186-192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76046a3fba499d3f9" w:history="1">
+      <w:hyperlink r:id="rId15166a7b267821660" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/RPD.2017.23.2.186</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -19248,51 +19248,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aaltjesschema (2019). Website on information and crop rotation for various crops. The website is s product of Wageningen UR, nematology PPO-AGV. Website is accessible until 31 March 2024, only information for perennial plants and fruit crops will still be available. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76796a3fba499d9fb" w:history="1">
+      <w:hyperlink r:id="rId99076a7b267821b87" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aaltjesschema.nl/Home.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -19580,92 +19580,92 @@
         <w:t xml:space="preserve">Lehman PS (1994) Dissemination of phytoparasitic nematodes. Nematology Circular, No 28. Fla. Dept. Agric.&amp; Consumer Services. Division of Plant Industry.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lim G-E, Heo M-S &amp; Park M-G (2024) Hot Water Treatment as a Quarantine Measure for Controlling Pratylenchus penetrans Cobb in Syngonium podophyllum Schott and Perilla frutescens Britton. Agriculture 14, 582. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35066a3fba499db53" w:history="1">
+      <w:hyperlink r:id="rId45356a7b267821cf6" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agriculture14040582</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">McKenry M (2007) A report to the california tree fruit agreement: A greater number of rootstock choices can provide a partial alternative to methyl bromide fumigation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93116a3fba499db80" w:history="1">
+      <w:hyperlink r:id="rId35276a7b267821d2c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/sites/kac/files/86537.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -19838,51 +19838,51 @@
         <w:t xml:space="preserve">Pinochet J (2011) Lesiones en las raíces de frutales (Pratylenchus vulnus). From “Enfermedades causadas por nematodos fitoparásitos en España”. M. V. Phytoma-España, S.L. (PHYTOMA-España) en colaboración con la Sociedad Española de Fitopatologia (SEF).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PlantwisePlus Knowledge Bank (2023). Pratylenchus vulnus (walnut root lesion nematode) (accessed on 28/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66386a3fba499dc56" w:history="1">
+      <w:hyperlink r:id="rId29066a7b267821dd8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/pwkb.species.43904</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -19940,191 +19940,191 @@
         <w:t xml:space="preserve">Tobar A, Palacios F (1974) Nematode dispersal by irrigation water. Simposio Internacional (XII) de Nematología, Sociedad Europea de Nematólogos. Granada, España: 103-105.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2009) Integrated pest management guidelines: Fig. Publication 3447. University of California, Agricultura and Natural Resources. p 8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94596a3fba499dcbc" w:history="1">
+      <w:hyperlink r:id="rId91456a7b267821e47" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017a) Integrated pest management guidelines: Cherry. Publication 3440. University of California, Agricultura and Natural Resources. p 83-85. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74106a3fba499dce0" w:history="1">
+      <w:hyperlink r:id="rId15376a7b267821e64" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017b) Integrated pest management guidelines: Peach. Publication 3454. University of California, Agricultura and Natural Resources. p 122-124. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57286a3fba499dd03" w:history="1">
+      <w:hyperlink r:id="rId65186a7b267821e86" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www2.ipm.ucanr.edu/agriculture/peach/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017c) Integrated pest management guidelines: Plum. Publication 3462. University of California, Agricultura and Natural Resources. p 81-83. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69536a3fba499dd26" w:history="1">
+      <w:hyperlink r:id="rId69306a7b267821eb6" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucdavis.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017d) Integrated pest management guidelines: Apricot. Publication 3433. University of California, Agricultura and Natural Resources. p 80-81. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58846a3fba499dd54" w:history="1">
+      <w:hyperlink r:id="rId24676a7b267821edb" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucanr.edu/agriculture/apricot/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -20190,51 +20190,51 @@
         <w:t xml:space="preserve">Lin, Y. P., Lee, W. C., Chung, P. C., &amp; Yang, J. I. (2019). The morphological characteristics and phylogenetic analysis of Pratylenchus vulnus Taiwan strawberry isolate. Journal of Nematology e2019-76, 51. DOI: 10.21307/jofnem-2019-076.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ko HR, Lee MA, Kim EH, Kim SJ &amp; Lee JK.(2017). Incidence of plant-parasitic nematodes in strawberry nursery and nematode dispersal by daughter plant. Research in Plant Disease 23(2), 186-192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90876a3fba499ddc3" w:history="1">
+      <w:hyperlink r:id="rId25426a7b267821f46" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/RPD.2017.23.2.186</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -21396,51 +21396,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aaltjesschema (2019). Website on information and crop rotation for various crops. The website is s product of Wageningen UR, nematology PPO-AGV. Website is accessible until 31 March 2024, only information for perennial plants and fruit crops will still be available. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59776a3fba499e3e9" w:history="1">
+      <w:hyperlink r:id="rId84096a7b267822422" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aaltjesschema.nl/Home.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -21728,92 +21728,92 @@
         <w:t xml:space="preserve">Lehman PS (1994) Dissemination of phytoparasitic nematodes. Nematology Circular, No 28. Fla. Dept. Agric.&amp; Consumer Services. Division of Plant Industry.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lim G-E, Heo M-S &amp; Park M-G (2024) Hot Water Treatment as a Quarantine Measure for Controlling Pratylenchus penetrans Cobb in Syngonium podophyllum Schott and Perilla frutescens Britton. Agriculture 14, 582. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29356a3fba499e536" w:history="1">
+      <w:hyperlink r:id="rId47406a7b267822534" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agriculture14040582</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">McKenry M (2007) A report to the california tree fruit agreement: A greater number of rootstock choices can provide a partial alternative to methyl bromide fumigation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31796a3fba499e562" w:history="1">
+      <w:hyperlink r:id="rId59426a7b26782255b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/sites/kac/files/86537.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -21986,51 +21986,51 @@
         <w:t xml:space="preserve">Pinochet J (2011) Lesiones en las raíces de frutales (Pratylenchus vulnus). From “Enfermedades causadas por nematodos fitoparásitos en España”. M. V. Phytoma-España, S.L. (PHYTOMA-España) en colaboración con la Sociedad Española de Fitopatologia (SEF).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PlantwisePlus Knowledge Bank (2023). Pratylenchus vulnus (walnut root lesion nematode) (accessed on 28/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84366a3fba499e645" w:history="1">
+      <w:hyperlink r:id="rId51876a7b267822607" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/pwkb.species.43904</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -22088,191 +22088,191 @@
         <w:t xml:space="preserve">Tobar A, Palacios F (1974) Nematode dispersal by irrigation water. Simposio Internacional (XII) de Nematología, Sociedad Europea de Nematólogos. Granada, España: 103-105.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2009) Integrated pest management guidelines: Fig. Publication 3447. University of California, Agricultura and Natural Resources. p 8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17366a3fba499e6ad" w:history="1">
+      <w:hyperlink r:id="rId54996a7b267822656" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017a) Integrated pest management guidelines: Cherry. Publication 3440. University of California, Agricultura and Natural Resources. p 83-85. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60446a3fba499e6d1" w:history="1">
+      <w:hyperlink r:id="rId27316a7b267822671" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017b) Integrated pest management guidelines: Peach. Publication 3454. University of California, Agricultura and Natural Resources. p 122-124. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14016a3fba499e6f5" w:history="1">
+      <w:hyperlink r:id="rId16386a7b26782268c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www2.ipm.ucanr.edu/agriculture/peach/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017c) Integrated pest management guidelines: Plum. Publication 3462. University of California, Agricultura and Natural Resources. p 81-83. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19456a3fba499e71a" w:history="1">
+      <w:hyperlink r:id="rId89656a7b2678226a6" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucdavis.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017d) Integrated pest management guidelines: Apricot. Publication 3433. University of California, Agricultura and Natural Resources. p 80-81. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49816a3fba499e749" w:history="1">
+      <w:hyperlink r:id="rId63996a7b2678226ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucanr.edu/agriculture/apricot/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -22338,51 +22338,51 @@
         <w:t xml:space="preserve">Lin, Y. P., Lee, W. C., Chung, P. C., &amp; Yang, J. I. (2019). The morphological characteristics and phylogenetic analysis of Pratylenchus vulnus Taiwan strawberry isolate. Journal of Nematology e2019-76, 51. DOI: 10.21307/jofnem-2019-076.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ko HR, Lee MA, Kim EH, Kim SJ &amp; Lee JK.(2017). Incidence of plant-parasitic nematodes in strawberry nursery and nematode dispersal by daughter plant. Research in Plant Disease 23(2), 186-192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65566a3fba499e7b7" w:history="1">
+      <w:hyperlink r:id="rId88816a7b26782271c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/RPD.2017.23.2.186</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -23544,51 +23544,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aaltjesschema (2019). Website on information and crop rotation for various crops. The website is s product of Wageningen UR, nematology PPO-AGV. Website is accessible until 31 March 2024, only information for perennial plants and fruit crops will still be available. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10496a3fba499eddc" w:history="1">
+      <w:hyperlink r:id="rId53776a7b267822bd3" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aaltjesschema.nl/Home.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -23876,92 +23876,92 @@
         <w:t xml:space="preserve">Lehman PS (1994) Dissemination of phytoparasitic nematodes. Nematology Circular, No 28. Fla. Dept. Agric.&amp; Consumer Services. Division of Plant Industry.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lim G-E, Heo M-S &amp; Park M-G (2024) Hot Water Treatment as a Quarantine Measure for Controlling Pratylenchus penetrans Cobb in Syngonium podophyllum Schott and Perilla frutescens Britton. Agriculture 14, 582. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87956a3fba499ef3a" w:history="1">
+      <w:hyperlink r:id="rId18166a7b267822cd1" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agriculture14040582</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">McKenry M (2007) A report to the california tree fruit agreement: A greater number of rootstock choices can provide a partial alternative to methyl bromide fumigation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85976a3fba499ef66" w:history="1">
+      <w:hyperlink r:id="rId36986a7b267822cf3" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/sites/kac/files/86537.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -24134,51 +24134,51 @@
         <w:t xml:space="preserve">Pinochet J (2011) Lesiones en las raíces de frutales (Pratylenchus vulnus). From “Enfermedades causadas por nematodos fitoparásitos en España”. M. V. Phytoma-España, S.L. (PHYTOMA-España) en colaboración con la Sociedad Española de Fitopatologia (SEF).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PlantwisePlus Knowledge Bank (2023) Pratylenchus vulnus (walnut root lesion nematode) (accessed on 28/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88626a3fba499f03d" w:history="1">
+      <w:hyperlink r:id="rId50706a7b267822d94" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/pwkb.species.43904</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -24236,232 +24236,232 @@
         <w:t xml:space="preserve">Tobar A, Palacios F (1974) Nematode dispersal by irrigation water. Simposio Internacional (XII) de Nematología, Sociedad Europea de Nematólogos. Granada, España: 103-105.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2009) Integrated pest management guidelines: Fig. Publication 3447. University of California, Agricultura and Natural Resources. p 8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60826a3fba499f0a4" w:history="1">
+      <w:hyperlink r:id="rId46376a7b267822de3" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017a) Integrated pest management guidelines: Cherry. Publication 3440. University of California, Agricultura and Natural Resources. p 83-85. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69896a3fba499f0c7" w:history="1">
+      <w:hyperlink r:id="rId51346a7b267822dfe" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017b) Integrated pest management guidelines: Peach. Publication 3454. University of California, Agricultura and Natural Resources. p 122-124. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12476a3fba499f0eb" w:history="1">
+      <w:hyperlink r:id="rId67446a7b267822e19" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www2.ipm.ucanr.edu/agriculture/peach/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017c) Integrated pest management guidelines: Plum. Publication 3462. University of California, Agricultura and Natural Resources. p 81-83. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72476a3fba499f10d" w:history="1">
+      <w:hyperlink r:id="rId68376a7b267822e33" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucdavis.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017d) Integrated pest management guidelines: Apricot. Publication 3433. University of California, Agricultura and Natural Resources. p 80-81. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29996a3fba499f13b" w:history="1">
+      <w:hyperlink r:id="rId54556a7b267822e56" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucanr.edu/agriculture/apricot/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2019) Integrated pest management guidelines: Almond. Publication 3431. University of California, Agricultura and Natural Resources. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25446a3fba499f166" w:history="1">
+      <w:hyperlink r:id="rId33686a7b267822e78" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://anrcatalog.ucanr.edu/Details.aspx?itemNo=3431</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -24519,51 +24519,51 @@
         <w:t xml:space="preserve">Lin, Y. P., Lee, W. C., Chung, P. C., &amp; Yang, J. I. (2019). The morphological characteristics and phylogenetic analysis of Pratylenchus vulnus Taiwan strawberry isolate. Journal of Nematology e2019-76, 51. DOI: 10.21307/jofnem-2019-076.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ko HR, Lee MA, Kim EH, Kim SJ &amp; Lee JK.(2017). Incidence of plant-parasitic nematodes in strawberry nursery and nematode dispersal by daughter plant. Research in Plant Disease 23(2), 186-192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96626a3fba499f1d6" w:history="1">
+      <w:hyperlink r:id="rId37506a7b267822ec5" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/RPD.2017.23.2.186</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -25707,51 +25707,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aaltjesschema (2019). Website on information and crop rotation for various crops. The website is s product of Wageningen UR, nematology PPO-AGV. Website is accessible until 31 March 2024, only information for perennial plants and fruit crops will still be available. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50436a3fba499f7f1" w:history="1">
+      <w:hyperlink r:id="rId77386a7b26782339b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aaltjesschema.nl/Home.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -26039,92 +26039,92 @@
         <w:t xml:space="preserve">Lehman PS (1994) Dissemination of phytoparasitic nematodes. Nematology Circular, No 28. Fla. Dept. Agric.&amp; Consumer Services. Division of Plant Industry.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lim G-E, Heo M-S &amp; Park M-G (2024) Hot Water Treatment as a Quarantine Measure for Controlling Pratylenchus penetrans Cobb in Syngonium podophyllum Schott and Perilla frutescens Britton. Agriculture 14, 582. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39836a3fba499f93d" w:history="1">
+      <w:hyperlink r:id="rId51646a7b2678234a3" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agriculture14040582</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">McKenry M (2007) A report to the california tree fruit agreement: A greater number of rootstock choices can provide a partial alternative to methyl bromide fumigation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41466a3fba499f969" w:history="1">
+      <w:hyperlink r:id="rId76236a7b2678234c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/sites/kac/files/86537.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -26297,51 +26297,51 @@
         <w:t xml:space="preserve">Pinochet J (2011) Lesiones en las raíces de frutales (Pratylenchus vulnus). From “Enfermedades causadas por nematodos fitoparásitos en España”. M. V. Phytoma-España, S.L. (PHYTOMA-España) en colaboración con la Sociedad Española de Fitopatologia (SEF).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PlantwisePlus Knowledge Bank (2023). Pratylenchus vulnus (walnut root lesion nematode) (accessed on 28/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14916a3fba499fa3f" w:history="1">
+      <w:hyperlink r:id="rId54516a7b267823582" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/pwkb.species.43904</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -26399,191 +26399,191 @@
         <w:t xml:space="preserve">Tobar A, Palacios F (1974) Nematode dispersal by irrigation water. Simposio Internacional (XII) de Nematología, Sociedad Europea de Nematólogos. Granada, España: 103-105.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2009) Integrated pest management guidelines: Fig. Publication 3447. University of California, Agricultura and Natural Resources. p 8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10536a3fba499faa8" w:history="1">
+      <w:hyperlink r:id="rId23976a7b2678243a3" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017a) Integrated pest management guidelines: Cherry. Publication 3440. University of California, Agricultura and Natural Resources. p 83-85. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89776a3fba499facd" w:history="1">
+      <w:hyperlink r:id="rId30276a7b2678243c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017b) Integrated pest management guidelines: Peach. Publication 3454. University of California, Agricultura and Natural Resources. p 122-124. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68796a3fba499faf0" w:history="1">
+      <w:hyperlink r:id="rId33786a7b2678243e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www2.ipm.ucanr.edu/agriculture/peach/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017c) Integrated pest management guidelines: Plum. Publication 3462. University of California, Agricultura and Natural Resources. p 81-83. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93966a3fba499fb13" w:history="1">
+      <w:hyperlink r:id="rId72846a7b26782441f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucdavis.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017d) Integrated pest management guidelines: Apricot. Publication 3433. University of California, Agricultura and Natural Resources. p 80-81. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25416a3fba499fb40" w:history="1">
+      <w:hyperlink r:id="rId99376a7b267824445" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucanr.edu/agriculture/apricot/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -26649,51 +26649,51 @@
         <w:t xml:space="preserve">Lin, Y. P., Lee, W. C., Chung, P. C., &amp; Yang, J. I. (2019). The morphological characteristics and phylogenetic analysis of Pratylenchus vulnus Taiwan strawberry isolate. Journal of Nematology e2019-76, 51. DOI: 10.21307/jofnem-2019-076.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ko HR, Lee MA, Kim EH, Kim SJ &amp; Lee JK.(2017). Incidence of plant-parasitic nematodes in strawberry nursery and nematode dispersal by daughter plant. Research in Plant Disease 23(2), 186-192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21026a3fba499fbad" w:history="1">
+      <w:hyperlink r:id="rId79816a7b26782449d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/RPD.2017.23.2.186</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -27819,51 +27819,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aaltjesschema (2019). Website on information and crop rotation for various crops. The website is s product of Wageningen UR, nematology PPO-AGV. Website is accessible until 31 March 2024, only information for perennial plants and fruit crops will still be available. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21506a3fba49a01aa" w:history="1">
+      <w:hyperlink r:id="rId16136a7b267824ac3" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aaltjesschema.nl/Home.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -28151,92 +28151,92 @@
         <w:t xml:space="preserve">Lehman PS (1994) Dissemination of phytoparasitic nematodes. Nematology Circular, No 28. Fla. Dept. Agric.&amp; Consumer Services. Division of Plant Industry.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lim G-E, Heo M-S &amp; Park M-G (2024) Hot Water Treatment as a Quarantine Measure for Controlling Pratylenchus penetrans Cobb in Syngonium podophyllum Schott and Perilla frutescens Britton. Agriculture 14, 582. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71306a3fba49a0300" w:history="1">
+      <w:hyperlink r:id="rId59386a7b26782530c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agriculture14040582</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">McKenry M (2007) A report to the california tree fruit agreement: A greater number of rootstock choices can provide a partial alternative to methyl bromide fumigation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71086a3fba49a0331" w:history="1">
+      <w:hyperlink r:id="rId21086a7b26782533a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/sites/kac/files/86537.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -28409,51 +28409,51 @@
         <w:t xml:space="preserve">Pinochet J (2011) Lesiones en las raíces de frutales (Pratylenchus vulnus). From “Enfermedades causadas por nematodos fitoparásitos en España”. M. V. Phytoma-España, S.L. (PHYTOMA-España) en colaboración con la Sociedad Española de Fitopatologia (SEF).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PlantwisePlus Knowledge Bank (2023). Pratylenchus vulnus (walnut root lesion nematode) (accessed on 28/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97826a3fba49a0408" w:history="1">
+      <w:hyperlink r:id="rId25686a7b26782540e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/pwkb.species.43904</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -28511,191 +28511,191 @@
         <w:t xml:space="preserve">Tobar A, Palacios F (1974) Nematode dispersal by irrigation water. Simposio Internacional (XII) de Nematología, Sociedad Europea de Nematólogos. Granada, España: 103-105.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2009) Integrated pest management guidelines: Fig. Publication 3447. University of California, Agricultura and Natural Resources. p 8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77136a3fba49a046f" w:history="1">
+      <w:hyperlink r:id="rId37726a7b267825464" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017a) Integrated pest management guidelines: Cherry. Publication 3440. University of California, Agricultura and Natural Resources. p 83-85. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92596a3fba49a0493" w:history="1">
+      <w:hyperlink r:id="rId29666a7b267825480" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017b) Integrated pest management guidelines: Peach. Publication 3454. University of California, Agricultura and Natural Resources. p 122-124. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47616a3fba49a04b7" w:history="1">
+      <w:hyperlink r:id="rId20576a7b26782549d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www2.ipm.ucanr.edu/agriculture/peach/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017c) Integrated pest management guidelines: Plum. Publication 3462. University of California, Agricultura and Natural Resources. p 81-83. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22136a3fba49a04da" w:history="1">
+      <w:hyperlink r:id="rId87836a7b2678254b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucdavis.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017d) Integrated pest management guidelines: Apricot. Publication 3433. University of California, Agricultura and Natural Resources. p 80-81. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57176a3fba49a0505" w:history="1">
+      <w:hyperlink r:id="rId10656a7b2678254da" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucanr.edu/agriculture/apricot/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -28761,51 +28761,51 @@
         <w:t xml:space="preserve">Lin, Y. P., Lee, W. C., Chung, P. C., &amp; Yang, J. I. (2019). The morphological characteristics and phylogenetic analysis of Pratylenchus vulnus Taiwan strawberry isolate. Journal of Nematology e2019-76, 51. DOI: 10.21307/jofnem-2019-076.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ko HR, Lee MA, Kim EH, Kim SJ &amp; Lee JK.(2017). Incidence of plant-parasitic nematodes in strawberry nursery and nematode dispersal by daughter plant. Research in Plant Disease 23(2), 186-192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99826a3fba49a0574" w:history="1">
+      <w:hyperlink r:id="rId82296a7b26782552e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/RPD.2017.23.2.186</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -29837,51 +29837,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aaltjesschema (2019). Website on information and crop rotation for various crops. The website is s product of Wageningen UR, nematology PPO-AGV. Website is accessible until 31 March 2024, only information for perennial plants and fruit crops will still be available. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41096a3fba49a0ae5" w:history="1">
+      <w:hyperlink r:id="rId79326a7b267825a7a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aaltjesschema.nl/Home.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -30169,92 +30169,92 @@
         <w:t xml:space="preserve">Lehman PS (1994) Dissemination of phytoparasitic nematodes. Nematology Circular, No 28. Fla. Dept. Agric.&amp; Consumer Services. Division of Plant Industry.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lim G-E, Heo M-S &amp; Park M-G (2024) Hot Water Treatment as a Quarantine Measure for Controlling Pratylenchus penetrans Cobb in Syngonium podophyllum Schott and Perilla frutescens Britton. Agriculture 14, 582. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80216a3fba49a0c2d" w:history="1">
+      <w:hyperlink r:id="rId97266a7b267825b90" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agriculture14040582</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">McKenry M (2007) A report to the california tree fruit agreement: A greater number of rootstock choices can provide a partial alternative to methyl bromide fumigation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63266a3fba49a0c5a" w:history="1">
+      <w:hyperlink r:id="rId77336a7b267825bb7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/sites/kac/files/86537.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -30427,51 +30427,51 @@
         <w:t xml:space="preserve">Pinochet J (2011) Lesiones en las raíces de frutales (Pratylenchus vulnus). From “Enfermedades causadas por nematodos fitoparásitos en España”. M. V. Phytoma-España, S.L. (PHYTOMA-España) en colaboración con la Sociedad Española de Fitopatologia (SEF).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PlantwisePlus Knowledge Bank (2023). Pratylenchus vulnus (walnut root lesion nematode) (accessed on 28/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61376a3fba49a0d32" w:history="1">
+      <w:hyperlink r:id="rId41556a7b267825c5e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/pwkb.species.43904</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -30529,191 +30529,191 @@
         <w:t xml:space="preserve">Tobar A, Palacios F (1974) Nematode dispersal by irrigation water. Simposio Internacional (XII) de Nematología, Sociedad Europea de Nematólogos. Granada, España: 103-105.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2009) Integrated pest management guidelines: Fig. Publication 3447. University of California, Agricultura and Natural Resources. p 8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91596a3fba49a0d9a" w:history="1">
+      <w:hyperlink r:id="rId92316a7b267825cae" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017a) Integrated pest management guidelines: Cherry. Publication 3440. University of California, Agricultura and Natural Resources. p 83-85. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22586a3fba49a0dbd" w:history="1">
+      <w:hyperlink r:id="rId13846a7b267825cc9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017b) Integrated pest management guidelines: Peach. Publication 3454. University of California, Agricultura and Natural Resources. p 122-124. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33246a3fba49a0de0" w:history="1">
+      <w:hyperlink r:id="rId14046a7b267825ce5" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www2.ipm.ucanr.edu/agriculture/peach/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017c) Integrated pest management guidelines: Plum. Publication 3462. University of California, Agricultura and Natural Resources. p 81-83. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72976a3fba49a0e03" w:history="1">
+      <w:hyperlink r:id="rId38416a7b267825d00" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucdavis.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017d) Integrated pest management guidelines: Apricot. Publication 3433. University of California, Agricultura and Natural Resources. p 80-81. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18146a3fba49a0e2e" w:history="1">
+      <w:hyperlink r:id="rId97576a7b267825d21" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucanr.edu/agriculture/apricot/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -30779,51 +30779,51 @@
         <w:t xml:space="preserve">Lin, Y. P., Lee, W. C., Chung, P. C., &amp; Yang, J. I. (2019). The morphological characteristics and phylogenetic analysis of Pratylenchus vulnus Taiwan strawberry isolate. Journal of Nematology e2019-76, 51. DOI: 10.21307/jofnem-2019-076.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ko HR, Lee MA, Kim EH, Kim SJ &amp; Lee JK.(2017). Incidence of plant-parasitic nematodes in strawberry nursery and nematode dispersal by daughter plant. Research in Plant Disease 23(2), 186-192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96956a3fba49a0e9c" w:history="1">
+      <w:hyperlink r:id="rId66426a7b267825d75" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/RPD.2017.23.2.186</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -30954,137 +30954,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="40600917">
+  <w:abstractNum w:abstractNumId="70728293">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="41215065">
+    <w:lvl w:ilvl="0" w:tplc="82594688">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="41215065" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="82594688" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="41215065" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="82594688" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="41215065" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="82594688" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="41215065" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="82594688" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="41215065" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="82594688" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="41215065" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="82594688" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="41215065" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="82594688" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="41215065" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="82594688" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40600916">
+  <w:abstractNum w:abstractNumId="70728292">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="34207796">
+    <w:lvl w:ilvl="0" w:tplc="52688429">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -31836,55 +31836,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="40600916">
-    <w:abstractNumId w:val="40600916"/>
+  <w:num w:numId="70728292">
+    <w:abstractNumId w:val="70728292"/>
   </w:num>
-  <w:num w:numId="40600917">
-    <w:abstractNumId w:val="40600917"/>
+  <w:num w:numId="70728293">
+    <w:abstractNumId w:val="70728293"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -43429,51 +43429,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId765000188" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId40096a3fba499806d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId62666a3fba49984d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture14040582" TargetMode="External"/><Relationship Id="rId85266a3fba4998958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture14040582" TargetMode="External"/><Relationship Id="rId10446a3fba4998db5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture14040582" TargetMode="External"/><Relationship Id="rId64496a3fba499930c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Home.aspx" TargetMode="External"/><Relationship Id="rId68206a3fba4999469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture14040582" TargetMode="External"/><Relationship Id="rId38366a3fba499949c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/kac/files/86537.pdf" TargetMode="External"/><Relationship Id="rId25936a3fba49995c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.43904" TargetMode="External"/><Relationship Id="rId21446a3fba499962f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf" TargetMode="External"/><Relationship Id="rId80266a3fba4999654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html" TargetMode="External"/><Relationship Id="rId61596a3fba4999679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/peach/" TargetMode="External"/><Relationship Id="rId48666a3fba499969c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu" TargetMode="External"/><Relationship Id="rId45356a3fba49996ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/agriculture/apricot/" TargetMode="External"/><Relationship Id="rId77756a3fba499973b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2017.23.2.186" TargetMode="External"/><Relationship Id="rId55666a3fba4999c80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Home.aspx" TargetMode="External"/><Relationship Id="rId67806a3fba4999deb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/kac/files/86537.pdf" TargetMode="External"/><Relationship Id="rId92686a3fba4999ef2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.43904" TargetMode="External"/><Relationship Id="rId98476a3fba4999f5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf" TargetMode="External"/><Relationship Id="rId63626a3fba4999f82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html" TargetMode="External"/><Relationship Id="rId69206a3fba4999fa6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/peach/" TargetMode="External"/><Relationship Id="rId22756a3fba4999fd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu" TargetMode="External"/><Relationship Id="rId81986a3fba499a006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/agriculture/apricot/" TargetMode="External"/><Relationship Id="rId58926a3fba499a078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2017.23.2.186" TargetMode="External"/><Relationship Id="rId71646a3fba499a576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Home.aspx" TargetMode="External"/><Relationship Id="rId64366a3fba499a6de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/kac/files/86537.pdf" TargetMode="External"/><Relationship Id="rId57836a3fba499a730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstage.jst.go.jp/article/jjn1972/20/0/20_0_44/_pdf/-char/en" TargetMode="External"/><Relationship Id="rId70306a3fba499a7f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.43904" TargetMode="External"/><Relationship Id="rId52766a3fba499a81c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060660809507545" TargetMode="External"/><Relationship Id="rId70816a3fba499a8b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf" TargetMode="External"/><Relationship Id="rId15746a3fba499a8d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html" TargetMode="External"/><Relationship Id="rId78716a3fba499a8f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/peach/" TargetMode="External"/><Relationship Id="rId51776a3fba499a91e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu" TargetMode="External"/><Relationship Id="rId92706a3fba499a94a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/agriculture/apricot/" TargetMode="External"/><Relationship Id="rId79956a3fba499a9bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2017.23.2.186" TargetMode="External"/><Relationship Id="rId21206a3fba499af50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Home.aspx" TargetMode="External"/><Relationship Id="rId81546a3fba499b09e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture14040582" TargetMode="External"/><Relationship Id="rId82206a3fba499b0cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/kac/files/86537.pdf" TargetMode="External"/><Relationship Id="rId78636a3fba499b1a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.43904" TargetMode="External"/><Relationship Id="rId55176a3fba499b20c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf" TargetMode="External"/><Relationship Id="rId19076a3fba499b231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html" TargetMode="External"/><Relationship Id="rId41806a3fba499b255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/peach/" TargetMode="External"/><Relationship Id="rId18786a3fba499b278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu" TargetMode="External"/><Relationship Id="rId46296a3fba499b2a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/agriculture/apricot/" TargetMode="External"/><Relationship Id="rId39616a3fba499b315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2017.23.2.186" TargetMode="External"/><Relationship Id="rId15006a3fba499b7b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture14040582" TargetMode="External"/><Relationship Id="rId29436a3fba499bc6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Home.aspx" TargetMode="External"/><Relationship Id="rId95096a3fba499bdba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/kac/files/86537.pdf" TargetMode="External"/><Relationship Id="rId79856a3fba499be97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.43904" TargetMode="External"/><Relationship Id="rId24996a3fba499befe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf" TargetMode="External"/><Relationship Id="rId63206a3fba499bf26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html" TargetMode="External"/><Relationship Id="rId68936a3fba499bf5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/peach/" TargetMode="External"/><Relationship Id="rId49226a3fba499bf82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu" TargetMode="External"/><Relationship Id="rId22896a3fba499bfaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/agriculture/apricot/" TargetMode="External"/><Relationship Id="rId94376a3fba499c023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2017.23.2.186" TargetMode="External"/><Relationship Id="rId36566a3fba499c648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Home.aspx" TargetMode="External"/><Relationship Id="rId30406a3fba499c796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture14040582" TargetMode="External"/><Relationship Id="rId67656a3fba499c7c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/kac/files/86537.pdf" TargetMode="External"/><Relationship Id="rId23396a3fba499c899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.43904" TargetMode="External"/><Relationship Id="rId29046a3fba499c900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf" TargetMode="External"/><Relationship Id="rId78746a3fba499c924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html" TargetMode="External"/><Relationship Id="rId65816a3fba499c947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/peach/" TargetMode="External"/><Relationship Id="rId89136a3fba499c96d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu" TargetMode="External"/><Relationship Id="rId59766a3fba499c998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/agriculture/apricot/" TargetMode="External"/><Relationship Id="rId33726a3fba499ca06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2017.23.2.186" TargetMode="External"/><Relationship Id="rId98806a3fba499d02d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Home.aspx" TargetMode="External"/><Relationship Id="rId93696a3fba499d177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture14040582" TargetMode="External"/><Relationship Id="rId83326a3fba499d1a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/kac/files/86537.pdf" TargetMode="External"/><Relationship Id="rId86636a3fba499d27a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.43904" TargetMode="External"/><Relationship Id="rId98466a3fba499d2e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf" TargetMode="External"/><Relationship Id="rId74296a3fba499d304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html" TargetMode="External"/><Relationship Id="rId69816a3fba499d328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/peach/" TargetMode="External"/><Relationship Id="rId43526a3fba499d34b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu" TargetMode="External"/><Relationship Id="rId91636a3fba499d386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/agriculture/apricot/" TargetMode="External"/><Relationship Id="rId76046a3fba499d3f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2017.23.2.186" TargetMode="External"/><Relationship Id="rId76796a3fba499d9fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Home.aspx" TargetMode="External"/><Relationship Id="rId35066a3fba499db53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture14040582" TargetMode="External"/><Relationship Id="rId93116a3fba499db80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/kac/files/86537.pdf" TargetMode="External"/><Relationship Id="rId66386a3fba499dc56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.43904" TargetMode="External"/><Relationship Id="rId94596a3fba499dcbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf" TargetMode="External"/><Relationship Id="rId74106a3fba499dce0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html" TargetMode="External"/><Relationship Id="rId57286a3fba499dd03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/peach/" TargetMode="External"/><Relationship Id="rId69536a3fba499dd26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu" TargetMode="External"/><Relationship Id="rId58846a3fba499dd54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/agriculture/apricot/" TargetMode="External"/><Relationship Id="rId90876a3fba499ddc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2017.23.2.186" TargetMode="External"/><Relationship Id="rId59776a3fba499e3e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Home.aspx" TargetMode="External"/><Relationship Id="rId29356a3fba499e536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture14040582" TargetMode="External"/><Relationship Id="rId31796a3fba499e562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/kac/files/86537.pdf" TargetMode="External"/><Relationship Id="rId84366a3fba499e645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.43904" TargetMode="External"/><Relationship Id="rId17366a3fba499e6ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf" TargetMode="External"/><Relationship Id="rId60446a3fba499e6d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html" TargetMode="External"/><Relationship Id="rId14016a3fba499e6f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/peach/" TargetMode="External"/><Relationship Id="rId19456a3fba499e71a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu" TargetMode="External"/><Relationship Id="rId49816a3fba499e749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/agriculture/apricot/" TargetMode="External"/><Relationship Id="rId65566a3fba499e7b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2017.23.2.186" TargetMode="External"/><Relationship Id="rId10496a3fba499eddc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Home.aspx" TargetMode="External"/><Relationship Id="rId87956a3fba499ef3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture14040582" TargetMode="External"/><Relationship Id="rId85976a3fba499ef66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/kac/files/86537.pdf" TargetMode="External"/><Relationship Id="rId88626a3fba499f03d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.43904" TargetMode="External"/><Relationship Id="rId60826a3fba499f0a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf" TargetMode="External"/><Relationship Id="rId69896a3fba499f0c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html" TargetMode="External"/><Relationship Id="rId12476a3fba499f0eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/peach/" TargetMode="External"/><Relationship Id="rId72476a3fba499f10d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu" TargetMode="External"/><Relationship Id="rId29996a3fba499f13b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/agriculture/apricot/" TargetMode="External"/><Relationship Id="rId25446a3fba499f166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anrcatalog.ucanr.edu/Details.aspx?itemNo=3431" TargetMode="External"/><Relationship Id="rId96626a3fba499f1d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2017.23.2.186" TargetMode="External"/><Relationship Id="rId50436a3fba499f7f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Home.aspx" TargetMode="External"/><Relationship Id="rId39836a3fba499f93d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture14040582" TargetMode="External"/><Relationship Id="rId41466a3fba499f969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/kac/files/86537.pdf" TargetMode="External"/><Relationship Id="rId14916a3fba499fa3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.43904" TargetMode="External"/><Relationship Id="rId10536a3fba499faa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf" TargetMode="External"/><Relationship Id="rId89776a3fba499facd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html" TargetMode="External"/><Relationship Id="rId68796a3fba499faf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/peach/" TargetMode="External"/><Relationship Id="rId93966a3fba499fb13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu" TargetMode="External"/><Relationship Id="rId25416a3fba499fb40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/agriculture/apricot/" TargetMode="External"/><Relationship Id="rId21026a3fba499fbad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2017.23.2.186" TargetMode="External"/><Relationship Id="rId21506a3fba49a01aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Home.aspx" TargetMode="External"/><Relationship Id="rId71306a3fba49a0300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture14040582" TargetMode="External"/><Relationship Id="rId71086a3fba49a0331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/kac/files/86537.pdf" TargetMode="External"/><Relationship Id="rId97826a3fba49a0408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.43904" TargetMode="External"/><Relationship Id="rId77136a3fba49a046f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf" TargetMode="External"/><Relationship Id="rId92596a3fba49a0493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html" TargetMode="External"/><Relationship Id="rId47616a3fba49a04b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/peach/" TargetMode="External"/><Relationship Id="rId22136a3fba49a04da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu" TargetMode="External"/><Relationship Id="rId57176a3fba49a0505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/agriculture/apricot/" TargetMode="External"/><Relationship Id="rId99826a3fba49a0574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2017.23.2.186" TargetMode="External"/><Relationship Id="rId41096a3fba49a0ae5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Home.aspx" TargetMode="External"/><Relationship Id="rId80216a3fba49a0c2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture14040582" TargetMode="External"/><Relationship Id="rId63266a3fba49a0c5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/kac/files/86537.pdf" TargetMode="External"/><Relationship Id="rId61376a3fba49a0d32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.43904" TargetMode="External"/><Relationship Id="rId91596a3fba49a0d9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf" TargetMode="External"/><Relationship Id="rId22586a3fba49a0dbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html" TargetMode="External"/><Relationship Id="rId33246a3fba49a0de0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/peach/" TargetMode="External"/><Relationship Id="rId72976a3fba49a0e03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu" TargetMode="External"/><Relationship Id="rId18146a3fba49a0e2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/agriculture/apricot/" TargetMode="External"/><Relationship Id="rId96956a3fba49a0e9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2017.23.2.186" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId528018125" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId30446a7b26781caab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId60136a7b26781cf65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture14040582" TargetMode="External"/><Relationship Id="rId50556a7b26781d353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture14040582" TargetMode="External"/><Relationship Id="rId59236a7b26781d731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture14040582" TargetMode="External"/><Relationship Id="rId65446a7b26781dc65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Home.aspx" TargetMode="External"/><Relationship Id="rId50546a7b26781dd98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture14040582" TargetMode="External"/><Relationship Id="rId24456a7b26781ddbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/kac/files/86537.pdf" TargetMode="External"/><Relationship Id="rId80846a7b26781de63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.43904" TargetMode="External"/><Relationship Id="rId46686a7b26781deb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf" TargetMode="External"/><Relationship Id="rId59556a7b26781decf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html" TargetMode="External"/><Relationship Id="rId63346a7b26781deeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/peach/" TargetMode="External"/><Relationship Id="rId82846a7b26781df05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu" TargetMode="External"/><Relationship Id="rId97536a7b26781df2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/agriculture/apricot/" TargetMode="External"/><Relationship Id="rId72496a7b26781df80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2017.23.2.186" TargetMode="External"/><Relationship Id="rId58636a7b26781e3db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Home.aspx" TargetMode="External"/><Relationship Id="rId66646a7b26781e510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/kac/files/86537.pdf" TargetMode="External"/><Relationship Id="rId11106a7b26781e5d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.43904" TargetMode="External"/><Relationship Id="rId32426a7b26781e62a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf" TargetMode="External"/><Relationship Id="rId38026a7b26781e646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html" TargetMode="External"/><Relationship Id="rId65116a7b26781e662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/peach/" TargetMode="External"/><Relationship Id="rId17536a7b26781e67e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu" TargetMode="External"/><Relationship Id="rId86516a7b26781e6a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/agriculture/apricot/" TargetMode="External"/><Relationship Id="rId84026a7b26781e6f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2017.23.2.186" TargetMode="External"/><Relationship Id="rId85826a7b26781eb9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Home.aspx" TargetMode="External"/><Relationship Id="rId78616a7b26781ed30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/kac/files/86537.pdf" TargetMode="External"/><Relationship Id="rId45336a7b26781ed71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstage.jst.go.jp/article/jjn1972/20/0/20_0_44/_pdf/-char/en" TargetMode="External"/><Relationship Id="rId94516a7b26781ee65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.43904" TargetMode="External"/><Relationship Id="rId37616a7b26781ee8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060660809507545" TargetMode="External"/><Relationship Id="rId60256a7b26781ef06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf" TargetMode="External"/><Relationship Id="rId21956a7b26781ef24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html" TargetMode="External"/><Relationship Id="rId59566a7b26781ef41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/peach/" TargetMode="External"/><Relationship Id="rId62256a7b26781ef66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu" TargetMode="External"/><Relationship Id="rId39386a7b26781ef89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/agriculture/apricot/" TargetMode="External"/><Relationship Id="rId25396a7b26781efec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2017.23.2.186" TargetMode="External"/><Relationship Id="rId50716a7b26781f44c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Home.aspx" TargetMode="External"/><Relationship Id="rId26256a7b26781f550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture14040582" TargetMode="External"/><Relationship Id="rId36896a7b26781f574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/kac/files/86537.pdf" TargetMode="External"/><Relationship Id="rId87846a7b26781f624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.43904" TargetMode="External"/><Relationship Id="rId38346a7b26781f675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf" TargetMode="External"/><Relationship Id="rId16996a7b26781f6a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html" TargetMode="External"/><Relationship Id="rId10736a7b26781f6c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/peach/" TargetMode="External"/><Relationship Id="rId39806a7b26781f6e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu" TargetMode="External"/><Relationship Id="rId97076a7b26781f71b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/agriculture/apricot/" TargetMode="External"/><Relationship Id="rId76186a7b26781f796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2017.23.2.186" TargetMode="External"/><Relationship Id="rId67826a7b26781fc10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture14040582" TargetMode="External"/><Relationship Id="rId23656a7b267820207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Home.aspx" TargetMode="External"/><Relationship Id="rId98056a7b26782039d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/kac/files/86537.pdf" TargetMode="External"/><Relationship Id="rId19206a7b2678204f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.43904" TargetMode="External"/><Relationship Id="rId57666a7b26782055a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf" TargetMode="External"/><Relationship Id="rId63996a7b267820579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html" TargetMode="External"/><Relationship Id="rId57896a7b267820598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/peach/" TargetMode="External"/><Relationship Id="rId48236a7b2678205b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu" TargetMode="External"/><Relationship Id="rId67516a7b2678205d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/agriculture/apricot/" TargetMode="External"/><Relationship Id="rId70076a7b26782062e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2017.23.2.186" TargetMode="External"/><Relationship Id="rId89076a7b267820b09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Home.aspx" TargetMode="External"/><Relationship Id="rId37926a7b267820c05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture14040582" TargetMode="External"/><Relationship Id="rId21936a7b267820c28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/kac/files/86537.pdf" TargetMode="External"/><Relationship Id="rId88886a7b267820cc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.43904" TargetMode="External"/><Relationship Id="rId84906a7b267820d15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf" TargetMode="External"/><Relationship Id="rId54456a7b267820d2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html" TargetMode="External"/><Relationship Id="rId22206a7b267820d4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/peach/" TargetMode="External"/><Relationship Id="rId35836a7b267820d79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu" TargetMode="External"/><Relationship Id="rId55616a7b267820da2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/agriculture/apricot/" TargetMode="External"/><Relationship Id="rId77726a7b267820dfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2017.23.2.186" TargetMode="External"/><Relationship Id="rId59036a7b26782133d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Home.aspx" TargetMode="External"/><Relationship Id="rId85426a7b26782144f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture14040582" TargetMode="External"/><Relationship Id="rId58496a7b267821474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/kac/files/86537.pdf" TargetMode="External"/><Relationship Id="rId38696a7b267821529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.43904" TargetMode="External"/><Relationship Id="rId21466a7b267821579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf" TargetMode="External"/><Relationship Id="rId86886a7b267821595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html" TargetMode="External"/><Relationship Id="rId59016a7b2678215b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/peach/" TargetMode="External"/><Relationship Id="rId28336a7b2678215cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu" TargetMode="External"/><Relationship Id="rId97356a7b267821607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/agriculture/apricot/" TargetMode="External"/><Relationship Id="rId15166a7b267821660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2017.23.2.186" TargetMode="External"/><Relationship Id="rId99076a7b267821b87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Home.aspx" TargetMode="External"/><Relationship Id="rId45356a7b267821cf6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture14040582" TargetMode="External"/><Relationship Id="rId35276a7b267821d2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/kac/files/86537.pdf" TargetMode="External"/><Relationship Id="rId29066a7b267821dd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.43904" TargetMode="External"/><Relationship Id="rId91456a7b267821e47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf" TargetMode="External"/><Relationship Id="rId15376a7b267821e64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html" TargetMode="External"/><Relationship Id="rId65186a7b267821e86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/peach/" TargetMode="External"/><Relationship Id="rId69306a7b267821eb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu" TargetMode="External"/><Relationship Id="rId24676a7b267821edb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/agriculture/apricot/" TargetMode="External"/><Relationship Id="rId25426a7b267821f46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2017.23.2.186" TargetMode="External"/><Relationship Id="rId84096a7b267822422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Home.aspx" TargetMode="External"/><Relationship Id="rId47406a7b267822534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture14040582" TargetMode="External"/><Relationship Id="rId59426a7b26782255b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/kac/files/86537.pdf" TargetMode="External"/><Relationship Id="rId51876a7b267822607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.43904" TargetMode="External"/><Relationship Id="rId54996a7b267822656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf" TargetMode="External"/><Relationship Id="rId27316a7b267822671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html" TargetMode="External"/><Relationship Id="rId16386a7b26782268c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/peach/" TargetMode="External"/><Relationship Id="rId89656a7b2678226a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu" TargetMode="External"/><Relationship Id="rId63996a7b2678226ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/agriculture/apricot/" TargetMode="External"/><Relationship Id="rId88816a7b26782271c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2017.23.2.186" TargetMode="External"/><Relationship Id="rId53776a7b267822bd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Home.aspx" TargetMode="External"/><Relationship Id="rId18166a7b267822cd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture14040582" TargetMode="External"/><Relationship Id="rId36986a7b267822cf3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/kac/files/86537.pdf" TargetMode="External"/><Relationship Id="rId50706a7b267822d94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.43904" TargetMode="External"/><Relationship Id="rId46376a7b267822de3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf" TargetMode="External"/><Relationship Id="rId51346a7b267822dfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html" TargetMode="External"/><Relationship Id="rId67446a7b267822e19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/peach/" TargetMode="External"/><Relationship Id="rId68376a7b267822e33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu" TargetMode="External"/><Relationship Id="rId54556a7b267822e56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/agriculture/apricot/" TargetMode="External"/><Relationship Id="rId33686a7b267822e78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anrcatalog.ucanr.edu/Details.aspx?itemNo=3431" TargetMode="External"/><Relationship Id="rId37506a7b267822ec5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2017.23.2.186" TargetMode="External"/><Relationship Id="rId77386a7b26782339b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Home.aspx" TargetMode="External"/><Relationship Id="rId51646a7b2678234a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture14040582" TargetMode="External"/><Relationship Id="rId76236a7b2678234c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/kac/files/86537.pdf" TargetMode="External"/><Relationship Id="rId54516a7b267823582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.43904" TargetMode="External"/><Relationship Id="rId23976a7b2678243a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf" TargetMode="External"/><Relationship Id="rId30276a7b2678243c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html" TargetMode="External"/><Relationship Id="rId33786a7b2678243e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/peach/" TargetMode="External"/><Relationship Id="rId72846a7b26782441f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu" TargetMode="External"/><Relationship Id="rId99376a7b267824445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/agriculture/apricot/" TargetMode="External"/><Relationship Id="rId79816a7b26782449d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2017.23.2.186" TargetMode="External"/><Relationship Id="rId16136a7b267824ac3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Home.aspx" TargetMode="External"/><Relationship Id="rId59386a7b26782530c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture14040582" TargetMode="External"/><Relationship Id="rId21086a7b26782533a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/kac/files/86537.pdf" TargetMode="External"/><Relationship Id="rId25686a7b26782540e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.43904" TargetMode="External"/><Relationship Id="rId37726a7b267825464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf" TargetMode="External"/><Relationship Id="rId29666a7b267825480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html" TargetMode="External"/><Relationship Id="rId20576a7b26782549d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/peach/" TargetMode="External"/><Relationship Id="rId87836a7b2678254b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu" TargetMode="External"/><Relationship Id="rId10656a7b2678254da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/agriculture/apricot/" TargetMode="External"/><Relationship Id="rId82296a7b26782552e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2017.23.2.186" TargetMode="External"/><Relationship Id="rId79326a7b267825a7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Home.aspx" TargetMode="External"/><Relationship Id="rId97266a7b267825b90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture14040582" TargetMode="External"/><Relationship Id="rId77336a7b267825bb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/kac/files/86537.pdf" TargetMode="External"/><Relationship Id="rId41556a7b267825c5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.43904" TargetMode="External"/><Relationship Id="rId92316a7b267825cae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf" TargetMode="External"/><Relationship Id="rId13846a7b267825cc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html" TargetMode="External"/><Relationship Id="rId14046a7b267825ce5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/peach/" TargetMode="External"/><Relationship Id="rId38416a7b267825d00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu" TargetMode="External"/><Relationship Id="rId97576a7b267825d21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/agriculture/apricot/" TargetMode="External"/><Relationship Id="rId66426a7b267825d75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2017.23.2.186" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>