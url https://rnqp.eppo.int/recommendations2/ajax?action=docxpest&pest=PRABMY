--- v0 (2026-05-13)
+++ v1 (2026-06-27)
@@ -529,51 +529,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId99506a04252058b97" w:history="1">
+      <w:hyperlink r:id="rId16956a3fb6c19b645" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -927,51 +927,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Since the release and establishment of Eretmocerus debachi in Spain (García-Marí et al., 1996), very high levels of parasitism on P. myricae (often reaching 100%) have been observed (Soto, 2019).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Likewise, in other citrus-producing Member countries (Portugal, Italy and Greece) P. myricae has a potential pest status but always below the economic level of damage (Franco et al., 2006). Similarly in Israel and Türkiye, it was a serious pest until biological control was established (CABI, 2021)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:br/>
         <w:t xml:space="preserve">Recorded from woody dicotyledonous hosts in 14 families, in the Mediterranean area avocado and citrus crops are the major hosts (Martin et al., 2000). Poncirus trifoliata is reported as host for Evans (2007) and Fortunella in the EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId78806a0425205ad1b" w:history="1">
+      <w:hyperlink r:id="rId96336a3fb6c19b834" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="F30000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PRABMY/hosts</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
@@ -1458,51 +1458,51 @@
         <w:t xml:space="preserve">Brasileiro-Vidal AC, Dos Santos-Serejo JA, Soares Filho Wdos S &amp; Guerra M (2007) A simple chromosomal marker can reliably distinguishes Poncirus from Citrus species. Genética 129(3), 273-9.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Datasheet for Parabemisia myricae (bayberry whitefly). CABI Compendium 43856. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84796a0425205aff2" w:history="1">
+      <w:hyperlink r:id="rId99536a3fb6c19bbee" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.438</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2012,51 +2012,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Since the release and establishment of Eretmocerus debachi in Spain (García-Marí et al., 1996), very high levels of parasitism on P. myricae (often reaching 100%) have been observed (Soto, 2019).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Likewise, in other citrus-producing Member countries (Portugal, Italy and Greece) P. myricae has a potential pest status but always below the economic level of damage (Franco et al., 2006). Similarly in Israel and Türkiye, it was a serious pest until biological control was established (CABI, 2021)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:br/>
         <w:t xml:space="preserve">Recorded from woody dicotyledonous hosts in 14 families, in the Mediterranean area avocado and citrus crops are the major hosts (Martin et al., 2000). Poncirus trifoliata is reported as host for Evans (2007) and Fortunella in the EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId69836a0425205b28d" w:history="1">
+      <w:hyperlink r:id="rId29446a3fb6c19be55" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="F30000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PRABMY/hosts</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
@@ -2543,51 +2543,51 @@
         <w:t xml:space="preserve">Brasileiro-Vidal AC, Dos Santos-Serejo JA, Soares Filho Wdos S &amp; Guerra M (2007) A simple chromosomal marker can reliably distinguishes Poncirus from Citrus species. Genética 129(3), 273-9.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Datasheet for Parabemisia myricae (bayberry whitefly). CABI Compendium 43856. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30726a0425205b515" w:history="1">
+      <w:hyperlink r:id="rId16966a3fb6c19c0bc" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.438</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3097,51 +3097,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Since the release and establishment of Eretmocerus debachi in Spain (García-Marí et al., 1996), very high levels of parasitism on P. myricae (often reaching 100%) have been observed (Soto, 2019).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Likewise, in other citrus-producing Member countries (Portugal, Italy and Greece) P. myricae has a potential pest status but always below the economic level of damage (Franco et al., 2006). Similarly in Israel and Türkiye, it was a serious pest until biological control was established (CABI, 2021)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:br/>
         <w:t xml:space="preserve">Recorded from woody dicotyledonous hosts in 14 families, in the Mediterranean area avocado and citrus crops are the major hosts (Martin et al., 2000). Poncirus trifoliata is reported as host for Evans (2007) and Fortunella in the EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId97626a0425205b79a" w:history="1">
+      <w:hyperlink r:id="rId95206a3fb6c19c315" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="F30000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PRABMY/hosts</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
@@ -3628,51 +3628,51 @@
         <w:t xml:space="preserve">Brasileiro-Vidal AC, Dos Santos-Serejo JA, Soares Filho Wdos S &amp; Guerra M (2007) A simple chromosomal marker can reliably distinguishes Poncirus from Citrus species. Genética 129(3), 273-9.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Datasheet for Parabemisia myricae (bayberry whitefly). CABI Compendium 43856. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27616a0425205ba1f" w:history="1">
+      <w:hyperlink r:id="rId24766a3fb6c19c570" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.438</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3918,137 +3918,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="78121009">
+  <w:abstractNum w:abstractNumId="77870210">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="46908687">
+    <w:lvl w:ilvl="0" w:tplc="19141226">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="46908687" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="19141226" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="46908687" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="19141226" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="46908687" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="19141226" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="46908687" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="19141226" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="46908687" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="19141226" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="46908687" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="19141226" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="46908687" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="19141226" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="46908687" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="19141226" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="78121008">
+  <w:abstractNum w:abstractNumId="77870209">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="69149157">
+    <w:lvl w:ilvl="0" w:tplc="69188306">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4800,55 +4800,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="78121008">
-    <w:abstractNumId w:val="78121008"/>
+  <w:num w:numId="77870209">
+    <w:abstractNumId w:val="77870209"/>
   </w:num>
-  <w:num w:numId="78121009">
-    <w:abstractNumId w:val="78121009"/>
+  <w:num w:numId="77870210">
+    <w:abstractNumId w:val="77870210"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -16393,51 +16393,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId301162049" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId99506a04252058b97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId78806a0425205ad1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRABMY/hosts" TargetMode="External"/><Relationship Id="rId84796a0425205aff2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.438" TargetMode="External"/><Relationship Id="rId69836a0425205b28d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRABMY/hosts" TargetMode="External"/><Relationship Id="rId30726a0425205b515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.438" TargetMode="External"/><Relationship Id="rId97626a0425205b79a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRABMY/hosts" TargetMode="External"/><Relationship Id="rId27616a0425205ba1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.438" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId735972379" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId16956a3fb6c19b645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId96336a3fb6c19b834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRABMY/hosts" TargetMode="External"/><Relationship Id="rId99536a3fb6c19bbee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.438" TargetMode="External"/><Relationship Id="rId29446a3fb6c19be55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRABMY/hosts" TargetMode="External"/><Relationship Id="rId16966a3fb6c19c0bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.438" TargetMode="External"/><Relationship Id="rId95206a3fb6c19c315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRABMY/hosts" TargetMode="External"/><Relationship Id="rId24766a3fb6c19c570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.438" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>