--- v1 (2026-06-27)
+++ v2 (2026-08-11)
@@ -529,51 +529,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId16956a3fb6c19b645" w:history="1">
+      <w:hyperlink r:id="rId68196a7b2683b4382" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -927,51 +927,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Since the release and establishment of Eretmocerus debachi in Spain (García-Marí et al., 1996), very high levels of parasitism on P. myricae (often reaching 100%) have been observed (Soto, 2019).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Likewise, in other citrus-producing Member countries (Portugal, Italy and Greece) P. myricae has a potential pest status but always below the economic level of damage (Franco et al., 2006). Similarly in Israel and Türkiye, it was a serious pest until biological control was established (CABI, 2021)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:br/>
         <w:t xml:space="preserve">Recorded from woody dicotyledonous hosts in 14 families, in the Mediterranean area avocado and citrus crops are the major hosts (Martin et al., 2000). Poncirus trifoliata is reported as host for Evans (2007) and Fortunella in the EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId96336a3fb6c19b834" w:history="1">
+      <w:hyperlink r:id="rId91406a7b2683b45fa" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="F30000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PRABMY/hosts</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
@@ -1458,51 +1458,51 @@
         <w:t xml:space="preserve">Brasileiro-Vidal AC, Dos Santos-Serejo JA, Soares Filho Wdos S &amp; Guerra M (2007) A simple chromosomal marker can reliably distinguishes Poncirus from Citrus species. Genética 129(3), 273-9.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Datasheet for Parabemisia myricae (bayberry whitefly). CABI Compendium 43856. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99536a3fb6c19bbee" w:history="1">
+      <w:hyperlink r:id="rId11626a7b2683b48f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.438</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2012,51 +2012,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Since the release and establishment of Eretmocerus debachi in Spain (García-Marí et al., 1996), very high levels of parasitism on P. myricae (often reaching 100%) have been observed (Soto, 2019).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Likewise, in other citrus-producing Member countries (Portugal, Italy and Greece) P. myricae has a potential pest status but always below the economic level of damage (Franco et al., 2006). Similarly in Israel and Türkiye, it was a serious pest until biological control was established (CABI, 2021)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:br/>
         <w:t xml:space="preserve">Recorded from woody dicotyledonous hosts in 14 families, in the Mediterranean area avocado and citrus crops are the major hosts (Martin et al., 2000). Poncirus trifoliata is reported as host for Evans (2007) and Fortunella in the EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId29446a3fb6c19be55" w:history="1">
+      <w:hyperlink r:id="rId18646a7b2683b4c17" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="F30000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PRABMY/hosts</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
@@ -2543,51 +2543,51 @@
         <w:t xml:space="preserve">Brasileiro-Vidal AC, Dos Santos-Serejo JA, Soares Filho Wdos S &amp; Guerra M (2007) A simple chromosomal marker can reliably distinguishes Poncirus from Citrus species. Genética 129(3), 273-9.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Datasheet for Parabemisia myricae (bayberry whitefly). CABI Compendium 43856. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16966a3fb6c19c0bc" w:history="1">
+      <w:hyperlink r:id="rId82976a7b2683b4ef7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.438</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3097,51 +3097,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Since the release and establishment of Eretmocerus debachi in Spain (García-Marí et al., 1996), very high levels of parasitism on P. myricae (often reaching 100%) have been observed (Soto, 2019).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Likewise, in other citrus-producing Member countries (Portugal, Italy and Greece) P. myricae has a potential pest status but always below the economic level of damage (Franco et al., 2006). Similarly in Israel and Türkiye, it was a serious pest until biological control was established (CABI, 2021)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:br/>
         <w:t xml:space="preserve">Recorded from woody dicotyledonous hosts in 14 families, in the Mediterranean area avocado and citrus crops are the major hosts (Martin et al., 2000). Poncirus trifoliata is reported as host for Evans (2007) and Fortunella in the EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId95206a3fb6c19c315" w:history="1">
+      <w:hyperlink r:id="rId57746a7b2683b51cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="F30000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PRABMY/hosts</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
@@ -3628,51 +3628,51 @@
         <w:t xml:space="preserve">Brasileiro-Vidal AC, Dos Santos-Serejo JA, Soares Filho Wdos S &amp; Guerra M (2007) A simple chromosomal marker can reliably distinguishes Poncirus from Citrus species. Genética 129(3), 273-9.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Datasheet for Parabemisia myricae (bayberry whitefly). CABI Compendium 43856. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24766a3fb6c19c570" w:history="1">
+      <w:hyperlink r:id="rId27636a7b2683b54ab" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.438</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3918,137 +3918,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="77870210">
+  <w:abstractNum w:abstractNumId="70461987">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="19141226">
+    <w:lvl w:ilvl="0" w:tplc="88315571">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="19141226" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="88315571" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="19141226" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="88315571" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="19141226" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="88315571" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="19141226" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="88315571" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="19141226" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="88315571" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="19141226" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="88315571" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="19141226" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="88315571" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="19141226" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="88315571" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="77870209">
+  <w:abstractNum w:abstractNumId="70461986">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="69188306">
+    <w:lvl w:ilvl="0" w:tplc="80104634">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4800,55 +4800,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="77870209">
-    <w:abstractNumId w:val="77870209"/>
+  <w:num w:numId="70461986">
+    <w:abstractNumId w:val="70461986"/>
   </w:num>
-  <w:num w:numId="77870210">
-    <w:abstractNumId w:val="77870210"/>
+  <w:num w:numId="70461987">
+    <w:abstractNumId w:val="70461987"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -16393,51 +16393,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId735972379" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId16956a3fb6c19b645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId96336a3fb6c19b834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRABMY/hosts" TargetMode="External"/><Relationship Id="rId99536a3fb6c19bbee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.438" TargetMode="External"/><Relationship Id="rId29446a3fb6c19be55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRABMY/hosts" TargetMode="External"/><Relationship Id="rId16966a3fb6c19c0bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.438" TargetMode="External"/><Relationship Id="rId95206a3fb6c19c315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRABMY/hosts" TargetMode="External"/><Relationship Id="rId24766a3fb6c19c570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.438" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId873670873" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId68196a7b2683b4382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId91406a7b2683b45fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRABMY/hosts" TargetMode="External"/><Relationship Id="rId11626a7b2683b48f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.438" TargetMode="External"/><Relationship Id="rId18646a7b2683b4c17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRABMY/hosts" TargetMode="External"/><Relationship Id="rId82976a7b2683b4ef7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.438" TargetMode="External"/><Relationship Id="rId57746a7b2683b51cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRABMY/hosts" TargetMode="External"/><Relationship Id="rId27636a7b2683b54ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.438" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>