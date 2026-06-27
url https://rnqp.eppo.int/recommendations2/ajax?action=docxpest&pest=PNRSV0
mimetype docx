--- v0 (2026-05-13)
+++ v1 (2026-06-27)
@@ -519,51 +519,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId34146a0426bef29c3" w:history="1">
+      <w:hyperlink r:id="rId74006a3fbb2dd0656" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Remark: In the 1990s, the physanitary status of the Mediterranean stone fruit industry was surveyed in Albania, Italy (Apulia), Jordan, Lebanon, Malta, Palestine, Syria, Tunisia and Turkey (East-Anatolia).</w:t>
@@ -1612,51 +1612,51 @@
         <w:t xml:space="preserve">Bech K (1991) Prunus necrotic ringspot virus (PNRV) in sour cherry Symptoms, incidence in orchards and influence on fruit yield. Tidsskr. Planteavl 95 (1991), 223-232. 223</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Chirkov S, Sheveleva A, Tsygankova S, Slobodova N, Sharko F, Petrova K &amp; Mitrofanova I (2023) Whole genome characterization of prunus necrotic ringspot virus and prune dwarf virus infecting stone fruits in Russia. Horticulturae 9, 941. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32976a0426bf01006" w:history="1">
+      <w:hyperlink r:id="rId64956a3fbb2dd0c26" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/horticulturae9080941</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1875,51 +1875,51 @@
         <w:t xml:space="preserve">James D, Phelan J &amp; Jesperson G (2018). First report of prunus virus F infecting sweet cherry (Prunus avium cv. Staccato) in Canada. Plant disease 102(7), 1468.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kamenova I &amp; Borisova A. (2021) Biological and molecular characterization of Prunus necrotic ringspot virus isolates from sweet and sour cherry. Biotechnology &amp; Biotechnological Equipment, 35(1), 567–575. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66946a0426bf01133" w:history="1">
+      <w:hyperlink r:id="rId35406a3fbb2dd0d3c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/13102818.2021.1901608</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2161,51 +2161,51 @@
         <w:t xml:space="preserve">Nyland G, Gilmer RM &amp; Moore JD (1976) Prunus’ ringspot virus group. Virus diseases and noninfectious disorders of stone fruits in North America, USDA Handbook 437 US government Printing Office Washington DC p 104-132.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Rodriguez Bonilla F &amp; Cieniewicz E (2022) Distribution and diversity of prunus necrotic ringspot virus, prune dwarf virus, and peach latent mosaic viroid in wild Prunus spp. in South Carolina and Georgia. PhytoFrontiers 2, 363-370. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57096a0426bf01265" w:history="1">
+      <w:hyperlink r:id="rId94146a3fbb2dd0e63" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTOFR-02-22-0013-R</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2363,51 +2363,51 @@
         <w:t xml:space="preserve">Spiegel S, Holand D, Tam Y, Yaakov B, Maslenin L &amp; Rosner A (2004) Prunus necrotic ringspot virus isolates in stone fruit germplasm accessions and cultivars in Israel. Plant Pathology 144, 229-236</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Tayal M, Ratay A, Swift N, Kaur S, Russo O, Kariyat R &amp; Cieniewicz E (2024) Examining the effects of Prunus necrotic ringspot virus (PNRSV) and Prune dwarf virus (PDV) on peach (Prunus persica) pollen health. PhytoFrontiers™, PHYTOFR-08. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56596a0426bf01344" w:history="1">
+      <w:hyperlink r:id="rId13336a3fbb2dd0f34" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://apsjournals.apsnet.org/doi/full/10.1094/PHYTOFR-08-23-0112-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3529,51 +3529,51 @@
         <w:t xml:space="preserve">Bech K (1991) Prunus necrotic ringspot virus (PNRV) in sour cherry Symptoms, incidence in orchards and influence on fruit yield. Tidsskr. Planteavl 95 (1991), 223-232. 223</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Chirkov S, Sheveleva A, Tsygankova S, Slobodova N, Sharko F, Petrova K &amp; Mitrofanova I (2023) Whole genome characterization of prunus necrotic ringspot virus and prune dwarf virus infecting stone fruits in Russia. Horticulturae 9, 941. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90126a0426bf01960" w:history="1">
+      <w:hyperlink r:id="rId51666a3fbb2dd151e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/horticulturae9080941</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3585,51 +3585,51 @@
         <w:t xml:space="preserve">Çağlayan K, Ulubas Serce C, Gazel M &amp; Varveri C ( 2011) Prune dwarf virus. In In Virus and virus-like diseases of pome and stone fruit s (eds hadidi A, Barba M, Candresse T &amp; Jelkmann W). American Phytopathological Society, St. Paul, Minnesota, USA. 199-205.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2014) Scientific Opinion on the pest categorization of Prunus necrotic ringspot virus. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98206a0426bf019a2" w:history="1">
+      <w:hyperlink r:id="rId49436a3fbb2dd155c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.efsa.europa.eu/de/efsajournal/pub/3849#:~:text=PNRSV%20is%20a%20well%2Ddefined,in%20some%20of%20its%20hosts</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3833,51 +3833,51 @@
         <w:t xml:space="preserve">James D, Phelan J &amp; Jesperson G (2018). First report of prunus virus F infecting sweet cherry (Prunus avium cv. Staccato) in Canada. Plant disease 102(7), 1468.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kamenova I &amp; Borisova A. (2021) Biological and molecular characterization of Prunus necrotic ringspot virus isolates from sweet and sour cherry. Biotechnology &amp; Biotechnological Equipment, 35(1), 567–575. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44416a0426bf01aad" w:history="1">
+      <w:hyperlink r:id="rId60316a3fbb2dd1689" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/13102818.2021.1901608</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4142,51 +4142,51 @@
         <w:t xml:space="preserve">Nyland G, Gilmer RM &amp; Moore JD (1976) Prunus’ ringspot virus group. Virus diseases and noninfectious disorders of stone fruits in North America, USDA Handbook 437 US government Printing Office Washington DC p 104-132.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Rodriguez Bonilla F &amp; Cieniewicz E (2022) Distribution and diversity of prunus necrotic ringspot virus, prune dwarf virus, and peach latent mosaic viroid in wild Prunus spp. in South Carolina and Georgia. PhytoFrontiers 2, 363-370. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69906a0426bf01beb" w:history="1">
+      <w:hyperlink r:id="rId22456a3fbb2dd17c3" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTOFR-02-22-0013-R</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4344,51 +4344,51 @@
         <w:t xml:space="preserve">Spiegel S, Holand D, Tam Y, Yaakov B, Maslenin L &amp; Rosner A (2004) Prunus necrotic ringspot virus isolates in stone fruit germplasm accessions and cultivars in Israel. Plant Pathology 144, 229-236</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Tayal M, Ratay A, Swift N, Kaur S, Russo O, Kariyat R &amp; Cieniewicz E (2024) Examining the effects of Prunus necrotic ringspot virus (PNRSV) and Prune dwarf virus (PDV) on peach (Prunus persica) pollen health. PhytoFrontiers™, PHYTOFR-08. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97586a0426bf01cbf" w:history="1">
+      <w:hyperlink r:id="rId85636a3fbb2dd188f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://apsjournals.apsnet.org/doi/full/10.1094/PHYTOFR-08-23-0112-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -5493,51 +5493,51 @@
         <w:t xml:space="preserve">Bech K (1991) Prunus necrotic ringspot virus (PNRV) in sour cherry Symptoms, incidence in orchards and influence on fruit yield. Tidsskr. Planteavl 95 (1991), 223-232. 223</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Chirkov S, Sheveleva A, Tsygankova S, Slobodova N, Sharko F, Petrova K &amp; Mitrofanova I (2023) Whole genome characterization of prunus necrotic ringspot virus and prune dwarf virus infecting stone fruits in Russia. Horticulturae 9, 941. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54446a0426bf022dd" w:history="1">
+      <w:hyperlink r:id="rId55206a3fbb2dd1e60" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/horticulturae9080941</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -5779,51 +5779,51 @@
         <w:t xml:space="preserve">James D, Phelan J &amp; Jesperson G (2018). First report of prunus virus F infecting sweet cherry (Prunus avium cv. Staccato) in Canada. Plant disease 102(7), 1468.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kamenova I &amp; Borisova A. (2021) Biological and molecular characterization of Prunus necrotic ringspot virus isolates from sweet and sour cherry. Biotechnology &amp; Biotechnological Equipment, 35(1), 567–575. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51206a0426bf0241f" w:history="1">
+      <w:hyperlink r:id="rId56456a3fbb2dd1ffd" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/13102818.2021.1901608</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -6065,51 +6065,51 @@
         <w:t xml:space="preserve">Nyland G, Gilmer RM &amp; Moore JD (1976) Prunus’ ringspot virus group. Virus diseases and noninfectious disorders of stone fruits in North America, USDA Handbook 437 US government Printing Office Washington DC p 104-132.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Rodriguez Bonilla F &amp; Cieniewicz E (2022) Distribution and diversity of prunus necrotic ringspot virus, prune dwarf virus, and peach latent mosaic viroid in wild Prunus spp. in South Carolina and Georgia. PhytoFrontiers 2, 363-370. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36736a0426bf02549" w:history="1">
+      <w:hyperlink r:id="rId53666a3fbb2dd211f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTOFR-02-22-0013-R</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -6267,51 +6267,51 @@
         <w:t xml:space="preserve">Spiegel S, Holand D, Tam Y, Yaakov B, Maslenin L &amp; Rosner A (2004) Prunus necrotic ringspot virus isolates in stone fruit germplasm accessions and cultivars in Israel. Plant Pathology 144, 229-236</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Tayal M, Ratay A, Swift N, Kaur S, Russo O, Kariyat R &amp; Cieniewicz E (2024) Examining the effects of Prunus necrotic ringspot virus (PNRSV) and Prune dwarf virus (PDV) on peach (Prunus persica) pollen health. PhytoFrontiers™, PHYTOFR-08. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28946a0426bf0261a" w:history="1">
+      <w:hyperlink r:id="rId67856a3fbb2dd21ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://apsjournals.apsnet.org/doi/full/10.1094/PHYTOFR-08-23-0112-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -7379,51 +7379,51 @@
         <w:t xml:space="preserve">Bech K (1991) Prunus necrotic ringspot virus (PNRV) in sour cherry Symptoms, incidence in orchards and influence on fruit yield. Tidsskr. Planteavl 95 (1991), 223-232. 223</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Chirkov S, Sheveleva A, Tsygankova S, Slobodova N, Sharko F, Petrova K &amp; Mitrofanova I (2023) Whole genome characterization of prunus necrotic ringspot virus and prune dwarf virus infecting stone fruits in Russia. Horticulturae 9, 941. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57906a0426bf02bf0" w:history="1">
+      <w:hyperlink r:id="rId47926a3fbb2dd2770" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/horticulturae9080941</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -7642,51 +7642,51 @@
         <w:t xml:space="preserve">James D, Phelan J &amp; Jesperson G (2018). First report of prunus virus F infecting sweet cherry (Prunus avium cv. Staccato) in Canada. Plant disease 102(7), 1468.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kamenova I &amp; Borisova A. (2021) Biological and molecular characterization of Prunus necrotic ringspot virus isolates from sweet and sour cherry. Biotechnology &amp; Biotechnological Equipment, 35(1), 567–575. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59546a0426bf02d01" w:history="1">
+      <w:hyperlink r:id="rId93156a3fbb2dd287c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/13102818.2021.1901608</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -7928,51 +7928,51 @@
         <w:t xml:space="preserve">Nyland G, Gilmer RM &amp; Moore JD (1976) Prunus’ ringspot virus group. Virus diseases and noninfectious disorders of stone fruits in North America, USDA Handbook 437 US government Printing Office Washington DC p 104-132.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Rodriguez Bonilla F &amp; Cieniewicz E (2022) Distribution and diversity of prunus necrotic ringspot virus, prune dwarf virus, and peach latent mosaic viroid in wild Prunus spp. in South Carolina and Georgia. PhytoFrontiers 2, 363-370. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57066a0426bf02e25" w:history="1">
+      <w:hyperlink r:id="rId90036a3fbb2dd299b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTOFR-02-22-0013-R</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -8130,51 +8130,51 @@
         <w:t xml:space="preserve">Spiegel S, Holand D, Tam Y, Yaakov B, Maslenin L &amp; Rosner A (2004) Prunus necrotic ringspot virus isolates in stone fruit germplasm accessions and cultivars in Israel. Plant Pathology 144, 229-236</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Tayal M, Ratay A, Swift N, Kaur S, Russo O, Kariyat R &amp; Cieniewicz E (2024) Examining the effects of Prunus necrotic ringspot virus (PNRSV) and Prune dwarf virus (PDV) on peach (Prunus persica) pollen health. PhytoFrontiers™, PHYTOFR-08. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13966a0426bf03cf3" w:history="1">
+      <w:hyperlink r:id="rId93986a3fbb2dd2a63" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://apsjournals.apsnet.org/doi/full/10.1094/PHYTOFR-08-23-0112-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -9252,51 +9252,51 @@
         <w:t xml:space="preserve">Bech K (1991) Prunus necrotic ringspot virus (PNRV) in sour cherry Symptoms, incidence in orchards and influence on fruit yield. Tidsskr. Planteavl 95 (1991), 223-232. 223</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Chirkov S, Sheveleva A, Tsygankova S, Slobodova N, Sharko F, Petrova K &amp; Mitrofanova I (2023) Whole genome characterization of prunus necrotic ringspot virus and prune dwarf virus infecting stone fruits in Russia. Horticulturae 9, 941. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78076a0426bf042f8" w:history="1">
+      <w:hyperlink r:id="rId62596a3fbb2dd3039" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/horticulturae9080941</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -9515,51 +9515,51 @@
         <w:t xml:space="preserve">James D, Phelan J &amp; Jesperson G (2018). First report of prunus virus F infecting sweet cherry (Prunus avium cv. Staccato) in Canada. Plant disease 102(7), 1468.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kamenova I &amp; Borisova A. (2021) Biological and molecular characterization of Prunus necrotic ringspot virus isolates from sweet and sour cherry. Biotechnology &amp; Biotechnological Equipment, 35(1), 567–575. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17046a0426bf0440d" w:history="1">
+      <w:hyperlink r:id="rId51336a3fbb2dd3146" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/13102818.2021.1901608</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -9801,51 +9801,51 @@
         <w:t xml:space="preserve">Nyland G, Gilmer RM &amp; Moore JD (1976) Prunus’ ringspot virus group. Virus diseases and noninfectious disorders of stone fruits in North America, USDA Handbook 437 US government Printing Office Washington DC p 104-132.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Rodriguez Bonilla F &amp; Cieniewicz E (2022) Distribution and diversity of prunus necrotic ringspot virus, prune dwarf virus, and peach latent mosaic viroid in wild Prunus spp. in South Carolina and Georgia. PhytoFrontiers 2, 363-370. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44866a0426bf04533" w:history="1">
+      <w:hyperlink r:id="rId91926a3fbb2dd326b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTOFR-02-22-0013-R</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -10003,51 +10003,51 @@
         <w:t xml:space="preserve">Spiegel S, Holand D, Tam Y, Yaakov B, Maslenin L &amp; Rosner A (2004) Prunus necrotic ringspot virus isolates in stone fruit germplasm accessions and cultivars in Israel. Plant Pathology 144, 229-236</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Tayal M, Ratay A, Swift N, Kaur S, Russo O, Kariyat R &amp; Cieniewicz E (2024) Examining the effects of Prunus necrotic ringspot virus (PNRSV) and Prune dwarf virus (PDV) on peach (Prunus persica) pollen health. PhytoFrontiers™, PHYTOFR-08. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73566a0426bf04600" w:history="1">
+      <w:hyperlink r:id="rId25726a3fbb2dd3335" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://apsjournals.apsnet.org/doi/full/10.1094/PHYTOFR-08-23-0112-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -11143,51 +11143,51 @@
         <w:t xml:space="preserve">Bech K (1991) Prunus necrotic ringspot virus (PNRV) in sour cherry Symptoms, incidence in orchards and influence on fruit yield. Tidsskr. Planteavl 95 (1991), 223-232. 223</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Chirkov S, Sheveleva A, Tsygankova S, Slobodova N, Sharko F, Petrova K &amp; Mitrofanova I (2023) Whole genome characterization of prunus necrotic ringspot virus and prune dwarf virus infecting stone fruits in Russia. Horticulturae 9, 941. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81146a0426bf04bd0" w:history="1">
+      <w:hyperlink r:id="rId51196a3fbb2dd38f3" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/horticulturae9080941</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -11406,51 +11406,51 @@
         <w:t xml:space="preserve">James D, Phelan J &amp; Jesperson G (2018). First report of prunus virus F infecting sweet cherry (Prunus avium cv. Staccato) in Canada. Plant disease 102(7), 1468.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kamenova I &amp; Borisova A. (2021) Biological and molecular characterization of Prunus necrotic ringspot virus isolates from sweet and sour cherry. Biotechnology &amp; Biotechnological Equipment, 35(1), 567–575. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49106a0426bf04cdf" w:history="1">
+      <w:hyperlink r:id="rId29806a3fbb2dd3a02" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/13102818.2021.1901608</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -11692,51 +11692,51 @@
         <w:t xml:space="preserve">Nyland G, Gilmer RM &amp; Moore JD (1976) Prunus’ ringspot virus group. Virus diseases and noninfectious disorders of stone fruits in North America, USDA Handbook 437 US government Printing Office Washington DC p 104-132.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Rodriguez Bonilla F &amp; Cieniewicz E (2022) Distribution and diversity of prunus necrotic ringspot virus, prune dwarf virus, and peach latent mosaic viroid in wild Prunus spp. in South Carolina and Georgia. PhytoFrontiers 2, 363-370. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66036a0426bf04e24" w:history="1">
+      <w:hyperlink r:id="rId71456a3fbb2dd3b1f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTOFR-02-22-0013-R</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -11871,51 +11871,51 @@
         <w:t xml:space="preserve">Scott SW, Barnett OW, Burrows PM (1989) Incidence of Prunus necrotic ringspot virus in selected peach orchards of South Carolina. Plant Disease 73, 913-916.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Scott SW, Zimmerman MT, Yilmaz S, Zehr EI &amp; Bachman E (2001) The interaction between Prunus necrotic ringspot virus and Prune dwarf virus in peach stunt disease. Acta Horticulturae 550, 229-236. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89986a0426bf04ee1" w:history="1">
+      <w:hyperlink r:id="rId78996a3fbb2dd3bd2" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2001.550.32</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -11935,51 +11935,51 @@
         <w:t xml:space="preserve">Spiegel S, Holand D, Tam Y, Yaakov B, Maslenin L &amp; Rosner A (2004) Prunus necrotic ringspot virus isolates in stone fruit germplasm accessions and cultivars in Israel. Plant Pathology 144, 229-236</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Tayal M, Ratay A, Swift N, Kaur S, Russo O, Kariyat R &amp; Cieniewicz E (2024) Examining the effects of Prunus necrotic ringspot virus (PNRSV) and Prune dwarf virus (PDV) on peach (Prunus persica) pollen health. PhytoFrontiers™, PHYTOFR-08. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46616a0426bf04f2b" w:history="1">
+      <w:hyperlink r:id="rId54646a3fbb2dd3c16" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://apsjournals.apsnet.org/doi/full/10.1094/PHYTOFR-08-23-0112-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -13047,51 +13047,51 @@
         <w:t xml:space="preserve">Bech K (1991) Prunus necrotic ringspot virus (PNRV) in sour cherry Symptoms, incidence in orchards and influence on fruit yield. Tidsskr. Planteavl 95 (1991), 223-232. 223</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Chirkov S, Sheveleva A, Tsygankova S, Slobodova N, Sharko F, Petrova K &amp; Mitrofanova I (2023) Whole genome characterization of prunus necrotic ringspot virus and prune dwarf virus infecting stone fruits in Russia. Horticulturae 9, 941. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63346a0426bf07f85" w:history="1">
+      <w:hyperlink r:id="rId55786a3fbb2dd4199" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/horticulturae9080941</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -13310,51 +13310,51 @@
         <w:t xml:space="preserve">James D, Phelan J &amp; Jesperson G (2018). First report of prunus virus F infecting sweet cherry (Prunus avium cv. Staccato) in Canada. Plant disease 102(7), 1468.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kamenova I &amp; Borisova A. (2021) Biological and molecular characterization of Prunus necrotic ringspot virus isolates from sweet and sour cherry. Biotechnology &amp; Biotechnological Equipment, 35(1), 567–575. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79216a0426bf080a6" w:history="1">
+      <w:hyperlink r:id="rId80336a3fbb2dd42a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/13102818.2021.1901608</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -13596,51 +13596,51 @@
         <w:t xml:space="preserve">Nyland G, Gilmer RM &amp; Moore JD (1976) Prunus’ ringspot virus group. Virus diseases and noninfectious disorders of stone fruits in North America, USDA Handbook 437 US government Printing Office Washington DC p 104-132.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Rodriguez Bonilla F &amp; Cieniewicz E (2022) Distribution and diversity of prunus necrotic ringspot virus, prune dwarf virus, and peach latent mosaic viroid in wild Prunus spp. in South Carolina and Georgia. PhytoFrontiers 2, 363-370. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76466a0426bf081c4" w:history="1">
+      <w:hyperlink r:id="rId75886a3fbb2dd43bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTOFR-02-22-0013-R</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -13798,51 +13798,51 @@
         <w:t xml:space="preserve">Spiegel S, Holand D, Tam Y, Yaakov B, Maslenin L &amp; Rosner A (2004) Prunus necrotic ringspot virus isolates in stone fruit germplasm accessions and cultivars in Israel. Plant Pathology 144, 229-236</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Tayal M, Ratay A, Swift N, Kaur S, Russo O, Kariyat R &amp; Cieniewicz E (2024) Examining the effects of Prunus necrotic ringspot virus (PNRSV) and Prune dwarf virus (PDV) on peach (Prunus persica) pollen health. PhytoFrontiers™, PHYTOFR-08. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73956a0426bf08286" w:history="1">
+      <w:hyperlink r:id="rId51436a3fbb2dd448d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://apsjournals.apsnet.org/doi/full/10.1094/PHYTOFR-08-23-0112-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -14042,137 +14042,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="92838640">
+  <w:abstractNum w:abstractNumId="80698895">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="25920378">
+    <w:lvl w:ilvl="0" w:tplc="14380605">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="25920378" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="14380605" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="25920378" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="14380605" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="25920378" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="14380605" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="25920378" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="14380605" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="25920378" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="14380605" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="25920378" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="14380605" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="25920378" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="14380605" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="25920378" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="14380605" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="92838639">
+  <w:abstractNum w:abstractNumId="80698894">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72637279">
+    <w:lvl w:ilvl="0" w:tplc="98890263">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -14924,55 +14924,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="92838639">
-    <w:abstractNumId w:val="92838639"/>
+  <w:num w:numId="80698894">
+    <w:abstractNumId w:val="80698894"/>
   </w:num>
-  <w:num w:numId="92838640">
-    <w:abstractNumId w:val="92838640"/>
+  <w:num w:numId="80698895">
+    <w:abstractNumId w:val="80698895"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -26517,51 +26517,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId985596319" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId34146a0426bef29c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId32976a0426bf01006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/horticulturae9080941" TargetMode="External"/><Relationship Id="rId66946a0426bf01133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/13102818.2021.1901608" TargetMode="External"/><Relationship Id="rId57096a0426bf01265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTOFR-02-22-0013-R" TargetMode="External"/><Relationship Id="rId56596a0426bf01344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/full/10.1094/PHYTOFR-08-23-0112-R" TargetMode="External"/><Relationship Id="rId90126a0426bf01960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/horticulturae9080941" TargetMode="External"/><Relationship Id="rId98206a0426bf019a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efsa.europa.eu/de/efsajournal/pub/3849#:~:text=PNRSV%20is%20a%20well%2Ddefined,in%20some%20of%20its%20hosts" TargetMode="External"/><Relationship Id="rId44416a0426bf01aad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/13102818.2021.1901608" TargetMode="External"/><Relationship Id="rId69906a0426bf01beb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTOFR-02-22-0013-R" TargetMode="External"/><Relationship Id="rId97586a0426bf01cbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/full/10.1094/PHYTOFR-08-23-0112-R" TargetMode="External"/><Relationship Id="rId54446a0426bf022dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/horticulturae9080941" TargetMode="External"/><Relationship Id="rId51206a0426bf0241f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/13102818.2021.1901608" TargetMode="External"/><Relationship Id="rId36736a0426bf02549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTOFR-02-22-0013-R" TargetMode="External"/><Relationship Id="rId28946a0426bf0261a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/full/10.1094/PHYTOFR-08-23-0112-R" TargetMode="External"/><Relationship Id="rId57906a0426bf02bf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/horticulturae9080941" TargetMode="External"/><Relationship Id="rId59546a0426bf02d01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/13102818.2021.1901608" TargetMode="External"/><Relationship Id="rId57066a0426bf02e25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTOFR-02-22-0013-R" TargetMode="External"/><Relationship Id="rId13966a0426bf03cf3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/full/10.1094/PHYTOFR-08-23-0112-R" TargetMode="External"/><Relationship Id="rId78076a0426bf042f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/horticulturae9080941" TargetMode="External"/><Relationship Id="rId17046a0426bf0440d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/13102818.2021.1901608" TargetMode="External"/><Relationship Id="rId44866a0426bf04533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTOFR-02-22-0013-R" TargetMode="External"/><Relationship Id="rId73566a0426bf04600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/full/10.1094/PHYTOFR-08-23-0112-R" TargetMode="External"/><Relationship Id="rId81146a0426bf04bd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/horticulturae9080941" TargetMode="External"/><Relationship Id="rId49106a0426bf04cdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/13102818.2021.1901608" TargetMode="External"/><Relationship Id="rId66036a0426bf04e24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTOFR-02-22-0013-R" TargetMode="External"/><Relationship Id="rId89986a0426bf04ee1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2001.550.32" TargetMode="External"/><Relationship Id="rId46616a0426bf04f2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/full/10.1094/PHYTOFR-08-23-0112-R" TargetMode="External"/><Relationship Id="rId63346a0426bf07f85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/horticulturae9080941" TargetMode="External"/><Relationship Id="rId79216a0426bf080a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/13102818.2021.1901608" TargetMode="External"/><Relationship Id="rId76466a0426bf081c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTOFR-02-22-0013-R" TargetMode="External"/><Relationship Id="rId73956a0426bf08286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/full/10.1094/PHYTOFR-08-23-0112-R" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId184754123" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId74006a3fbb2dd0656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId64956a3fbb2dd0c26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/horticulturae9080941" TargetMode="External"/><Relationship Id="rId35406a3fbb2dd0d3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/13102818.2021.1901608" TargetMode="External"/><Relationship Id="rId94146a3fbb2dd0e63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTOFR-02-22-0013-R" TargetMode="External"/><Relationship Id="rId13336a3fbb2dd0f34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/full/10.1094/PHYTOFR-08-23-0112-R" TargetMode="External"/><Relationship Id="rId51666a3fbb2dd151e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/horticulturae9080941" TargetMode="External"/><Relationship Id="rId49436a3fbb2dd155c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efsa.europa.eu/de/efsajournal/pub/3849#:~:text=PNRSV%20is%20a%20well%2Ddefined,in%20some%20of%20its%20hosts" TargetMode="External"/><Relationship Id="rId60316a3fbb2dd1689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/13102818.2021.1901608" TargetMode="External"/><Relationship Id="rId22456a3fbb2dd17c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTOFR-02-22-0013-R" TargetMode="External"/><Relationship Id="rId85636a3fbb2dd188f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/full/10.1094/PHYTOFR-08-23-0112-R" TargetMode="External"/><Relationship Id="rId55206a3fbb2dd1e60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/horticulturae9080941" TargetMode="External"/><Relationship Id="rId56456a3fbb2dd1ffd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/13102818.2021.1901608" TargetMode="External"/><Relationship Id="rId53666a3fbb2dd211f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTOFR-02-22-0013-R" TargetMode="External"/><Relationship Id="rId67856a3fbb2dd21ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/full/10.1094/PHYTOFR-08-23-0112-R" TargetMode="External"/><Relationship Id="rId47926a3fbb2dd2770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/horticulturae9080941" TargetMode="External"/><Relationship Id="rId93156a3fbb2dd287c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/13102818.2021.1901608" TargetMode="External"/><Relationship Id="rId90036a3fbb2dd299b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTOFR-02-22-0013-R" TargetMode="External"/><Relationship Id="rId93986a3fbb2dd2a63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/full/10.1094/PHYTOFR-08-23-0112-R" TargetMode="External"/><Relationship Id="rId62596a3fbb2dd3039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/horticulturae9080941" TargetMode="External"/><Relationship Id="rId51336a3fbb2dd3146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/13102818.2021.1901608" TargetMode="External"/><Relationship Id="rId91926a3fbb2dd326b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTOFR-02-22-0013-R" TargetMode="External"/><Relationship Id="rId25726a3fbb2dd3335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/full/10.1094/PHYTOFR-08-23-0112-R" TargetMode="External"/><Relationship Id="rId51196a3fbb2dd38f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/horticulturae9080941" TargetMode="External"/><Relationship Id="rId29806a3fbb2dd3a02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/13102818.2021.1901608" TargetMode="External"/><Relationship Id="rId71456a3fbb2dd3b1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTOFR-02-22-0013-R" TargetMode="External"/><Relationship Id="rId78996a3fbb2dd3bd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2001.550.32" TargetMode="External"/><Relationship Id="rId54646a3fbb2dd3c16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/full/10.1094/PHYTOFR-08-23-0112-R" TargetMode="External"/><Relationship Id="rId55786a3fbb2dd4199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/horticulturae9080941" TargetMode="External"/><Relationship Id="rId80336a3fbb2dd42a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/13102818.2021.1901608" TargetMode="External"/><Relationship Id="rId75886a3fbb2dd43bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTOFR-02-22-0013-R" TargetMode="External"/><Relationship Id="rId51436a3fbb2dd448d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/full/10.1094/PHYTOFR-08-23-0112-R" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>