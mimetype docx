--- v1 (2026-06-27)
+++ v2 (2026-08-11)
@@ -519,51 +519,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId74006a3fbb2dd0656" w:history="1">
+      <w:hyperlink r:id="rId90576a7b26b97fe28" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Remark: In the 1990s, the physanitary status of the Mediterranean stone fruit industry was surveyed in Albania, Italy (Apulia), Jordan, Lebanon, Malta, Palestine, Syria, Tunisia and Turkey (East-Anatolia).</w:t>
@@ -1612,51 +1612,51 @@
         <w:t xml:space="preserve">Bech K (1991) Prunus necrotic ringspot virus (PNRV) in sour cherry Symptoms, incidence in orchards and influence on fruit yield. Tidsskr. Planteavl 95 (1991), 223-232. 223</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Chirkov S, Sheveleva A, Tsygankova S, Slobodova N, Sharko F, Petrova K &amp; Mitrofanova I (2023) Whole genome characterization of prunus necrotic ringspot virus and prune dwarf virus infecting stone fruits in Russia. Horticulturae 9, 941. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64956a3fbb2dd0c26" w:history="1">
+      <w:hyperlink r:id="rId40466a7b26b980414" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/horticulturae9080941</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1875,51 +1875,51 @@
         <w:t xml:space="preserve">James D, Phelan J &amp; Jesperson G (2018). First report of prunus virus F infecting sweet cherry (Prunus avium cv. Staccato) in Canada. Plant disease 102(7), 1468.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kamenova I &amp; Borisova A. (2021) Biological and molecular characterization of Prunus necrotic ringspot virus isolates from sweet and sour cherry. Biotechnology &amp; Biotechnological Equipment, 35(1), 567–575. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35406a3fbb2dd0d3c" w:history="1">
+      <w:hyperlink r:id="rId23666a7b26b98052f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/13102818.2021.1901608</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2161,51 +2161,51 @@
         <w:t xml:space="preserve">Nyland G, Gilmer RM &amp; Moore JD (1976) Prunus’ ringspot virus group. Virus diseases and noninfectious disorders of stone fruits in North America, USDA Handbook 437 US government Printing Office Washington DC p 104-132.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Rodriguez Bonilla F &amp; Cieniewicz E (2022) Distribution and diversity of prunus necrotic ringspot virus, prune dwarf virus, and peach latent mosaic viroid in wild Prunus spp. in South Carolina and Georgia. PhytoFrontiers 2, 363-370. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94146a3fbb2dd0e63" w:history="1">
+      <w:hyperlink r:id="rId49776a7b26b980657" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTOFR-02-22-0013-R</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2363,51 +2363,51 @@
         <w:t xml:space="preserve">Spiegel S, Holand D, Tam Y, Yaakov B, Maslenin L &amp; Rosner A (2004) Prunus necrotic ringspot virus isolates in stone fruit germplasm accessions and cultivars in Israel. Plant Pathology 144, 229-236</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Tayal M, Ratay A, Swift N, Kaur S, Russo O, Kariyat R &amp; Cieniewicz E (2024) Examining the effects of Prunus necrotic ringspot virus (PNRSV) and Prune dwarf virus (PDV) on peach (Prunus persica) pollen health. PhytoFrontiers™, PHYTOFR-08. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13336a3fbb2dd0f34" w:history="1">
+      <w:hyperlink r:id="rId99126a7b26b980724" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://apsjournals.apsnet.org/doi/full/10.1094/PHYTOFR-08-23-0112-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3529,51 +3529,51 @@
         <w:t xml:space="preserve">Bech K (1991) Prunus necrotic ringspot virus (PNRV) in sour cherry Symptoms, incidence in orchards and influence on fruit yield. Tidsskr. Planteavl 95 (1991), 223-232. 223</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Chirkov S, Sheveleva A, Tsygankova S, Slobodova N, Sharko F, Petrova K &amp; Mitrofanova I (2023) Whole genome characterization of prunus necrotic ringspot virus and prune dwarf virus infecting stone fruits in Russia. Horticulturae 9, 941. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51666a3fbb2dd151e" w:history="1">
+      <w:hyperlink r:id="rId27396a7b26b980cfc" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/horticulturae9080941</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3585,51 +3585,51 @@
         <w:t xml:space="preserve">Çağlayan K, Ulubas Serce C, Gazel M &amp; Varveri C ( 2011) Prune dwarf virus. In In Virus and virus-like diseases of pome and stone fruit s (eds hadidi A, Barba M, Candresse T &amp; Jelkmann W). American Phytopathological Society, St. Paul, Minnesota, USA. 199-205.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2014) Scientific Opinion on the pest categorization of Prunus necrotic ringspot virus. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49436a3fbb2dd155c" w:history="1">
+      <w:hyperlink r:id="rId62886a7b26b980d3b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.efsa.europa.eu/de/efsajournal/pub/3849#:~:text=PNRSV%20is%20a%20well%2Ddefined,in%20some%20of%20its%20hosts</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3833,51 +3833,51 @@
         <w:t xml:space="preserve">James D, Phelan J &amp; Jesperson G (2018). First report of prunus virus F infecting sweet cherry (Prunus avium cv. Staccato) in Canada. Plant disease 102(7), 1468.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kamenova I &amp; Borisova A. (2021) Biological and molecular characterization of Prunus necrotic ringspot virus isolates from sweet and sour cherry. Biotechnology &amp; Biotechnological Equipment, 35(1), 567–575. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60316a3fbb2dd1689" w:history="1">
+      <w:hyperlink r:id="rId62856a7b26b980e4a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/13102818.2021.1901608</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4142,51 +4142,51 @@
         <w:t xml:space="preserve">Nyland G, Gilmer RM &amp; Moore JD (1976) Prunus’ ringspot virus group. Virus diseases and noninfectious disorders of stone fruits in North America, USDA Handbook 437 US government Printing Office Washington DC p 104-132.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Rodriguez Bonilla F &amp; Cieniewicz E (2022) Distribution and diversity of prunus necrotic ringspot virus, prune dwarf virus, and peach latent mosaic viroid in wild Prunus spp. in South Carolina and Georgia. PhytoFrontiers 2, 363-370. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22456a3fbb2dd17c3" w:history="1">
+      <w:hyperlink r:id="rId24726a7b26b980f91" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTOFR-02-22-0013-R</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4344,51 +4344,51 @@
         <w:t xml:space="preserve">Spiegel S, Holand D, Tam Y, Yaakov B, Maslenin L &amp; Rosner A (2004) Prunus necrotic ringspot virus isolates in stone fruit germplasm accessions and cultivars in Israel. Plant Pathology 144, 229-236</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Tayal M, Ratay A, Swift N, Kaur S, Russo O, Kariyat R &amp; Cieniewicz E (2024) Examining the effects of Prunus necrotic ringspot virus (PNRSV) and Prune dwarf virus (PDV) on peach (Prunus persica) pollen health. PhytoFrontiers™, PHYTOFR-08. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85636a3fbb2dd188f" w:history="1">
+      <w:hyperlink r:id="rId82956a7b26b981064" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://apsjournals.apsnet.org/doi/full/10.1094/PHYTOFR-08-23-0112-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -5493,51 +5493,51 @@
         <w:t xml:space="preserve">Bech K (1991) Prunus necrotic ringspot virus (PNRV) in sour cherry Symptoms, incidence in orchards and influence on fruit yield. Tidsskr. Planteavl 95 (1991), 223-232. 223</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Chirkov S, Sheveleva A, Tsygankova S, Slobodova N, Sharko F, Petrova K &amp; Mitrofanova I (2023) Whole genome characterization of prunus necrotic ringspot virus and prune dwarf virus infecting stone fruits in Russia. Horticulturae 9, 941. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55206a3fbb2dd1e60" w:history="1">
+      <w:hyperlink r:id="rId31486a7b26b98165b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/horticulturae9080941</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -5779,51 +5779,51 @@
         <w:t xml:space="preserve">James D, Phelan J &amp; Jesperson G (2018). First report of prunus virus F infecting sweet cherry (Prunus avium cv. Staccato) in Canada. Plant disease 102(7), 1468.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kamenova I &amp; Borisova A. (2021) Biological and molecular characterization of Prunus necrotic ringspot virus isolates from sweet and sour cherry. Biotechnology &amp; Biotechnological Equipment, 35(1), 567–575. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56456a3fbb2dd1ffd" w:history="1">
+      <w:hyperlink r:id="rId20436a7b26b9817dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/13102818.2021.1901608</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -6065,51 +6065,51 @@
         <w:t xml:space="preserve">Nyland G, Gilmer RM &amp; Moore JD (1976) Prunus’ ringspot virus group. Virus diseases and noninfectious disorders of stone fruits in North America, USDA Handbook 437 US government Printing Office Washington DC p 104-132.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Rodriguez Bonilla F &amp; Cieniewicz E (2022) Distribution and diversity of prunus necrotic ringspot virus, prune dwarf virus, and peach latent mosaic viroid in wild Prunus spp. in South Carolina and Georgia. PhytoFrontiers 2, 363-370. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53666a3fbb2dd211f" w:history="1">
+      <w:hyperlink r:id="rId81066a7b26b981910" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTOFR-02-22-0013-R</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -6267,51 +6267,51 @@
         <w:t xml:space="preserve">Spiegel S, Holand D, Tam Y, Yaakov B, Maslenin L &amp; Rosner A (2004) Prunus necrotic ringspot virus isolates in stone fruit germplasm accessions and cultivars in Israel. Plant Pathology 144, 229-236</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Tayal M, Ratay A, Swift N, Kaur S, Russo O, Kariyat R &amp; Cieniewicz E (2024) Examining the effects of Prunus necrotic ringspot virus (PNRSV) and Prune dwarf virus (PDV) on peach (Prunus persica) pollen health. PhytoFrontiers™, PHYTOFR-08. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67856a3fbb2dd21ed" w:history="1">
+      <w:hyperlink r:id="rId25546a7b26b9819e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://apsjournals.apsnet.org/doi/full/10.1094/PHYTOFR-08-23-0112-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -7379,51 +7379,51 @@
         <w:t xml:space="preserve">Bech K (1991) Prunus necrotic ringspot virus (PNRV) in sour cherry Symptoms, incidence in orchards and influence on fruit yield. Tidsskr. Planteavl 95 (1991), 223-232. 223</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Chirkov S, Sheveleva A, Tsygankova S, Slobodova N, Sharko F, Petrova K &amp; Mitrofanova I (2023) Whole genome characterization of prunus necrotic ringspot virus and prune dwarf virus infecting stone fruits in Russia. Horticulturae 9, 941. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47926a3fbb2dd2770" w:history="1">
+      <w:hyperlink r:id="rId21056a7b26b981fa3" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/horticulturae9080941</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -7642,51 +7642,51 @@
         <w:t xml:space="preserve">James D, Phelan J &amp; Jesperson G (2018). First report of prunus virus F infecting sweet cherry (Prunus avium cv. Staccato) in Canada. Plant disease 102(7), 1468.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kamenova I &amp; Borisova A. (2021) Biological and molecular characterization of Prunus necrotic ringspot virus isolates from sweet and sour cherry. Biotechnology &amp; Biotechnological Equipment, 35(1), 567–575. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93156a3fbb2dd287c" w:history="1">
+      <w:hyperlink r:id="rId32846a7b26b9820c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/13102818.2021.1901608</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -7928,51 +7928,51 @@
         <w:t xml:space="preserve">Nyland G, Gilmer RM &amp; Moore JD (1976) Prunus’ ringspot virus group. Virus diseases and noninfectious disorders of stone fruits in North America, USDA Handbook 437 US government Printing Office Washington DC p 104-132.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Rodriguez Bonilla F &amp; Cieniewicz E (2022) Distribution and diversity of prunus necrotic ringspot virus, prune dwarf virus, and peach latent mosaic viroid in wild Prunus spp. in South Carolina and Georgia. PhytoFrontiers 2, 363-370. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90036a3fbb2dd299b" w:history="1">
+      <w:hyperlink r:id="rId89346a7b26b9821e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTOFR-02-22-0013-R</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -8130,51 +8130,51 @@
         <w:t xml:space="preserve">Spiegel S, Holand D, Tam Y, Yaakov B, Maslenin L &amp; Rosner A (2004) Prunus necrotic ringspot virus isolates in stone fruit germplasm accessions and cultivars in Israel. Plant Pathology 144, 229-236</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Tayal M, Ratay A, Swift N, Kaur S, Russo O, Kariyat R &amp; Cieniewicz E (2024) Examining the effects of Prunus necrotic ringspot virus (PNRSV) and Prune dwarf virus (PDV) on peach (Prunus persica) pollen health. PhytoFrontiers™, PHYTOFR-08. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93986a3fbb2dd2a63" w:history="1">
+      <w:hyperlink r:id="rId42346a7b26b9822ae" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://apsjournals.apsnet.org/doi/full/10.1094/PHYTOFR-08-23-0112-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -9252,51 +9252,51 @@
         <w:t xml:space="preserve">Bech K (1991) Prunus necrotic ringspot virus (PNRV) in sour cherry Symptoms, incidence in orchards and influence on fruit yield. Tidsskr. Planteavl 95 (1991), 223-232. 223</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Chirkov S, Sheveleva A, Tsygankova S, Slobodova N, Sharko F, Petrova K &amp; Mitrofanova I (2023) Whole genome characterization of prunus necrotic ringspot virus and prune dwarf virus infecting stone fruits in Russia. Horticulturae 9, 941. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62596a3fbb2dd3039" w:history="1">
+      <w:hyperlink r:id="rId76526a7b26b98283a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/horticulturae9080941</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -9515,51 +9515,51 @@
         <w:t xml:space="preserve">James D, Phelan J &amp; Jesperson G (2018). First report of prunus virus F infecting sweet cherry (Prunus avium cv. Staccato) in Canada. Plant disease 102(7), 1468.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kamenova I &amp; Borisova A. (2021) Biological and molecular characterization of Prunus necrotic ringspot virus isolates from sweet and sour cherry. Biotechnology &amp; Biotechnological Equipment, 35(1), 567–575. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51336a3fbb2dd3146" w:history="1">
+      <w:hyperlink r:id="rId55716a7b26b98295a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/13102818.2021.1901608</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -9801,51 +9801,51 @@
         <w:t xml:space="preserve">Nyland G, Gilmer RM &amp; Moore JD (1976) Prunus’ ringspot virus group. Virus diseases and noninfectious disorders of stone fruits in North America, USDA Handbook 437 US government Printing Office Washington DC p 104-132.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Rodriguez Bonilla F &amp; Cieniewicz E (2022) Distribution and diversity of prunus necrotic ringspot virus, prune dwarf virus, and peach latent mosaic viroid in wild Prunus spp. in South Carolina and Georgia. PhytoFrontiers 2, 363-370. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91926a3fbb2dd326b" w:history="1">
+      <w:hyperlink r:id="rId45306a7b26b982a7d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTOFR-02-22-0013-R</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -10003,51 +10003,51 @@
         <w:t xml:space="preserve">Spiegel S, Holand D, Tam Y, Yaakov B, Maslenin L &amp; Rosner A (2004) Prunus necrotic ringspot virus isolates in stone fruit germplasm accessions and cultivars in Israel. Plant Pathology 144, 229-236</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Tayal M, Ratay A, Swift N, Kaur S, Russo O, Kariyat R &amp; Cieniewicz E (2024) Examining the effects of Prunus necrotic ringspot virus (PNRSV) and Prune dwarf virus (PDV) on peach (Prunus persica) pollen health. PhytoFrontiers™, PHYTOFR-08. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25726a3fbb2dd3335" w:history="1">
+      <w:hyperlink r:id="rId95946a7b26b982b45" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://apsjournals.apsnet.org/doi/full/10.1094/PHYTOFR-08-23-0112-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -11143,51 +11143,51 @@
         <w:t xml:space="preserve">Bech K (1991) Prunus necrotic ringspot virus (PNRV) in sour cherry Symptoms, incidence in orchards and influence on fruit yield. Tidsskr. Planteavl 95 (1991), 223-232. 223</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Chirkov S, Sheveleva A, Tsygankova S, Slobodova N, Sharko F, Petrova K &amp; Mitrofanova I (2023) Whole genome characterization of prunus necrotic ringspot virus and prune dwarf virus infecting stone fruits in Russia. Horticulturae 9, 941. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51196a3fbb2dd38f3" w:history="1">
+      <w:hyperlink r:id="rId24406a7b26b983115" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/horticulturae9080941</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -11406,51 +11406,51 @@
         <w:t xml:space="preserve">James D, Phelan J &amp; Jesperson G (2018). First report of prunus virus F infecting sweet cherry (Prunus avium cv. Staccato) in Canada. Plant disease 102(7), 1468.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kamenova I &amp; Borisova A. (2021) Biological and molecular characterization of Prunus necrotic ringspot virus isolates from sweet and sour cherry. Biotechnology &amp; Biotechnological Equipment, 35(1), 567–575. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29806a3fbb2dd3a02" w:history="1">
+      <w:hyperlink r:id="rId13026a7b26b983230" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/13102818.2021.1901608</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -11692,51 +11692,51 @@
         <w:t xml:space="preserve">Nyland G, Gilmer RM &amp; Moore JD (1976) Prunus’ ringspot virus group. Virus diseases and noninfectious disorders of stone fruits in North America, USDA Handbook 437 US government Printing Office Washington DC p 104-132.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Rodriguez Bonilla F &amp; Cieniewicz E (2022) Distribution and diversity of prunus necrotic ringspot virus, prune dwarf virus, and peach latent mosaic viroid in wild Prunus spp. in South Carolina and Georgia. PhytoFrontiers 2, 363-370. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71456a3fbb2dd3b1f" w:history="1">
+      <w:hyperlink r:id="rId49576a7b26b983356" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTOFR-02-22-0013-R</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -11871,51 +11871,51 @@
         <w:t xml:space="preserve">Scott SW, Barnett OW, Burrows PM (1989) Incidence of Prunus necrotic ringspot virus in selected peach orchards of South Carolina. Plant Disease 73, 913-916.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Scott SW, Zimmerman MT, Yilmaz S, Zehr EI &amp; Bachman E (2001) The interaction between Prunus necrotic ringspot virus and Prune dwarf virus in peach stunt disease. Acta Horticulturae 550, 229-236. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78996a3fbb2dd3bd2" w:history="1">
+      <w:hyperlink r:id="rId21996a7b26b983409" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2001.550.32</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -11935,51 +11935,51 @@
         <w:t xml:space="preserve">Spiegel S, Holand D, Tam Y, Yaakov B, Maslenin L &amp; Rosner A (2004) Prunus necrotic ringspot virus isolates in stone fruit germplasm accessions and cultivars in Israel. Plant Pathology 144, 229-236</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Tayal M, Ratay A, Swift N, Kaur S, Russo O, Kariyat R &amp; Cieniewicz E (2024) Examining the effects of Prunus necrotic ringspot virus (PNRSV) and Prune dwarf virus (PDV) on peach (Prunus persica) pollen health. PhytoFrontiers™, PHYTOFR-08. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54646a3fbb2dd3c16" w:history="1">
+      <w:hyperlink r:id="rId14886a7b26b98344d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://apsjournals.apsnet.org/doi/full/10.1094/PHYTOFR-08-23-0112-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -13047,51 +13047,51 @@
         <w:t xml:space="preserve">Bech K (1991) Prunus necrotic ringspot virus (PNRV) in sour cherry Symptoms, incidence in orchards and influence on fruit yield. Tidsskr. Planteavl 95 (1991), 223-232. 223</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Chirkov S, Sheveleva A, Tsygankova S, Slobodova N, Sharko F, Petrova K &amp; Mitrofanova I (2023) Whole genome characterization of prunus necrotic ringspot virus and prune dwarf virus infecting stone fruits in Russia. Horticulturae 9, 941. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55786a3fbb2dd4199" w:history="1">
+      <w:hyperlink r:id="rId15066a7b26b9839ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/horticulturae9080941</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -13310,51 +13310,51 @@
         <w:t xml:space="preserve">James D, Phelan J &amp; Jesperson G (2018). First report of prunus virus F infecting sweet cherry (Prunus avium cv. Staccato) in Canada. Plant disease 102(7), 1468.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kamenova I &amp; Borisova A. (2021) Biological and molecular characterization of Prunus necrotic ringspot virus isolates from sweet and sour cherry. Biotechnology &amp; Biotechnological Equipment, 35(1), 567–575. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80336a3fbb2dd42a4" w:history="1">
+      <w:hyperlink r:id="rId19816a7b26b983acf" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/13102818.2021.1901608</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -13596,51 +13596,51 @@
         <w:t xml:space="preserve">Nyland G, Gilmer RM &amp; Moore JD (1976) Prunus’ ringspot virus group. Virus diseases and noninfectious disorders of stone fruits in North America, USDA Handbook 437 US government Printing Office Washington DC p 104-132.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Rodriguez Bonilla F &amp; Cieniewicz E (2022) Distribution and diversity of prunus necrotic ringspot virus, prune dwarf virus, and peach latent mosaic viroid in wild Prunus spp. in South Carolina and Georgia. PhytoFrontiers 2, 363-370. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75886a3fbb2dd43bd" w:history="1">
+      <w:hyperlink r:id="rId97546a7b26b983c05" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTOFR-02-22-0013-R</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -13798,51 +13798,51 @@
         <w:t xml:space="preserve">Spiegel S, Holand D, Tam Y, Yaakov B, Maslenin L &amp; Rosner A (2004) Prunus necrotic ringspot virus isolates in stone fruit germplasm accessions and cultivars in Israel. Plant Pathology 144, 229-236</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Tayal M, Ratay A, Swift N, Kaur S, Russo O, Kariyat R &amp; Cieniewicz E (2024) Examining the effects of Prunus necrotic ringspot virus (PNRSV) and Prune dwarf virus (PDV) on peach (Prunus persica) pollen health. PhytoFrontiers™, PHYTOFR-08. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51436a3fbb2dd448d" w:history="1">
+      <w:hyperlink r:id="rId72156a7b26b983cd9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://apsjournals.apsnet.org/doi/full/10.1094/PHYTOFR-08-23-0112-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -14042,137 +14042,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="80698895">
+  <w:abstractNum w:abstractNumId="66354499">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="14380605">
+    <w:lvl w:ilvl="0" w:tplc="43214676">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="14380605" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="43214676" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="14380605" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="43214676" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="14380605" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="43214676" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="14380605" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="43214676" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="14380605" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="43214676" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="14380605" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="43214676" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="14380605" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="43214676" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="14380605" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="43214676" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="80698894">
+  <w:abstractNum w:abstractNumId="66354498">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="98890263">
+    <w:lvl w:ilvl="0" w:tplc="28110687">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -14924,55 +14924,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="80698894">
-    <w:abstractNumId w:val="80698894"/>
+  <w:num w:numId="66354498">
+    <w:abstractNumId w:val="66354498"/>
   </w:num>
-  <w:num w:numId="80698895">
-    <w:abstractNumId w:val="80698895"/>
+  <w:num w:numId="66354499">
+    <w:abstractNumId w:val="66354499"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -26517,51 +26517,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId184754123" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId74006a3fbb2dd0656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId64956a3fbb2dd0c26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/horticulturae9080941" TargetMode="External"/><Relationship Id="rId35406a3fbb2dd0d3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/13102818.2021.1901608" TargetMode="External"/><Relationship Id="rId94146a3fbb2dd0e63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTOFR-02-22-0013-R" TargetMode="External"/><Relationship Id="rId13336a3fbb2dd0f34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/full/10.1094/PHYTOFR-08-23-0112-R" TargetMode="External"/><Relationship Id="rId51666a3fbb2dd151e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/horticulturae9080941" TargetMode="External"/><Relationship Id="rId49436a3fbb2dd155c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efsa.europa.eu/de/efsajournal/pub/3849#:~:text=PNRSV%20is%20a%20well%2Ddefined,in%20some%20of%20its%20hosts" TargetMode="External"/><Relationship Id="rId60316a3fbb2dd1689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/13102818.2021.1901608" TargetMode="External"/><Relationship Id="rId22456a3fbb2dd17c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTOFR-02-22-0013-R" TargetMode="External"/><Relationship Id="rId85636a3fbb2dd188f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/full/10.1094/PHYTOFR-08-23-0112-R" TargetMode="External"/><Relationship Id="rId55206a3fbb2dd1e60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/horticulturae9080941" TargetMode="External"/><Relationship Id="rId56456a3fbb2dd1ffd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/13102818.2021.1901608" TargetMode="External"/><Relationship Id="rId53666a3fbb2dd211f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTOFR-02-22-0013-R" TargetMode="External"/><Relationship Id="rId67856a3fbb2dd21ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/full/10.1094/PHYTOFR-08-23-0112-R" TargetMode="External"/><Relationship Id="rId47926a3fbb2dd2770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/horticulturae9080941" TargetMode="External"/><Relationship Id="rId93156a3fbb2dd287c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/13102818.2021.1901608" TargetMode="External"/><Relationship Id="rId90036a3fbb2dd299b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTOFR-02-22-0013-R" TargetMode="External"/><Relationship Id="rId93986a3fbb2dd2a63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/full/10.1094/PHYTOFR-08-23-0112-R" TargetMode="External"/><Relationship Id="rId62596a3fbb2dd3039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/horticulturae9080941" TargetMode="External"/><Relationship Id="rId51336a3fbb2dd3146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/13102818.2021.1901608" TargetMode="External"/><Relationship Id="rId91926a3fbb2dd326b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTOFR-02-22-0013-R" TargetMode="External"/><Relationship Id="rId25726a3fbb2dd3335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/full/10.1094/PHYTOFR-08-23-0112-R" TargetMode="External"/><Relationship Id="rId51196a3fbb2dd38f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/horticulturae9080941" TargetMode="External"/><Relationship Id="rId29806a3fbb2dd3a02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/13102818.2021.1901608" TargetMode="External"/><Relationship Id="rId71456a3fbb2dd3b1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTOFR-02-22-0013-R" TargetMode="External"/><Relationship Id="rId78996a3fbb2dd3bd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2001.550.32" TargetMode="External"/><Relationship Id="rId54646a3fbb2dd3c16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/full/10.1094/PHYTOFR-08-23-0112-R" TargetMode="External"/><Relationship Id="rId55786a3fbb2dd4199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/horticulturae9080941" TargetMode="External"/><Relationship Id="rId80336a3fbb2dd42a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/13102818.2021.1901608" TargetMode="External"/><Relationship Id="rId75886a3fbb2dd43bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTOFR-02-22-0013-R" TargetMode="External"/><Relationship Id="rId51436a3fbb2dd448d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/full/10.1094/PHYTOFR-08-23-0112-R" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId979488021" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId90576a7b26b97fe28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId40466a7b26b980414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/horticulturae9080941" TargetMode="External"/><Relationship Id="rId23666a7b26b98052f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/13102818.2021.1901608" TargetMode="External"/><Relationship Id="rId49776a7b26b980657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTOFR-02-22-0013-R" TargetMode="External"/><Relationship Id="rId99126a7b26b980724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/full/10.1094/PHYTOFR-08-23-0112-R" TargetMode="External"/><Relationship Id="rId27396a7b26b980cfc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/horticulturae9080941" TargetMode="External"/><Relationship Id="rId62886a7b26b980d3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efsa.europa.eu/de/efsajournal/pub/3849#:~:text=PNRSV%20is%20a%20well%2Ddefined,in%20some%20of%20its%20hosts" TargetMode="External"/><Relationship Id="rId62856a7b26b980e4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/13102818.2021.1901608" TargetMode="External"/><Relationship Id="rId24726a7b26b980f91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTOFR-02-22-0013-R" TargetMode="External"/><Relationship Id="rId82956a7b26b981064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/full/10.1094/PHYTOFR-08-23-0112-R" TargetMode="External"/><Relationship Id="rId31486a7b26b98165b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/horticulturae9080941" TargetMode="External"/><Relationship Id="rId20436a7b26b9817dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/13102818.2021.1901608" TargetMode="External"/><Relationship Id="rId81066a7b26b981910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTOFR-02-22-0013-R" TargetMode="External"/><Relationship Id="rId25546a7b26b9819e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/full/10.1094/PHYTOFR-08-23-0112-R" TargetMode="External"/><Relationship Id="rId21056a7b26b981fa3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/horticulturae9080941" TargetMode="External"/><Relationship Id="rId32846a7b26b9820c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/13102818.2021.1901608" TargetMode="External"/><Relationship Id="rId89346a7b26b9821e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTOFR-02-22-0013-R" TargetMode="External"/><Relationship Id="rId42346a7b26b9822ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/full/10.1094/PHYTOFR-08-23-0112-R" TargetMode="External"/><Relationship Id="rId76526a7b26b98283a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/horticulturae9080941" TargetMode="External"/><Relationship Id="rId55716a7b26b98295a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/13102818.2021.1901608" TargetMode="External"/><Relationship Id="rId45306a7b26b982a7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTOFR-02-22-0013-R" TargetMode="External"/><Relationship Id="rId95946a7b26b982b45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/full/10.1094/PHYTOFR-08-23-0112-R" TargetMode="External"/><Relationship Id="rId24406a7b26b983115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/horticulturae9080941" TargetMode="External"/><Relationship Id="rId13026a7b26b983230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/13102818.2021.1901608" TargetMode="External"/><Relationship Id="rId49576a7b26b983356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTOFR-02-22-0013-R" TargetMode="External"/><Relationship Id="rId21996a7b26b983409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2001.550.32" TargetMode="External"/><Relationship Id="rId14886a7b26b98344d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/full/10.1094/PHYTOFR-08-23-0112-R" TargetMode="External"/><Relationship Id="rId15066a7b26b9839ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/horticulturae9080941" TargetMode="External"/><Relationship Id="rId19816a7b26b983acf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/13102818.2021.1901608" TargetMode="External"/><Relationship Id="rId97546a7b26b983c05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTOFR-02-22-0013-R" TargetMode="External"/><Relationship Id="rId72156a7b26b983cd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/full/10.1094/PHYTOFR-08-23-0112-R" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>