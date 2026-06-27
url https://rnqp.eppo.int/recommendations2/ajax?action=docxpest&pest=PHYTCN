--- v0 (2026-05-13)
+++ v1 (2026-06-27)
@@ -511,51 +511,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId97896a0426b56cab5" w:history="1">
+      <w:hyperlink r:id="rId74626a3fbac82244e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). The pest is also reported in other European countries e.g. Poland, Romania (CABI, 2021), and Sweden (Matsiakh &amp; Menkis, 2023).</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1756,84 +1756,84 @@
         <w:t xml:space="preserve">Brasier CM (2008) The biosecurity threat to the UK and global environment from international trade in plants. Plant Pathology 57, 792-808. Doi: 10.1111/j.1365-3059.2008.01886.x</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Brasier CM &amp; Scott JK (1994) European oak declines and global warming: a theoretical assessment with special reference to the activity of Phytophthora cinnamomi. EPPO Bulletin 24(1), 221-232. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75146a0426b56d1ed" w:history="1">
+      <w:hyperlink r:id="rId13236a3fbac822b93" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1994.tb01063.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Bregant C, Mulas AA, Rossetto G, Deidda A, Maddau L, Piras G &amp; Linaldeddu BT (2021) Phytophthora mediterranea sp. nov., a new species closely related to Phytophthora cinnamomi from nursery plants of Myrtus communis in Italy. Forests 12, 682. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43946a0426b56d21d" w:history="1">
+      <w:hyperlink r:id="rId84666a3fbac822bc2" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f12060682</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1845,51 +1845,51 @@
         <w:t xml:space="preserve">Breisch H &amp; Hennion B (2004) Chestnut rootstock: towards more resistance. Infos-Ctifl 198, 35-38.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Davison E) (2021) Phytophthora cinnamomi (Phytophthora dieback) (last updated 3/May/2024; accessed 14/May/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82156a0426b56d260" w:history="1">
+      <w:hyperlink r:id="rId78786a3fbac822c04" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.40957</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1901,51 +1901,51 @@
         <w:t xml:space="preserve">Colquhoun IJ &amp; Petersen AE (1994) The impact of disease on mining. Journal of the Royal Society of Western Australia 77, 151-158.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Davison EM, Drenth A, Kumar S, Mack S, Mackie AE &amp; McKirdy S (2006) Pathogens associated with nursery plants imported into Western Australia. Australasian Plant Pathology 35(4), 473-475. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87506a0426b56d2a3" w:history="1">
+      <w:hyperlink r:id="rId39856a3fbac822c44" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.publish.csiro.au/nid/39.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1957,84 +1957,84 @@
         <w:t xml:space="preserve">Fernandes P, Amaral A, Colavolpe B, Balonas D, Serra M, Pereira A &amp; Costa RL (2020) Propagation of new chestnut rootstocks with improved resistance to Phytophthora cinnamomi – New cast rootstocks. Silva Lusitana 28(1), 15-29.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Hardham R &amp; Blackman LM (2018) Pathogen Profile Update: Phytophthora cinnamomi. Molecular plant pathology 19(2), 260-285. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14576a0426b56d305" w:history="1">
+      <w:hyperlink r:id="rId52856a3fbac822c84" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12568</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Harshani HS, Tsakalos JL, Mansfield, TM, McComb J, Burgess TI, St. J. Hardy GE (2023) Impact of Phytophthora cinnamomi on the taxonomic and functional diversity of forest plants in a mediterranean-type biodiversity hotspot. Journal of Vegetation Science 34, e13218, 13 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97566a0426b56d330" w:history="1">
+      <w:hyperlink r:id="rId38496a3fbac822cae" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/jvs.13218</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2046,51 +2046,51 @@
         <w:t xml:space="preserve">Jung T, Vettraino AM, Cech T &amp; Vannini A (2013) The impact of invasive Phytophthora species on European forests. In Phytophthora: a global perspective (ed Lamour, K). Wallingford, UK: CABI, 146-158.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Jung T, Orlikowski L, Henricot B, Abad-Campos P, Aday AG, Aguín Casal O, Bakonyi J, Cacciola SO, Cech T, Chavarriaga D, Corcobado T, Cravador A, Decourcelle T, Denton G, Diamandis S, Doğmuş-Lehtijärvi HT, Franceschini A, Ginetti B, Green S, Glavendekíc M, Hantula J, Hartmann G, Herrero M, Ivic D, Horta Jung M, Lilja A, Keca N, Kramarets V, Lyubenova A, Machado H, Magnano di San Lio G, Mansilla Vázquez PJ, Marçais B, Matsiakh I, Milenkovic I, Moricca S, Nagy ZA, Nechwatal J., Olsson C, Oszako T, Pane A, Paplomatas EJ, Pintos Varela C, Prospero S, Rial Martínez C, Rigling D, Robin C, Rytkönen A, Sánchez ME, Sanz Ros AV, Scanu B, Schlenzig A, Schumacher J, Slavov S, Solla A, Sousa E, Stenlid J, Talgø V, Tomic Z, Tsopelas P, Vannini A, Vettraino AM, Wenneker M, Woodward S &amp; Peréz-Sierra A (2016) Widespread Phytophthora infestations in European nurseries put forest, semi‐natural and horticultural ecosystems at high risk of Phytophthora diseases. Forest Pathology, 46(2), 134-16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27146a0426b56d37f" w:history="1">
+      <w:hyperlink r:id="rId59266a3fbac822cf7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/efp.12239</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2225,51 +2225,51 @@
         <w:t xml:space="preserve">Martins L, Castro J, Macedo W, Marques C, Abreu C (2007) Assessment of the spread of chestnut ink disease using remote sensing and geostatistical methods. European Journal of Plant Pathology 119, 159-164. DOI 10.1007/s10658-007-9155-3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Matsiakh I &amp; Menkis A (2023) An Overview of Phytophthora Species on Woody Plants in Sweden and Other Nordic Countries. Microorganisms 11(5), 1309. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54006a0426b56d448" w:history="1">
+      <w:hyperlink r:id="rId88346a3fbac822dc1" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms11051309</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2304,92 +2304,92 @@
         <w:t xml:space="preserve">Santos C, Machado H, Correia I, Gomes F, Gomes-Laranjo J &amp; Costa R (2014) Phenotyping Castanea hybrids for Phytophthora cinnamomic resistance. Plant Pathology 64, 901–910 Doi: 10.1111/ppa.12313</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Sena K, Crocker E, Vincelli P &amp; Barton C (2018) Phytophthora cinnamomi as a driver of forest change: Implications for conservation and management. Forest Ecology and Management 409, 799-807. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19086a0426b56d4a1" w:history="1">
+      <w:hyperlink r:id="rId30836a3fbac822e1b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.foreco.2017.12.022</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Serrano MS, Romero MA, Homet P &amp; Gomez-Aparicio L (2022) Climate change impact on the population dynamics of exotic pathogens: The case of the worldwide pathogen Phytophthora cinnamomi. Agricultural and Forest Meteorology 322, 109002. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26806a0426b56d4d1" w:history="1">
+      <w:hyperlink r:id="rId67016a3fbac822e4e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.agrformet.2022.109002</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2432,51 +2432,51 @@
         <w:t xml:space="preserve">Smith PM (1988) Phytophthora cinnamomi. In European Handbook of Plant Diseases (eds Smith IM, Dunez J, Lelliott RA, Phillips DH &amp;Archer SA). Oxford, UK: Blackwell Scientific Publications, 213-215.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Trindade M, Costa e Silva F, Moreira AC, Gonçalves MdC, David TS, Cardillo E, Rodríguez-Molina MC, Silva CS, Ribeiro, Dina D &amp; Santos G (2019) Prevenção e Gestão de Fitóftora em Viveiros Florestais. Ed: INIAV. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20736a0426b56d532" w:history="1">
+      <w:hyperlink r:id="rId80026a3fbac822eb0" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.iniav.pt/images/publicacoes/livros-manuais/fitoftora_viveiros.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3568,84 +3568,84 @@
         <w:t xml:space="preserve">Brasier CM (2008) The biosecurity threat to the UK and global environment from international trade in plants. Plant Pathology 57, 792-808. Doi: 10.1111/j.1365-3059.2008.01886.x</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Brasier CM &amp; Scott JK (1994) European oak declines and global warming: a theoretical assessment with special reference to the activity of Phytophthora cinnamomi. EPPO Bulletin 24(1), 221-232. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48286a0426b56db43" w:history="1">
+      <w:hyperlink r:id="rId18806a3fbac82547b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1994.tb01063.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Bregant C, Mulas AA, Rossetto G, Deidda A, Maddau L, Piras G &amp; Linaldeddu BT (2021) Phytophthora mediterranea sp. nov., a new species closely related to Phytophthora cinnamomi from nursery plants of Myrtus communis in Italy. Forests 12, 682. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37446a0426b56db6c" w:history="1">
+      <w:hyperlink r:id="rId61436a3fbac8254ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f12060682</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3657,51 +3657,51 @@
         <w:t xml:space="preserve">Breisch H &amp; Hennion B (2004). Chestnut rootstock: towards more resistance. Infos-Ctifl 198, 35-38.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Davison E) (2021) Phytophthora cinnamomi (Phytophthora dieback) (last updated 3/May/2024; accessed 14/May/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19256a0426b56dba9" w:history="1">
+      <w:hyperlink r:id="rId31256a3fbac8254f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.40957</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3713,51 +3713,51 @@
         <w:t xml:space="preserve">Colquhoun IJ &amp; Petersen AE (1994). The impact of disease on mining. Journal of the Royal Society of Western Australia 77, 151-158.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Davison EM, Drenth A, Kumar S, Mack S, Mackie AE &amp; McKirdy S (2006). Pathogens associated with nursery plants imported into Western Australia. Australasian Plant Pathology 35(4), 473-475. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10676a0426b56dbe9" w:history="1">
+      <w:hyperlink r:id="rId45866a3fbac825531" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.publish.csiro.au/nid/39.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3792,84 +3792,84 @@
         <w:t xml:space="preserve">Fernandez J, Míguez B, Miranda ME, Fernández J, Barciela S &amp; Martínez R (2014) O material vexetal na plantación de soutos. In “Guía de cultivo do castiñeiro para a produción de castaña”. Consellería do Medio Rural e do Mar. Xunta de Galicia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Hardham R &amp; Blackman LM (2018) Pathogen Profile Update: Phytophthora cinnamomi. Molecular plant pathology 19(2), 260-285. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44396a0426b56dc41" w:history="1">
+      <w:hyperlink r:id="rId19376a3fbac82558c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12568</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Harshani HS, Tsakalos JL, Mansfield, TM, McComb J, Burgess TI, St. J. Hardy GE (2023) Impact of Phytophthora cinnamomi on the taxonomic and functional diversity of forest plants in a mediterranean-type biodiversity hotspot. Journal of Vegetation Science 34, e13218, 13 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34946a0426b56dc6a" w:history="1">
+      <w:hyperlink r:id="rId74816a3fbac8255b4" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/jvs.13218</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3904,69 +3904,69 @@
         <w:t xml:space="preserve">Jung T, Orlikowski L, Henricot B, Abad-Campos P, Aday AG, Aguín Casal O, Bakonyi J, Cacciola SO, Cech T, Chavarriaga D, Corcobado T, Cravador A, Decourcelle T, Denton G, Diamandis S, Doğmuş-Lehtijärvi HT, Franceschini A, Ginetti B, Green S, Glavendekíc M, Hantula J, Hartmann G, Herrero M, Ivic D, Horta Jung M, Lilja A, Keca N, Kramarets V, Lyubenova A, Machado H, Magnano di San Lio G, Mansilla Vázquez PJ, Marçais B, Matsiakh I, Milenkovic I, Moricca S, Nagy ZA, Nechwatal J., Olsson C, Oszako T, Pane</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Matsiakh I &amp; Menkis A (2023) An Overview of Phytophthora Species on Woody Plants in Sweden and Other Nordic Countries. Microorganisms 11(5), 1309. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35396a0426b56dcc4" w:history="1">
+      <w:hyperlink r:id="rId88776a3fbac82562a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms11051309</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> A, Paplomatas EJ, Pintos Varela C, Prospero S, Rial Martínez C, Rigling D, Robin C, Rytkönen A, Sánchez ME, Sanz Ros AV, Scanu B, Schlenzig A, Schumacher J, Slavov S, Solla A, Sousa E, Stenlid J, Talgø V, Tomic Z, Tsopelas P, Vannini A, Vettraino AM, Wenneker M, Woodward S &amp; Peréz-Sierra A (2016) Widespread Phytophthora infestations in European nurseries put forest, semi‐natural and horticultural ecosystems at high risk of Phytophthora diseases. Forest Pathology, 46(2), 134-16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49106a0426b56dceb" w:history="1">
+      <w:hyperlink r:id="rId96876a3fbac82564f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/efp.12239</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4078,51 +4078,51 @@
         <w:t xml:space="preserve">MacDonald JD, Ali-Shtayeh MS, Kabashima J &amp; Stites J (1994). Occurrence of Phytophthora species in recirculated nursery irrigation effluents. Plant Disease 78(6), 607-611.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">MAPA (2018) Guía de Gestión Integrada de Plagas: castaño. Ministerio de Agricultura, Pesca y Alimentación. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16486a0426b56dd9d" w:history="1">
+      <w:hyperlink r:id="rId77286a3fbac825701" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/productos-fitosanitarios/guias-gestion-plagas/frutales/default.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4180,133 +4180,133 @@
         <w:t xml:space="preserve">Santos C, Machado H, Correia I, Gomes F, Gomes-Laranjo J &amp; Costa R (2014) Phenotyping Castanea hybrids for Phytophthora cinnamomic resistance. Plant Pathology 64, 901–910 Doi: 10.1111/ppa.12313</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">SEF (2023) Phytophthora cinnamomi Rands. In “Patógenos de plantas descritos en España”. Sociedad Española de Fitopatología. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97436a0426b56de14" w:history="1">
+      <w:hyperlink r:id="rId91116a3fbac825777" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://sef.es/patogeno/phytophthora-cinnamomi-rands</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed: 07/22/2024).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Sena K, Crocker E, Vincelli P &amp; Barton C (2018) Phytophthora cinnamomi as a driver of forest change: Implications for conservation and management. Forest Ecology and Management 409, 799-807. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22216a0426b56de46" w:history="1">
+      <w:hyperlink r:id="rId98986a3fbac8257a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.foreco.2017.12.022</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Serrano MS, Romero MA, Homet P &amp; Gomez-Aparicio L (2022) Climate change impact on the population dynamics of exotic pathogens: The case of the worldwide pathogen Phytophthora cinnamomi. Agricultural and Forest Meteorology 322, 109002. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72536a0426b56de78" w:history="1">
+      <w:hyperlink r:id="rId13926a3fbac8257de" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.agrformet.2022.109002</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4349,51 +4349,51 @@
         <w:t xml:space="preserve">Smith PM (1988) Phytophthora cinnamomi. In European Handbook of Plant Diseases (eds Smith IM, Dunez J, Lelliott RA, Phillips DH &amp;Archer SA). Oxford, UK: Blackwell Scientific Publications, 213-215.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Trindade M, Costa e Silva F, Moreira AC, Gonçalves MdC, David TS, Cardillo E, Rodríguez-Molina MC, Silva CS, Ribeiro, Dina D &amp; Santos G (2019) Prevenção e Gestão de Fitóftora em Viveiros Florestais. Ed: INIAV. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41956a0426b56deda" w:history="1">
+      <w:hyperlink r:id="rId42616a3fbac825841" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.iniav.pt/images/publicacoes/livros-manuais/fitoftora_viveiros.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5726,84 +5726,84 @@
         <w:t xml:space="preserve">Brasier CM (2008) The biosecurity threat to the UK and global environment from international trade in plants. Plant Pathology 57, 792-808. Doi: 10.1111/j.1365-3059.2008.01886.x</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Brasier CM &amp; Scott JK (1994) European oak declines and global warming: a theoretical assessment with special reference to the activity of Phytophthora cinnamomi. EPPO Bulletin 24(1), 221-232. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34086a0426b56e5ff" w:history="1">
+      <w:hyperlink r:id="rId62916a3fbac825f8a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1994.tb01063.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Bregant C, Mulas AA, Rossetto G, Deidda A, Maddau L, Piras G &amp; Linaldeddu BT (2021) Phytophthora mediterranea sp. nov., a new species closely related to Phytophthora cinnamomi from nursery plants of Myrtus communis in Italy. Forests 12, 682. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61086a0426b56e62a" w:history="1">
+      <w:hyperlink r:id="rId65596a3fbac825fb5" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f12060682</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -5815,51 +5815,51 @@
         <w:t xml:space="preserve">Breisch H &amp; Hennion B (2004) Chestnut rootstock: towards more resistance. Infos-Ctifl 198, 35-38.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Davison E) (2021) Phytophthora cinnamomi (Phytophthora dieback) (last updated 3/May/2024; accessed 14/May/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21546a0426b56e666" w:history="1">
+      <w:hyperlink r:id="rId33986a3fbac825ff5" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.40957</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -5871,51 +5871,51 @@
         <w:t xml:space="preserve">Colquhoun IJ &amp; Petersen AE (1994) The impact of disease on mining. Journal of the Royal Society of Western Australia 77, 151-158.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Davison EM, Drenth A, Kumar S, Mack S, Mackie AE &amp; McKirdy S (2006) Pathogens associated with nursery plants imported into Western Australia. Australasian Plant Pathology 35(4), 473-475. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18676a0426b56e6a4" w:history="1">
+      <w:hyperlink r:id="rId65096a3fbac826036" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.publish.csiro.au/nid/39.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -5927,69 +5927,69 @@
         <w:t xml:space="preserve">Fernandes P, Amaral A, Colavolpe B, Balonas D, Serra M, Pereira A &amp; Costa RL (2020) Propagation of new chestnut rootstocks with improved resistance to Phytophthora cinnamomi – New cast rootstocks. Silva Lusitana 28(1), 15-29.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Hardham R &amp; Blackman LM (2018) Pathogen Profile Update: Phytophthora cinnamomi. Molecular plant pathology 19(2), 260-285. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53746a0426b56e6e2" w:history="1">
+      <w:hyperlink r:id="rId66296a3fbac826074" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12568Harshani</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> HS, Tsakalos JL, Mansfield, TM, McComb J, Burgess TI, St. J. Hardy GE (2023) Impact of Phytophthora cinnamomi on the taxonomic and functional diversity of forest plants in a mediterranean-type biodiversity hotspot. Journal of Vegetation Science 34, e13218, 13 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16546a0426b56e6fc" w:history="1">
+      <w:hyperlink r:id="rId86996a3fbac826090" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/jvs.13218</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -6001,51 +6001,51 @@
         <w:t xml:space="preserve">Jung T, Vettraino AM, Cech T &amp; Vannini A (2013) The impact of invasive Phytophthora species on European forests. In Phytophthora: a global perspective (ed Lamour, K). Wallingford, UK: CABI, 146-158.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Jung T, Orlikowski L, Henricot B, Abad-Campos P, Aday AG, Aguín Casal O, Bakonyi J, Cacciola SO, Cech T, Chavarriaga D, Corcobado T, Cravador A, Decourcelle T, Denton G, Diamandis S, Doğmuş-Lehtijärvi HT, Franceschini A, Ginetti B, Green S, Glavendekíc M, Hantula J, Hartmann G, Herrero M, Ivic D, Horta Jung M, Lilja A, Keca N, Kramarets V, Lyubenova A, Machado H, Magnano di San Lio G, Mansilla Vázquez PJ, Marçais B, Matsiakh I, Milenkovic I, Moricca S, Nagy ZA, Nechwatal J., Olsson C, Oszako T, Pane A, Paplomatas EJ, Pintos Varela C, Prospero S, Rial Martínez C, Rigling D, Robin C, Rytkönen A, Sánchez ME, Sanz Ros AV, Scanu B, Schlenzig A, Schumacher J, Slavov S, Solla A, Sousa E, Stenlid J, Talgø V, Tomic Z, Tsopelas P, Vannini A, Vettraino AM, Wenneker M, Woodward S &amp; Peréz-Sierra A (2016) Widespread Phytophthora infestations in European nurseries put forest, semi‐natural and horticultural ecosystems at high risk of Phytophthora diseases. Forest Pathology, 46(2), 134-16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48306a0426b56e740" w:history="1">
+      <w:hyperlink r:id="rId20126a3fbac8260d8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/efp.12239</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -6203,51 +6203,51 @@
         <w:t xml:space="preserve">Martins L, Castro J, Macedo W, Marques C, Abreu C (2007) Assessment of the spread of chestnut ink disease using remote sensing and geostatistical methods. European Journal of Plant Pathology 119, 159-164. DOI 10.1007/s10658-007-9155-3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Matsiakh I &amp; Menkis A (2023) An Overview of Phytophthora Species on Woody Plants in Sweden and Other Nordic Countries. Microorganisms 11(5), 1309. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26896a0426b56e83d" w:history="1">
+      <w:hyperlink r:id="rId91376a3fbac8261ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms11051309</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -6282,92 +6282,92 @@
         <w:t xml:space="preserve">Santos C, Machado H, Correia I, Gomes F, Gomes-Laranjo J &amp; Costa R (2014) Phenotyping Castanea hybrids for Phytophthora cinnamomic resistance. Plant Pathology 64, 901–910 Doi: 10.1111/ppa.12313</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Sena K, Crocker E, Vincelli P &amp; Barton C (2018) Phytophthora cinnamomi as a driver of forest change: Implications for conservation and management. Forest Ecology and Management 409, 799-807. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29486a0426b56e896" w:history="1">
+      <w:hyperlink r:id="rId30656a3fbac826229" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.foreco.2017.12.022</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Serrano MS, Romero MA, Homet P &amp; Gomez-Aparicio L (2022) Climate change impact on the population dynamics of exotic pathogens: The case of the worldwide pathogen Phytophthora cinnamomi. Agricultural and Forest Meteorology 322, 109002. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45926a0426b56e8ca" w:history="1">
+      <w:hyperlink r:id="rId74856a3fbac82625c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.agrformet.2022.109002</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -6410,51 +6410,51 @@
         <w:t xml:space="preserve">Smith PM (1988) Phytophthora cinnamomi. In European Handbook of Plant Diseases (eds Smith IM, Dunez J, Lelliott RA, Phillips DH &amp;Archer SA). Oxford, UK: Blackwell Scientific Publications, 213-215.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Trindade M, Costa e Silva F, Moreira AC, Gonçalves MdC, David TS, Cardillo E, Rodríguez-Molina MC, Silva CS, Ribeiro, Dina D &amp; Santos G (2019) Prevenção e Gestão de Fitóftora em Viveiros Florestais. Ed: INIAV. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36576a0426b56e92b" w:history="1">
+      <w:hyperlink r:id="rId13116a3fbac8262bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.iniav.pt/images/publicacoes/livros-manuais/fitoftora_viveiros.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -7121,51 +7121,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Although economic impact on Q. rubra is not reported a lot because of restricted cultivation, it could become a more important species for wood production in the EU (wood of high quality, fast growing: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51656a0426b56ecd0" w:history="1">
+      <w:hyperlink r:id="rId31896a3fbac8266a0" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.euforgen.org/species/quercus-rubra</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -7846,51 +7846,51 @@
         <w:t xml:space="preserve">Brasier CM (2008) The biosecurity threat to the UK and global environment from international trade in plants. Plant Pathology 57, 792-808. Doi: 10.1111/j.1365-3059.2008.01886.x</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Brasier CM &amp; Scott JK (1994) European oak declines and global warming: a theoretical assessment with special reference to the activity of Phytophthora cinnamomi. EPPO Bulletin 24(1), 221-232. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30516a0426b56f04d" w:history="1">
+      <w:hyperlink r:id="rId51426a3fbac826a74" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1994.tb01063.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -7902,92 +7902,92 @@
         <w:t xml:space="preserve">Bregant C, Mulas AA, Rossetto G, Deidda A, Maddau L, Piras G &amp; Linaldeddu BT (2021) Phytophthora mediterranea sp. nov., a new species closely related to Phytophthora cinnamomi from nursery</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">plants of Myrtus communis in Italy. Forests 12, 682. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58376a0426b56f08a" w:history="1">
+      <w:hyperlink r:id="rId71626a3fbac826ab7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f12060682</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Breisch H &amp; Hennion B (2004). Chestnut rootstock: towards more resistance. Infos-Ctifl 198, 35-38.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Davison E) (2021) Phytophthora cinnamomi (Phytophthora dieback) (last updated 3/May/2024; accessed 14/May/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90216a0426b56f0c2" w:history="1">
+      <w:hyperlink r:id="rId16246a3fbac826ae8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.40957</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -7999,51 +7999,51 @@
         <w:t xml:space="preserve">Colquhoun IJ &amp; Petersen AE (1994). The impact of disease on mining. Journal of the Royal Society of Western Australia 77, 151-158.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Davison EM, Drenth A, Kumar S, Mack S, Mackie AE &amp; McKirdy S (2006) Pathogens associated with nursery plants imported into Western Australia. Australasian Plant Pathology 35(4), 473-475. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67076a0426b56f0ff" w:history="1">
+      <w:hyperlink r:id="rId60626a3fbac826b27" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.publish.csiro.au/nid/39.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -8055,84 +8055,84 @@
         <w:t xml:space="preserve">Fernandes P, Amaral A, Colavolpe B, Balonas D, Serra M, Pereira A &amp; Costa RL (2020) Propagation of new chestnut rootstocks with improved resistance to Phytophthora cinnamomi – New cast rootstocks. Silva Lusitana 28(1), 15-29.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Hardham R &amp; Blackman LM (2018) Pathogen Profile Update: Phytophthora cinnamomi. Molecular plant pathology 19(2), 260-285. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30756a0426b56f13a" w:history="1">
+      <w:hyperlink r:id="rId92916a3fbac826b66" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12568</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Harshani HS, Tsakalos JL, Mansfield, TM, McComb J, Burgess TI, St. J. Hardy GE (2023) Impact of Phytophthora cinnamomi on the taxonomic and functional diversity of forest plants in a mediterranean-type biodiversity hotspot. Journal of Vegetation Science 34, e13218, 13 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51706a0426b56f160" w:history="1">
+      <w:hyperlink r:id="rId46676a3fbac826b8d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/jvs.13218</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -8144,51 +8144,51 @@
         <w:t xml:space="preserve">Jung T, Vettraino AM, Cech T &amp; Vannini A (2013) The impact of invasive Phytophthora species on European forests. In Phytophthora: a global perspective (ed Lamour, K). Wallingford, UK: CABI, 146-158.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Jung T, Orlikowski L, Henricot B, Abad-Campos P, Aday AG, Aguín Casal O, Bakonyi J, Cacciola SO, Cech T, Chavarriaga D, Corcobado T, Cravador A, Decourcelle T, Denton G, Diamandis S, Doğmuş-Lehtijärvi HT, Franceschini A, Ginetti B, Green S, Glavendekíc M, Hantula J, Hartmann G, Herrero M, Ivic D, Horta Jung M, Lilja A, Keca N, Kramarets V, Lyubenova A, Machado H, Magnano di San Lio G, Mansilla Vázquez PJ, Marçais B, Matsiakh I, Milenkovic I, Moricca S, Nagy ZA, Nechwatal J., Olsson C, Oszako T, Pane A, Paplomatas EJ, Pintos Varela C, Prospero S, Rial Martínez C, Rigling D, Robin C, Rytkönen A, Sánchez ME, Sanz Ros AV, Scanu B, Schlenzig A, Schumacher J, Slavov S, Solla A, Sousa E, Stenlid J, Talgø V, Tomic Z, Tsopelas P, Vannini A, Vettraino AM, Wenneker M, Woodward S &amp; Peréz-Sierra A (2016) Widespread Phytophthora infestations in European nurseries put forest, semi‐natural and horticultural ecosystems at high risk of Phytophthora diseases. Forest Pathology, 46(2), 134-16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21756a0426b56f1a2" w:history="1">
+      <w:hyperlink r:id="rId68606a3fbac826bd4" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/efp.12239</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -8392,51 +8392,51 @@
         <w:t xml:space="preserve">Martins L, Castro J, Macedo W, Marques C, Abreu C (2007) Assessment of the spread of chestnut ink disease using remote sensing and geostatistical methods. European Journal of Plant Pathology 119, 159-164. DOI 10.1007/s10658-007-9155-3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Matsiakh I &amp; Menkis A (2023) An Overview of Phytophthora Species on Woody Plants in Sweden and Other Nordic Countries. Microorganisms 11(5), 1309. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73186a0426b56f29c" w:history="1">
+      <w:hyperlink r:id="rId46016a3fbac826cdc" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms11051309</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -8471,92 +8471,92 @@
         <w:t xml:space="preserve">Santos C, Machado H, Correia I, Gomes F, Gomes-Laranjo J &amp; Costa R (2014) Phenotyping Castanea hybrids for Phytophthora cinnamomic resistance. Plant Pathology 64, 901–910 Doi: 10.1111/ppa.12313</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Sena K, Crocker E, Vincelli P &amp; Barton C (2018) Phytophthora cinnamomi as a driver of forest change: Implications for conservation and management. Forest Ecology and Management 409, 799-807. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62626a0426b56f2ee" w:history="1">
+      <w:hyperlink r:id="rId75756a3fbac826d3e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.foreco.2017.12.022</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Serrano MS, Romero MA, Homet P &amp; Gomez-Aparicio L (2022) Climate change impact on the population dynamics of exotic pathogens: The case of the worldwide pathogen Phytophthora cinnamomi. Agricultural and Forest Meteorology 322, 109002. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23896a0426b56f31d" w:history="1">
+      <w:hyperlink r:id="rId45606a3fbac826d7c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.agrformet.2022.109002</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -8599,51 +8599,51 @@
         <w:t xml:space="preserve">Smith PM (1988) Phytophthora cinnamomi. In European Handbook of Plant Diseases (eds Smith IM, Dunez J, Lelliott RA, Phillips DH &amp;Archer SA). Oxford, UK: Blackwell Scientific Publications, 213-215.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Trindade M, Costa e Silva F, Moreira AC, Gonçalves MdC, David TS, Cardillo E, Rodríguez-Molina MC, Silva CS, Ribeiro, Dina D &amp; Santos G (2019) Prevenção e Gestão de Fitóftora em Viveiros Florestais. Ed: INIAV. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85036a0426b56f379" w:history="1">
+      <w:hyperlink r:id="rId91456a3fbac826de5" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.iniav.pt/images/publicacoes/livros-manuais/fitoftora_viveiros.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -9976,125 +9976,125 @@
         <w:t xml:space="preserve">Brasier CM (2008) The biosecurity threat to the UK and global environment from international trade in plants. Plant Pathology 57, 792-808. Doi: 10.1111/j.1365-3059.2008.01886.x</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Brasier CM &amp; Scott JK (1994) European oak declines and global warming: a theoretical assessment with special reference to the activity of Phytophthora cinnamomi. EPPO Bulletin 24(1), 221-232. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23846a0426b56fa46" w:history="1">
+      <w:hyperlink r:id="rId30636a3fbac8282aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1994.tb01063.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Bregant C, Mulas AA, Rossetto G, Deidda A, Maddau L, Piras G &amp; Linaldeddu BT (2021) Phytophthora mediterranea sp. nov., a new species closely related to Phytophthora cinnamomi from nursery plants of Myrtus communis in Italy. Forests 12, 682. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90466a0426b56fa6d" w:history="1">
+      <w:hyperlink r:id="rId25686a3fbac8282d7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f12060682</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Breisch H &amp; Hennion B (2004). Chestnut rootstock: towards more resistance. Infos-Ctifl 198, 35-38.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Davison E) (2021) Phytophthora cinnamomi (Phytophthora dieback) (last updated 3/May/2024; accessed 14/May/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24726a0426b56fa99" w:history="1">
+      <w:hyperlink r:id="rId32016a3fbac828347" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.40957</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -10106,51 +10106,51 @@
         <w:t xml:space="preserve">Colquhoun IJ &amp; Petersen AE (1994) The impact of disease on mining. Journal of the Royal Society of Western Australia 77, 151-158.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Davison EM, Drenth A, Kumar S, Mack S, Mackie AE &amp; McKirdy S (2006) Pathogens associated with nursery plants imported into Western Australia. Australasian Plant Pathology 35(4), 473-475. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42396a0426b56fad2" w:history="1">
+      <w:hyperlink r:id="rId42276a3fbac82838b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.publish.csiro.au/nid/39.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -10162,84 +10162,84 @@
         <w:t xml:space="preserve">Fernandes P, Amaral A, Colavolpe B, Balonas D, Serra M, Pereira A &amp; Costa RL (2020) Propagation of new chestnut rootstocks with improved resistance to Phytophthora cinnamomi – New cast rootstocks. Silva Lusitana 28(1), 15-29.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Hardham R &amp; Blackman LM (2018) Pathogen Profile Update: Phytophthora cinnamomi. Molecular plant pathology 19(2), 260-285. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37976a0426b56fb0b" w:history="1">
+      <w:hyperlink r:id="rId29316a3fbac8283cc" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12568</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Harshani HS, Tsakalos JL, Mansfield, TM, McComb J, Burgess TI, St. J. Hardy GE (2023) Impact of Phytophthora cinnamomi on the taxonomic and functional diversity of forest plants in a mediterranean-type biodiversity hotspot. Journal of Vegetation Science 34, e13218, 13 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58636a0426b56fb30" w:history="1">
+      <w:hyperlink r:id="rId49186a3fbac8283f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/jvs.13218</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -10251,51 +10251,51 @@
         <w:t xml:space="preserve">Jung T, Vettraino AM, Cech T &amp; Vannini A (2013) The impact of invasive Phytophthora species on European forests. In Phytophthora: a global perspective (ed Lamour, K). Wallingford, UK: CABI, 146-158.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Jung T, Orlikowski L, Henricot B, Abad-Campos P, Aday AG, Aguín Casal O, Bakonyi J, Cacciola SO, Cech T, Chavarriaga D, Corcobado T, Cravador A, Decourcelle T, Denton G, Diamandis S, Doğmuş-Lehtijärvi HT, Franceschini A, Ginetti B, Green S, Glavendekíc M, Hantula J, Hartmann G, Herrero M, Ivic D, Horta Jung M, Lilja A, Keca N, Kramarets V, Lyubenova A, Machado H, Magnano di San Lio G, Mansilla Vázquez PJ, Marçais B, Matsiakh I, Milenkovic I, Moricca S, Nagy ZA, Nechwatal J., Olsson C, Oszako T, Pane A, Paplomatas EJ, Pintos Varela C, Prospero S, Rial Martínez C, Rigling D, Robin C, Rytkönen A, Sánchez ME, Sanz Ros AV, Scanu B, Schlenzig A, Schumacher J, Slavov S, Solla A, Sousa E, Stenlid J, Talgø V, Tomic Z, Tsopelas P, Vannini A, Vettraino AM, Wenneker M, Woodward S &amp; Peréz-Sierra A (2016) Widespread Phytophthora infestations in European nurseries put forest, semi‐natural and horticultural ecosystems at high risk of Phytophthora diseases. Forest Pathology, 46(2), 134-16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73796a0426b56fb71" w:history="1">
+      <w:hyperlink r:id="rId38306a3fbac82843f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/efp.12239</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -10453,51 +10453,51 @@
         <w:t xml:space="preserve">Martins L, Castro J, Macedo W, Marques C, Abreu C (2007) Assessment of the spread of chestnut ink disease using remote sensing and geostatistical methods. European Journal of Plant Pathology 119, 159-164. DOI 10.1007/s10658-007-9155-3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Matsiakh I &amp; Menkis A (2023) An Overview of Phytophthora Species on Woody Plants in Sweden and Other Nordic Countries. Microorganisms 11(5), 1309. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92026a0426b56fc34" w:history="1">
+      <w:hyperlink r:id="rId92336a3fbac828518" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms11051309</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -10532,92 +10532,92 @@
         <w:t xml:space="preserve">Santos C, Machado H, Correia I, Gomes F, Gomes-Laranjo J &amp; Costa R (2014) Phenotyping Castanea hybrids for Phytophthora cinnamomic resistance. Plant Pathology 64, 901–910 Doi: 10.1111/ppa.12313</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Sena K, Crocker E, Vincelli P &amp; Barton C (2018) Phytophthora cinnamomi as a driver of forest change: Implications for conservation and management. Forest Ecology and Management 409, 799-807. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58806a0426b56fc91" w:history="1">
+      <w:hyperlink r:id="rId28386a3fbac828570" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.foreco.2017.12.022</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Serrano MS, Romero MA, Homet P &amp; Gomez-Aparicio L (2022) Climate change impact on the population dynamics of exotic pathogens: The case of the worldwide pathogen Phytophthora cinnamomi. Agricultural and Forest Meteorology 322, 109002. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76556a0426b56fcbf" w:history="1">
+      <w:hyperlink r:id="rId18436a3fbac8285a1" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.agrformet.2022.109002</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -10660,51 +10660,51 @@
         <w:t xml:space="preserve">Smith PM (1988) Phytophthora cinnamomi. In European Handbook of Plant Diseases (eds Smith IM, Dunez J, Lelliott RA, Phillips DH &amp;Archer SA). Oxford, UK: Blackwell Scientific Publications, 213-215.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Trindade M, Costa e Silva F, Moreira AC, Gonçalves MdC, David TS, Cardillo E, Rodríguez-Molina MC, Silva CS, Ribeiro, Dina D &amp; Santos G (2019) Prevenção e Gestão de Fitóftora em Viveiros Florestais. Ed: INIAV. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14156a0426b56fd18" w:history="1">
+      <w:hyperlink r:id="rId15646a3fbac828600" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.iniav.pt/images/publicacoes/livros-manuais/fitoftora_viveiros.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -10912,137 +10912,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="20551398">
+  <w:abstractNum w:abstractNumId="85042301">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="23034761">
+    <w:lvl w:ilvl="0" w:tplc="12371355">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="23034761" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="12371355" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="23034761" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="12371355" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="23034761" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="12371355" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="23034761" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="12371355" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="23034761" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="12371355" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="23034761" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="12371355" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="23034761" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="12371355" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="23034761" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="12371355" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20551397">
+  <w:abstractNum w:abstractNumId="85042300">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="99881161">
+    <w:lvl w:ilvl="0" w:tplc="64545953">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11794,55 +11794,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="20551397">
-    <w:abstractNumId w:val="20551397"/>
+  <w:num w:numId="85042300">
+    <w:abstractNumId w:val="85042300"/>
   </w:num>
-  <w:num w:numId="20551398">
-    <w:abstractNumId w:val="20551398"/>
+  <w:num w:numId="85042301">
+    <w:abstractNumId w:val="85042301"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -23387,51 +23387,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId451836176" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId97896a0426b56cab5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId75146a0426b56d1ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1994.tb01063.x" TargetMode="External"/><Relationship Id="rId43946a0426b56d21d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f12060682" TargetMode="External"/><Relationship Id="rId82156a0426b56d260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.40957" TargetMode="External"/><Relationship Id="rId87506a0426b56d2a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publish.csiro.au/nid/39.htm" TargetMode="External"/><Relationship Id="rId14576a0426b56d305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12568" TargetMode="External"/><Relationship Id="rId97566a0426b56d330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jvs.13218" TargetMode="External"/><Relationship Id="rId27146a0426b56d37f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12239" TargetMode="External"/><Relationship Id="rId54006a0426b56d448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms11051309" TargetMode="External"/><Relationship Id="rId19086a0426b56d4a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2017.12.022" TargetMode="External"/><Relationship Id="rId26806a0426b56d4d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.agrformet.2022.109002" TargetMode="External"/><Relationship Id="rId20736a0426b56d532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iniav.pt/images/publicacoes/livros-manuais/fitoftora_viveiros.pdf" TargetMode="External"/><Relationship Id="rId48286a0426b56db43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1994.tb01063.x" TargetMode="External"/><Relationship Id="rId37446a0426b56db6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f12060682" TargetMode="External"/><Relationship Id="rId19256a0426b56dba9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.40957" TargetMode="External"/><Relationship Id="rId10676a0426b56dbe9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publish.csiro.au/nid/39.htm" TargetMode="External"/><Relationship Id="rId44396a0426b56dc41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12568" TargetMode="External"/><Relationship Id="rId34946a0426b56dc6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jvs.13218" TargetMode="External"/><Relationship Id="rId35396a0426b56dcc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms11051309" TargetMode="External"/><Relationship Id="rId49106a0426b56dceb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12239" TargetMode="External"/><Relationship Id="rId16486a0426b56dd9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/productos-fitosanitarios/guias-gestion-plagas/frutales/default.aspx" TargetMode="External"/><Relationship Id="rId97436a0426b56de14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sef.es/patogeno/phytophthora-cinnamomi-rands" TargetMode="External"/><Relationship Id="rId22216a0426b56de46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2017.12.022" TargetMode="External"/><Relationship Id="rId72536a0426b56de78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.agrformet.2022.109002" TargetMode="External"/><Relationship Id="rId41956a0426b56deda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iniav.pt/images/publicacoes/livros-manuais/fitoftora_viveiros.pdf" TargetMode="External"/><Relationship Id="rId34086a0426b56e5ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1994.tb01063.x" TargetMode="External"/><Relationship Id="rId61086a0426b56e62a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f12060682" TargetMode="External"/><Relationship Id="rId21546a0426b56e666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.40957" TargetMode="External"/><Relationship Id="rId18676a0426b56e6a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publish.csiro.au/nid/39.htm" TargetMode="External"/><Relationship Id="rId53746a0426b56e6e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12568Harshani" TargetMode="External"/><Relationship Id="rId16546a0426b56e6fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jvs.13218" TargetMode="External"/><Relationship Id="rId48306a0426b56e740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12239" TargetMode="External"/><Relationship Id="rId26896a0426b56e83d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms11051309" TargetMode="External"/><Relationship Id="rId29486a0426b56e896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2017.12.022" TargetMode="External"/><Relationship Id="rId45926a0426b56e8ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.agrformet.2022.109002" TargetMode="External"/><Relationship Id="rId36576a0426b56e92b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iniav.pt/images/publicacoes/livros-manuais/fitoftora_viveiros.pdf" TargetMode="External"/><Relationship Id="rId51656a0426b56ecd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.euforgen.org/species/quercus-rubra" TargetMode="External"/><Relationship Id="rId30516a0426b56f04d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1994.tb01063.x" TargetMode="External"/><Relationship Id="rId58376a0426b56f08a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f12060682" TargetMode="External"/><Relationship Id="rId90216a0426b56f0c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.40957" TargetMode="External"/><Relationship Id="rId67076a0426b56f0ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publish.csiro.au/nid/39.htm" TargetMode="External"/><Relationship Id="rId30756a0426b56f13a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12568" TargetMode="External"/><Relationship Id="rId51706a0426b56f160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jvs.13218" TargetMode="External"/><Relationship Id="rId21756a0426b56f1a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12239" TargetMode="External"/><Relationship Id="rId73186a0426b56f29c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms11051309" TargetMode="External"/><Relationship Id="rId62626a0426b56f2ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2017.12.022" TargetMode="External"/><Relationship Id="rId23896a0426b56f31d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.agrformet.2022.109002" TargetMode="External"/><Relationship Id="rId85036a0426b56f379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iniav.pt/images/publicacoes/livros-manuais/fitoftora_viveiros.pdf" TargetMode="External"/><Relationship Id="rId23846a0426b56fa46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1994.tb01063.x" TargetMode="External"/><Relationship Id="rId90466a0426b56fa6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f12060682" TargetMode="External"/><Relationship Id="rId24726a0426b56fa99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.40957" TargetMode="External"/><Relationship Id="rId42396a0426b56fad2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publish.csiro.au/nid/39.htm" TargetMode="External"/><Relationship Id="rId37976a0426b56fb0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12568" TargetMode="External"/><Relationship Id="rId58636a0426b56fb30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jvs.13218" TargetMode="External"/><Relationship Id="rId73796a0426b56fb71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12239" TargetMode="External"/><Relationship Id="rId92026a0426b56fc34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms11051309" TargetMode="External"/><Relationship Id="rId58806a0426b56fc91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2017.12.022" TargetMode="External"/><Relationship Id="rId76556a0426b56fcbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.agrformet.2022.109002" TargetMode="External"/><Relationship Id="rId14156a0426b56fd18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iniav.pt/images/publicacoes/livros-manuais/fitoftora_viveiros.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId427130061" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId74626a3fbac82244e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId13236a3fbac822b93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1994.tb01063.x" TargetMode="External"/><Relationship Id="rId84666a3fbac822bc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f12060682" TargetMode="External"/><Relationship Id="rId78786a3fbac822c04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.40957" TargetMode="External"/><Relationship Id="rId39856a3fbac822c44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publish.csiro.au/nid/39.htm" TargetMode="External"/><Relationship Id="rId52856a3fbac822c84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12568" TargetMode="External"/><Relationship Id="rId38496a3fbac822cae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jvs.13218" TargetMode="External"/><Relationship Id="rId59266a3fbac822cf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12239" TargetMode="External"/><Relationship Id="rId88346a3fbac822dc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms11051309" TargetMode="External"/><Relationship Id="rId30836a3fbac822e1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2017.12.022" TargetMode="External"/><Relationship Id="rId67016a3fbac822e4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.agrformet.2022.109002" TargetMode="External"/><Relationship Id="rId80026a3fbac822eb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iniav.pt/images/publicacoes/livros-manuais/fitoftora_viveiros.pdf" TargetMode="External"/><Relationship Id="rId18806a3fbac82547b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1994.tb01063.x" TargetMode="External"/><Relationship Id="rId61436a3fbac8254ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f12060682" TargetMode="External"/><Relationship Id="rId31256a3fbac8254f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.40957" TargetMode="External"/><Relationship Id="rId45866a3fbac825531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publish.csiro.au/nid/39.htm" TargetMode="External"/><Relationship Id="rId19376a3fbac82558c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12568" TargetMode="External"/><Relationship Id="rId74816a3fbac8255b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jvs.13218" TargetMode="External"/><Relationship Id="rId88776a3fbac82562a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms11051309" TargetMode="External"/><Relationship Id="rId96876a3fbac82564f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12239" TargetMode="External"/><Relationship Id="rId77286a3fbac825701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/productos-fitosanitarios/guias-gestion-plagas/frutales/default.aspx" TargetMode="External"/><Relationship Id="rId91116a3fbac825777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sef.es/patogeno/phytophthora-cinnamomi-rands" TargetMode="External"/><Relationship Id="rId98986a3fbac8257a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2017.12.022" TargetMode="External"/><Relationship Id="rId13926a3fbac8257de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.agrformet.2022.109002" TargetMode="External"/><Relationship Id="rId42616a3fbac825841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iniav.pt/images/publicacoes/livros-manuais/fitoftora_viveiros.pdf" TargetMode="External"/><Relationship Id="rId62916a3fbac825f8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1994.tb01063.x" TargetMode="External"/><Relationship Id="rId65596a3fbac825fb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f12060682" TargetMode="External"/><Relationship Id="rId33986a3fbac825ff5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.40957" TargetMode="External"/><Relationship Id="rId65096a3fbac826036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publish.csiro.au/nid/39.htm" TargetMode="External"/><Relationship Id="rId66296a3fbac826074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12568Harshani" TargetMode="External"/><Relationship Id="rId86996a3fbac826090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jvs.13218" TargetMode="External"/><Relationship Id="rId20126a3fbac8260d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12239" TargetMode="External"/><Relationship Id="rId91376a3fbac8261ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms11051309" TargetMode="External"/><Relationship Id="rId30656a3fbac826229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2017.12.022" TargetMode="External"/><Relationship Id="rId74856a3fbac82625c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.agrformet.2022.109002" TargetMode="External"/><Relationship Id="rId13116a3fbac8262bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iniav.pt/images/publicacoes/livros-manuais/fitoftora_viveiros.pdf" TargetMode="External"/><Relationship Id="rId31896a3fbac8266a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.euforgen.org/species/quercus-rubra" TargetMode="External"/><Relationship Id="rId51426a3fbac826a74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1994.tb01063.x" TargetMode="External"/><Relationship Id="rId71626a3fbac826ab7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f12060682" TargetMode="External"/><Relationship Id="rId16246a3fbac826ae8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.40957" TargetMode="External"/><Relationship Id="rId60626a3fbac826b27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publish.csiro.au/nid/39.htm" TargetMode="External"/><Relationship Id="rId92916a3fbac826b66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12568" TargetMode="External"/><Relationship Id="rId46676a3fbac826b8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jvs.13218" TargetMode="External"/><Relationship Id="rId68606a3fbac826bd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12239" TargetMode="External"/><Relationship Id="rId46016a3fbac826cdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms11051309" TargetMode="External"/><Relationship Id="rId75756a3fbac826d3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2017.12.022" TargetMode="External"/><Relationship Id="rId45606a3fbac826d7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.agrformet.2022.109002" TargetMode="External"/><Relationship Id="rId91456a3fbac826de5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iniav.pt/images/publicacoes/livros-manuais/fitoftora_viveiros.pdf" TargetMode="External"/><Relationship Id="rId30636a3fbac8282aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1994.tb01063.x" TargetMode="External"/><Relationship Id="rId25686a3fbac8282d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f12060682" TargetMode="External"/><Relationship Id="rId32016a3fbac828347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.40957" TargetMode="External"/><Relationship Id="rId42276a3fbac82838b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publish.csiro.au/nid/39.htm" TargetMode="External"/><Relationship Id="rId29316a3fbac8283cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12568" TargetMode="External"/><Relationship Id="rId49186a3fbac8283f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jvs.13218" TargetMode="External"/><Relationship Id="rId38306a3fbac82843f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12239" TargetMode="External"/><Relationship Id="rId92336a3fbac828518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms11051309" TargetMode="External"/><Relationship Id="rId28386a3fbac828570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2017.12.022" TargetMode="External"/><Relationship Id="rId18436a3fbac8285a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.agrformet.2022.109002" TargetMode="External"/><Relationship Id="rId15646a3fbac828600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iniav.pt/images/publicacoes/livros-manuais/fitoftora_viveiros.pdf" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>