--- v1 (2026-06-27)
+++ v2 (2026-08-11)
@@ -511,51 +511,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId74626a3fbac82244e" w:history="1">
+      <w:hyperlink r:id="rId48926a7b26b31136e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). The pest is also reported in other European countries e.g. Poland, Romania (CABI, 2021), and Sweden (Matsiakh &amp; Menkis, 2023).</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1756,84 +1756,84 @@
         <w:t xml:space="preserve">Brasier CM (2008) The biosecurity threat to the UK and global environment from international trade in plants. Plant Pathology 57, 792-808. Doi: 10.1111/j.1365-3059.2008.01886.x</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Brasier CM &amp; Scott JK (1994) European oak declines and global warming: a theoretical assessment with special reference to the activity of Phytophthora cinnamomi. EPPO Bulletin 24(1), 221-232. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13236a3fbac822b93" w:history="1">
+      <w:hyperlink r:id="rId62476a7b26b311a91" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1994.tb01063.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Bregant C, Mulas AA, Rossetto G, Deidda A, Maddau L, Piras G &amp; Linaldeddu BT (2021) Phytophthora mediterranea sp. nov., a new species closely related to Phytophthora cinnamomi from nursery plants of Myrtus communis in Italy. Forests 12, 682. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84666a3fbac822bc2" w:history="1">
+      <w:hyperlink r:id="rId19786a7b26b311ac0" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f12060682</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1845,51 +1845,51 @@
         <w:t xml:space="preserve">Breisch H &amp; Hennion B (2004) Chestnut rootstock: towards more resistance. Infos-Ctifl 198, 35-38.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Davison E) (2021) Phytophthora cinnamomi (Phytophthora dieback) (last updated 3/May/2024; accessed 14/May/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78786a3fbac822c04" w:history="1">
+      <w:hyperlink r:id="rId66646a7b26b311b07" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.40957</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1901,51 +1901,51 @@
         <w:t xml:space="preserve">Colquhoun IJ &amp; Petersen AE (1994) The impact of disease on mining. Journal of the Royal Society of Western Australia 77, 151-158.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Davison EM, Drenth A, Kumar S, Mack S, Mackie AE &amp; McKirdy S (2006) Pathogens associated with nursery plants imported into Western Australia. Australasian Plant Pathology 35(4), 473-475. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39856a3fbac822c44" w:history="1">
+      <w:hyperlink r:id="rId77526a7b26b311b47" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.publish.csiro.au/nid/39.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1957,84 +1957,84 @@
         <w:t xml:space="preserve">Fernandes P, Amaral A, Colavolpe B, Balonas D, Serra M, Pereira A &amp; Costa RL (2020) Propagation of new chestnut rootstocks with improved resistance to Phytophthora cinnamomi – New cast rootstocks. Silva Lusitana 28(1), 15-29.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Hardham R &amp; Blackman LM (2018) Pathogen Profile Update: Phytophthora cinnamomi. Molecular plant pathology 19(2), 260-285. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52856a3fbac822c84" w:history="1">
+      <w:hyperlink r:id="rId56776a7b26b311b87" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12568</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Harshani HS, Tsakalos JL, Mansfield, TM, McComb J, Burgess TI, St. J. Hardy GE (2023) Impact of Phytophthora cinnamomi on the taxonomic and functional diversity of forest plants in a mediterranean-type biodiversity hotspot. Journal of Vegetation Science 34, e13218, 13 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38496a3fbac822cae" w:history="1">
+      <w:hyperlink r:id="rId78446a7b26b311bb0" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/jvs.13218</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2046,51 +2046,51 @@
         <w:t xml:space="preserve">Jung T, Vettraino AM, Cech T &amp; Vannini A (2013) The impact of invasive Phytophthora species on European forests. In Phytophthora: a global perspective (ed Lamour, K). Wallingford, UK: CABI, 146-158.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Jung T, Orlikowski L, Henricot B, Abad-Campos P, Aday AG, Aguín Casal O, Bakonyi J, Cacciola SO, Cech T, Chavarriaga D, Corcobado T, Cravador A, Decourcelle T, Denton G, Diamandis S, Doğmuş-Lehtijärvi HT, Franceschini A, Ginetti B, Green S, Glavendekíc M, Hantula J, Hartmann G, Herrero M, Ivic D, Horta Jung M, Lilja A, Keca N, Kramarets V, Lyubenova A, Machado H, Magnano di San Lio G, Mansilla Vázquez PJ, Marçais B, Matsiakh I, Milenkovic I, Moricca S, Nagy ZA, Nechwatal J., Olsson C, Oszako T, Pane A, Paplomatas EJ, Pintos Varela C, Prospero S, Rial Martínez C, Rigling D, Robin C, Rytkönen A, Sánchez ME, Sanz Ros AV, Scanu B, Schlenzig A, Schumacher J, Slavov S, Solla A, Sousa E, Stenlid J, Talgø V, Tomic Z, Tsopelas P, Vannini A, Vettraino AM, Wenneker M, Woodward S &amp; Peréz-Sierra A (2016) Widespread Phytophthora infestations in European nurseries put forest, semi‐natural and horticultural ecosystems at high risk of Phytophthora diseases. Forest Pathology, 46(2), 134-16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59266a3fbac822cf7" w:history="1">
+      <w:hyperlink r:id="rId56346a7b26b311bf8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/efp.12239</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2225,51 +2225,51 @@
         <w:t xml:space="preserve">Martins L, Castro J, Macedo W, Marques C, Abreu C (2007) Assessment of the spread of chestnut ink disease using remote sensing and geostatistical methods. European Journal of Plant Pathology 119, 159-164. DOI 10.1007/s10658-007-9155-3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Matsiakh I &amp; Menkis A (2023) An Overview of Phytophthora Species on Woody Plants in Sweden and Other Nordic Countries. Microorganisms 11(5), 1309. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88346a3fbac822dc1" w:history="1">
+      <w:hyperlink r:id="rId33906a7b26b311cbe" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms11051309</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2304,92 +2304,92 @@
         <w:t xml:space="preserve">Santos C, Machado H, Correia I, Gomes F, Gomes-Laranjo J &amp; Costa R (2014) Phenotyping Castanea hybrids for Phytophthora cinnamomic resistance. Plant Pathology 64, 901–910 Doi: 10.1111/ppa.12313</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Sena K, Crocker E, Vincelli P &amp; Barton C (2018) Phytophthora cinnamomi as a driver of forest change: Implications for conservation and management. Forest Ecology and Management 409, 799-807. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30836a3fbac822e1b" w:history="1">
+      <w:hyperlink r:id="rId40566a7b26b311d19" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.foreco.2017.12.022</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Serrano MS, Romero MA, Homet P &amp; Gomez-Aparicio L (2022) Climate change impact on the population dynamics of exotic pathogens: The case of the worldwide pathogen Phytophthora cinnamomi. Agricultural and Forest Meteorology 322, 109002. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67016a3fbac822e4e" w:history="1">
+      <w:hyperlink r:id="rId66346a7b26b311d4b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.agrformet.2022.109002</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2432,51 +2432,51 @@
         <w:t xml:space="preserve">Smith PM (1988) Phytophthora cinnamomi. In European Handbook of Plant Diseases (eds Smith IM, Dunez J, Lelliott RA, Phillips DH &amp;Archer SA). Oxford, UK: Blackwell Scientific Publications, 213-215.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Trindade M, Costa e Silva F, Moreira AC, Gonçalves MdC, David TS, Cardillo E, Rodríguez-Molina MC, Silva CS, Ribeiro, Dina D &amp; Santos G (2019) Prevenção e Gestão de Fitóftora em Viveiros Florestais. Ed: INIAV. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80026a3fbac822eb0" w:history="1">
+      <w:hyperlink r:id="rId45536a7b26b311dac" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.iniav.pt/images/publicacoes/livros-manuais/fitoftora_viveiros.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3568,84 +3568,84 @@
         <w:t xml:space="preserve">Brasier CM (2008) The biosecurity threat to the UK and global environment from international trade in plants. Plant Pathology 57, 792-808. Doi: 10.1111/j.1365-3059.2008.01886.x</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Brasier CM &amp; Scott JK (1994) European oak declines and global warming: a theoretical assessment with special reference to the activity of Phytophthora cinnamomi. EPPO Bulletin 24(1), 221-232. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18806a3fbac82547b" w:history="1">
+      <w:hyperlink r:id="rId30676a7b26b3123db" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1994.tb01063.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Bregant C, Mulas AA, Rossetto G, Deidda A, Maddau L, Piras G &amp; Linaldeddu BT (2021) Phytophthora mediterranea sp. nov., a new species closely related to Phytophthora cinnamomi from nursery plants of Myrtus communis in Italy. Forests 12, 682. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61436a3fbac8254ac" w:history="1">
+      <w:hyperlink r:id="rId24626a7b26b312406" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f12060682</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3657,51 +3657,51 @@
         <w:t xml:space="preserve">Breisch H &amp; Hennion B (2004). Chestnut rootstock: towards more resistance. Infos-Ctifl 198, 35-38.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Davison E) (2021) Phytophthora cinnamomi (Phytophthora dieback) (last updated 3/May/2024; accessed 14/May/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31256a3fbac8254f0" w:history="1">
+      <w:hyperlink r:id="rId36406a7b26b312446" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.40957</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3713,51 +3713,51 @@
         <w:t xml:space="preserve">Colquhoun IJ &amp; Petersen AE (1994). The impact of disease on mining. Journal of the Royal Society of Western Australia 77, 151-158.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Davison EM, Drenth A, Kumar S, Mack S, Mackie AE &amp; McKirdy S (2006). Pathogens associated with nursery plants imported into Western Australia. Australasian Plant Pathology 35(4), 473-475. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45866a3fbac825531" w:history="1">
+      <w:hyperlink r:id="rId14736a7b26b312487" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.publish.csiro.au/nid/39.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3792,84 +3792,84 @@
         <w:t xml:space="preserve">Fernandez J, Míguez B, Miranda ME, Fernández J, Barciela S &amp; Martínez R (2014) O material vexetal na plantación de soutos. In “Guía de cultivo do castiñeiro para a produción de castaña”. Consellería do Medio Rural e do Mar. Xunta de Galicia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Hardham R &amp; Blackman LM (2018) Pathogen Profile Update: Phytophthora cinnamomi. Molecular plant pathology 19(2), 260-285. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19376a3fbac82558c" w:history="1">
+      <w:hyperlink r:id="rId22536a7b26b3124e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12568</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Harshani HS, Tsakalos JL, Mansfield, TM, McComb J, Burgess TI, St. J. Hardy GE (2023) Impact of Phytophthora cinnamomi on the taxonomic and functional diversity of forest plants in a mediterranean-type biodiversity hotspot. Journal of Vegetation Science 34, e13218, 13 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74816a3fbac8255b4" w:history="1">
+      <w:hyperlink r:id="rId62606a7b26b31250d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/jvs.13218</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3904,69 +3904,69 @@
         <w:t xml:space="preserve">Jung T, Orlikowski L, Henricot B, Abad-Campos P, Aday AG, Aguín Casal O, Bakonyi J, Cacciola SO, Cech T, Chavarriaga D, Corcobado T, Cravador A, Decourcelle T, Denton G, Diamandis S, Doğmuş-Lehtijärvi HT, Franceschini A, Ginetti B, Green S, Glavendekíc M, Hantula J, Hartmann G, Herrero M, Ivic D, Horta Jung M, Lilja A, Keca N, Kramarets V, Lyubenova A, Machado H, Magnano di San Lio G, Mansilla Vázquez PJ, Marçais B, Matsiakh I, Milenkovic I, Moricca S, Nagy ZA, Nechwatal J., Olsson C, Oszako T, Pane</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Matsiakh I &amp; Menkis A (2023) An Overview of Phytophthora Species on Woody Plants in Sweden and Other Nordic Countries. Microorganisms 11(5), 1309. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88776a3fbac82562a" w:history="1">
+      <w:hyperlink r:id="rId54246a7b26b312568" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms11051309</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> A, Paplomatas EJ, Pintos Varela C, Prospero S, Rial Martínez C, Rigling D, Robin C, Rytkönen A, Sánchez ME, Sanz Ros AV, Scanu B, Schlenzig A, Schumacher J, Slavov S, Solla A, Sousa E, Stenlid J, Talgø V, Tomic Z, Tsopelas P, Vannini A, Vettraino AM, Wenneker M, Woodward S &amp; Peréz-Sierra A (2016) Widespread Phytophthora infestations in European nurseries put forest, semi‐natural and horticultural ecosystems at high risk of Phytophthora diseases. Forest Pathology, 46(2), 134-16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96876a3fbac82564f" w:history="1">
+      <w:hyperlink r:id="rId43696a7b26b3125c9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/efp.12239</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4078,51 +4078,51 @@
         <w:t xml:space="preserve">MacDonald JD, Ali-Shtayeh MS, Kabashima J &amp; Stites J (1994). Occurrence of Phytophthora species in recirculated nursery irrigation effluents. Plant Disease 78(6), 607-611.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">MAPA (2018) Guía de Gestión Integrada de Plagas: castaño. Ministerio de Agricultura, Pesca y Alimentación. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77286a3fbac825701" w:history="1">
+      <w:hyperlink r:id="rId85266a7b26b312671" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/productos-fitosanitarios/guias-gestion-plagas/frutales/default.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4180,133 +4180,133 @@
         <w:t xml:space="preserve">Santos C, Machado H, Correia I, Gomes F, Gomes-Laranjo J &amp; Costa R (2014) Phenotyping Castanea hybrids for Phytophthora cinnamomic resistance. Plant Pathology 64, 901–910 Doi: 10.1111/ppa.12313</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">SEF (2023) Phytophthora cinnamomi Rands. In “Patógenos de plantas descritos en España”. Sociedad Española de Fitopatología. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91116a3fbac825777" w:history="1">
+      <w:hyperlink r:id="rId91686a7b26b3126f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://sef.es/patogeno/phytophthora-cinnamomi-rands</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed: 07/22/2024).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Sena K, Crocker E, Vincelli P &amp; Barton C (2018) Phytophthora cinnamomi as a driver of forest change: Implications for conservation and management. Forest Ecology and Management 409, 799-807. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98986a3fbac8257a8" w:history="1">
+      <w:hyperlink r:id="rId72916a7b26b312726" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.foreco.2017.12.022</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Serrano MS, Romero MA, Homet P &amp; Gomez-Aparicio L (2022) Climate change impact on the population dynamics of exotic pathogens: The case of the worldwide pathogen Phytophthora cinnamomi. Agricultural and Forest Meteorology 322, 109002. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13926a3fbac8257de" w:history="1">
+      <w:hyperlink r:id="rId61096a7b26b31275c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.agrformet.2022.109002</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4349,51 +4349,51 @@
         <w:t xml:space="preserve">Smith PM (1988) Phytophthora cinnamomi. In European Handbook of Plant Diseases (eds Smith IM, Dunez J, Lelliott RA, Phillips DH &amp;Archer SA). Oxford, UK: Blackwell Scientific Publications, 213-215.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Trindade M, Costa e Silva F, Moreira AC, Gonçalves MdC, David TS, Cardillo E, Rodríguez-Molina MC, Silva CS, Ribeiro, Dina D &amp; Santos G (2019) Prevenção e Gestão de Fitóftora em Viveiros Florestais. Ed: INIAV. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42616a3fbac825841" w:history="1">
+      <w:hyperlink r:id="rId28336a7b26b3127c3" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.iniav.pt/images/publicacoes/livros-manuais/fitoftora_viveiros.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5726,84 +5726,84 @@
         <w:t xml:space="preserve">Brasier CM (2008) The biosecurity threat to the UK and global environment from international trade in plants. Plant Pathology 57, 792-808. Doi: 10.1111/j.1365-3059.2008.01886.x</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Brasier CM &amp; Scott JK (1994) European oak declines and global warming: a theoretical assessment with special reference to the activity of Phytophthora cinnamomi. EPPO Bulletin 24(1), 221-232. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62916a3fbac825f8a" w:history="1">
+      <w:hyperlink r:id="rId62936a7b26b314ecb" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1994.tb01063.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Bregant C, Mulas AA, Rossetto G, Deidda A, Maddau L, Piras G &amp; Linaldeddu BT (2021) Phytophthora mediterranea sp. nov., a new species closely related to Phytophthora cinnamomi from nursery plants of Myrtus communis in Italy. Forests 12, 682. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65596a3fbac825fb5" w:history="1">
+      <w:hyperlink r:id="rId15746a7b26b314ef7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f12060682</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -5815,51 +5815,51 @@
         <w:t xml:space="preserve">Breisch H &amp; Hennion B (2004) Chestnut rootstock: towards more resistance. Infos-Ctifl 198, 35-38.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Davison E) (2021) Phytophthora cinnamomi (Phytophthora dieback) (last updated 3/May/2024; accessed 14/May/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33986a3fbac825ff5" w:history="1">
+      <w:hyperlink r:id="rId27276a7b26b314f36" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.40957</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -5871,51 +5871,51 @@
         <w:t xml:space="preserve">Colquhoun IJ &amp; Petersen AE (1994) The impact of disease on mining. Journal of the Royal Society of Western Australia 77, 151-158.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Davison EM, Drenth A, Kumar S, Mack S, Mackie AE &amp; McKirdy S (2006) Pathogens associated with nursery plants imported into Western Australia. Australasian Plant Pathology 35(4), 473-475. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65096a3fbac826036" w:history="1">
+      <w:hyperlink r:id="rId63276a7b26b314f76" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.publish.csiro.au/nid/39.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -5927,69 +5927,69 @@
         <w:t xml:space="preserve">Fernandes P, Amaral A, Colavolpe B, Balonas D, Serra M, Pereira A &amp; Costa RL (2020) Propagation of new chestnut rootstocks with improved resistance to Phytophthora cinnamomi – New cast rootstocks. Silva Lusitana 28(1), 15-29.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Hardham R &amp; Blackman LM (2018) Pathogen Profile Update: Phytophthora cinnamomi. Molecular plant pathology 19(2), 260-285. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66296a3fbac826074" w:history="1">
+      <w:hyperlink r:id="rId65646a7b26b314fb3" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12568Harshani</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> HS, Tsakalos JL, Mansfield, TM, McComb J, Burgess TI, St. J. Hardy GE (2023) Impact of Phytophthora cinnamomi on the taxonomic and functional diversity of forest plants in a mediterranean-type biodiversity hotspot. Journal of Vegetation Science 34, e13218, 13 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86996a3fbac826090" w:history="1">
+      <w:hyperlink r:id="rId62496a7b26b314fcf" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/jvs.13218</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -6001,51 +6001,51 @@
         <w:t xml:space="preserve">Jung T, Vettraino AM, Cech T &amp; Vannini A (2013) The impact of invasive Phytophthora species on European forests. In Phytophthora: a global perspective (ed Lamour, K). Wallingford, UK: CABI, 146-158.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Jung T, Orlikowski L, Henricot B, Abad-Campos P, Aday AG, Aguín Casal O, Bakonyi J, Cacciola SO, Cech T, Chavarriaga D, Corcobado T, Cravador A, Decourcelle T, Denton G, Diamandis S, Doğmuş-Lehtijärvi HT, Franceschini A, Ginetti B, Green S, Glavendekíc M, Hantula J, Hartmann G, Herrero M, Ivic D, Horta Jung M, Lilja A, Keca N, Kramarets V, Lyubenova A, Machado H, Magnano di San Lio G, Mansilla Vázquez PJ, Marçais B, Matsiakh I, Milenkovic I, Moricca S, Nagy ZA, Nechwatal J., Olsson C, Oszako T, Pane A, Paplomatas EJ, Pintos Varela C, Prospero S, Rial Martínez C, Rigling D, Robin C, Rytkönen A, Sánchez ME, Sanz Ros AV, Scanu B, Schlenzig A, Schumacher J, Slavov S, Solla A, Sousa E, Stenlid J, Talgø V, Tomic Z, Tsopelas P, Vannini A, Vettraino AM, Wenneker M, Woodward S &amp; Peréz-Sierra A (2016) Widespread Phytophthora infestations in European nurseries put forest, semi‐natural and horticultural ecosystems at high risk of Phytophthora diseases. Forest Pathology, 46(2), 134-16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20126a3fbac8260d8" w:history="1">
+      <w:hyperlink r:id="rId78846a7b26b315017" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/efp.12239</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -6203,51 +6203,51 @@
         <w:t xml:space="preserve">Martins L, Castro J, Macedo W, Marques C, Abreu C (2007) Assessment of the spread of chestnut ink disease using remote sensing and geostatistical methods. European Journal of Plant Pathology 119, 159-164. DOI 10.1007/s10658-007-9155-3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Matsiakh I &amp; Menkis A (2023) An Overview of Phytophthora Species on Woody Plants in Sweden and Other Nordic Countries. Microorganisms 11(5), 1309. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91376a3fbac8261ce" w:history="1">
+      <w:hyperlink r:id="rId64856a7b26b3150f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms11051309</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -6282,92 +6282,92 @@
         <w:t xml:space="preserve">Santos C, Machado H, Correia I, Gomes F, Gomes-Laranjo J &amp; Costa R (2014) Phenotyping Castanea hybrids for Phytophthora cinnamomic resistance. Plant Pathology 64, 901–910 Doi: 10.1111/ppa.12313</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Sena K, Crocker E, Vincelli P &amp; Barton C (2018) Phytophthora cinnamomi as a driver of forest change: Implications for conservation and management. Forest Ecology and Management 409, 799-807. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30656a3fbac826229" w:history="1">
+      <w:hyperlink r:id="rId54166a7b26b315146" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.foreco.2017.12.022</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Serrano MS, Romero MA, Homet P &amp; Gomez-Aparicio L (2022) Climate change impact on the population dynamics of exotic pathogens: The case of the worldwide pathogen Phytophthora cinnamomi. Agricultural and Forest Meteorology 322, 109002. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74856a3fbac82625c" w:history="1">
+      <w:hyperlink r:id="rId63626a7b26b315179" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.agrformet.2022.109002</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -6410,51 +6410,51 @@
         <w:t xml:space="preserve">Smith PM (1988) Phytophthora cinnamomi. In European Handbook of Plant Diseases (eds Smith IM, Dunez J, Lelliott RA, Phillips DH &amp;Archer SA). Oxford, UK: Blackwell Scientific Publications, 213-215.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Trindade M, Costa e Silva F, Moreira AC, Gonçalves MdC, David TS, Cardillo E, Rodríguez-Molina MC, Silva CS, Ribeiro, Dina D &amp; Santos G (2019) Prevenção e Gestão de Fitóftora em Viveiros Florestais. Ed: INIAV. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13116a3fbac8262bd" w:history="1">
+      <w:hyperlink r:id="rId77066a7b26b3151d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.iniav.pt/images/publicacoes/livros-manuais/fitoftora_viveiros.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -7121,51 +7121,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Although economic impact on Q. rubra is not reported a lot because of restricted cultivation, it could become a more important species for wood production in the EU (wood of high quality, fast growing: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31896a3fbac8266a0" w:history="1">
+      <w:hyperlink r:id="rId89866a7b26b3155a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.euforgen.org/species/quercus-rubra</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -7846,51 +7846,51 @@
         <w:t xml:space="preserve">Brasier CM (2008) The biosecurity threat to the UK and global environment from international trade in plants. Plant Pathology 57, 792-808. Doi: 10.1111/j.1365-3059.2008.01886.x</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Brasier CM &amp; Scott JK (1994) European oak declines and global warming: a theoretical assessment with special reference to the activity of Phytophthora cinnamomi. EPPO Bulletin 24(1), 221-232. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51426a3fbac826a74" w:history="1">
+      <w:hyperlink r:id="rId79326a7b26b31599d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1994.tb01063.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -7902,92 +7902,92 @@
         <w:t xml:space="preserve">Bregant C, Mulas AA, Rossetto G, Deidda A, Maddau L, Piras G &amp; Linaldeddu BT (2021) Phytophthora mediterranea sp. nov., a new species closely related to Phytophthora cinnamomi from nursery</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">plants of Myrtus communis in Italy. Forests 12, 682. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71626a3fbac826ab7" w:history="1">
+      <w:hyperlink r:id="rId78666a7b26b3159dd" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f12060682</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Breisch H &amp; Hennion B (2004). Chestnut rootstock: towards more resistance. Infos-Ctifl 198, 35-38.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Davison E) (2021) Phytophthora cinnamomi (Phytophthora dieback) (last updated 3/May/2024; accessed 14/May/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16246a3fbac826ae8" w:history="1">
+      <w:hyperlink r:id="rId63546a7b26b315a0d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.40957</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -7999,51 +7999,51 @@
         <w:t xml:space="preserve">Colquhoun IJ &amp; Petersen AE (1994). The impact of disease on mining. Journal of the Royal Society of Western Australia 77, 151-158.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Davison EM, Drenth A, Kumar S, Mack S, Mackie AE &amp; McKirdy S (2006) Pathogens associated with nursery plants imported into Western Australia. Australasian Plant Pathology 35(4), 473-475. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60626a3fbac826b27" w:history="1">
+      <w:hyperlink r:id="rId52326a7b26b315a4b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.publish.csiro.au/nid/39.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -8055,84 +8055,84 @@
         <w:t xml:space="preserve">Fernandes P, Amaral A, Colavolpe B, Balonas D, Serra M, Pereira A &amp; Costa RL (2020) Propagation of new chestnut rootstocks with improved resistance to Phytophthora cinnamomi – New cast rootstocks. Silva Lusitana 28(1), 15-29.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Hardham R &amp; Blackman LM (2018) Pathogen Profile Update: Phytophthora cinnamomi. Molecular plant pathology 19(2), 260-285. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92916a3fbac826b66" w:history="1">
+      <w:hyperlink r:id="rId86966a7b26b315a8b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12568</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Harshani HS, Tsakalos JL, Mansfield, TM, McComb J, Burgess TI, St. J. Hardy GE (2023) Impact of Phytophthora cinnamomi on the taxonomic and functional diversity of forest plants in a mediterranean-type biodiversity hotspot. Journal of Vegetation Science 34, e13218, 13 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46676a3fbac826b8d" w:history="1">
+      <w:hyperlink r:id="rId74126a7b26b315ab2" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/jvs.13218</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -8144,51 +8144,51 @@
         <w:t xml:space="preserve">Jung T, Vettraino AM, Cech T &amp; Vannini A (2013) The impact of invasive Phytophthora species on European forests. In Phytophthora: a global perspective (ed Lamour, K). Wallingford, UK: CABI, 146-158.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Jung T, Orlikowski L, Henricot B, Abad-Campos P, Aday AG, Aguín Casal O, Bakonyi J, Cacciola SO, Cech T, Chavarriaga D, Corcobado T, Cravador A, Decourcelle T, Denton G, Diamandis S, Doğmuş-Lehtijärvi HT, Franceschini A, Ginetti B, Green S, Glavendekíc M, Hantula J, Hartmann G, Herrero M, Ivic D, Horta Jung M, Lilja A, Keca N, Kramarets V, Lyubenova A, Machado H, Magnano di San Lio G, Mansilla Vázquez PJ, Marçais B, Matsiakh I, Milenkovic I, Moricca S, Nagy ZA, Nechwatal J., Olsson C, Oszako T, Pane A, Paplomatas EJ, Pintos Varela C, Prospero S, Rial Martínez C, Rigling D, Robin C, Rytkönen A, Sánchez ME, Sanz Ros AV, Scanu B, Schlenzig A, Schumacher J, Slavov S, Solla A, Sousa E, Stenlid J, Talgø V, Tomic Z, Tsopelas P, Vannini A, Vettraino AM, Wenneker M, Woodward S &amp; Peréz-Sierra A (2016) Widespread Phytophthora infestations in European nurseries put forest, semi‐natural and horticultural ecosystems at high risk of Phytophthora diseases. Forest Pathology, 46(2), 134-16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68606a3fbac826bd4" w:history="1">
+      <w:hyperlink r:id="rId65476a7b26b315afa" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/efp.12239</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -8392,51 +8392,51 @@
         <w:t xml:space="preserve">Martins L, Castro J, Macedo W, Marques C, Abreu C (2007) Assessment of the spread of chestnut ink disease using remote sensing and geostatistical methods. European Journal of Plant Pathology 119, 159-164. DOI 10.1007/s10658-007-9155-3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Matsiakh I &amp; Menkis A (2023) An Overview of Phytophthora Species on Woody Plants in Sweden and Other Nordic Countries. Microorganisms 11(5), 1309. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46016a3fbac826cdc" w:history="1">
+      <w:hyperlink r:id="rId65256a7b26b315bff" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms11051309</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -8471,92 +8471,92 @@
         <w:t xml:space="preserve">Santos C, Machado H, Correia I, Gomes F, Gomes-Laranjo J &amp; Costa R (2014) Phenotyping Castanea hybrids for Phytophthora cinnamomic resistance. Plant Pathology 64, 901–910 Doi: 10.1111/ppa.12313</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Sena K, Crocker E, Vincelli P &amp; Barton C (2018) Phytophthora cinnamomi as a driver of forest change: Implications for conservation and management. Forest Ecology and Management 409, 799-807. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75756a3fbac826d3e" w:history="1">
+      <w:hyperlink r:id="rId23186a7b26b315c57" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.foreco.2017.12.022</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Serrano MS, Romero MA, Homet P &amp; Gomez-Aparicio L (2022) Climate change impact on the population dynamics of exotic pathogens: The case of the worldwide pathogen Phytophthora cinnamomi. Agricultural and Forest Meteorology 322, 109002. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45606a3fbac826d7c" w:history="1">
+      <w:hyperlink r:id="rId16756a7b26b315c88" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.agrformet.2022.109002</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -8599,51 +8599,51 @@
         <w:t xml:space="preserve">Smith PM (1988) Phytophthora cinnamomi. In European Handbook of Plant Diseases (eds Smith IM, Dunez J, Lelliott RA, Phillips DH &amp;Archer SA). Oxford, UK: Blackwell Scientific Publications, 213-215.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Trindade M, Costa e Silva F, Moreira AC, Gonçalves MdC, David TS, Cardillo E, Rodríguez-Molina MC, Silva CS, Ribeiro, Dina D &amp; Santos G (2019) Prevenção e Gestão de Fitóftora em Viveiros Florestais. Ed: INIAV. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91456a3fbac826de5" w:history="1">
+      <w:hyperlink r:id="rId61226a7b26b315ce7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.iniav.pt/images/publicacoes/livros-manuais/fitoftora_viveiros.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -9976,125 +9976,125 @@
         <w:t xml:space="preserve">Brasier CM (2008) The biosecurity threat to the UK and global environment from international trade in plants. Plant Pathology 57, 792-808. Doi: 10.1111/j.1365-3059.2008.01886.x</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Brasier CM &amp; Scott JK (1994) European oak declines and global warming: a theoretical assessment with special reference to the activity of Phytophthora cinnamomi. EPPO Bulletin 24(1), 221-232. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30636a3fbac8282aa" w:history="1">
+      <w:hyperlink r:id="rId58646a7b26b316436" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1994.tb01063.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Bregant C, Mulas AA, Rossetto G, Deidda A, Maddau L, Piras G &amp; Linaldeddu BT (2021) Phytophthora mediterranea sp. nov., a new species closely related to Phytophthora cinnamomi from nursery plants of Myrtus communis in Italy. Forests 12, 682. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25686a3fbac8282d7" w:history="1">
+      <w:hyperlink r:id="rId87436a7b26b316461" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f12060682</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Breisch H &amp; Hennion B (2004). Chestnut rootstock: towards more resistance. Infos-Ctifl 198, 35-38.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Davison E) (2021) Phytophthora cinnamomi (Phytophthora dieback) (last updated 3/May/2024; accessed 14/May/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32016a3fbac828347" w:history="1">
+      <w:hyperlink r:id="rId31486a7b26b316495" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.40957</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -10106,51 +10106,51 @@
         <w:t xml:space="preserve">Colquhoun IJ &amp; Petersen AE (1994) The impact of disease on mining. Journal of the Royal Society of Western Australia 77, 151-158.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Davison EM, Drenth A, Kumar S, Mack S, Mackie AE &amp; McKirdy S (2006) Pathogens associated with nursery plants imported into Western Australia. Australasian Plant Pathology 35(4), 473-475. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42276a3fbac82838b" w:history="1">
+      <w:hyperlink r:id="rId74526a7b26b3164d4" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.publish.csiro.au/nid/39.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -10162,84 +10162,84 @@
         <w:t xml:space="preserve">Fernandes P, Amaral A, Colavolpe B, Balonas D, Serra M, Pereira A &amp; Costa RL (2020) Propagation of new chestnut rootstocks with improved resistance to Phytophthora cinnamomi – New cast rootstocks. Silva Lusitana 28(1), 15-29.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Hardham R &amp; Blackman LM (2018) Pathogen Profile Update: Phytophthora cinnamomi. Molecular plant pathology 19(2), 260-285. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29316a3fbac8283cc" w:history="1">
+      <w:hyperlink r:id="rId45396a7b26b316513" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12568</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Harshani HS, Tsakalos JL, Mansfield, TM, McComb J, Burgess TI, St. J. Hardy GE (2023) Impact of Phytophthora cinnamomi on the taxonomic and functional diversity of forest plants in a mediterranean-type biodiversity hotspot. Journal of Vegetation Science 34, e13218, 13 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49186a3fbac8283f5" w:history="1">
+      <w:hyperlink r:id="rId91966a7b26b31653e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/jvs.13218</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -10251,51 +10251,51 @@
         <w:t xml:space="preserve">Jung T, Vettraino AM, Cech T &amp; Vannini A (2013) The impact of invasive Phytophthora species on European forests. In Phytophthora: a global perspective (ed Lamour, K). Wallingford, UK: CABI, 146-158.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Jung T, Orlikowski L, Henricot B, Abad-Campos P, Aday AG, Aguín Casal O, Bakonyi J, Cacciola SO, Cech T, Chavarriaga D, Corcobado T, Cravador A, Decourcelle T, Denton G, Diamandis S, Doğmuş-Lehtijärvi HT, Franceschini A, Ginetti B, Green S, Glavendekíc M, Hantula J, Hartmann G, Herrero M, Ivic D, Horta Jung M, Lilja A, Keca N, Kramarets V, Lyubenova A, Machado H, Magnano di San Lio G, Mansilla Vázquez PJ, Marçais B, Matsiakh I, Milenkovic I, Moricca S, Nagy ZA, Nechwatal J., Olsson C, Oszako T, Pane A, Paplomatas EJ, Pintos Varela C, Prospero S, Rial Martínez C, Rigling D, Robin C, Rytkönen A, Sánchez ME, Sanz Ros AV, Scanu B, Schlenzig A, Schumacher J, Slavov S, Solla A, Sousa E, Stenlid J, Talgø V, Tomic Z, Tsopelas P, Vannini A, Vettraino AM, Wenneker M, Woodward S &amp; Peréz-Sierra A (2016) Widespread Phytophthora infestations in European nurseries put forest, semi‐natural and horticultural ecosystems at high risk of Phytophthora diseases. Forest Pathology, 46(2), 134-16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38306a3fbac82843f" w:history="1">
+      <w:hyperlink r:id="rId74476a7b26b316585" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/efp.12239</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -10453,51 +10453,51 @@
         <w:t xml:space="preserve">Martins L, Castro J, Macedo W, Marques C, Abreu C (2007) Assessment of the spread of chestnut ink disease using remote sensing and geostatistical methods. European Journal of Plant Pathology 119, 159-164. DOI 10.1007/s10658-007-9155-3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Matsiakh I &amp; Menkis A (2023) An Overview of Phytophthora Species on Woody Plants in Sweden and Other Nordic Countries. Microorganisms 11(5), 1309. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92336a3fbac828518" w:history="1">
+      <w:hyperlink r:id="rId77986a7b26b31665d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms11051309</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -10532,92 +10532,92 @@
         <w:t xml:space="preserve">Santos C, Machado H, Correia I, Gomes F, Gomes-Laranjo J &amp; Costa R (2014) Phenotyping Castanea hybrids for Phytophthora cinnamomic resistance. Plant Pathology 64, 901–910 Doi: 10.1111/ppa.12313</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Sena K, Crocker E, Vincelli P &amp; Barton C (2018) Phytophthora cinnamomi as a driver of forest change: Implications for conservation and management. Forest Ecology and Management 409, 799-807. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28386a3fbac828570" w:history="1">
+      <w:hyperlink r:id="rId78856a7b26b3166b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.foreco.2017.12.022</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Serrano MS, Romero MA, Homet P &amp; Gomez-Aparicio L (2022) Climate change impact on the population dynamics of exotic pathogens: The case of the worldwide pathogen Phytophthora cinnamomi. Agricultural and Forest Meteorology 322, 109002. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18436a3fbac8285a1" w:history="1">
+      <w:hyperlink r:id="rId28446a7b26b31865d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.agrformet.2022.109002</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -10660,51 +10660,51 @@
         <w:t xml:space="preserve">Smith PM (1988) Phytophthora cinnamomi. In European Handbook of Plant Diseases (eds Smith IM, Dunez J, Lelliott RA, Phillips DH &amp;Archer SA). Oxford, UK: Blackwell Scientific Publications, 213-215.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Trindade M, Costa e Silva F, Moreira AC, Gonçalves MdC, David TS, Cardillo E, Rodríguez-Molina MC, Silva CS, Ribeiro, Dina D &amp; Santos G (2019) Prevenção e Gestão de Fitóftora em Viveiros Florestais. Ed: INIAV. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15646a3fbac828600" w:history="1">
+      <w:hyperlink r:id="rId45866a7b26b3186c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.iniav.pt/images/publicacoes/livros-manuais/fitoftora_viveiros.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -10912,137 +10912,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="85042301">
+  <w:abstractNum w:abstractNumId="39799394">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="12371355">
+    <w:lvl w:ilvl="0" w:tplc="87062706">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="12371355" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="87062706" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="12371355" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="87062706" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="12371355" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="87062706" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="12371355" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="87062706" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="12371355" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="87062706" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="12371355" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="87062706" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="12371355" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="87062706" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="12371355" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="87062706" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="85042300">
+  <w:abstractNum w:abstractNumId="39799393">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="64545953">
+    <w:lvl w:ilvl="0" w:tplc="20974478">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11794,55 +11794,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="85042300">
-    <w:abstractNumId w:val="85042300"/>
+  <w:num w:numId="39799393">
+    <w:abstractNumId w:val="39799393"/>
   </w:num>
-  <w:num w:numId="85042301">
-    <w:abstractNumId w:val="85042301"/>
+  <w:num w:numId="39799394">
+    <w:abstractNumId w:val="39799394"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -23387,51 +23387,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId427130061" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId74626a3fbac82244e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId13236a3fbac822b93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1994.tb01063.x" TargetMode="External"/><Relationship Id="rId84666a3fbac822bc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f12060682" TargetMode="External"/><Relationship Id="rId78786a3fbac822c04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.40957" TargetMode="External"/><Relationship Id="rId39856a3fbac822c44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publish.csiro.au/nid/39.htm" TargetMode="External"/><Relationship Id="rId52856a3fbac822c84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12568" TargetMode="External"/><Relationship Id="rId38496a3fbac822cae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jvs.13218" TargetMode="External"/><Relationship Id="rId59266a3fbac822cf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12239" TargetMode="External"/><Relationship Id="rId88346a3fbac822dc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms11051309" TargetMode="External"/><Relationship Id="rId30836a3fbac822e1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2017.12.022" TargetMode="External"/><Relationship Id="rId67016a3fbac822e4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.agrformet.2022.109002" TargetMode="External"/><Relationship Id="rId80026a3fbac822eb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iniav.pt/images/publicacoes/livros-manuais/fitoftora_viveiros.pdf" TargetMode="External"/><Relationship Id="rId18806a3fbac82547b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1994.tb01063.x" TargetMode="External"/><Relationship Id="rId61436a3fbac8254ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f12060682" TargetMode="External"/><Relationship Id="rId31256a3fbac8254f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.40957" TargetMode="External"/><Relationship Id="rId45866a3fbac825531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publish.csiro.au/nid/39.htm" TargetMode="External"/><Relationship Id="rId19376a3fbac82558c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12568" TargetMode="External"/><Relationship Id="rId74816a3fbac8255b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jvs.13218" TargetMode="External"/><Relationship Id="rId88776a3fbac82562a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms11051309" TargetMode="External"/><Relationship Id="rId96876a3fbac82564f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12239" TargetMode="External"/><Relationship Id="rId77286a3fbac825701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/productos-fitosanitarios/guias-gestion-plagas/frutales/default.aspx" TargetMode="External"/><Relationship Id="rId91116a3fbac825777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sef.es/patogeno/phytophthora-cinnamomi-rands" TargetMode="External"/><Relationship Id="rId98986a3fbac8257a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2017.12.022" TargetMode="External"/><Relationship Id="rId13926a3fbac8257de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.agrformet.2022.109002" TargetMode="External"/><Relationship Id="rId42616a3fbac825841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iniav.pt/images/publicacoes/livros-manuais/fitoftora_viveiros.pdf" TargetMode="External"/><Relationship Id="rId62916a3fbac825f8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1994.tb01063.x" TargetMode="External"/><Relationship Id="rId65596a3fbac825fb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f12060682" TargetMode="External"/><Relationship Id="rId33986a3fbac825ff5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.40957" TargetMode="External"/><Relationship Id="rId65096a3fbac826036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publish.csiro.au/nid/39.htm" TargetMode="External"/><Relationship Id="rId66296a3fbac826074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12568Harshani" TargetMode="External"/><Relationship Id="rId86996a3fbac826090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jvs.13218" TargetMode="External"/><Relationship Id="rId20126a3fbac8260d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12239" TargetMode="External"/><Relationship Id="rId91376a3fbac8261ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms11051309" TargetMode="External"/><Relationship Id="rId30656a3fbac826229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2017.12.022" TargetMode="External"/><Relationship Id="rId74856a3fbac82625c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.agrformet.2022.109002" TargetMode="External"/><Relationship Id="rId13116a3fbac8262bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iniav.pt/images/publicacoes/livros-manuais/fitoftora_viveiros.pdf" TargetMode="External"/><Relationship Id="rId31896a3fbac8266a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.euforgen.org/species/quercus-rubra" TargetMode="External"/><Relationship Id="rId51426a3fbac826a74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1994.tb01063.x" TargetMode="External"/><Relationship Id="rId71626a3fbac826ab7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f12060682" TargetMode="External"/><Relationship Id="rId16246a3fbac826ae8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.40957" TargetMode="External"/><Relationship Id="rId60626a3fbac826b27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publish.csiro.au/nid/39.htm" TargetMode="External"/><Relationship Id="rId92916a3fbac826b66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12568" TargetMode="External"/><Relationship Id="rId46676a3fbac826b8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jvs.13218" TargetMode="External"/><Relationship Id="rId68606a3fbac826bd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12239" TargetMode="External"/><Relationship Id="rId46016a3fbac826cdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms11051309" TargetMode="External"/><Relationship Id="rId75756a3fbac826d3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2017.12.022" TargetMode="External"/><Relationship Id="rId45606a3fbac826d7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.agrformet.2022.109002" TargetMode="External"/><Relationship Id="rId91456a3fbac826de5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iniav.pt/images/publicacoes/livros-manuais/fitoftora_viveiros.pdf" TargetMode="External"/><Relationship Id="rId30636a3fbac8282aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1994.tb01063.x" TargetMode="External"/><Relationship Id="rId25686a3fbac8282d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f12060682" TargetMode="External"/><Relationship Id="rId32016a3fbac828347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.40957" TargetMode="External"/><Relationship Id="rId42276a3fbac82838b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publish.csiro.au/nid/39.htm" TargetMode="External"/><Relationship Id="rId29316a3fbac8283cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12568" TargetMode="External"/><Relationship Id="rId49186a3fbac8283f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jvs.13218" TargetMode="External"/><Relationship Id="rId38306a3fbac82843f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12239" TargetMode="External"/><Relationship Id="rId92336a3fbac828518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms11051309" TargetMode="External"/><Relationship Id="rId28386a3fbac828570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2017.12.022" TargetMode="External"/><Relationship Id="rId18436a3fbac8285a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.agrformet.2022.109002" TargetMode="External"/><Relationship Id="rId15646a3fbac828600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iniav.pt/images/publicacoes/livros-manuais/fitoftora_viveiros.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId162196148" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId48926a7b26b31136e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId62476a7b26b311a91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1994.tb01063.x" TargetMode="External"/><Relationship Id="rId19786a7b26b311ac0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f12060682" TargetMode="External"/><Relationship Id="rId66646a7b26b311b07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.40957" TargetMode="External"/><Relationship Id="rId77526a7b26b311b47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publish.csiro.au/nid/39.htm" TargetMode="External"/><Relationship Id="rId56776a7b26b311b87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12568" TargetMode="External"/><Relationship Id="rId78446a7b26b311bb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jvs.13218" TargetMode="External"/><Relationship Id="rId56346a7b26b311bf8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12239" TargetMode="External"/><Relationship Id="rId33906a7b26b311cbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms11051309" TargetMode="External"/><Relationship Id="rId40566a7b26b311d19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2017.12.022" TargetMode="External"/><Relationship Id="rId66346a7b26b311d4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.agrformet.2022.109002" TargetMode="External"/><Relationship Id="rId45536a7b26b311dac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iniav.pt/images/publicacoes/livros-manuais/fitoftora_viveiros.pdf" TargetMode="External"/><Relationship Id="rId30676a7b26b3123db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1994.tb01063.x" TargetMode="External"/><Relationship Id="rId24626a7b26b312406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f12060682" TargetMode="External"/><Relationship Id="rId36406a7b26b312446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.40957" TargetMode="External"/><Relationship Id="rId14736a7b26b312487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publish.csiro.au/nid/39.htm" TargetMode="External"/><Relationship Id="rId22536a7b26b3124e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12568" TargetMode="External"/><Relationship Id="rId62606a7b26b31250d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jvs.13218" TargetMode="External"/><Relationship Id="rId54246a7b26b312568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms11051309" TargetMode="External"/><Relationship Id="rId43696a7b26b3125c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12239" TargetMode="External"/><Relationship Id="rId85266a7b26b312671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/productos-fitosanitarios/guias-gestion-plagas/frutales/default.aspx" TargetMode="External"/><Relationship Id="rId91686a7b26b3126f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sef.es/patogeno/phytophthora-cinnamomi-rands" TargetMode="External"/><Relationship Id="rId72916a7b26b312726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2017.12.022" TargetMode="External"/><Relationship Id="rId61096a7b26b31275c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.agrformet.2022.109002" TargetMode="External"/><Relationship Id="rId28336a7b26b3127c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iniav.pt/images/publicacoes/livros-manuais/fitoftora_viveiros.pdf" TargetMode="External"/><Relationship Id="rId62936a7b26b314ecb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1994.tb01063.x" TargetMode="External"/><Relationship Id="rId15746a7b26b314ef7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f12060682" TargetMode="External"/><Relationship Id="rId27276a7b26b314f36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.40957" TargetMode="External"/><Relationship Id="rId63276a7b26b314f76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publish.csiro.au/nid/39.htm" TargetMode="External"/><Relationship Id="rId65646a7b26b314fb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12568Harshani" TargetMode="External"/><Relationship Id="rId62496a7b26b314fcf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jvs.13218" TargetMode="External"/><Relationship Id="rId78846a7b26b315017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12239" TargetMode="External"/><Relationship Id="rId64856a7b26b3150f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms11051309" TargetMode="External"/><Relationship Id="rId54166a7b26b315146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2017.12.022" TargetMode="External"/><Relationship Id="rId63626a7b26b315179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.agrformet.2022.109002" TargetMode="External"/><Relationship Id="rId77066a7b26b3151d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iniav.pt/images/publicacoes/livros-manuais/fitoftora_viveiros.pdf" TargetMode="External"/><Relationship Id="rId89866a7b26b3155a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.euforgen.org/species/quercus-rubra" TargetMode="External"/><Relationship Id="rId79326a7b26b31599d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1994.tb01063.x" TargetMode="External"/><Relationship Id="rId78666a7b26b3159dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f12060682" TargetMode="External"/><Relationship Id="rId63546a7b26b315a0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.40957" TargetMode="External"/><Relationship Id="rId52326a7b26b315a4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publish.csiro.au/nid/39.htm" TargetMode="External"/><Relationship Id="rId86966a7b26b315a8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12568" TargetMode="External"/><Relationship Id="rId74126a7b26b315ab2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jvs.13218" TargetMode="External"/><Relationship Id="rId65476a7b26b315afa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12239" TargetMode="External"/><Relationship Id="rId65256a7b26b315bff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms11051309" TargetMode="External"/><Relationship Id="rId23186a7b26b315c57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2017.12.022" TargetMode="External"/><Relationship Id="rId16756a7b26b315c88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.agrformet.2022.109002" TargetMode="External"/><Relationship Id="rId61226a7b26b315ce7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iniav.pt/images/publicacoes/livros-manuais/fitoftora_viveiros.pdf" TargetMode="External"/><Relationship Id="rId58646a7b26b316436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1994.tb01063.x" TargetMode="External"/><Relationship Id="rId87436a7b26b316461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f12060682" TargetMode="External"/><Relationship Id="rId31486a7b26b316495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.40957" TargetMode="External"/><Relationship Id="rId74526a7b26b3164d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publish.csiro.au/nid/39.htm" TargetMode="External"/><Relationship Id="rId45396a7b26b316513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12568" TargetMode="External"/><Relationship Id="rId91966a7b26b31653e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jvs.13218" TargetMode="External"/><Relationship Id="rId74476a7b26b316585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12239" TargetMode="External"/><Relationship Id="rId77986a7b26b31665d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms11051309" TargetMode="External"/><Relationship Id="rId78856a7b26b3166b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2017.12.022" TargetMode="External"/><Relationship Id="rId28446a7b26b31865d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.agrformet.2022.109002" TargetMode="External"/><Relationship Id="rId45866a7b26b3186c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iniav.pt/images/publicacoes/livros-manuais/fitoftora_viveiros.pdf" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>