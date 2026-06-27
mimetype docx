--- v0 (2026-05-13)
+++ v1 (2026-06-27)
@@ -519,51 +519,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory is available in CABI datasheet (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId16586a04252075544" w:history="1">
+      <w:hyperlink r:id="rId42056a3fbac8e7b08" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.40956</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). P. cambivora is widely distributed on all continents. The pest is reported to be present in Austria (2009), Belgium (2009), Bulgaria (2018), Croatia (2013), Czech Republic (2008), Denmark (1971), France (1922), Germany (1996), Greece (2013), Hungary (2017), Ireland (2005), Italy (2013), Netherlands (2009), Poland (2002), Portugal (2013), Romania (2017), Slovakia (2005), Spain (2013), Sweden (2017).</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1482,51 +1482,51 @@
         <w:t xml:space="preserve">Avanzatoa D, Vaccaro A &amp; Bevilacqua D (2009) A Short Review of Nut Industry in EU. Acta Horticulturae 825, 41-48.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Banihashemi Z (1995). Identification of Phytophthora species associated with pistachio gummosis in southern Iran. Acta Horticulturae 419, 349-352. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65676a042520759a8" w:history="1">
+      <w:hyperlink r:id="rId31396a3fbac8e80a1" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.1995.419.58</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1561,51 +1561,51 @@
         <w:t xml:space="preserve">Buisman CJ (1927) Root rots caused by Phycomycetes. Review of Applied Mycology 6, 380–381.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Phytophthora cambivora (root rot of forest trees) (last updated 4/Jan/2023; accessed at 27/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50036a042520759e8" w:history="1">
+      <w:hyperlink r:id="rId91986a3fbac8e80fd" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.40956</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1824,51 +1824,51 @@
         <w:t xml:space="preserve">Martins L, Castro J, Macedo W, Marques C &amp; Abreu C (2007) Assessment of the spread of chestnut ink disease using remote sensing and geostatistical methods. European Journal of Plant Pathology 119, 159–164.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Mullett M, Van Poucke K., Haegeman A., Focquet F, Cauldron NC, Knaus BJ, Jung MH, Kageyama K, Hieno A, Masuja H, Uematsu S, Webber JF, Brasier CM, Bakonyi J, Heungens K, Grünwald HJ &amp; Jung T (2023) Phylogeography and population structure of the global, wide host-range hybrid pathogen Phytophthora × cambivora. IMA Fungus 14(4), 18 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22356a04252075aae" w:history="1">
+      <w:hyperlink r:id="rId85016a3fbac8e8244" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s43008-023-00109-6</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1980,51 +1980,51 @@
         <w:t xml:space="preserve">Trouillas FP, Nouri MT &amp; Bourret TB (2022). Identification and characterization of Phytophthora species associated with crown and root rot of pistachio trees in California. Plant Disease 106(1), 197-206.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC IPM (2019) Phytophthora root and crown rot. In Pistachio Pest management guidelines. University of California publication 3461, 60. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61726a04252075b21" w:history="1">
+      <w:hyperlink r:id="rId60786a3fbac8e82eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgpistachio.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2995,51 +2995,51 @@
         <w:t xml:space="preserve">Avanzatoa D, Vaccaro A &amp; Bevilacqua D (2009) A Short Review of Nut Industry in EU. Acta Horticulturae 825, 41-48.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Banihashemi Z (1995). Identification of Phytophthora species associated with pistachio gummosis in southern Iran. Acta Horticulturae 419, 349-352. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18756a0425207735c" w:history="1">
+      <w:hyperlink r:id="rId50076a3fbac8e8857" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.1995.419.58</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3074,51 +3074,51 @@
         <w:t xml:space="preserve">Buisman CJ (1927) Root rots caused by Phycomycetes. Review of Applied Mycology 6, 380–381.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Phytophthora cambivora (root rot of forest trees) (last updated 4/Jan/2023; accessed at 27/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43656a042520773b8" w:history="1">
+      <w:hyperlink r:id="rId12766a3fbac8e88ad" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.40956</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3337,51 +3337,51 @@
         <w:t xml:space="preserve">Martins L, Castro J, Macedo W, Marques C &amp; Abreu C (2007) Assessment of the spread of chestnut ink disease using remote sensing and geostatistical methods. European Journal of Plant Pathology 119, 159–164.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Mullett M, Van Poucke K., Haegeman A., Focquet F, Cauldron NC, Knaus BJ, Jung MH, Kageyama K, Hieno A, Masuja H, Uematsu S, Webber JF, Brasier CM, Bakonyi J, Heungens K, Grünwald HJ &amp; Jung T (2023) Phylogeography and population structure of the global, wide host-range hybrid pathogen Phytophthora × cambivora. IMA Fungus 14(4), 18 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16866a04252077487" w:history="1">
+      <w:hyperlink r:id="rId78446a3fbac8e89cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s43008-023-00109-6</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3493,51 +3493,51 @@
         <w:t xml:space="preserve">Trouillas FP, Nouri MT &amp; Bourret TB (2022). Identification and characterization of Phytophthora species associated with crown and root rot of pistachio trees in California. Plant Disease 106(1), 197-206.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC IPM (2019) Phytophthora root and crown rot. In Pistachio Pest management guidelines. University of California publication 3461, 60. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42556a042520774fb" w:history="1">
+      <w:hyperlink r:id="rId19556a3fbac8e8a68" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgpistachio.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3737,137 +3737,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="38222074">
+  <w:abstractNum w:abstractNumId="47797660">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="54605272">
+    <w:lvl w:ilvl="0" w:tplc="49157239">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="54605272" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="49157239" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="54605272" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="49157239" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="54605272" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="49157239" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="54605272" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="49157239" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="54605272" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="49157239" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="54605272" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="49157239" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="54605272" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="49157239" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="54605272" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="49157239" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38222073">
+  <w:abstractNum w:abstractNumId="47797659">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="76906621">
+    <w:lvl w:ilvl="0" w:tplc="13486560">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4619,55 +4619,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="38222073">
-    <w:abstractNumId w:val="38222073"/>
+  <w:num w:numId="47797659">
+    <w:abstractNumId w:val="47797659"/>
   </w:num>
-  <w:num w:numId="38222074">
-    <w:abstractNumId w:val="38222074"/>
+  <w:num w:numId="47797660">
+    <w:abstractNumId w:val="47797660"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -16212,51 +16212,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId400210087" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId16586a04252075544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.40956" TargetMode="External"/><Relationship Id="rId65676a042520759a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.1995.419.58" TargetMode="External"/><Relationship Id="rId50036a042520759e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.40956" TargetMode="External"/><Relationship Id="rId22356a04252075aae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s43008-023-00109-6" TargetMode="External"/><Relationship Id="rId61726a04252075b21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgpistachio.pdf" TargetMode="External"/><Relationship Id="rId18756a0425207735c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.1995.419.58" TargetMode="External"/><Relationship Id="rId43656a042520773b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.40956" TargetMode="External"/><Relationship Id="rId16866a04252077487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s43008-023-00109-6" TargetMode="External"/><Relationship Id="rId42556a042520774fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgpistachio.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId648430298" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId42056a3fbac8e7b08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.40956" TargetMode="External"/><Relationship Id="rId31396a3fbac8e80a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.1995.419.58" TargetMode="External"/><Relationship Id="rId91986a3fbac8e80fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.40956" TargetMode="External"/><Relationship Id="rId85016a3fbac8e8244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s43008-023-00109-6" TargetMode="External"/><Relationship Id="rId60786a3fbac8e82eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgpistachio.pdf" TargetMode="External"/><Relationship Id="rId50076a3fbac8e8857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.1995.419.58" TargetMode="External"/><Relationship Id="rId12766a3fbac8e88ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.40956" TargetMode="External"/><Relationship Id="rId78446a3fbac8e89cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s43008-023-00109-6" TargetMode="External"/><Relationship Id="rId19556a3fbac8e8a68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgpistachio.pdf" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>