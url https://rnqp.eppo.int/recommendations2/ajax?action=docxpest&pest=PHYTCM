--- v1 (2026-06-27)
+++ v2 (2026-08-11)
@@ -519,51 +519,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory is available in CABI datasheet (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId42056a3fbac8e7b08" w:history="1">
+      <w:hyperlink r:id="rId89106a7b2683c0d52" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.40956</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). P. cambivora is widely distributed on all continents. The pest is reported to be present in Austria (2009), Belgium (2009), Bulgaria (2018), Croatia (2013), Czech Republic (2008), Denmark (1971), France (1922), Germany (1996), Greece (2013), Hungary (2017), Ireland (2005), Italy (2013), Netherlands (2009), Poland (2002), Portugal (2013), Romania (2017), Slovakia (2005), Spain (2013), Sweden (2017).</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1482,51 +1482,51 @@
         <w:t xml:space="preserve">Avanzatoa D, Vaccaro A &amp; Bevilacqua D (2009) A Short Review of Nut Industry in EU. Acta Horticulturae 825, 41-48.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Banihashemi Z (1995). Identification of Phytophthora species associated with pistachio gummosis in southern Iran. Acta Horticulturae 419, 349-352. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31396a3fbac8e80a1" w:history="1">
+      <w:hyperlink r:id="rId35556a7b2683c131c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.1995.419.58</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1561,51 +1561,51 @@
         <w:t xml:space="preserve">Buisman CJ (1927) Root rots caused by Phycomycetes. Review of Applied Mycology 6, 380–381.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Phytophthora cambivora (root rot of forest trees) (last updated 4/Jan/2023; accessed at 27/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91986a3fbac8e80fd" w:history="1">
+      <w:hyperlink r:id="rId82416a7b2683c1379" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.40956</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1824,51 +1824,51 @@
         <w:t xml:space="preserve">Martins L, Castro J, Macedo W, Marques C &amp; Abreu C (2007) Assessment of the spread of chestnut ink disease using remote sensing and geostatistical methods. European Journal of Plant Pathology 119, 159–164.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Mullett M, Van Poucke K., Haegeman A., Focquet F, Cauldron NC, Knaus BJ, Jung MH, Kageyama K, Hieno A, Masuja H, Uematsu S, Webber JF, Brasier CM, Bakonyi J, Heungens K, Grünwald HJ &amp; Jung T (2023) Phylogeography and population structure of the global, wide host-range hybrid pathogen Phytophthora × cambivora. IMA Fungus 14(4), 18 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85016a3fbac8e8244" w:history="1">
+      <w:hyperlink r:id="rId71816a7b2683c14bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s43008-023-00109-6</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1980,51 +1980,51 @@
         <w:t xml:space="preserve">Trouillas FP, Nouri MT &amp; Bourret TB (2022). Identification and characterization of Phytophthora species associated with crown and root rot of pistachio trees in California. Plant Disease 106(1), 197-206.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC IPM (2019) Phytophthora root and crown rot. In Pistachio Pest management guidelines. University of California publication 3461, 60. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60786a3fbac8e82eb" w:history="1">
+      <w:hyperlink r:id="rId52756a7b2683c4b31" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgpistachio.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2995,51 +2995,51 @@
         <w:t xml:space="preserve">Avanzatoa D, Vaccaro A &amp; Bevilacqua D (2009) A Short Review of Nut Industry in EU. Acta Horticulturae 825, 41-48.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Banihashemi Z (1995). Identification of Phytophthora species associated with pistachio gummosis in southern Iran. Acta Horticulturae 419, 349-352. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50076a3fbac8e8857" w:history="1">
+      <w:hyperlink r:id="rId39116a7b2683c5109" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.1995.419.58</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3074,51 +3074,51 @@
         <w:t xml:space="preserve">Buisman CJ (1927) Root rots caused by Phycomycetes. Review of Applied Mycology 6, 380–381.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Phytophthora cambivora (root rot of forest trees) (last updated 4/Jan/2023; accessed at 27/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12766a3fbac8e88ad" w:history="1">
+      <w:hyperlink r:id="rId36846a7b2683c5168" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.40956</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3337,51 +3337,51 @@
         <w:t xml:space="preserve">Martins L, Castro J, Macedo W, Marques C &amp; Abreu C (2007) Assessment of the spread of chestnut ink disease using remote sensing and geostatistical methods. European Journal of Plant Pathology 119, 159–164.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Mullett M, Van Poucke K., Haegeman A., Focquet F, Cauldron NC, Knaus BJ, Jung MH, Kageyama K, Hieno A, Masuja H, Uematsu S, Webber JF, Brasier CM, Bakonyi J, Heungens K, Grünwald HJ &amp; Jung T (2023) Phylogeography and population structure of the global, wide host-range hybrid pathogen Phytophthora × cambivora. IMA Fungus 14(4), 18 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78446a3fbac8e89cd" w:history="1">
+      <w:hyperlink r:id="rId58616a7b2683c5284" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s43008-023-00109-6</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3493,51 +3493,51 @@
         <w:t xml:space="preserve">Trouillas FP, Nouri MT &amp; Bourret TB (2022). Identification and characterization of Phytophthora species associated with crown and root rot of pistachio trees in California. Plant Disease 106(1), 197-206.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC IPM (2019) Phytophthora root and crown rot. In Pistachio Pest management guidelines. University of California publication 3461, 60. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19556a3fbac8e8a68" w:history="1">
+      <w:hyperlink r:id="rId52956a7b2683c5338" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgpistachio.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3737,137 +3737,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="47797660">
+  <w:abstractNum w:abstractNumId="42875070">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="49157239">
+    <w:lvl w:ilvl="0" w:tplc="56382729">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="49157239" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="56382729" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="49157239" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="56382729" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="49157239" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="56382729" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="49157239" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="56382729" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="49157239" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="56382729" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="49157239" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="56382729" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="49157239" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="56382729" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="49157239" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="56382729" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47797659">
+  <w:abstractNum w:abstractNumId="42875069">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="13486560">
+    <w:lvl w:ilvl="0" w:tplc="73519729">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4619,55 +4619,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="47797659">
-    <w:abstractNumId w:val="47797659"/>
+  <w:num w:numId="42875069">
+    <w:abstractNumId w:val="42875069"/>
   </w:num>
-  <w:num w:numId="47797660">
-    <w:abstractNumId w:val="47797660"/>
+  <w:num w:numId="42875070">
+    <w:abstractNumId w:val="42875070"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -16212,51 +16212,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId648430298" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId42056a3fbac8e7b08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.40956" TargetMode="External"/><Relationship Id="rId31396a3fbac8e80a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.1995.419.58" TargetMode="External"/><Relationship Id="rId91986a3fbac8e80fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.40956" TargetMode="External"/><Relationship Id="rId85016a3fbac8e8244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s43008-023-00109-6" TargetMode="External"/><Relationship Id="rId60786a3fbac8e82eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgpistachio.pdf" TargetMode="External"/><Relationship Id="rId50076a3fbac8e8857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.1995.419.58" TargetMode="External"/><Relationship Id="rId12766a3fbac8e88ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.40956" TargetMode="External"/><Relationship Id="rId78446a3fbac8e89cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s43008-023-00109-6" TargetMode="External"/><Relationship Id="rId19556a3fbac8e8a68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgpistachio.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId449267054" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId89106a7b2683c0d52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.40956" TargetMode="External"/><Relationship Id="rId35556a7b2683c131c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.1995.419.58" TargetMode="External"/><Relationship Id="rId82416a7b2683c1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.40956" TargetMode="External"/><Relationship Id="rId71816a7b2683c14bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s43008-023-00109-6" TargetMode="External"/><Relationship Id="rId52756a7b2683c4b31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgpistachio.pdf" TargetMode="External"/><Relationship Id="rId39116a7b2683c5109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.1995.419.58" TargetMode="External"/><Relationship Id="rId36846a7b2683c5168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.40956" TargetMode="External"/><Relationship Id="rId58616a7b2683c5284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s43008-023-00109-6" TargetMode="External"/><Relationship Id="rId52956a7b2683c5338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgpistachio.pdf" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>