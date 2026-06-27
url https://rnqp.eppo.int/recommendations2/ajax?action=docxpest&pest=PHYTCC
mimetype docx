--- v0 (2026-05-13)
+++ v1 (2026-06-27)
@@ -511,51 +511,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId33636a042520429f4" w:history="1">
+      <w:hyperlink r:id="rId45926a3fbac8ac6fd" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1382,51 +1382,51 @@
         <w:t xml:space="preserve">Abad ZG, Abad JA, Cacciola SO, Pane A, Faedda R, Moralejo E, Péerez-Sierra A, Abad-Campos P, Alvarez-Bernaola LA, Bakonyi J, Józsa A, Herrero ML, Burgess TI, Cunnington JH, Smith IW, Balci Y, Blomquist C, Henricot B, Denton G, Spies C, Mcleod A, Belbahri L, Cooke D, Kageyama K, Uematsu S, Kurbetli I &amp; Değirmenci K (2014) Phytophthora niederhauserii sp. nov., a polyphagous species associated with ornamentals, fruit trees and native plants in 13 countries. Mycologia 106, 431–447.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Browne GT (2017) Resistance to Phytophthora species among rootstocks for cultivated Prunus species. HortScience 52(11), 1471-1476. Retrieved Mar 10, 2024, from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42296a04252042e6e" w:history="1">
+      <w:hyperlink r:id="rId92376a3fbac8acc39" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI10391-17</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1484,51 +1484,51 @@
         <w:t xml:space="preserve">Browne GT &amp; Viveros MA (1999). Lethal cankers caused by Phytophthora spp. in almond scions: Specific etiology and potential inoculum sources. Plant Disease 83, 739–745.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Carisse O &amp; Khanizadeh S (2006) Relative resistance of newly released apple rootstocks to Phytophthora cactorum. Canadian Journal of Plant Science 86(1), 199-204. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29936a04252042edc" w:history="1">
+      <w:hyperlink r:id="rId22616a3fbac8accb0" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cdnsciencepub.com/doi/10.4141/P04-176</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1755,51 +1755,51 @@
         <w:t xml:space="preserve">Kurbetli,̇ I &amp; Değiṙmenci K (2012). Phytophthora spp. causing root and crown rot of almond in Central Anatolian region in Turkey. Bitki Koruma Bülteni 52, 299–312.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plantwise Knowledge Bank (2022). Phytophthora cactorum (apple collar rot) (accessed 7/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23596a04252042fe9" w:history="1">
+      <w:hyperlink r:id="rId10046a3fbac8ae81c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.40953</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1842,51 +1842,51 @@
         <w:t xml:space="preserve">Turechek W (2004). Apple diseases and their management. in Diseases of Fruits and Vegetables, Volume I (ed Naqvi SAMH). Kluwer Academic Publishers, Dordrecht, The Netherlands. Pages 1-108.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC IPM (2020). Phytophthora root and crown rot. UC IPM Pest management guidelines Walnut. Publication 3471, 70-71. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28186a04252043044" w:history="1">
+      <w:hyperlink r:id="rId91486a3fbac8ae888" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgwalnut.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3487,51 +3487,51 @@
         <w:t xml:space="preserve">Abad ZG, Abad JA, Cacciola SO, Pane A, Faedda R, Moralejo E, Péerez-Sierra A, Abad-Campos P, Alvarez-Bernaola LA, Bakonyi J, Józsa A, Herrero ML, Burgess TI, Cunnington JH, Smith IW, Balci Y, Blomquist C, Henricot B, Denton G, Spies C, Mcleod A, Belbahri L, Cooke D, Kageyama K, Uematsu S, Kurbetli I &amp; Değirmenci K (2014) Phytophthora niederhauserii sp. nov., a polyphagous species associated with ornamentals, fruit trees and native plants in 13 countries. Mycologia 106, 431–447.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Browne GT (2017) Resistance to Phytophthora species among rootstocks for cultivated Prunus species. HortScience 52(11), 1471-1476. Retrieved Mar 10, 2024, from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41536a0425204971d" w:history="1">
+      <w:hyperlink r:id="rId53336a3fbac8b0a0a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI10391-17</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3589,51 +3589,51 @@
         <w:t xml:space="preserve">Browne GT &amp; Viveros MA (1999). Lethal cankers caused by Phytophthora spp. in almond scions: Specific etiology and potential inoculum sources. Plant Disease 83, 739–745.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Carisse O &amp; Khanizadeh S (2006) Relative resistance of newly released apple rootstocks to Phytophthora cactorum. Canadian Journal of Plant Science 86(1), 199-204. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34086a042520497a5" w:history="1">
+      <w:hyperlink r:id="rId77436a3fbac8b0a84" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cdnsciencepub.com/doi/10.4141/P04-176</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3860,51 +3860,51 @@
         <w:t xml:space="preserve">Kurbetli,̇ I &amp; Değiṙmenci K (2012). Phytophthora spp. causing root and crown rot of almond in Central Anatolian region in Turkey. Bitki Koruma Bülteni 52, 299–312.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plantwise Knowledge Bank (2022). Phytophthora cactorum (apple collar rot) (accessed 7/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76036a042520498ca" w:history="1">
+      <w:hyperlink r:id="rId26326a3fbac8b0bab" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.40953</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3947,51 +3947,51 @@
         <w:t xml:space="preserve">Turechek W (2004). Apple diseases and their management. in Diseases of Fruits and Vegetables, Volume I (ed Naqvi SAMH). Kluwer Academic Publishers, Dordrecht, The Netherlands. Pages 1-108.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC IPM (2020). Phytophthora root and crown rot. UC IPM Pest management guidelines Walnut. Publication 3471, 70-71. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18696a04252049929" w:history="1">
+      <w:hyperlink r:id="rId89476a3fbac8b0c2b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgwalnut.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4836,51 +4836,51 @@
         <w:t xml:space="preserve">Abad ZG, Abad JA, Cacciola SO, Pane A, Faedda R, Moralejo E, Péerez-Sierra A, Abad-Campos P, Alvarez-Bernaola LA, Bakonyi J, Józsa A, Herrero ML, Burgess TI, Cunnington JH, Smith IW, Balci Y, Blomquist C, Henricot B, Denton G, Spies C, Mcleod A, Belbahri L, Cooke D, Kageyama K, Uematsu S, Kurbetli I &amp; Değirmenci K (2014) Phytophthora niederhauserii sp. nov., a polyphagous species associated with ornamentals, fruit trees and native plants in 13 countries. Mycologia 106, 431–447.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Browne GT (2017) Resistance to Phytophthora species among rootstocks for cultivated Prunus species. HortScience 52(11), 1471-1476. Retrieved Mar 10, 2024, from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54426a04252049dce" w:history="1">
+      <w:hyperlink r:id="rId26116a3fbac8b114a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI10391-17</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4938,51 +4938,51 @@
         <w:t xml:space="preserve">Browne GT &amp; Viveros MA (1999). Lethal cankers caused by Phytophthora spp. in almond scions: Specific etiology and potential inoculum sources. Plant Disease 83, 739–745.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Carisse O &amp; Khanizadeh S (2006) Relative resistance of newly released apple rootstocks to Phytophthora cactorum. Canadian Journal of Plant Science 86(1), 199-204. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67316a04252049e3d" w:history="1">
+      <w:hyperlink r:id="rId35326a3fbac8b11cc" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cdnsciencepub.com/doi/10.4141/P04-176</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5209,51 +5209,51 @@
         <w:t xml:space="preserve">Kurbetli,̇ I &amp; Değiṙmenci K (2012). Phytophthora spp. causing root and crown rot of almond in Central Anatolian region in Turkey. Bitki Koruma Bülteni 52, 299–312.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plantwise Knowledge Bank (2022). Phytophthora cactorum (apple collar rot) (accessed 7/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62766a04252049f4a" w:history="1">
+      <w:hyperlink r:id="rId72416a3fbac8b12f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.40953</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5296,51 +5296,51 @@
         <w:t xml:space="preserve">Turechek W (2004). Apple diseases and their management. in Diseases of Fruits and Vegetables, Volume I (ed Naqvi SAMH). Kluwer Academic Publishers, Dordrecht, The Netherlands. Pages 1-108.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC IPM (2020). Phytophthora root and crown rot. UC IPM Pest management guidelines Walnut. Publication 3471, 70-71. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97756a04252049fa5" w:history="1">
+      <w:hyperlink r:id="rId22426a3fbac8b1352" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgwalnut.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -6211,51 +6211,51 @@
         <w:t xml:space="preserve">Abad ZG, Abad JA, Cacciola SO, Pane A, Faedda R, Moralejo E, Péerez-Sierra A, Abad-Campos P, Alvarez-Bernaola LA, Bakonyi J, Józsa A, Herrero ML, Burgess TI, Cunnington JH, Smith IW, Balci Y, Blomquist C, Henricot B, Denton G, Spies C, Mcleod A, Belbahri L, Cooke D, Kageyama K, Uematsu S, Kurbetli I &amp; Değirmenci K (2014) Phytophthora niederhauserii sp. nov., a polyphagous species associated with ornamentals, fruit trees and native plants in 13 countries. Mycologia 106, 431–447.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Browne GT (2017) Resistance to Phytophthora species among rootstocks for cultivated Prunus species. HortScience 52(11), 1471-1476. Retrieved Mar 10, 2024, from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11056a0425204d2fd" w:history="1">
+      <w:hyperlink r:id="rId82396a3fbac8b1856" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI10391-17</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -6313,51 +6313,51 @@
         <w:t xml:space="preserve">Browne GT &amp; Viveros MA (1999). Lethal cankers caused by Phytophthora spp. in almond scions: Specific etiology and potential inoculum sources. Plant Disease 83, 739–745.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Carisse O &amp; Khanizadeh S (2006) Relative resistance of newly released apple rootstocks to Phytophthora cactorum. Canadian Journal of Plant Science 86(1), 199-204. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77546a0425204d36f" w:history="1">
+      <w:hyperlink r:id="rId93616a3fbac8b18c3" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cdnsciencepub.com/doi/10.4141/P04-176</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -6584,51 +6584,51 @@
         <w:t xml:space="preserve">Kurbetli,̇ I &amp; Değiṙmenci K (2012). Phytophthora spp. causing root and crown rot of almond in Central Anatolian region in Turkey. Bitki Koruma Bülteni 52, 299–312.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plantwise Knowledge Bank (2022). Phytophthora cactorum (apple collar rot) (accessed 7/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52876a0425204d481" w:history="1">
+      <w:hyperlink r:id="rId89006a3fbac8b19e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.40953</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -6671,51 +6671,51 @@
         <w:t xml:space="preserve">Turechek W (2004). Apple diseases and their management. in Diseases of Fruits and Vegetables, Volume I (ed Naqvi SAMH). Kluwer Academic Publishers, Dordrecht, The Netherlands. Pages 1-108.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC IPM (2020). Phytophthora root and crown rot. UC IPM Pest management guidelines Walnut. Publication 3471, 70-71. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18786a0425204d4dc" w:history="1">
+      <w:hyperlink r:id="rId64136a3fbac8b1a40" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgwalnut.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -7586,51 +7586,51 @@
         <w:t xml:space="preserve">Abad ZG, Abad JA, Cacciola SO, Pane A, Faedda R, Moralejo E, Péerez-Sierra A, Abad-Campos P, Alvarez-Bernaola LA, Bakonyi J, Józsa A, Herrero ML, Burgess TI, Cunnington JH, Smith IW, Balci Y, Blomquist C, Henricot B, Denton G, Spies C, Mcleod A, Belbahri L, Cooke D, Kageyama K, Uematsu S, Kurbetli I &amp; Değirmenci K (2014) Phytophthora niederhauserii sp. nov., a polyphagous species associated with ornamentals, fruit trees and native plants in 13 countries. Mycologia 106, 431–447.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Browne GT (2017) Resistance to Phytophthora species among rootstocks for cultivated Prunus species. HortScience 52(11), 1471-1476. Retrieved Mar 10, 2024, from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48856a0425204d969" w:history="1">
+      <w:hyperlink r:id="rId19256a3fbac8b22b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI10391-17</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -7688,51 +7688,51 @@
         <w:t xml:space="preserve">Browne GT &amp; Viveros MA (1999). Lethal cankers caused by Phytophthora spp. in almond scions: Specific etiology and potential inoculum sources. Plant Disease 83, 739–745.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Carisse O &amp; Khanizadeh S (2006) Relative resistance of newly released apple rootstocks to Phytophthora cactorum. Canadian Journal of Plant Science 86(1), 199-204. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18436a0425204d9d9" w:history="1">
+      <w:hyperlink r:id="rId54346a3fbac8b232d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cdnsciencepub.com/doi/10.4141/P04-176</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -7959,51 +7959,51 @@
         <w:t xml:space="preserve">Kurbetli,̇ I &amp; Değiṙmenci K (2012). Phytophthora spp. causing root and crown rot of almond in Central Anatolian region in Turkey. Bitki Koruma Bülteni 52, 299–312.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plantwise Knowledge Bank (2022). Phytophthora cactorum (apple collar rot) (accessed 7/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17696a0425204db14" w:history="1">
+      <w:hyperlink r:id="rId61256a3fbac8b244a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.40953</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -8046,51 +8046,51 @@
         <w:t xml:space="preserve">Turechek W (2004). Apple diseases and their management. in Diseases of Fruits and Vegetables, Volume I (ed Naqvi SAMH). Kluwer Academic Publishers, Dordrecht, The Netherlands. Pages 1-108.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC IPM (2020). Phytophthora root and crown rot. UC IPM Pest management guidelines Walnut. Publication 3471, 70-71. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44776a0425204db7a" w:history="1">
+      <w:hyperlink r:id="rId10686a3fbac8b24aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgwalnut.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -8961,51 +8961,51 @@
         <w:t xml:space="preserve">Abad ZG, Abad JA, Cacciola SO, Pane A, Faedda R, Moralejo E, Péerez-Sierra A, Abad-Campos P, Alvarez-Bernaola LA, Bakonyi J, Józsa A, Herrero ML, Burgess TI, Cunnington JH, Smith IW, Balci Y, Blomquist C, Henricot B, Denton G, Spies C, Mcleod A, Belbahri L, Cooke D, Kageyama K, Uematsu S, Kurbetli I &amp; Değirmenci K (2014) Phytophthora niederhauserii sp. nov., a polyphagous species associated with ornamentals, fruit trees and native plants in 13 countries. Mycologia 106, 431–447.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Browne GT (2017) Resistance to Phytophthora species among rootstocks for cultivated Prunus species. HortScience 52(11), 1471-1476. Retrieved Mar 10, 2024, from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18116a0425204e014" w:history="1">
+      <w:hyperlink r:id="rId62046a3fbac8b29f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI10391-17</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -9063,51 +9063,51 @@
         <w:t xml:space="preserve">Browne GT &amp; Viveros MA (1999). Lethal cankers caused by Phytophthora spp. in almond scions: Specific etiology and potential inoculum sources. Plant Disease 83, 739–745.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Carisse O &amp; Khanizadeh S (2006) Relative resistance of newly released apple rootstocks to Phytophthora cactorum. Canadian Journal of Plant Science 86(1), 199-204. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59986a0425204e07c" w:history="1">
+      <w:hyperlink r:id="rId29476a3fbac8b2a78" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cdnsciencepub.com/doi/10.4141/P04-176</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -9334,51 +9334,51 @@
         <w:t xml:space="preserve">Kurbetli,̇ I &amp; Değiṙmenci K (2012). Phytophthora spp. causing root and crown rot of almond in Central Anatolian region in Turkey. Bitki Koruma Bülteni 52, 299–312.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plantwise Knowledge Bank (2022). Phytophthora cactorum (apple collar rot) (accessed 7/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56826a0425204e186" w:history="1">
+      <w:hyperlink r:id="rId90226a3fbac8b2c4a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.40953</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -9421,51 +9421,51 @@
         <w:t xml:space="preserve">Turechek W (2004). Apple diseases and their management. in Diseases of Fruits and Vegetables, Volume I (ed Naqvi SAMH). Kluwer Academic Publishers, Dordrecht, The Netherlands. Pages 1-108.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC IPM (2020). Phytophthora root and crown rot. UC IPM Pest management guidelines Walnut. Publication 3471, 70-71. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72846a042520512c5" w:history="1">
+      <w:hyperlink r:id="rId41246a3fbac8b2ce4" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgwalnut.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -10336,51 +10336,51 @@
         <w:t xml:space="preserve">Abad ZG, Abad JA, Cacciola SO, Pane A, Faedda R, Moralejo E, Péerez-Sierra A, Abad-Campos P, Alvarez-Bernaola LA, Bakonyi J, Józsa A, Herrero ML, Burgess TI, Cunnington JH, Smith IW, Balci Y, Blomquist C, Henricot B, Denton G, Spies C, Mcleod A, Belbahri L, Cooke D, Kageyama K, Uematsu S, Kurbetli I &amp; Değirmenci K (2014) Phytophthora niederhauserii sp. nov., a polyphagous species associated with ornamentals, fruit trees and native plants in 13 countries. Mycologia 106, 431–447.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Browne GT (2017) Resistance to Phytophthora species among rootstocks for cultivated Prunus species. HortScience 52(11), 1471-1476. Retrieved Mar 10, 2024, from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20666a042520524cd" w:history="1">
+      <w:hyperlink r:id="rId92826a3fbac8b3307" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI10391-17</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -10438,51 +10438,51 @@
         <w:t xml:space="preserve">Browne GT &amp; Viveros MA (1999). Lethal cankers caused by Phytophthora spp. in almond scions: Specific etiology and potential inoculum sources. Plant Disease 83, 739–745.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Carisse O &amp; Khanizadeh S (2006) Relative resistance of newly released apple rootstocks to Phytophthora cactorum. Canadian Journal of Plant Science 86(1), 199-204. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95166a04252052553" w:history="1">
+      <w:hyperlink r:id="rId47046a3fbac8b338b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cdnsciencepub.com/doi/10.4141/P04-176</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -10709,51 +10709,51 @@
         <w:t xml:space="preserve">Kurbetli,̇ I &amp; Değiṙmenci K (2012). Phytophthora spp. causing root and crown rot of almond in Central Anatolian region in Turkey. Bitki Koruma Bülteni 52, 299–312.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plantwise Knowledge Bank (2022). Phytophthora cactorum (apple collar rot) (accessed 7/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95146a042520530e7" w:history="1">
+      <w:hyperlink r:id="rId47066a3fbac8b34b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.40953</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -10796,51 +10796,51 @@
         <w:t xml:space="preserve">Turechek W (2004). Apple diseases and their management. in Diseases of Fruits and Vegetables, Volume I (ed Naqvi SAMH). Kluwer Academic Publishers, Dordrecht, The Netherlands. Pages 1-108.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC IPM (2020). Phytophthora root and crown rot. UC IPM Pest management guidelines Walnut. Publication 3471, 70-71. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40176a04252053161" w:history="1">
+      <w:hyperlink r:id="rId64046a3fbac8b3518" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgwalnut.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -11720,51 +11720,51 @@
         <w:t xml:space="preserve">Abad ZG, Abad JA, Cacciola SO, Pane A, Faedda R, Moralejo E, Péerez-Sierra A, Abad-Campos P, Alvarez-Bernaola LA, Bakonyi J, Józsa A, Herrero ML, Burgess TI, Cunnington JH, Smith IW, Balci Y, Blomquist C, Henricot B, Denton G, Spies C, Mcleod A, Belbahri L, Cooke D, Kageyama K, Uematsu S, Kurbetli I &amp; Değirmenci K (2014) Phytophthora niederhauserii sp. nov., a polyphagous species associated with ornamentals, fruit trees and native plants in 13 countries. Mycologia 106, 431–447.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Browne GT (2017) Resistance to Phytophthora species among rootstocks for cultivated Prunus species. HortScience 52(11), 1471-1476. Retrieved Mar 10, 2024, from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45876a042520536a1" w:history="1">
+      <w:hyperlink r:id="rId61696a3fbac8b5aeb" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI10391-17</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -11822,51 +11822,51 @@
         <w:t xml:space="preserve">Browne GT &amp; Viveros MA (1999). Lethal cankers caused by Phytophthora spp. in almond scions: Specific etiology and potential inoculum sources. Plant Disease 83, 739–745.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Carisse O &amp; Khanizadeh S (2006) Relative resistance of newly released apple rootstocks to Phytophthora cactorum. Canadian Journal of Plant Science 86(1), 199-204. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23416a0425205370e" w:history="1">
+      <w:hyperlink r:id="rId79086a3fbac8b5b65" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cdnsciencepub.com/doi/10.4141/P04-176</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -12093,51 +12093,51 @@
         <w:t xml:space="preserve">Kurbetli,̇ I &amp; Değiṙmenci K (2012). Phytophthora spp. causing root and crown rot of almond in Central Anatolian region in Turkey. Bitki Koruma Bülteni 52, 299–312.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plantwise Knowledge Bank (2022). Phytophthora cactorum (apple collar rot) (accessed 7/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48986a04252053844" w:history="1">
+      <w:hyperlink r:id="rId77936a3fbac8b5c8c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.40953</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -12180,51 +12180,51 @@
         <w:t xml:space="preserve">Turechek W (2004). Apple diseases and their management. in Diseases of Fruits and Vegetables, Volume I (ed Naqvi SAMH). Kluwer Academic Publishers, Dordrecht, The Netherlands. Pages 1-108.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC IPM (2020). Phytophthora root and crown rot. UC IPM Pest management guidelines Walnut. Publication 3471, 70-71. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31166a042520538ab" w:history="1">
+      <w:hyperlink r:id="rId43086a3fbac8b5cec" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgwalnut.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -13095,51 +13095,51 @@
         <w:t xml:space="preserve">Abad ZG, Abad JA, Cacciola SO, Pane A, Faedda R, Moralejo E, Péerez-Sierra A, Abad-Campos P, Alvarez-Bernaola LA, Bakonyi J, Józsa A, Herrero ML, Burgess TI, Cunnington JH, Smith IW, Balci Y, Blomquist C, Henricot B, Denton G, Spies C, Mcleod A, Belbahri L, Cooke D, Kageyama K, Uematsu S, Kurbetli I &amp; Değirmenci K (2014) Phytophthora niederhauserii sp. nov., a polyphagous species associated with ornamentals, fruit trees and native plants in 13 countries. Mycologia 106, 431–447.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Browne GT (2017) Resistance to Phytophthora species among rootstocks for cultivated Prunus species. HortScience 52(11), 1471-1476. Retrieved Mar 10, 2024, from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78386a04252053f1d" w:history="1">
+      <w:hyperlink r:id="rId24266a3fbac8b6322" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI10391-17</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -13197,51 +13197,51 @@
         <w:t xml:space="preserve">Browne GT &amp; Viveros MA (1999). Lethal cankers caused by Phytophthora spp. in almond scions: Specific etiology and potential inoculum sources. Plant Disease 83, 739–745.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Carisse O &amp; Khanizadeh S (2006) Relative resistance of newly released apple rootstocks to Phytophthora cactorum. Canadian Journal of Plant Science 86(1), 199-204. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76826a04252056e9a" w:history="1">
+      <w:hyperlink r:id="rId45966a3fbac8b6392" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cdnsciencepub.com/doi/10.4141/P04-176</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -13468,51 +13468,51 @@
         <w:t xml:space="preserve">Kurbetli,̇ I &amp; Değiṙmenci K (2012). Phytophthora spp. causing root and crown rot of almond in Central Anatolian region in Turkey. Bitki Koruma Bülteni 52, 299–312.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plantwise Knowledge Bank (2022). Phytophthora cactorum (apple collar rot) (accessed 7/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87626a04252056fd7" w:history="1">
+      <w:hyperlink r:id="rId32946a3fbac8b64b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.40953</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -13555,51 +13555,51 @@
         <w:t xml:space="preserve">Turechek W (2004). Apple diseases and their management. in Diseases of Fruits and Vegetables, Volume I (ed Naqvi SAMH). Kluwer Academic Publishers, Dordrecht, The Netherlands. Pages 1-108.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC IPM (2020). Phytophthora root and crown rot. UC IPM Pest management guidelines Walnut. Publication 3471, 70-71. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45286a0425205703f" w:history="1">
+      <w:hyperlink r:id="rId50426a3fbac8b6514" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgwalnut.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -14470,51 +14470,51 @@
         <w:t xml:space="preserve">Abad ZG, Abad JA, Cacciola SO, Pane A, Faedda R, Moralejo E, Péerez-Sierra A, Abad-Campos P, Alvarez-Bernaola LA, Bakonyi J, Józsa A, Herrero ML, Burgess TI, Cunnington JH, Smith IW, Balci Y, Blomquist C, Henricot B, Denton G, Spies C, Mcleod A, Belbahri L, Cooke D, Kageyama K, Uematsu S, Kurbetli I &amp; Değirmenci K (2014) Phytophthora niederhauserii sp. nov., a polyphagous species associated with ornamentals, fruit trees and native plants in 13 countries. Mycologia 106, 431–447.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Browne GT (2017) Resistance to Phytophthora species among rootstocks for cultivated Prunus species. HortScience 52(11), 1471-1476. Retrieved Mar 10, 2024, from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73066a042520574e1" w:history="1">
+      <w:hyperlink r:id="rId18146a3fbac8b6a4a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI10391-17</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -14572,51 +14572,51 @@
         <w:t xml:space="preserve">Browne GT &amp; Viveros MA (1999). Lethal cankers caused by Phytophthora spp. in almond scions: Specific etiology and potential inoculum sources. Plant Disease 83, 739–745.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Carisse O &amp; Khanizadeh S (2006) Relative resistance of newly released apple rootstocks to Phytophthora cactorum. Canadian Journal of Plant Science 86(1), 199-204. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90596a0425205754d" w:history="1">
+      <w:hyperlink r:id="rId14706a3fbac8b6abd" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cdnsciencepub.com/doi/10.4141/P04-176</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -14843,51 +14843,51 @@
         <w:t xml:space="preserve">Kurbetli,̇ I &amp; Değiṙmenci K (2012). Phytophthora spp. causing root and crown rot of almond in Central Anatolian region in Turkey. Bitki Koruma Bülteni 52, 299–312.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plantwise Knowledge Bank (2022). Phytophthora cactorum (apple collar rot) (accessed 7/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71176a0425205765a" w:history="1">
+      <w:hyperlink r:id="rId58446a3fbac8b6be2" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.40953</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -14930,51 +14930,51 @@
         <w:t xml:space="preserve">Turechek W (2004). Apple diseases and their management. in Diseases of Fruits and Vegetables, Volume I (ed Naqvi SAMH). Kluwer Academic Publishers, Dordrecht, The Netherlands. Pages 1-108.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC IPM (2020). Phytophthora root and crown rot. UC IPM Pest management guidelines Walnut. Publication 3471, 70-71. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46446a042520576b3" w:history="1">
+      <w:hyperlink r:id="rId13776a3fbac8b6c42" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgwalnut.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -15819,51 +15819,51 @@
         <w:t xml:space="preserve">Abad ZG, Abad JA, Cacciola SO, Pane A, Faedda R, Moralejo E, Péerez-Sierra A, Abad-Campos P, Alvarez-Bernaola LA, Bakonyi J, Józsa A, Herrero ML, Burgess TI, Cunnington JH, Smith IW, Balci Y, Blomquist C, Henricot B, Denton G, Spies C, Mcleod A, Belbahri L, Cooke D, Kageyama K, Uematsu S, Kurbetli I &amp; Değirmenci K (2014) Phytophthora niederhauserii sp. nov., a polyphagous species associated with ornamentals, fruit trees and native plants in 13 countries. Mycologia 106, 431–447.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Browne GT (2017) Resistance to Phytophthora species among rootstocks for cultivated Prunus species. HortScience 52(11), 1471-1476. Retrieved Mar 10, 2024, from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51396a04252057bb5" w:history="1">
+      <w:hyperlink r:id="rId65726a3fbac8b7148" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI10391-17</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -15921,51 +15921,51 @@
         <w:t xml:space="preserve">Browne GT &amp; Viveros MA (1999). Lethal cankers caused by Phytophthora spp. in almond scions: Specific etiology and potential inoculum sources. Plant Disease 83, 739–745.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Carisse O &amp; Khanizadeh S (2006) Relative resistance of newly released apple rootstocks to Phytophthora cactorum. Canadian Journal of Plant Science 86(1), 199-204. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82696a04252057c2c" w:history="1">
+      <w:hyperlink r:id="rId72196a3fbac8b71ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cdnsciencepub.com/doi/10.4141/P04-176</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -16192,51 +16192,51 @@
         <w:t xml:space="preserve">Kurbetli,̇ I &amp; Değiṙmenci K (2012). Phytophthora spp. causing root and crown rot of almond in Central Anatolian region in Turkey. Bitki Koruma Bülteni 52, 299–312.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plantwise Knowledge Bank (2022). Phytophthora cactorum (apple collar rot) (accessed 7/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95686a04252057d3c" w:history="1">
+      <w:hyperlink r:id="rId22496a3fbac8b72db" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.40953</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -16279,51 +16279,51 @@
         <w:t xml:space="preserve">Turechek W (2004). Apple diseases and their management. in Diseases of Fruits and Vegetables, Volume I (ed Naqvi SAMH). Kluwer Academic Publishers, Dordrecht, The Netherlands. Pages 1-108.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC IPM (2020). Phytophthora root and crown rot. UC IPM Pest management guidelines Walnut. Publication 3471, 70-71. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24616a04252057da3" w:history="1">
+      <w:hyperlink r:id="rId30356a3fbac8b733b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgwalnut.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -16431,137 +16431,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="79540550">
+  <w:abstractNum w:abstractNumId="54353914">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="17966572">
+    <w:lvl w:ilvl="0" w:tplc="85384798">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="17966572" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="85384798" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="17966572" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="85384798" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="17966572" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="85384798" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="17966572" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="85384798" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="17966572" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="85384798" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="17966572" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="85384798" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="17966572" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="85384798" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="17966572" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="85384798" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="79540549">
+  <w:abstractNum w:abstractNumId="54353913">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="19215834">
+    <w:lvl w:ilvl="0" w:tplc="41455466">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -17313,55 +17313,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="79540549">
-    <w:abstractNumId w:val="79540549"/>
+  <w:num w:numId="54353913">
+    <w:abstractNumId w:val="54353913"/>
   </w:num>
-  <w:num w:numId="79540550">
-    <w:abstractNumId w:val="79540550"/>
+  <w:num w:numId="54353914">
+    <w:abstractNumId w:val="54353914"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -28906,51 +28906,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId361182604" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId33636a042520429f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId42296a04252042e6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI10391-17" TargetMode="External"/><Relationship Id="rId29936a04252042edc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdnsciencepub.com/doi/10.4141/P04-176" TargetMode="External"/><Relationship Id="rId23596a04252042fe9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.40953" TargetMode="External"/><Relationship Id="rId28186a04252043044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgwalnut.pdf" TargetMode="External"/><Relationship Id="rId41536a0425204971d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI10391-17" TargetMode="External"/><Relationship Id="rId34086a042520497a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdnsciencepub.com/doi/10.4141/P04-176" TargetMode="External"/><Relationship Id="rId76036a042520498ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.40953" TargetMode="External"/><Relationship Id="rId18696a04252049929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgwalnut.pdf" TargetMode="External"/><Relationship Id="rId54426a04252049dce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI10391-17" TargetMode="External"/><Relationship Id="rId67316a04252049e3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdnsciencepub.com/doi/10.4141/P04-176" TargetMode="External"/><Relationship Id="rId62766a04252049f4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.40953" TargetMode="External"/><Relationship Id="rId97756a04252049fa5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgwalnut.pdf" TargetMode="External"/><Relationship Id="rId11056a0425204d2fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI10391-17" TargetMode="External"/><Relationship Id="rId77546a0425204d36f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdnsciencepub.com/doi/10.4141/P04-176" TargetMode="External"/><Relationship Id="rId52876a0425204d481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.40953" TargetMode="External"/><Relationship Id="rId18786a0425204d4dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgwalnut.pdf" TargetMode="External"/><Relationship Id="rId48856a0425204d969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI10391-17" TargetMode="External"/><Relationship Id="rId18436a0425204d9d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdnsciencepub.com/doi/10.4141/P04-176" TargetMode="External"/><Relationship Id="rId17696a0425204db14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.40953" TargetMode="External"/><Relationship Id="rId44776a0425204db7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgwalnut.pdf" TargetMode="External"/><Relationship Id="rId18116a0425204e014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI10391-17" TargetMode="External"/><Relationship Id="rId59986a0425204e07c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdnsciencepub.com/doi/10.4141/P04-176" TargetMode="External"/><Relationship Id="rId56826a0425204e186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.40953" TargetMode="External"/><Relationship Id="rId72846a042520512c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgwalnut.pdf" TargetMode="External"/><Relationship Id="rId20666a042520524cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI10391-17" TargetMode="External"/><Relationship Id="rId95166a04252052553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdnsciencepub.com/doi/10.4141/P04-176" TargetMode="External"/><Relationship Id="rId95146a042520530e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.40953" TargetMode="External"/><Relationship Id="rId40176a04252053161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgwalnut.pdf" TargetMode="External"/><Relationship Id="rId45876a042520536a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI10391-17" TargetMode="External"/><Relationship Id="rId23416a0425205370e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdnsciencepub.com/doi/10.4141/P04-176" TargetMode="External"/><Relationship Id="rId48986a04252053844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.40953" TargetMode="External"/><Relationship Id="rId31166a042520538ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgwalnut.pdf" TargetMode="External"/><Relationship Id="rId78386a04252053f1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI10391-17" TargetMode="External"/><Relationship Id="rId76826a04252056e9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdnsciencepub.com/doi/10.4141/P04-176" TargetMode="External"/><Relationship Id="rId87626a04252056fd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.40953" TargetMode="External"/><Relationship Id="rId45286a0425205703f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgwalnut.pdf" TargetMode="External"/><Relationship Id="rId73066a042520574e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI10391-17" TargetMode="External"/><Relationship Id="rId90596a0425205754d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdnsciencepub.com/doi/10.4141/P04-176" TargetMode="External"/><Relationship Id="rId71176a0425205765a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.40953" TargetMode="External"/><Relationship Id="rId46446a042520576b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgwalnut.pdf" TargetMode="External"/><Relationship Id="rId51396a04252057bb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI10391-17" TargetMode="External"/><Relationship Id="rId82696a04252057c2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdnsciencepub.com/doi/10.4141/P04-176" TargetMode="External"/><Relationship Id="rId95686a04252057d3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.40953" TargetMode="External"/><Relationship Id="rId24616a04252057da3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgwalnut.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId201056721" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId45926a3fbac8ac6fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId92376a3fbac8acc39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI10391-17" TargetMode="External"/><Relationship Id="rId22616a3fbac8accb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdnsciencepub.com/doi/10.4141/P04-176" TargetMode="External"/><Relationship Id="rId10046a3fbac8ae81c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.40953" TargetMode="External"/><Relationship Id="rId91486a3fbac8ae888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgwalnut.pdf" TargetMode="External"/><Relationship Id="rId53336a3fbac8b0a0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI10391-17" TargetMode="External"/><Relationship Id="rId77436a3fbac8b0a84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdnsciencepub.com/doi/10.4141/P04-176" TargetMode="External"/><Relationship Id="rId26326a3fbac8b0bab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.40953" TargetMode="External"/><Relationship Id="rId89476a3fbac8b0c2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgwalnut.pdf" TargetMode="External"/><Relationship Id="rId26116a3fbac8b114a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI10391-17" TargetMode="External"/><Relationship Id="rId35326a3fbac8b11cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdnsciencepub.com/doi/10.4141/P04-176" TargetMode="External"/><Relationship Id="rId72416a3fbac8b12f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.40953" TargetMode="External"/><Relationship Id="rId22426a3fbac8b1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgwalnut.pdf" TargetMode="External"/><Relationship Id="rId82396a3fbac8b1856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI10391-17" TargetMode="External"/><Relationship Id="rId93616a3fbac8b18c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdnsciencepub.com/doi/10.4141/P04-176" TargetMode="External"/><Relationship Id="rId89006a3fbac8b19e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.40953" TargetMode="External"/><Relationship Id="rId64136a3fbac8b1a40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgwalnut.pdf" TargetMode="External"/><Relationship Id="rId19256a3fbac8b22b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI10391-17" TargetMode="External"/><Relationship Id="rId54346a3fbac8b232d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdnsciencepub.com/doi/10.4141/P04-176" TargetMode="External"/><Relationship Id="rId61256a3fbac8b244a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.40953" TargetMode="External"/><Relationship Id="rId10686a3fbac8b24aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgwalnut.pdf" TargetMode="External"/><Relationship Id="rId62046a3fbac8b29f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI10391-17" TargetMode="External"/><Relationship Id="rId29476a3fbac8b2a78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdnsciencepub.com/doi/10.4141/P04-176" TargetMode="External"/><Relationship Id="rId90226a3fbac8b2c4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.40953" TargetMode="External"/><Relationship Id="rId41246a3fbac8b2ce4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgwalnut.pdf" TargetMode="External"/><Relationship Id="rId92826a3fbac8b3307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI10391-17" TargetMode="External"/><Relationship Id="rId47046a3fbac8b338b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdnsciencepub.com/doi/10.4141/P04-176" TargetMode="External"/><Relationship Id="rId47066a3fbac8b34b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.40953" TargetMode="External"/><Relationship Id="rId64046a3fbac8b3518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgwalnut.pdf" TargetMode="External"/><Relationship Id="rId61696a3fbac8b5aeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI10391-17" TargetMode="External"/><Relationship Id="rId79086a3fbac8b5b65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdnsciencepub.com/doi/10.4141/P04-176" TargetMode="External"/><Relationship Id="rId77936a3fbac8b5c8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.40953" TargetMode="External"/><Relationship Id="rId43086a3fbac8b5cec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgwalnut.pdf" TargetMode="External"/><Relationship Id="rId24266a3fbac8b6322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI10391-17" TargetMode="External"/><Relationship Id="rId45966a3fbac8b6392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdnsciencepub.com/doi/10.4141/P04-176" TargetMode="External"/><Relationship Id="rId32946a3fbac8b64b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.40953" TargetMode="External"/><Relationship Id="rId50426a3fbac8b6514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgwalnut.pdf" TargetMode="External"/><Relationship Id="rId18146a3fbac8b6a4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI10391-17" TargetMode="External"/><Relationship Id="rId14706a3fbac8b6abd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdnsciencepub.com/doi/10.4141/P04-176" TargetMode="External"/><Relationship Id="rId58446a3fbac8b6be2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.40953" TargetMode="External"/><Relationship Id="rId13776a3fbac8b6c42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgwalnut.pdf" TargetMode="External"/><Relationship Id="rId65726a3fbac8b7148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI10391-17" TargetMode="External"/><Relationship Id="rId72196a3fbac8b71ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdnsciencepub.com/doi/10.4141/P04-176" TargetMode="External"/><Relationship Id="rId22496a3fbac8b72db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.40953" TargetMode="External"/><Relationship Id="rId30356a3fbac8b733b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgwalnut.pdf" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>