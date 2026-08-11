--- v1 (2026-06-27)
+++ v2 (2026-08-11)
@@ -511,51 +511,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId45926a3fbac8ac6fd" w:history="1">
+      <w:hyperlink r:id="rId29356a7b26847a7b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1382,51 +1382,51 @@
         <w:t xml:space="preserve">Abad ZG, Abad JA, Cacciola SO, Pane A, Faedda R, Moralejo E, Péerez-Sierra A, Abad-Campos P, Alvarez-Bernaola LA, Bakonyi J, Józsa A, Herrero ML, Burgess TI, Cunnington JH, Smith IW, Balci Y, Blomquist C, Henricot B, Denton G, Spies C, Mcleod A, Belbahri L, Cooke D, Kageyama K, Uematsu S, Kurbetli I &amp; Değirmenci K (2014) Phytophthora niederhauserii sp. nov., a polyphagous species associated with ornamentals, fruit trees and native plants in 13 countries. Mycologia 106, 431–447.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Browne GT (2017) Resistance to Phytophthora species among rootstocks for cultivated Prunus species. HortScience 52(11), 1471-1476. Retrieved Mar 10, 2024, from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92376a3fbac8acc39" w:history="1">
+      <w:hyperlink r:id="rId91586a7b26847aca7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI10391-17</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1484,51 +1484,51 @@
         <w:t xml:space="preserve">Browne GT &amp; Viveros MA (1999). Lethal cankers caused by Phytophthora spp. in almond scions: Specific etiology and potential inoculum sources. Plant Disease 83, 739–745.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Carisse O &amp; Khanizadeh S (2006) Relative resistance of newly released apple rootstocks to Phytophthora cactorum. Canadian Journal of Plant Science 86(1), 199-204. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22616a3fbac8accb0" w:history="1">
+      <w:hyperlink r:id="rId65966a7b26847ad27" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cdnsciencepub.com/doi/10.4141/P04-176</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1755,51 +1755,51 @@
         <w:t xml:space="preserve">Kurbetli,̇ I &amp; Değiṙmenci K (2012). Phytophthora spp. causing root and crown rot of almond in Central Anatolian region in Turkey. Bitki Koruma Bülteni 52, 299–312.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plantwise Knowledge Bank (2022). Phytophthora cactorum (apple collar rot) (accessed 7/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10046a3fbac8ae81c" w:history="1">
+      <w:hyperlink r:id="rId17196a7b26847ae5a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.40953</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1842,51 +1842,51 @@
         <w:t xml:space="preserve">Turechek W (2004). Apple diseases and their management. in Diseases of Fruits and Vegetables, Volume I (ed Naqvi SAMH). Kluwer Academic Publishers, Dordrecht, The Netherlands. Pages 1-108.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC IPM (2020). Phytophthora root and crown rot. UC IPM Pest management guidelines Walnut. Publication 3471, 70-71. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91486a3fbac8ae888" w:history="1">
+      <w:hyperlink r:id="rId82746a7b26847aeca" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgwalnut.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3487,51 +3487,51 @@
         <w:t xml:space="preserve">Abad ZG, Abad JA, Cacciola SO, Pane A, Faedda R, Moralejo E, Péerez-Sierra A, Abad-Campos P, Alvarez-Bernaola LA, Bakonyi J, Józsa A, Herrero ML, Burgess TI, Cunnington JH, Smith IW, Balci Y, Blomquist C, Henricot B, Denton G, Spies C, Mcleod A, Belbahri L, Cooke D, Kageyama K, Uematsu S, Kurbetli I &amp; Değirmenci K (2014) Phytophthora niederhauserii sp. nov., a polyphagous species associated with ornamentals, fruit trees and native plants in 13 countries. Mycologia 106, 431–447.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Browne GT (2017) Resistance to Phytophthora species among rootstocks for cultivated Prunus species. HortScience 52(11), 1471-1476. Retrieved Mar 10, 2024, from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53336a3fbac8b0a0a" w:history="1">
+      <w:hyperlink r:id="rId44246a7b26847b86e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI10391-17</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3589,51 +3589,51 @@
         <w:t xml:space="preserve">Browne GT &amp; Viveros MA (1999). Lethal cankers caused by Phytophthora spp. in almond scions: Specific etiology and potential inoculum sources. Plant Disease 83, 739–745.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Carisse O &amp; Khanizadeh S (2006) Relative resistance of newly released apple rootstocks to Phytophthora cactorum. Canadian Journal of Plant Science 86(1), 199-204. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77436a3fbac8b0a84" w:history="1">
+      <w:hyperlink r:id="rId69146a7b26847b8ea" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cdnsciencepub.com/doi/10.4141/P04-176</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3860,51 +3860,51 @@
         <w:t xml:space="preserve">Kurbetli,̇ I &amp; Değiṙmenci K (2012). Phytophthora spp. causing root and crown rot of almond in Central Anatolian region in Turkey. Bitki Koruma Bülteni 52, 299–312.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plantwise Knowledge Bank (2022). Phytophthora cactorum (apple collar rot) (accessed 7/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26326a3fbac8b0bab" w:history="1">
+      <w:hyperlink r:id="rId46386a7b26847ba12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.40953</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3947,51 +3947,51 @@
         <w:t xml:space="preserve">Turechek W (2004). Apple diseases and their management. in Diseases of Fruits and Vegetables, Volume I (ed Naqvi SAMH). Kluwer Academic Publishers, Dordrecht, The Netherlands. Pages 1-108.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC IPM (2020). Phytophthora root and crown rot. UC IPM Pest management guidelines Walnut. Publication 3471, 70-71. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89476a3fbac8b0c2b" w:history="1">
+      <w:hyperlink r:id="rId66576a7b26847ba81" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgwalnut.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4836,51 +4836,51 @@
         <w:t xml:space="preserve">Abad ZG, Abad JA, Cacciola SO, Pane A, Faedda R, Moralejo E, Péerez-Sierra A, Abad-Campos P, Alvarez-Bernaola LA, Bakonyi J, Józsa A, Herrero ML, Burgess TI, Cunnington JH, Smith IW, Balci Y, Blomquist C, Henricot B, Denton G, Spies C, Mcleod A, Belbahri L, Cooke D, Kageyama K, Uematsu S, Kurbetli I &amp; Değirmenci K (2014) Phytophthora niederhauserii sp. nov., a polyphagous species associated with ornamentals, fruit trees and native plants in 13 countries. Mycologia 106, 431–447.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Browne GT (2017) Resistance to Phytophthora species among rootstocks for cultivated Prunus species. HortScience 52(11), 1471-1476. Retrieved Mar 10, 2024, from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26116a3fbac8b114a" w:history="1">
+      <w:hyperlink r:id="rId21866a7b26847bf74" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI10391-17</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4938,51 +4938,51 @@
         <w:t xml:space="preserve">Browne GT &amp; Viveros MA (1999). Lethal cankers caused by Phytophthora spp. in almond scions: Specific etiology and potential inoculum sources. Plant Disease 83, 739–745.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Carisse O &amp; Khanizadeh S (2006) Relative resistance of newly released apple rootstocks to Phytophthora cactorum. Canadian Journal of Plant Science 86(1), 199-204. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35326a3fbac8b11cc" w:history="1">
+      <w:hyperlink r:id="rId26856a7b26847fec3" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cdnsciencepub.com/doi/10.4141/P04-176</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5209,51 +5209,51 @@
         <w:t xml:space="preserve">Kurbetli,̇ I &amp; Değiṙmenci K (2012). Phytophthora spp. causing root and crown rot of almond in Central Anatolian region in Turkey. Bitki Koruma Bülteni 52, 299–312.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plantwise Knowledge Bank (2022). Phytophthora cactorum (apple collar rot) (accessed 7/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72416a3fbac8b12f2" w:history="1">
+      <w:hyperlink r:id="rId59406a7b26848000b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.40953</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5296,51 +5296,51 @@
         <w:t xml:space="preserve">Turechek W (2004). Apple diseases and their management. in Diseases of Fruits and Vegetables, Volume I (ed Naqvi SAMH). Kluwer Academic Publishers, Dordrecht, The Netherlands. Pages 1-108.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC IPM (2020). Phytophthora root and crown rot. UC IPM Pest management guidelines Walnut. Publication 3471, 70-71. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22426a3fbac8b1352" w:history="1">
+      <w:hyperlink r:id="rId85856a7b268480072" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgwalnut.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -6211,51 +6211,51 @@
         <w:t xml:space="preserve">Abad ZG, Abad JA, Cacciola SO, Pane A, Faedda R, Moralejo E, Péerez-Sierra A, Abad-Campos P, Alvarez-Bernaola LA, Bakonyi J, Józsa A, Herrero ML, Burgess TI, Cunnington JH, Smith IW, Balci Y, Blomquist C, Henricot B, Denton G, Spies C, Mcleod A, Belbahri L, Cooke D, Kageyama K, Uematsu S, Kurbetli I &amp; Değirmenci K (2014) Phytophthora niederhauserii sp. nov., a polyphagous species associated with ornamentals, fruit trees and native plants in 13 countries. Mycologia 106, 431–447.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Browne GT (2017) Resistance to Phytophthora species among rootstocks for cultivated Prunus species. HortScience 52(11), 1471-1476. Retrieved Mar 10, 2024, from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82396a3fbac8b1856" w:history="1">
+      <w:hyperlink r:id="rId92996a7b2684805ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI10391-17</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -6313,51 +6313,51 @@
         <w:t xml:space="preserve">Browne GT &amp; Viveros MA (1999). Lethal cankers caused by Phytophthora spp. in almond scions: Specific etiology and potential inoculum sources. Plant Disease 83, 739–745.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Carisse O &amp; Khanizadeh S (2006) Relative resistance of newly released apple rootstocks to Phytophthora cactorum. Canadian Journal of Plant Science 86(1), 199-204. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93616a3fbac8b18c3" w:history="1">
+      <w:hyperlink r:id="rId80576a7b26848063d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cdnsciencepub.com/doi/10.4141/P04-176</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -6584,51 +6584,51 @@
         <w:t xml:space="preserve">Kurbetli,̇ I &amp; Değiṙmenci K (2012). Phytophthora spp. causing root and crown rot of almond in Central Anatolian region in Turkey. Bitki Koruma Bülteni 52, 299–312.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plantwise Knowledge Bank (2022). Phytophthora cactorum (apple collar rot) (accessed 7/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89006a3fbac8b19e1" w:history="1">
+      <w:hyperlink r:id="rId48136a7b268480765" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.40953</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -6671,51 +6671,51 @@
         <w:t xml:space="preserve">Turechek W (2004). Apple diseases and their management. in Diseases of Fruits and Vegetables, Volume I (ed Naqvi SAMH). Kluwer Academic Publishers, Dordrecht, The Netherlands. Pages 1-108.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC IPM (2020). Phytophthora root and crown rot. UC IPM Pest management guidelines Walnut. Publication 3471, 70-71. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64136a3fbac8b1a40" w:history="1">
+      <w:hyperlink r:id="rId12826a7b2684807c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgwalnut.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -7586,51 +7586,51 @@
         <w:t xml:space="preserve">Abad ZG, Abad JA, Cacciola SO, Pane A, Faedda R, Moralejo E, Péerez-Sierra A, Abad-Campos P, Alvarez-Bernaola LA, Bakonyi J, Józsa A, Herrero ML, Burgess TI, Cunnington JH, Smith IW, Balci Y, Blomquist C, Henricot B, Denton G, Spies C, Mcleod A, Belbahri L, Cooke D, Kageyama K, Uematsu S, Kurbetli I &amp; Değirmenci K (2014) Phytophthora niederhauserii sp. nov., a polyphagous species associated with ornamentals, fruit trees and native plants in 13 countries. Mycologia 106, 431–447.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Browne GT (2017) Resistance to Phytophthora species among rootstocks for cultivated Prunus species. HortScience 52(11), 1471-1476. Retrieved Mar 10, 2024, from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19256a3fbac8b22b8" w:history="1">
+      <w:hyperlink r:id="rId43916a7b268480d17" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI10391-17</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -7688,51 +7688,51 @@
         <w:t xml:space="preserve">Browne GT &amp; Viveros MA (1999). Lethal cankers caused by Phytophthora spp. in almond scions: Specific etiology and potential inoculum sources. Plant Disease 83, 739–745.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Carisse O &amp; Khanizadeh S (2006) Relative resistance of newly released apple rootstocks to Phytophthora cactorum. Canadian Journal of Plant Science 86(1), 199-204. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54346a3fbac8b232d" w:history="1">
+      <w:hyperlink r:id="rId46006a7b268480d8b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cdnsciencepub.com/doi/10.4141/P04-176</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -7959,51 +7959,51 @@
         <w:t xml:space="preserve">Kurbetli,̇ I &amp; Değiṙmenci K (2012). Phytophthora spp. causing root and crown rot of almond in Central Anatolian region in Turkey. Bitki Koruma Bülteni 52, 299–312.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plantwise Knowledge Bank (2022). Phytophthora cactorum (apple collar rot) (accessed 7/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61256a3fbac8b244a" w:history="1">
+      <w:hyperlink r:id="rId74706a7b268480ecb" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.40953</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -8046,51 +8046,51 @@
         <w:t xml:space="preserve">Turechek W (2004). Apple diseases and their management. in Diseases of Fruits and Vegetables, Volume I (ed Naqvi SAMH). Kluwer Academic Publishers, Dordrecht, The Netherlands. Pages 1-108.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC IPM (2020). Phytophthora root and crown rot. UC IPM Pest management guidelines Walnut. Publication 3471, 70-71. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10686a3fbac8b24aa" w:history="1">
+      <w:hyperlink r:id="rId61186a7b268480f33" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgwalnut.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -8961,51 +8961,51 @@
         <w:t xml:space="preserve">Abad ZG, Abad JA, Cacciola SO, Pane A, Faedda R, Moralejo E, Péerez-Sierra A, Abad-Campos P, Alvarez-Bernaola LA, Bakonyi J, Józsa A, Herrero ML, Burgess TI, Cunnington JH, Smith IW, Balci Y, Blomquist C, Henricot B, Denton G, Spies C, Mcleod A, Belbahri L, Cooke D, Kageyama K, Uematsu S, Kurbetli I &amp; Değirmenci K (2014) Phytophthora niederhauserii sp. nov., a polyphagous species associated with ornamentals, fruit trees and native plants in 13 countries. Mycologia 106, 431–447.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Browne GT (2017) Resistance to Phytophthora species among rootstocks for cultivated Prunus species. HortScience 52(11), 1471-1476. Retrieved Mar 10, 2024, from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62046a3fbac8b29f2" w:history="1">
+      <w:hyperlink r:id="rId95426a7b268481453" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI10391-17</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -9063,51 +9063,51 @@
         <w:t xml:space="preserve">Browne GT &amp; Viveros MA (1999). Lethal cankers caused by Phytophthora spp. in almond scions: Specific etiology and potential inoculum sources. Plant Disease 83, 739–745.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Carisse O &amp; Khanizadeh S (2006) Relative resistance of newly released apple rootstocks to Phytophthora cactorum. Canadian Journal of Plant Science 86(1), 199-204. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29476a3fbac8b2a78" w:history="1">
+      <w:hyperlink r:id="rId68396a7b2684814c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cdnsciencepub.com/doi/10.4141/P04-176</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -9334,51 +9334,51 @@
         <w:t xml:space="preserve">Kurbetli,̇ I &amp; Değiṙmenci K (2012). Phytophthora spp. causing root and crown rot of almond in Central Anatolian region in Turkey. Bitki Koruma Bülteni 52, 299–312.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plantwise Knowledge Bank (2022). Phytophthora cactorum (apple collar rot) (accessed 7/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90226a3fbac8b2c4a" w:history="1">
+      <w:hyperlink r:id="rId23236a7b2684815f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.40953</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -9421,51 +9421,51 @@
         <w:t xml:space="preserve">Turechek W (2004). Apple diseases and their management. in Diseases of Fruits and Vegetables, Volume I (ed Naqvi SAMH). Kluwer Academic Publishers, Dordrecht, The Netherlands. Pages 1-108.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC IPM (2020). Phytophthora root and crown rot. UC IPM Pest management guidelines Walnut. Publication 3471, 70-71. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41246a3fbac8b2ce4" w:history="1">
+      <w:hyperlink r:id="rId19996a7b268481657" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgwalnut.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -10336,51 +10336,51 @@
         <w:t xml:space="preserve">Abad ZG, Abad JA, Cacciola SO, Pane A, Faedda R, Moralejo E, Péerez-Sierra A, Abad-Campos P, Alvarez-Bernaola LA, Bakonyi J, Józsa A, Herrero ML, Burgess TI, Cunnington JH, Smith IW, Balci Y, Blomquist C, Henricot B, Denton G, Spies C, Mcleod A, Belbahri L, Cooke D, Kageyama K, Uematsu S, Kurbetli I &amp; Değirmenci K (2014) Phytophthora niederhauserii sp. nov., a polyphagous species associated with ornamentals, fruit trees and native plants in 13 countries. Mycologia 106, 431–447.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Browne GT (2017) Resistance to Phytophthora species among rootstocks for cultivated Prunus species. HortScience 52(11), 1471-1476. Retrieved Mar 10, 2024, from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92826a3fbac8b3307" w:history="1">
+      <w:hyperlink r:id="rId63446a7b268481b83" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI10391-17</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -10438,51 +10438,51 @@
         <w:t xml:space="preserve">Browne GT &amp; Viveros MA (1999). Lethal cankers caused by Phytophthora spp. in almond scions: Specific etiology and potential inoculum sources. Plant Disease 83, 739–745.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Carisse O &amp; Khanizadeh S (2006) Relative resistance of newly released apple rootstocks to Phytophthora cactorum. Canadian Journal of Plant Science 86(1), 199-204. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47046a3fbac8b338b" w:history="1">
+      <w:hyperlink r:id="rId99026a7b268481bf3" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cdnsciencepub.com/doi/10.4141/P04-176</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -10709,51 +10709,51 @@
         <w:t xml:space="preserve">Kurbetli,̇ I &amp; Değiṙmenci K (2012). Phytophthora spp. causing root and crown rot of almond in Central Anatolian region in Turkey. Bitki Koruma Bülteni 52, 299–312.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plantwise Knowledge Bank (2022). Phytophthora cactorum (apple collar rot) (accessed 7/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47066a3fbac8b34b5" w:history="1">
+      <w:hyperlink r:id="rId66556a7b268481d11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.40953</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -10796,51 +10796,51 @@
         <w:t xml:space="preserve">Turechek W (2004). Apple diseases and their management. in Diseases of Fruits and Vegetables, Volume I (ed Naqvi SAMH). Kluwer Academic Publishers, Dordrecht, The Netherlands. Pages 1-108.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC IPM (2020). Phytophthora root and crown rot. UC IPM Pest management guidelines Walnut. Publication 3471, 70-71. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64046a3fbac8b3518" w:history="1">
+      <w:hyperlink r:id="rId58826a7b268481d73" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgwalnut.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -11720,51 +11720,51 @@
         <w:t xml:space="preserve">Abad ZG, Abad JA, Cacciola SO, Pane A, Faedda R, Moralejo E, Péerez-Sierra A, Abad-Campos P, Alvarez-Bernaola LA, Bakonyi J, Józsa A, Herrero ML, Burgess TI, Cunnington JH, Smith IW, Balci Y, Blomquist C, Henricot B, Denton G, Spies C, Mcleod A, Belbahri L, Cooke D, Kageyama K, Uematsu S, Kurbetli I &amp; Değirmenci K (2014) Phytophthora niederhauserii sp. nov., a polyphagous species associated with ornamentals, fruit trees and native plants in 13 countries. Mycologia 106, 431–447.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Browne GT (2017) Resistance to Phytophthora species among rootstocks for cultivated Prunus species. HortScience 52(11), 1471-1476. Retrieved Mar 10, 2024, from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61696a3fbac8b5aeb" w:history="1">
+      <w:hyperlink r:id="rId19356a7b268485db8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI10391-17</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -11822,51 +11822,51 @@
         <w:t xml:space="preserve">Browne GT &amp; Viveros MA (1999). Lethal cankers caused by Phytophthora spp. in almond scions: Specific etiology and potential inoculum sources. Plant Disease 83, 739–745.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Carisse O &amp; Khanizadeh S (2006) Relative resistance of newly released apple rootstocks to Phytophthora cactorum. Canadian Journal of Plant Science 86(1), 199-204. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79086a3fbac8b5b65" w:history="1">
+      <w:hyperlink r:id="rId73056a7b268485e34" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cdnsciencepub.com/doi/10.4141/P04-176</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -12093,51 +12093,51 @@
         <w:t xml:space="preserve">Kurbetli,̇ I &amp; Değiṙmenci K (2012). Phytophthora spp. causing root and crown rot of almond in Central Anatolian region in Turkey. Bitki Koruma Bülteni 52, 299–312.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plantwise Knowledge Bank (2022). Phytophthora cactorum (apple collar rot) (accessed 7/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77936a3fbac8b5c8c" w:history="1">
+      <w:hyperlink r:id="rId86516a7b268485fa2" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.40953</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -12180,51 +12180,51 @@
         <w:t xml:space="preserve">Turechek W (2004). Apple diseases and their management. in Diseases of Fruits and Vegetables, Volume I (ed Naqvi SAMH). Kluwer Academic Publishers, Dordrecht, The Netherlands. Pages 1-108.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC IPM (2020). Phytophthora root and crown rot. UC IPM Pest management guidelines Walnut. Publication 3471, 70-71. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43086a3fbac8b5cec" w:history="1">
+      <w:hyperlink r:id="rId69186a7b268486005" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgwalnut.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -13095,51 +13095,51 @@
         <w:t xml:space="preserve">Abad ZG, Abad JA, Cacciola SO, Pane A, Faedda R, Moralejo E, Péerez-Sierra A, Abad-Campos P, Alvarez-Bernaola LA, Bakonyi J, Józsa A, Herrero ML, Burgess TI, Cunnington JH, Smith IW, Balci Y, Blomquist C, Henricot B, Denton G, Spies C, Mcleod A, Belbahri L, Cooke D, Kageyama K, Uematsu S, Kurbetli I &amp; Değirmenci K (2014) Phytophthora niederhauserii sp. nov., a polyphagous species associated with ornamentals, fruit trees and native plants in 13 countries. Mycologia 106, 431–447.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Browne GT (2017) Resistance to Phytophthora species among rootstocks for cultivated Prunus species. HortScience 52(11), 1471-1476. Retrieved Mar 10, 2024, from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24266a3fbac8b6322" w:history="1">
+      <w:hyperlink r:id="rId30446a7b268486626" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI10391-17</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -13197,51 +13197,51 @@
         <w:t xml:space="preserve">Browne GT &amp; Viveros MA (1999). Lethal cankers caused by Phytophthora spp. in almond scions: Specific etiology and potential inoculum sources. Plant Disease 83, 739–745.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Carisse O &amp; Khanizadeh S (2006) Relative resistance of newly released apple rootstocks to Phytophthora cactorum. Canadian Journal of Plant Science 86(1), 199-204. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45966a3fbac8b6392" w:history="1">
+      <w:hyperlink r:id="rId18956a7b268486697" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cdnsciencepub.com/doi/10.4141/P04-176</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -13468,51 +13468,51 @@
         <w:t xml:space="preserve">Kurbetli,̇ I &amp; Değiṙmenci K (2012). Phytophthora spp. causing root and crown rot of almond in Central Anatolian region in Turkey. Bitki Koruma Bülteni 52, 299–312.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plantwise Knowledge Bank (2022). Phytophthora cactorum (apple collar rot) (accessed 7/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32946a3fbac8b64b3" w:history="1">
+      <w:hyperlink r:id="rId50256a7b2684867bb" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.40953</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -13555,51 +13555,51 @@
         <w:t xml:space="preserve">Turechek W (2004). Apple diseases and their management. in Diseases of Fruits and Vegetables, Volume I (ed Naqvi SAMH). Kluwer Academic Publishers, Dordrecht, The Netherlands. Pages 1-108.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC IPM (2020). Phytophthora root and crown rot. UC IPM Pest management guidelines Walnut. Publication 3471, 70-71. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50426a3fbac8b6514" w:history="1">
+      <w:hyperlink r:id="rId48386a7b26848681c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgwalnut.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -14470,51 +14470,51 @@
         <w:t xml:space="preserve">Abad ZG, Abad JA, Cacciola SO, Pane A, Faedda R, Moralejo E, Péerez-Sierra A, Abad-Campos P, Alvarez-Bernaola LA, Bakonyi J, Józsa A, Herrero ML, Burgess TI, Cunnington JH, Smith IW, Balci Y, Blomquist C, Henricot B, Denton G, Spies C, Mcleod A, Belbahri L, Cooke D, Kageyama K, Uematsu S, Kurbetli I &amp; Değirmenci K (2014) Phytophthora niederhauserii sp. nov., a polyphagous species associated with ornamentals, fruit trees and native plants in 13 countries. Mycologia 106, 431–447.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Browne GT (2017) Resistance to Phytophthora species among rootstocks for cultivated Prunus species. HortScience 52(11), 1471-1476. Retrieved Mar 10, 2024, from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18146a3fbac8b6a4a" w:history="1">
+      <w:hyperlink r:id="rId32306a7b268486d9d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI10391-17</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -14572,51 +14572,51 @@
         <w:t xml:space="preserve">Browne GT &amp; Viveros MA (1999). Lethal cankers caused by Phytophthora spp. in almond scions: Specific etiology and potential inoculum sources. Plant Disease 83, 739–745.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Carisse O &amp; Khanizadeh S (2006) Relative resistance of newly released apple rootstocks to Phytophthora cactorum. Canadian Journal of Plant Science 86(1), 199-204. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14706a3fbac8b6abd" w:history="1">
+      <w:hyperlink r:id="rId36976a7b268489b3d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cdnsciencepub.com/doi/10.4141/P04-176</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -14843,51 +14843,51 @@
         <w:t xml:space="preserve">Kurbetli,̇ I &amp; Değiṙmenci K (2012). Phytophthora spp. causing root and crown rot of almond in Central Anatolian region in Turkey. Bitki Koruma Bülteni 52, 299–312.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plantwise Knowledge Bank (2022). Phytophthora cactorum (apple collar rot) (accessed 7/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58446a3fbac8b6be2" w:history="1">
+      <w:hyperlink r:id="rId40566a7b268489c75" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.40953</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -14930,51 +14930,51 @@
         <w:t xml:space="preserve">Turechek W (2004). Apple diseases and their management. in Diseases of Fruits and Vegetables, Volume I (ed Naqvi SAMH). Kluwer Academic Publishers, Dordrecht, The Netherlands. Pages 1-108.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC IPM (2020). Phytophthora root and crown rot. UC IPM Pest management guidelines Walnut. Publication 3471, 70-71. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13776a3fbac8b6c42" w:history="1">
+      <w:hyperlink r:id="rId23796a7b268489cd9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgwalnut.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -15819,51 +15819,51 @@
         <w:t xml:space="preserve">Abad ZG, Abad JA, Cacciola SO, Pane A, Faedda R, Moralejo E, Péerez-Sierra A, Abad-Campos P, Alvarez-Bernaola LA, Bakonyi J, Józsa A, Herrero ML, Burgess TI, Cunnington JH, Smith IW, Balci Y, Blomquist C, Henricot B, Denton G, Spies C, Mcleod A, Belbahri L, Cooke D, Kageyama K, Uematsu S, Kurbetli I &amp; Değirmenci K (2014) Phytophthora niederhauserii sp. nov., a polyphagous species associated with ornamentals, fruit trees and native plants in 13 countries. Mycologia 106, 431–447.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Browne GT (2017) Resistance to Phytophthora species among rootstocks for cultivated Prunus species. HortScience 52(11), 1471-1476. Retrieved Mar 10, 2024, from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65726a3fbac8b7148" w:history="1">
+      <w:hyperlink r:id="rId39056a7b26848a1e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI10391-17</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -15921,51 +15921,51 @@
         <w:t xml:space="preserve">Browne GT &amp; Viveros MA (1999). Lethal cankers caused by Phytophthora spp. in almond scions: Specific etiology and potential inoculum sources. Plant Disease 83, 739–745.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Carisse O &amp; Khanizadeh S (2006) Relative resistance of newly released apple rootstocks to Phytophthora cactorum. Canadian Journal of Plant Science 86(1), 199-204. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72196a3fbac8b71ba" w:history="1">
+      <w:hyperlink r:id="rId49706a7b26848a258" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cdnsciencepub.com/doi/10.4141/P04-176</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -16192,51 +16192,51 @@
         <w:t xml:space="preserve">Kurbetli,̇ I &amp; Değiṙmenci K (2012). Phytophthora spp. causing root and crown rot of almond in Central Anatolian region in Turkey. Bitki Koruma Bülteni 52, 299–312.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plantwise Knowledge Bank (2022). Phytophthora cactorum (apple collar rot) (accessed 7/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22496a3fbac8b72db" w:history="1">
+      <w:hyperlink r:id="rId92566a7b26848a386" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.40953</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -16279,51 +16279,51 @@
         <w:t xml:space="preserve">Turechek W (2004). Apple diseases and their management. in Diseases of Fruits and Vegetables, Volume I (ed Naqvi SAMH). Kluwer Academic Publishers, Dordrecht, The Netherlands. Pages 1-108.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC IPM (2020). Phytophthora root and crown rot. UC IPM Pest management guidelines Walnut. Publication 3471, 70-71. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30356a3fbac8b733b" w:history="1">
+      <w:hyperlink r:id="rId82696a7b26848a3eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgwalnut.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -16431,137 +16431,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="54353914">
+  <w:abstractNum w:abstractNumId="95610679">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="85384798">
+    <w:lvl w:ilvl="0" w:tplc="32217097">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="85384798" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="32217097" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="85384798" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="32217097" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="85384798" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="32217097" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="85384798" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="32217097" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="85384798" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="32217097" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="85384798" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="32217097" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="85384798" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="32217097" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="85384798" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="32217097" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="54353913">
+  <w:abstractNum w:abstractNumId="95610678">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="41455466">
+    <w:lvl w:ilvl="0" w:tplc="45178826">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -17313,55 +17313,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="54353913">
-    <w:abstractNumId w:val="54353913"/>
+  <w:num w:numId="95610678">
+    <w:abstractNumId w:val="95610678"/>
   </w:num>
-  <w:num w:numId="54353914">
-    <w:abstractNumId w:val="54353914"/>
+  <w:num w:numId="95610679">
+    <w:abstractNumId w:val="95610679"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -28906,51 +28906,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId201056721" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId45926a3fbac8ac6fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId92376a3fbac8acc39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI10391-17" TargetMode="External"/><Relationship Id="rId22616a3fbac8accb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdnsciencepub.com/doi/10.4141/P04-176" TargetMode="External"/><Relationship Id="rId10046a3fbac8ae81c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.40953" TargetMode="External"/><Relationship Id="rId91486a3fbac8ae888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgwalnut.pdf" TargetMode="External"/><Relationship Id="rId53336a3fbac8b0a0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI10391-17" TargetMode="External"/><Relationship Id="rId77436a3fbac8b0a84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdnsciencepub.com/doi/10.4141/P04-176" TargetMode="External"/><Relationship Id="rId26326a3fbac8b0bab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.40953" TargetMode="External"/><Relationship Id="rId89476a3fbac8b0c2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgwalnut.pdf" TargetMode="External"/><Relationship Id="rId26116a3fbac8b114a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI10391-17" TargetMode="External"/><Relationship Id="rId35326a3fbac8b11cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdnsciencepub.com/doi/10.4141/P04-176" TargetMode="External"/><Relationship Id="rId72416a3fbac8b12f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.40953" TargetMode="External"/><Relationship Id="rId22426a3fbac8b1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgwalnut.pdf" TargetMode="External"/><Relationship Id="rId82396a3fbac8b1856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI10391-17" TargetMode="External"/><Relationship Id="rId93616a3fbac8b18c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdnsciencepub.com/doi/10.4141/P04-176" TargetMode="External"/><Relationship Id="rId89006a3fbac8b19e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.40953" TargetMode="External"/><Relationship Id="rId64136a3fbac8b1a40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgwalnut.pdf" TargetMode="External"/><Relationship Id="rId19256a3fbac8b22b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI10391-17" TargetMode="External"/><Relationship Id="rId54346a3fbac8b232d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdnsciencepub.com/doi/10.4141/P04-176" TargetMode="External"/><Relationship Id="rId61256a3fbac8b244a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.40953" TargetMode="External"/><Relationship Id="rId10686a3fbac8b24aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgwalnut.pdf" TargetMode="External"/><Relationship Id="rId62046a3fbac8b29f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI10391-17" TargetMode="External"/><Relationship Id="rId29476a3fbac8b2a78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdnsciencepub.com/doi/10.4141/P04-176" TargetMode="External"/><Relationship Id="rId90226a3fbac8b2c4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.40953" TargetMode="External"/><Relationship Id="rId41246a3fbac8b2ce4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgwalnut.pdf" TargetMode="External"/><Relationship Id="rId92826a3fbac8b3307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI10391-17" TargetMode="External"/><Relationship Id="rId47046a3fbac8b338b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdnsciencepub.com/doi/10.4141/P04-176" TargetMode="External"/><Relationship Id="rId47066a3fbac8b34b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.40953" TargetMode="External"/><Relationship Id="rId64046a3fbac8b3518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgwalnut.pdf" TargetMode="External"/><Relationship Id="rId61696a3fbac8b5aeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI10391-17" TargetMode="External"/><Relationship Id="rId79086a3fbac8b5b65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdnsciencepub.com/doi/10.4141/P04-176" TargetMode="External"/><Relationship Id="rId77936a3fbac8b5c8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.40953" TargetMode="External"/><Relationship Id="rId43086a3fbac8b5cec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgwalnut.pdf" TargetMode="External"/><Relationship Id="rId24266a3fbac8b6322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI10391-17" TargetMode="External"/><Relationship Id="rId45966a3fbac8b6392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdnsciencepub.com/doi/10.4141/P04-176" TargetMode="External"/><Relationship Id="rId32946a3fbac8b64b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.40953" TargetMode="External"/><Relationship Id="rId50426a3fbac8b6514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgwalnut.pdf" TargetMode="External"/><Relationship Id="rId18146a3fbac8b6a4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI10391-17" TargetMode="External"/><Relationship Id="rId14706a3fbac8b6abd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdnsciencepub.com/doi/10.4141/P04-176" TargetMode="External"/><Relationship Id="rId58446a3fbac8b6be2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.40953" TargetMode="External"/><Relationship Id="rId13776a3fbac8b6c42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgwalnut.pdf" TargetMode="External"/><Relationship Id="rId65726a3fbac8b7148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI10391-17" TargetMode="External"/><Relationship Id="rId72196a3fbac8b71ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdnsciencepub.com/doi/10.4141/P04-176" TargetMode="External"/><Relationship Id="rId22496a3fbac8b72db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.40953" TargetMode="External"/><Relationship Id="rId30356a3fbac8b733b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgwalnut.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId123825831" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId29356a7b26847a7b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId91586a7b26847aca7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI10391-17" TargetMode="External"/><Relationship Id="rId65966a7b26847ad27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdnsciencepub.com/doi/10.4141/P04-176" TargetMode="External"/><Relationship Id="rId17196a7b26847ae5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.40953" TargetMode="External"/><Relationship Id="rId82746a7b26847aeca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgwalnut.pdf" TargetMode="External"/><Relationship Id="rId44246a7b26847b86e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI10391-17" TargetMode="External"/><Relationship Id="rId69146a7b26847b8ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdnsciencepub.com/doi/10.4141/P04-176" TargetMode="External"/><Relationship Id="rId46386a7b26847ba12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.40953" TargetMode="External"/><Relationship Id="rId66576a7b26847ba81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgwalnut.pdf" TargetMode="External"/><Relationship Id="rId21866a7b26847bf74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI10391-17" TargetMode="External"/><Relationship Id="rId26856a7b26847fec3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdnsciencepub.com/doi/10.4141/P04-176" TargetMode="External"/><Relationship Id="rId59406a7b26848000b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.40953" TargetMode="External"/><Relationship Id="rId85856a7b268480072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgwalnut.pdf" TargetMode="External"/><Relationship Id="rId92996a7b2684805ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI10391-17" TargetMode="External"/><Relationship Id="rId80576a7b26848063d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdnsciencepub.com/doi/10.4141/P04-176" TargetMode="External"/><Relationship Id="rId48136a7b268480765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.40953" TargetMode="External"/><Relationship Id="rId12826a7b2684807c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgwalnut.pdf" TargetMode="External"/><Relationship Id="rId43916a7b268480d17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI10391-17" TargetMode="External"/><Relationship Id="rId46006a7b268480d8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdnsciencepub.com/doi/10.4141/P04-176" TargetMode="External"/><Relationship Id="rId74706a7b268480ecb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.40953" TargetMode="External"/><Relationship Id="rId61186a7b268480f33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgwalnut.pdf" TargetMode="External"/><Relationship Id="rId95426a7b268481453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI10391-17" TargetMode="External"/><Relationship Id="rId68396a7b2684814c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdnsciencepub.com/doi/10.4141/P04-176" TargetMode="External"/><Relationship Id="rId23236a7b2684815f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.40953" TargetMode="External"/><Relationship Id="rId19996a7b268481657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgwalnut.pdf" TargetMode="External"/><Relationship Id="rId63446a7b268481b83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI10391-17" TargetMode="External"/><Relationship Id="rId99026a7b268481bf3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdnsciencepub.com/doi/10.4141/P04-176" TargetMode="External"/><Relationship Id="rId66556a7b268481d11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.40953" TargetMode="External"/><Relationship Id="rId58826a7b268481d73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgwalnut.pdf" TargetMode="External"/><Relationship Id="rId19356a7b268485db8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI10391-17" TargetMode="External"/><Relationship Id="rId73056a7b268485e34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdnsciencepub.com/doi/10.4141/P04-176" TargetMode="External"/><Relationship Id="rId86516a7b268485fa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.40953" TargetMode="External"/><Relationship Id="rId69186a7b268486005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgwalnut.pdf" TargetMode="External"/><Relationship Id="rId30446a7b268486626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI10391-17" TargetMode="External"/><Relationship Id="rId18956a7b268486697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdnsciencepub.com/doi/10.4141/P04-176" TargetMode="External"/><Relationship Id="rId50256a7b2684867bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.40953" TargetMode="External"/><Relationship Id="rId48386a7b26848681c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgwalnut.pdf" TargetMode="External"/><Relationship Id="rId32306a7b268486d9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI10391-17" TargetMode="External"/><Relationship Id="rId36976a7b268489b3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdnsciencepub.com/doi/10.4141/P04-176" TargetMode="External"/><Relationship Id="rId40566a7b268489c75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.40953" TargetMode="External"/><Relationship Id="rId23796a7b268489cd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgwalnut.pdf" TargetMode="External"/><Relationship Id="rId39056a7b26848a1e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI10391-17" TargetMode="External"/><Relationship Id="rId49706a7b26848a258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdnsciencepub.com/doi/10.4141/P04-176" TargetMode="External"/><Relationship Id="rId92566a7b26848a386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.40953" TargetMode="External"/><Relationship Id="rId82696a7b26848a3eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgwalnut.pdf" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>