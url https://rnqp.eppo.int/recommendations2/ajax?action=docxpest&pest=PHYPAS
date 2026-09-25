--- v2 (2026-08-11)
+++ v3 (2026-09-25)
@@ -612,51 +612,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId88946a7b266400d47" w:history="1">
+      <w:hyperlink r:id="rId64786ab6889a553d7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1570,51 +1570,51 @@
         <w:t xml:space="preserve">Brochu AS, Methot A, Breton AM, Lacroix C, Légaré JP &amp; Pérez‐López E (2022) First report of a ‘Candidatus Phytoplasma asteris’ strain affecting lingonberry (Vaccinium vitis‐idaea) and causing lingonberry stunt phytoplasma disease. New Disease Reports 45(1), 12058.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2011) ‘Candidatus Phytoplasma asteris’ (yellow disease phytoplasmas). CABI Compendium 7642. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33846a7b266401244" w:history="1">
+      <w:hyperlink r:id="rId23886ab6889a55945" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.7642</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Assessed 16/Sep/2024).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1772,92 +1772,92 @@
         <w:t xml:space="preserve">Harrison NA, Legard DE, DiBonito R &amp; Richardson PA (1997) Detection and differentiation of phytoplasmas associated with diseases of strawberry in Florida. Plant Disease 81(2), 230-230.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Jomantiene R, Davis, RE, Maas J &amp; Dally EL (1998) Classification of new phytoplasmas associated with diseases of strawberry in Florida, based on analysis of 16S rRNA and ribosomal protein gene operon sequences. International Journal of Systematic and Evolutionary Microbiology 48, 269-277. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42436a7b266401330" w:history="1">
+      <w:hyperlink r:id="rId75616ab6889a55a25" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1099/00207713-48-1-269</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Jomantiene R, Maas JL, Takeda F &amp; Davis RE (2002) Molecular identification and classification of strawberry phylloid fruit phytoplasma in group 16SRI, new subgroup. Plant Disease 86, 920. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83506a7b266401362" w:history="1">
+      <w:hyperlink r:id="rId94006ab6889a55a56" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1094/PDIS.2002.86.8.920C</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3035,51 +3035,51 @@
         <w:t xml:space="preserve">Brochu AS, Methot A, Breton AM, Lacroix C, Légaré JP &amp; Pérez‐López E (2022) First report of a ‘Candidatus Phytoplasma asteris’ strain affecting lingonberry (Vaccinium vitis‐idaea) and causing lingonberry stunt phytoplasma disease. New Disease Reports 45(1), 12058.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2011) ‘Candidatus Phytoplasma asteris’ (yellow disease phytoplasmas). CABI Compendium 7642. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58726a7b26640190b" w:history="1">
+      <w:hyperlink r:id="rId32166ab6889a5707b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.7642</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Assessed 16/Sep/2024).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3237,92 +3237,92 @@
         <w:t xml:space="preserve">Harrison NA, Legard DE, DiBonito R &amp; Richardson PA (1997) Detection and differentiation of phytoplasmas associated with diseases of strawberry in Florida. Plant Disease 81(2), 230-230.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Jomantiene R, Davis, RE, Maas J &amp; Dally EL (1998) Classification of new phytoplasmas associated with diseases of strawberry in Florida, based on analysis of 16S rRNA and ribosomal protein gene operon sequences. International Journal of Systematic and Evolutionary Microbiology 48, 269-277. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15886a7b2664019d7" w:history="1">
+      <w:hyperlink r:id="rId94436ab6889a57153" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1099/00207713-48-1-269</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Jomantiene R, Maas JL, Takeda F &amp; Davis RE (2002) Molecular identification and classification of strawberry phylloid fruit phytoplasma in group 16SRI, new subgroup. Plant Disease 86, 920. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15836a7b266401a04" w:history="1">
+      <w:hyperlink r:id="rId78586ab6889a57182" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1094/PDIS.2002.86.8.920C</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3668,137 +3668,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="72378415">
+  <w:abstractNum w:abstractNumId="59052574">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="11429200">
+    <w:lvl w:ilvl="0" w:tplc="14668867">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="11429200" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="14668867" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="11429200" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="14668867" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="11429200" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="14668867" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="11429200" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="14668867" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="11429200" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="14668867" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="11429200" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="14668867" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="11429200" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="14668867" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="11429200" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="14668867" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="72378414">
+  <w:abstractNum w:abstractNumId="59052573">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="59828017">
+    <w:lvl w:ilvl="0" w:tplc="45197335">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4550,55 +4550,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="72378414">
-    <w:abstractNumId w:val="72378414"/>
+  <w:num w:numId="59052573">
+    <w:abstractNumId w:val="59052573"/>
   </w:num>
-  <w:num w:numId="72378415">
-    <w:abstractNumId w:val="72378415"/>
+  <w:num w:numId="59052574">
+    <w:abstractNumId w:val="59052574"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -16143,51 +16143,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId118846363" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId88946a7b266400d47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId33846a7b266401244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.7642" TargetMode="External"/><Relationship Id="rId42436a7b266401330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1099/00207713-48-1-269" TargetMode="External"/><Relationship Id="rId83506a7b266401362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1094/PDIS.2002.86.8.920C" TargetMode="External"/><Relationship Id="rId58726a7b26640190b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.7642" TargetMode="External"/><Relationship Id="rId15886a7b2664019d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1099/00207713-48-1-269" TargetMode="External"/><Relationship Id="rId15836a7b266401a04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1094/PDIS.2002.86.8.920C" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId192270388" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId64786ab6889a553d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId23886ab6889a55945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.7642" TargetMode="External"/><Relationship Id="rId75616ab6889a55a25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1099/00207713-48-1-269" TargetMode="External"/><Relationship Id="rId94006ab6889a55a56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1094/PDIS.2002.86.8.920C" TargetMode="External"/><Relationship Id="rId32166ab6889a5707b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.7642" TargetMode="External"/><Relationship Id="rId94436ab6889a57153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1099/00207713-48-1-269" TargetMode="External"/><Relationship Id="rId78586ab6889a57182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1094/PDIS.2002.86.8.920C" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>