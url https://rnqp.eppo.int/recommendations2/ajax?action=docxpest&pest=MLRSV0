--- v0 (2026-05-13)
+++ v1 (2026-06-27)
@@ -1463,51 +1463,51 @@
         <w:t xml:space="preserve">Dunez J, Delbos R, Desvignes JC, Marenaud C, Kuszala J &amp; Vuittenez A (1971). Mise en evidence d'un virus de type ring spot sur Prunus cerasifera. Annales de Phytopathologie Hors Serie 117-128.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dunez J, Delbos R &amp; Dupont G (1976) Myrobalan latent ringspot virus. Description Plant Viruses no. 160. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70176a0425205568a" w:history="1">
+      <w:hyperlink r:id="rId19496a3fbac8b5643" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.dpvweb.net/dpv/showdpv/?dpvno=160</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1519,51 +1519,51 @@
         <w:t xml:space="preserve">EFSA (2019) EFSA Panel on Plant Health (PLH); Bragard C, Dehnen-Schmutz K, Gonthier P, Jacques MA, Jaques Miret JA, Justesen AF, MacLeod A, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Reignault PL, Thulke HH, der Werf WV, Vicent Civera A, Yuen J, Zappalà L, Candresse T, Chatzivassiliou E, Winter S, Chiumenti M, Di Serio F, Kaluski T, Minafra A, Rubino L. List of non-EU viruses and viroids of Cydonia Mill., Fragaria L., Malus Mill., Prunus L., Pyrus L., Ribes L., Rubus L. and Vitis L. EFSA J. 2019 Sep 30;17(9):e05501. doi: 10.2903/j.efsa.2019.5501. PMID: 32626418; PMCID: PMC7009187.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Khalili M, Candresse T, Faure C, Brans Y &amp; Marais A (2024) Complete genome sequences of three Prunus-infecting nepoviruses: apricot latent ringspot virus, myrobalan latent ringspot virus, and a novel virus from smooth stone peach (Prunus mira Koehne). Archives of Virology 169(8), 168. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93116a042520556d1" w:history="1">
+      <w:hyperlink r:id="rId41656a3fbac8b56a0" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-024-06091-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1575,51 +1575,51 @@
         <w:t xml:space="preserve">Martelli GP &amp; Uyemoto (2011) Nematode-borne viruses of stone fruits. In Virus and virus-like diseases of pome and stone fruits (eds Hadidi A., Barba M, Candresse T &amp; Jelkmann W). American Phytopathological Society St Paul, MN, USA, pages 161-170.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Zagrai LA, Zagrai I, Guzu GM, Rosu-Mares SD &amp; Moldovan C (2022) Assessment of the virus infections occurrence in new established plum and sweet cherry orchards in Transylvania, Romania. Notulae Botanicae Horti Agrobotanici Cluj-Napoca 50(2), 12734. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51256a04252055711" w:history="1">
+      <w:hyperlink r:id="rId45966a3fbac8b56e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.15835/nbha50212734</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
@@ -2523,51 +2523,51 @@
         <w:t xml:space="preserve">Dunez J, Delbos R, Desvignes JC, Marenaud C, Kuszala J &amp; Vuittenez A (1971). Mise en evidence d'un virus de type ring spot sur Prunus cerasifera. Annales de Phytopathologie Hors Serie 117-128.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dunez J, Delbos R &amp; Dupont G (1976) Myrobalan latent ringspot virus. Description Plant Viruses no. 160. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52056a04252055bae" w:history="1">
+      <w:hyperlink r:id="rId90306a3fbac8b7bdb" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.dpvweb.net/dpv/showdpv/?dpvno=160</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2579,51 +2579,51 @@
         <w:t xml:space="preserve">EFSA (2019) EFSA Panel on Plant Health (PLH); Bragard C, Dehnen-Schmutz K, Gonthier P, Jacques MA, Jaques Miret JA, Justesen AF, MacLeod A, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Reignault PL, Thulke HH, der Werf WV, Vicent Civera A, Yuen J, Zappalà L, Candresse T, Chatzivassiliou E, Winter S, Chiumenti M, Di Serio F, Kaluski T, Minafra A, Rubino L. List of non-EU viruses and viroids of Cydonia Mill., Fragaria L., Malus Mill., Prunus L., Pyrus L., Ribes L., Rubus L. and Vitis L. EFSA J. 2019 Sep 30;17(9):e05501. doi: 10.2903/j.efsa.2019.5501. PMID: 32626418; PMCID: PMC7009187.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Khalili M, Candresse T, Faure C, Brans Y &amp; Marais A (2024) Complete genome sequences of three Prunus-infecting nepoviruses: apricot latent ringspot virus, myrobalan latent ringspot virus, and a novel virus from smooth stone peach (Prunus mira Koehne). Archives of Virology 169(8), 168. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50476a04252055bf0" w:history="1">
+      <w:hyperlink r:id="rId79056a3fbac8b7c2c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-024-06091-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2635,51 +2635,51 @@
         <w:t xml:space="preserve">Martelli GP &amp; Uyemoto (2011) Nematode-borne viruses of stone fruits. In Virus and virus-like diseases of pome and stone fruits (eds Hadidi A., Barba M, Candresse T &amp; Jelkmann W). American Phytopathological Society St Paul, MN, USA, pages 161-170.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Zagrai LA, Zagrai I, Guzu GM, Rosu-Mares SD &amp; Moldovan C (2022) Assessment of the virus infections occurrence in new established plum and sweet cherry orchards in Transylvania, Romania. Notulae Botanicae Horti Agrobotanici Cluj-Napoca 50(2), 12734. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66526a04252055c2c" w:history="1">
+      <w:hyperlink r:id="rId75206a3fbac8b7c6e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.15835/nbha50212734</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="10mm" w:right="10mm" w:bottom="10mm" w:left="10mm" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2764,137 +2764,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="19287757">
+  <w:abstractNum w:abstractNumId="60238180">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="55804335">
+    <w:lvl w:ilvl="0" w:tplc="58934968">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="55804335" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="58934968" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="55804335" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="58934968" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="55804335" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="58934968" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="55804335" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="58934968" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="55804335" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="58934968" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="55804335" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="58934968" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="55804335" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="58934968" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="55804335" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="58934968" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19287756">
+  <w:abstractNum w:abstractNumId="60238179">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="66949233">
+    <w:lvl w:ilvl="0" w:tplc="79392304">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3646,55 +3646,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="19287756">
-    <w:abstractNumId w:val="19287756"/>
+  <w:num w:numId="60238179">
+    <w:abstractNumId w:val="60238179"/>
   </w:num>
-  <w:num w:numId="19287757">
-    <w:abstractNumId w:val="19287757"/>
+  <w:num w:numId="60238180">
+    <w:abstractNumId w:val="60238180"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -15239,51 +15239,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId769130612" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId70176a0425205568a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=160" TargetMode="External"/><Relationship Id="rId93116a042520556d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-024-06091-7" TargetMode="External"/><Relationship Id="rId51256a04252055711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15835/nbha50212734" TargetMode="External"/><Relationship Id="rId52056a04252055bae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=160" TargetMode="External"/><Relationship Id="rId50476a04252055bf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-024-06091-7" TargetMode="External"/><Relationship Id="rId66526a04252055c2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15835/nbha50212734" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId924702926" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId19496a3fbac8b5643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=160" TargetMode="External"/><Relationship Id="rId41656a3fbac8b56a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-024-06091-7" TargetMode="External"/><Relationship Id="rId45966a3fbac8b56e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15835/nbha50212734" TargetMode="External"/><Relationship Id="rId90306a3fbac8b7bdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=160" TargetMode="External"/><Relationship Id="rId79056a3fbac8b7c2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-024-06091-7" TargetMode="External"/><Relationship Id="rId75206a3fbac8b7c6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15835/nbha50212734" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>