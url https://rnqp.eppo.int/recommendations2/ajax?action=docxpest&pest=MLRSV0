--- v1 (2026-06-27)
+++ v2 (2026-08-11)
@@ -1463,51 +1463,51 @@
         <w:t xml:space="preserve">Dunez J, Delbos R, Desvignes JC, Marenaud C, Kuszala J &amp; Vuittenez A (1971). Mise en evidence d'un virus de type ring spot sur Prunus cerasifera. Annales de Phytopathologie Hors Serie 117-128.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dunez J, Delbos R &amp; Dupont G (1976) Myrobalan latent ringspot virus. Description Plant Viruses no. 160. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19496a3fbac8b5643" w:history="1">
+      <w:hyperlink r:id="rId45386a7b268394f0a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.dpvweb.net/dpv/showdpv/?dpvno=160</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1519,51 +1519,51 @@
         <w:t xml:space="preserve">EFSA (2019) EFSA Panel on Plant Health (PLH); Bragard C, Dehnen-Schmutz K, Gonthier P, Jacques MA, Jaques Miret JA, Justesen AF, MacLeod A, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Reignault PL, Thulke HH, der Werf WV, Vicent Civera A, Yuen J, Zappalà L, Candresse T, Chatzivassiliou E, Winter S, Chiumenti M, Di Serio F, Kaluski T, Minafra A, Rubino L. List of non-EU viruses and viroids of Cydonia Mill., Fragaria L., Malus Mill., Prunus L., Pyrus L., Ribes L., Rubus L. and Vitis L. EFSA J. 2019 Sep 30;17(9):e05501. doi: 10.2903/j.efsa.2019.5501. PMID: 32626418; PMCID: PMC7009187.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Khalili M, Candresse T, Faure C, Brans Y &amp; Marais A (2024) Complete genome sequences of three Prunus-infecting nepoviruses: apricot latent ringspot virus, myrobalan latent ringspot virus, and a novel virus from smooth stone peach (Prunus mira Koehne). Archives of Virology 169(8), 168. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41656a3fbac8b56a0" w:history="1">
+      <w:hyperlink r:id="rId40596a7b268394f62" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-024-06091-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1575,51 +1575,51 @@
         <w:t xml:space="preserve">Martelli GP &amp; Uyemoto (2011) Nematode-borne viruses of stone fruits. In Virus and virus-like diseases of pome and stone fruits (eds Hadidi A., Barba M, Candresse T &amp; Jelkmann W). American Phytopathological Society St Paul, MN, USA, pages 161-170.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Zagrai LA, Zagrai I, Guzu GM, Rosu-Mares SD &amp; Moldovan C (2022) Assessment of the virus infections occurrence in new established plum and sweet cherry orchards in Transylvania, Romania. Notulae Botanicae Horti Agrobotanici Cluj-Napoca 50(2), 12734. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45966a3fbac8b56e6" w:history="1">
+      <w:hyperlink r:id="rId55166a7b268394faa" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.15835/nbha50212734</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
@@ -2523,51 +2523,51 @@
         <w:t xml:space="preserve">Dunez J, Delbos R, Desvignes JC, Marenaud C, Kuszala J &amp; Vuittenez A (1971). Mise en evidence d'un virus de type ring spot sur Prunus cerasifera. Annales de Phytopathologie Hors Serie 117-128.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dunez J, Delbos R &amp; Dupont G (1976) Myrobalan latent ringspot virus. Description Plant Viruses no. 160. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90306a3fbac8b7bdb" w:history="1">
+      <w:hyperlink r:id="rId29576a7b2683954e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.dpvweb.net/dpv/showdpv/?dpvno=160</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2579,51 +2579,51 @@
         <w:t xml:space="preserve">EFSA (2019) EFSA Panel on Plant Health (PLH); Bragard C, Dehnen-Schmutz K, Gonthier P, Jacques MA, Jaques Miret JA, Justesen AF, MacLeod A, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Reignault PL, Thulke HH, der Werf WV, Vicent Civera A, Yuen J, Zappalà L, Candresse T, Chatzivassiliou E, Winter S, Chiumenti M, Di Serio F, Kaluski T, Minafra A, Rubino L. List of non-EU viruses and viroids of Cydonia Mill., Fragaria L., Malus Mill., Prunus L., Pyrus L., Ribes L., Rubus L. and Vitis L. EFSA J. 2019 Sep 30;17(9):e05501. doi: 10.2903/j.efsa.2019.5501. PMID: 32626418; PMCID: PMC7009187.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Khalili M, Candresse T, Faure C, Brans Y &amp; Marais A (2024) Complete genome sequences of three Prunus-infecting nepoviruses: apricot latent ringspot virus, myrobalan latent ringspot virus, and a novel virus from smooth stone peach (Prunus mira Koehne). Archives of Virology 169(8), 168. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79056a3fbac8b7c2c" w:history="1">
+      <w:hyperlink r:id="rId84116a7b26839552c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-024-06091-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2635,51 +2635,51 @@
         <w:t xml:space="preserve">Martelli GP &amp; Uyemoto (2011) Nematode-borne viruses of stone fruits. In Virus and virus-like diseases of pome and stone fruits (eds Hadidi A., Barba M, Candresse T &amp; Jelkmann W). American Phytopathological Society St Paul, MN, USA, pages 161-170.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Zagrai LA, Zagrai I, Guzu GM, Rosu-Mares SD &amp; Moldovan C (2022) Assessment of the virus infections occurrence in new established plum and sweet cherry orchards in Transylvania, Romania. Notulae Botanicae Horti Agrobotanici Cluj-Napoca 50(2), 12734. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75206a3fbac8b7c6e" w:history="1">
+      <w:hyperlink r:id="rId80706a7b26839556b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.15835/nbha50212734</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="10mm" w:right="10mm" w:bottom="10mm" w:left="10mm" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2764,137 +2764,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="60238180">
+  <w:abstractNum w:abstractNumId="48128642">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="58934968">
+    <w:lvl w:ilvl="0" w:tplc="37490159">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="58934968" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="37490159" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="58934968" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="37490159" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="58934968" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="37490159" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="58934968" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="37490159" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="58934968" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="37490159" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="58934968" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="37490159" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="58934968" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="37490159" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="58934968" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="37490159" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="60238179">
+  <w:abstractNum w:abstractNumId="48128641">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="79392304">
+    <w:lvl w:ilvl="0" w:tplc="71295714">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3646,55 +3646,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="60238179">
-    <w:abstractNumId w:val="60238179"/>
+  <w:num w:numId="48128641">
+    <w:abstractNumId w:val="48128641"/>
   </w:num>
-  <w:num w:numId="60238180">
-    <w:abstractNumId w:val="60238180"/>
+  <w:num w:numId="48128642">
+    <w:abstractNumId w:val="48128642"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -15239,51 +15239,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId924702926" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId19496a3fbac8b5643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=160" TargetMode="External"/><Relationship Id="rId41656a3fbac8b56a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-024-06091-7" TargetMode="External"/><Relationship Id="rId45966a3fbac8b56e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15835/nbha50212734" TargetMode="External"/><Relationship Id="rId90306a3fbac8b7bdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=160" TargetMode="External"/><Relationship Id="rId79056a3fbac8b7c2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-024-06091-7" TargetMode="External"/><Relationship Id="rId75206a3fbac8b7c6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15835/nbha50212734" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId824447359" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId45386a7b268394f0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=160" TargetMode="External"/><Relationship Id="rId40596a7b268394f62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-024-06091-7" TargetMode="External"/><Relationship Id="rId55166a7b268394faa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15835/nbha50212734" TargetMode="External"/><Relationship Id="rId29576a7b2683954e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=160" TargetMode="External"/><Relationship Id="rId84116a7b26839552c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-024-06091-7" TargetMode="External"/><Relationship Id="rId80706a7b26839556b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15835/nbha50212734" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>