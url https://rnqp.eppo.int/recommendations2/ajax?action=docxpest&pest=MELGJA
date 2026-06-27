--- v0 (2026-05-13)
+++ v1 (2026-06-27)
@@ -1358,51 +1358,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021). Meloidogyne incognita (root-knot nematode) (accessed 2/May/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96426a0426bf6bbc7" w:history="1">
+      <w:hyperlink r:id="rId52646a3fbb025ae9d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1437,51 +1437,51 @@
         <w:t xml:space="preserve">Clavero-Camacho I, Archidona-Yuste A, Cantalapiedra-Navarrete C, Castillo P &amp; Palomares-Rius JE (2024) Prevalence and ecological factors affecting the distribution of plant-parasitic nematodes in Prunus groves in Spain Journal of Integrative Agriculture 23(2), 566–589.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Duval H, Van Ghelder C, Portier U, Confolent C, Meza P &amp; Esmenjaud D (2019). New Data Completing the Spectrum of the Ma, RMia, and RMja Genes for Resistance to Root-Knot Nematodes (Meloidogyne spp.) in Prunus. Phytopathology 109(4):615-622. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85846a0426bf6bc31" w:history="1">
+      <w:hyperlink r:id="rId20476a3fbb025af09" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-18-0173-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1493,51 +1493,51 @@
         <w:t xml:space="preserve">EPPO (2022) PM 4/17 (3) Certification scheme for olive trees and rootstocks. EPPO Bulletin 52, 590–60. DOI: 10.1111/epp.1288</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Gonçalves AR, Conceição IL, Kormpi M &amp; Tzortzakakis EA (2020). Lavandula angustifolia and Oxalis pes-caprae, hosts of Meloidogyne hapla and Meloidogyne javanica - A note for Meloidogyne luci in Greece. Hellenic Plant Protection Journal 13(2), 78-82. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56476a0426bf6bc76" w:history="1">
+      <w:hyperlink r:id="rId49026a3fbb025af4d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://sciendo.com/pl/article/10.2478/hppj-2020-0008?content-tab=abstract</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1695,51 +1695,51 @@
         <w:t xml:space="preserve">Toth F, Bogdányi FT, Petrikovszki R, Gódor A, Zalai M, Balint B, Sunder P &amp; Myrta, A. (2019). Control of the root-knot nematode Meloidogyne incognita and weeds in protected cucumber with dimethyl disulfide (DMDS) over two crop cycles: The first results in Hungary. Acta Phytopathologica et Entomologica Hungarica 54(2), 267-278.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wesemael W, Viaene N &amp; Moens M. (2011). Root-knot nematodes (Meloidogyne spp.) in Europe. Nematology 13(1), 3-16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37876a0426bf6bd51" w:history="1">
+      <w:hyperlink r:id="rId89516a3fbb025b039" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/138855410X526831</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
@@ -2640,51 +2640,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Meloidogyne incognita (root-knot nematode) (accessed 2/May/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86166a0426bf6c361" w:history="1">
+      <w:hyperlink r:id="rId72276a3fbb025b55b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2765,51 +2765,51 @@
         <w:t xml:space="preserve">Clavero-Camacho I, Archidona-Yuste A, Cantalapiedra-Navarrete C, Castillo P &amp; Palomares-Rius JE (2024) Prevalence and ecological factors affecting the distribution of plant-parasitic nematodes in Prunus groves in Spain Journal of Integrative Agriculture 23(2), 566–589.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Duval H, Van Ghelder C, Portier U, Confolent C, Meza P &amp; Esmenjaud D (2019). New Data Completing the Spectrum of the Ma, RMia, and RMja Genes for Resistance to Root-Knot Nematodes (Meloidogyne spp.) in Prunus. Phytopathology 109(4):615-622. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33846a0426bf6c3f1" w:history="1">
+      <w:hyperlink r:id="rId23046a3fbb025b5e5" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-18-0173-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2821,51 +2821,51 @@
         <w:t xml:space="preserve">EPPO (2022) PM 4/17 (3) Certification scheme for olive trees and rootstocks. EPPO Bulletin 52, 590–60. DOI: 10.1111/epp.1288</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Gonçalves AR, Conceição IL, Kormpi M &amp; Tzortzakakis EA (2020). Lavandula angustifolia and Oxalis pes-caprae, hosts of Meloidogyne hapla and Meloidogyne javanica - A note for Meloidogyne luci in Greece. Hellenic Plant Protection Journal 13(2), 78-82. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30626a0426bf6c433" w:history="1">
+      <w:hyperlink r:id="rId22316a3fbb025b624" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://sciendo.com/pl/article/10.2478/hppj-2020-0008?content-tab=abstract</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3092,51 +3092,51 @@
         <w:t xml:space="preserve">Toth F, Bogdányi FT, Petrikovszki R, Gódor A, Zalai M, Balint B, Sunder P &amp; Myrta, A. (2019). Control of the root-knot nematode Meloidogyne incognita and weeds in protected cucumber with dimethyl disulfide (DMDS) over two crop cycles: The first results in Hungary. Acta Phytopathologica et Entomologica Hungarica 54(2), 267-278.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wesemael W, Viaene N &amp; Moens M. (2011). Root-knot nematodes (Meloidogyne spp.) in Europe. Nematology 13(1), 3-16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61106a0426bf6c557" w:history="1">
+      <w:hyperlink r:id="rId74246a3fbb025b73f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/138855410X526831</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
@@ -3952,51 +3952,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021). Meloidogyne incognita (root-knot nematode) (accessed 2/May/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55516a0426bf6ca40" w:history="1">
+      <w:hyperlink r:id="rId36116a3fbb025bc21" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4031,51 +4031,51 @@
         <w:t xml:space="preserve">Clavero-Camacho I, Archidona-Yuste A, Cantalapiedra-Navarrete C, Castillo P &amp; Palomares-Rius JE (2024) Prevalence and ecological factors affecting the distribution of plant-parasitic nematodes in Prunus groves in Spain Journal of Integrative Agriculture 23(2), 566–589.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Duval H, Van Ghelder C, Portier U, Confolent C, Meza P &amp; Esmenjaud D (2019). New Data Completing the Spectrum of the Ma, RMia, and RMja Genes for Resistance to Root-Knot Nematodes (Meloidogyne spp.) in Prunus. Phytopathology 109(4):615-622. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39406a0426bf6ca9d" w:history="1">
+      <w:hyperlink r:id="rId53366a3fbb025bc8e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-18-0173-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4087,51 +4087,51 @@
         <w:t xml:space="preserve">EPPO (2022) PM 4/17 (3) Certification scheme for olive trees and rootstocks. EPPO Bulletin 52, 590–60. DOI: 10.1111/epp.1288</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Gonçalves AR, Conceição IL, Kormpi M &amp; Tzortzakakis EA (2020). Lavandula angustifolia and Oxalis pes-caprae, hosts of Meloidogyne hapla and Meloidogyne javanica - A note for Meloidogyne luci in Greece. Hellenic Plant Protection Journal 13(2), 78-82. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66896a0426bf6cadd" w:history="1">
+      <w:hyperlink r:id="rId94486a3fbb025bcd6" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://sciendo.com/pl/article/10.2478/hppj-2020-0008?content-tab=abstract</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4289,51 +4289,51 @@
         <w:t xml:space="preserve">Toth F, Bogdányi FT, Petrikovszki R, Gódor A, Zalai M, Balint B, Sunder P &amp; Myrta, A. (2019). Control of the root-knot nematode Meloidogyne incognita and weeds in protected cucumber with dimethyl disulfide (DMDS) over two crop cycles: The first results in Hungary. Acta Phytopathologica et Entomologica Hungarica 54(2), 267-278.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wesemael W, Viaene N &amp; Moens M. (2011). Root-knot nematodes (Meloidogyne spp.) in Europe. Nematology 13(1), 3-16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76016a0426bf6cbb7" w:history="1">
+      <w:hyperlink r:id="rId49786a3fbb025bdc0" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/138855410X526831</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
@@ -5223,117 +5223,117 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aït Hamza M, Ali N, Tavoillot J, Fossati-Gaschignard O, Boubaker H, El Mousadik A &amp; Mateille T (2017) Diversity of root-knot nematodes in Moroccan olive nurseries and orchards: does Meloidogyne javanica disperse according to invasion processes? BMC Ecology 17, 1-13. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87316a0426bf6d0db" w:history="1">
+      <w:hyperlink r:id="rId35236a3fbb025c2d8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12898-017-0153-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ali N, Chapuis E, Tavoillot J &amp; Mateille T (2014) Plant-parasitic nematodes associated with olive tree (Olea europaea L.) with a focus on the Mediterranean Basin: a review. Comptes Rendus Biologies 337, 423–442. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36506a0426bf6d105" w:history="1">
+      <w:hyperlink r:id="rId62106a3fbb025c303" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.crvi.2014.05.006</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Archidona-Yuste A, Cantalapiedra-Navarrete C, LieÂbanas G, Rapoport HF, Castillo P &amp; Palomares-Rius JE (2018) Diversity of root-knot nematodes of the genus Meloidogyne, 1892 (Nematoda: Meloidogynidae) associated with olive plants and environmental cues regarding their distribution in southern Spain. PLoS ONE 13, e0198236. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76676a0426bf6d130" w:history="1">
+      <w:hyperlink r:id="rId78686a3fbb025c32d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -6345,51 +6345,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021). Meloidogyne incognita (root-knot nematode) (accessed 2/May/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17926a0426bf6d90d" w:history="1">
+      <w:hyperlink r:id="rId17716a3fbb025cb29" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -6424,51 +6424,51 @@
         <w:t xml:space="preserve">Clavero-Camacho I, Archidona-Yuste A, Cantalapiedra-Navarrete C, Castillo P &amp; Palomares-Rius JE (2024) Prevalence and ecological factors affecting the distribution of plant-parasitic nematodes in Prunus groves in Spain Journal of Integrative Agriculture 23(2), 566–589.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Duval H, Van Ghelder C, Portier U, Confolent C, Meza P &amp; Esmenjaud D (2019). New Data Completing the Spectrum of the Ma, RMia, and RMja Genes for Resistance to Root-Knot Nematodes (Meloidogyne spp.) in Prunus. Phytopathology 109(4):615-622. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99326a0426bf6d976" w:history="1">
+      <w:hyperlink r:id="rId65216a3fbb025cb8c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-18-0173-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -6480,51 +6480,51 @@
         <w:t xml:space="preserve">EPPO (2022) PM 4/17 (3) Certification scheme for olive trees and rootstocks. EPPO Bulletin 52, 590–60. DOI: 10.1111/epp.1288</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Gonçalves AR, Conceição IL, Kormpi M &amp; Tzortzakakis EA (2020). Lavandula angustifolia and Oxalis pes-caprae, hosts of Meloidogyne hapla and Meloidogyne javanica - A note for Meloidogyne luci in Greece. Hellenic Plant Protection Journal 13(2), 78-82. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74216a0426bf6d9b8" w:history="1">
+      <w:hyperlink r:id="rId52106a3fbb025cbcc" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://sciendo.com/pl/article/10.2478/hppj-2020-0008?content-tab=abstract</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -6797,51 +6797,51 @@
         <w:t xml:space="preserve">Toth F, Bogdányi FT, Petrikovszki R, Gódor A, Zalai M, Balint B, Sunder P &amp; Myrta, A. (2019). Control of the root-knot nematode Meloidogyne incognita and weeds in protected cucumber with dimethyl disulfide (DMDS) over two crop cycles: The first results in Hungary. Acta Phytopathologica et Entomologica Hungarica 54(2), 267-278.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wesemael W, Viaene N &amp; Moens M. (2011). Root-knot nematodes (Meloidogyne spp.) in Europe. Nematology 13(1), 3-16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20906a0426bf6db03" w:history="1">
+      <w:hyperlink r:id="rId24786a3fbb025cd49" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/138855410X526831</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
@@ -7776,51 +7776,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021). Meloidogyne incognita (root-knot nematode) (accessed 2/May/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76846a0426bf6e03d" w:history="1">
+      <w:hyperlink r:id="rId31546a3fbb025d2b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -7855,51 +7855,51 @@
         <w:t xml:space="preserve">Clavero-Camacho I, Archidona-Yuste A, Cantalapiedra-Navarrete C, Castillo P &amp; Palomares-Rius JE (2024) Prevalence and ecological factors affecting the distribution of plant-parasitic nematodes in Prunus groves in Spain Journal of Integrative Agriculture 23(2), 566–589.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Duval H, Van Ghelder C, Portier U, Confolent C, Meza P &amp; Esmenjaud D (2019). New Data Completing the Spectrum of the Ma, RMia, and RMja Genes for Resistance to Root-Knot Nematodes (Meloidogyne spp.) in Prunus. Phytopathology 109(4):615-622. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50876a0426bf6e097" w:history="1">
+      <w:hyperlink r:id="rId31746a3fbb025d31b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-18-0173-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -7911,51 +7911,51 @@
         <w:t xml:space="preserve">EPPO (2022) PM 4/17 (3) Certification scheme for olive trees and rootstocks. EPPO Bulletin 52, 590–60. DOI: 10.1111/epp.1288</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Gonçalves AR, Conceição IL, Kormpi M &amp; Tzortzakakis EA (2020). Lavandula angustifolia and Oxalis pes-caprae, hosts of Meloidogyne hapla and Meloidogyne javanica - A note for Meloidogyne luci in Greece. Hellenic Plant Protection Journal 13(2), 78-82. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10776a0426bf6e0d4" w:history="1">
+      <w:hyperlink r:id="rId99876a3fbb025d35c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://sciendo.com/pl/article/10.2478/hppj-2020-0008?content-tab=abstract</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -8228,51 +8228,51 @@
         <w:t xml:space="preserve">Toth F, Bogdányi FT, Petrikovszki R, Gódor A, Zalai M, Balint B, Sunder P &amp; Myrta, A. (2019). Control of the root-knot nematode Meloidogyne incognita and weeds in protected cucumber with dimethyl disulfide (DMDS) over two crop cycles: The first results in Hungary. Acta Phytopathologica et Entomologica Hungarica 54(2), 267-278.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wesemael W, Viaene N &amp; Moens M. (2011). Root-knot nematodes (Meloidogyne spp.) in Europe. Nematology 13(1), 3-16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40416a0426bf6e215" w:history="1">
+      <w:hyperlink r:id="rId26566a3fbb025d4b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/138855410X526831</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
@@ -9207,51 +9207,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021). Meloidogyne incognita (root-knot nematode) (accessed 2/May/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60866a0426bf6e762" w:history="1">
+      <w:hyperlink r:id="rId74376a3fbb025da00" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -9286,51 +9286,51 @@
         <w:t xml:space="preserve">Clavero-Camacho I, Archidona-Yuste A, Cantalapiedra-Navarrete C, Castillo P &amp; Palomares-Rius JE (2024) Prevalence and ecological factors affecting the distribution of plant-parasitic nematodes in Prunus groves in Spain Journal of Integrative Agriculture 23(2), 566–589.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Duval H, Van Ghelder C, Portier U, Confolent C, Meza P &amp; Esmenjaud D (2019). New Data Completing the Spectrum of the Ma, RMia, and RMja Genes for Resistance to Root-Knot Nematodes (Meloidogyne spp.) in Prunus. Phytopathology 109(4):615-622. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80966a0426bf6e7ba" w:history="1">
+      <w:hyperlink r:id="rId11566a3fbb025da58" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-18-0173-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -9342,51 +9342,51 @@
         <w:t xml:space="preserve">EPPO (2022) PM 4/17 (3) Certification scheme for olive trees and rootstocks. EPPO Bulletin 52, 590–60. DOI: 10.1111/epp.1288</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Gonçalves AR, Conceição IL, Kormpi M &amp; Tzortzakakis EA (2020). Lavandula angustifolia and Oxalis pes-caprae, hosts of Meloidogyne hapla and Meloidogyne javanica - A note for Meloidogyne luci in Greece. Hellenic Plant Protection Journal 13(2), 78-82. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64546a0426bf6e7f8" w:history="1">
+      <w:hyperlink r:id="rId94186a3fbb025da96" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://sciendo.com/pl/article/10.2478/hppj-2020-0008?content-tab=abstract</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -9659,51 +9659,51 @@
         <w:t xml:space="preserve">Toth F, Bogdányi FT, Petrikovszki R, Gódor A, Zalai M, Balint B, Sunder P &amp; Myrta, A. (2019). Control of the root-knot nematode Meloidogyne incognita and weeds in protected cucumber with dimethyl disulfide (DMDS) over two crop cycles: The first results in Hungary. Acta Phytopathologica et Entomologica Hungarica 54(2), 267-278.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wesemael W, Viaene N &amp; Moens M. (2011). Root-knot nematodes (Meloidogyne spp.) in Europe. Nematology 13(1), 3-16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93106a0426bf6e938" w:history="1">
+      <w:hyperlink r:id="rId58706a3fbb025dbf0" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/138855410X526831</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
@@ -10638,51 +10638,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021). Meloidogyne incognita (root-knot nematode) (accessed 2/May/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16776a0426bf6ee52" w:history="1">
+      <w:hyperlink r:id="rId18486a3fbb025e195" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -10717,51 +10717,51 @@
         <w:t xml:space="preserve">Clavero-Camacho I, Archidona-Yuste A, Cantalapiedra-Navarrete C, Castillo P &amp; Palomares-Rius JE (2024) Prevalence and ecological factors affecting the distribution of plant-parasitic nematodes in Prunus groves in Spain Journal of Integrative Agriculture 23(2), 566–589.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Duval H, Van Ghelder C, Portier U, Confolent C, Meza P &amp; Esmenjaud D (2019). New Data Completing the Spectrum of the Ma, RMia, and RMja Genes for Resistance to Root-Knot Nematodes (Meloidogyne spp.) in Prunus. Phytopathology 109(4):615-622. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29886a0426bf6eec5" w:history="1">
+      <w:hyperlink r:id="rId17196a3fbb025e1ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-18-0173-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -10773,51 +10773,51 @@
         <w:t xml:space="preserve">EPPO (2022) PM 4/17 (3) Certification scheme for olive trees and rootstocks. EPPO Bulletin 52, 590–60. DOI: 10.1111/epp.1288</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Gonçalves AR, Conceição IL, Kormpi M &amp; Tzortzakakis EA (2020). Lavandula angustifolia and Oxalis pes-caprae, hosts of Meloidogyne hapla and Meloidogyne javanica - A note for Meloidogyne luci in Greece. Hellenic Plant Protection Journal 13(2), 78-82. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10776a0426bf6ef04" w:history="1">
+      <w:hyperlink r:id="rId63796a3fbb025e22e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://sciendo.com/pl/article/10.2478/hppj-2020-0008?content-tab=abstract</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -11090,51 +11090,51 @@
         <w:t xml:space="preserve">Toth F, Bogdányi FT, Petrikovszki R, Gódor A, Zalai M, Balint B, Sunder P &amp; Myrta, A. (2019). Control of the root-knot nematode Meloidogyne incognita and weeds in protected cucumber with dimethyl disulfide (DMDS) over two crop cycles: The first results in Hungary. Acta Phytopathologica et Entomologica Hungarica 54(2), 267-278.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wesemael W, Viaene N &amp; Moens M. (2011). Root-knot nematodes (Meloidogyne spp.) in Europe. Nematology 13(1), 3-16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45596a0426bf6f04e" w:history="1">
+      <w:hyperlink r:id="rId81346a3fbb025e36f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/138855410X526831</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
@@ -12069,51 +12069,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021). Meloidogyne incognita (root-knot nematode) (accessed 2/May/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21486a0426bf6f588" w:history="1">
+      <w:hyperlink r:id="rId39706a3fbb025e893" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -12148,51 +12148,51 @@
         <w:t xml:space="preserve">Clavero-Camacho I, Archidona-Yuste A, Cantalapiedra-Navarrete C, Castillo P &amp; Palomares-Rius JE (2024) Prevalence and ecological factors affecting the distribution of plant-parasitic nematodes in Prunus groves in Spain Journal of Integrative Agriculture 23(2), 566–589.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Duval H, Van Ghelder C, Portier U, Confolent C, Meza P &amp; Esmenjaud D (2019). New Data Completing the Spectrum of the Ma, RMia, and RMja Genes for Resistance to Root-Knot Nematodes (Meloidogyne spp.) in Prunus. Phytopathology 109(4):615-622. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55326a0426bf6f5e4" w:history="1">
+      <w:hyperlink r:id="rId37256a3fbb025e8eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-18-0173-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -12204,51 +12204,51 @@
         <w:t xml:space="preserve">EPPO (2022) PM 4/17 (3) Certification scheme for olive trees and rootstocks. EPPO Bulletin 52, 590–60. DOI: 10.1111/epp.1288</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Gonçalves AR, Conceição IL, Kormpi M &amp; Tzortzakakis EA (2020). Lavandula angustifolia and Oxalis pes-caprae, hosts of Meloidogyne hapla and Meloidogyne javanica - A note for Meloidogyne luci in Greece. Hellenic Plant Protection Journal 13(2), 78-82. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18056a0426bf6f624" w:history="1">
+      <w:hyperlink r:id="rId27696a3fbb025e92c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://sciendo.com/pl/article/10.2478/hppj-2020-0008?content-tab=abstract</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -12521,51 +12521,51 @@
         <w:t xml:space="preserve">Toth F, Bogdányi FT, Petrikovszki R, Gódor A, Zalai M, Balint B, Sunder P &amp; Myrta, A. (2019). Control of the root-knot nematode Meloidogyne incognita and weeds in protected cucumber with dimethyl disulfide (DMDS) over two crop cycles: The first results in Hungary. Acta Phytopathologica et Entomologica Hungarica 54(2), 267-278.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wesemael W, Viaene N &amp; Moens M. (2011). Root-knot nematodes (Meloidogyne spp.) in Europe. Nematology 13(1), 3-16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90326a0426bf6f765" w:history="1">
+      <w:hyperlink r:id="rId35176a3fbb025ea6e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/138855410X526831</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
@@ -13500,51 +13500,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021). Meloidogyne incognita (root-knot nematode) (accessed 2/May/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81946a0426bf6fc85" w:history="1">
+      <w:hyperlink r:id="rId42186a3fbb025efe7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -13579,51 +13579,51 @@
         <w:t xml:space="preserve">Clavero-Camacho I, Archidona-Yuste A, Cantalapiedra-Navarrete C, Castillo P &amp; Palomares-Rius JE (2024) Prevalence and ecological factors affecting the distribution of plant-parasitic nematodes in Prunus groves in Spain Journal of Integrative Agriculture 23(2), 566–589.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Duval H, Van Ghelder C, Portier U, Confolent C, Meza P &amp; Esmenjaud D (2019). New Data Completing the Spectrum of the Ma, RMia, and RMja Genes for Resistance to Root-Knot Nematodes (Meloidogyne spp.) in Prunus. Phytopathology 109(4):615-622. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42436a0426bf6fcdd" w:history="1">
+      <w:hyperlink r:id="rId33056a3fbb025f04a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-18-0173-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -13635,51 +13635,51 @@
         <w:t xml:space="preserve">EPPO (2022) PM 4/17 (3) Certification scheme for olive trees and rootstocks. EPPO Bulletin 52, 590–60. DOI: 10.1111/epp.1288</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Gonçalves AR, Conceição IL, Kormpi M &amp; Tzortzakakis EA (2020). Lavandula angustifolia and Oxalis pes-caprae, hosts of Meloidogyne hapla and Meloidogyne javanica - A note for Meloidogyne luci in Greece. Hellenic Plant Protection Journal 13(2), 78-82. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40716a0426bf6fd1a" w:history="1">
+      <w:hyperlink r:id="rId50986a3fbb025f08b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://sciendo.com/pl/article/10.2478/hppj-2020-0008?content-tab=abstract</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -13952,51 +13952,51 @@
         <w:t xml:space="preserve">Toth F, Bogdányi FT, Petrikovszki R, Gódor A, Zalai M, Balint B, Sunder P &amp; Myrta, A. (2019). Control of the root-knot nematode Meloidogyne incognita and weeds in protected cucumber with dimethyl disulfide (DMDS) over two crop cycles: The first results in Hungary. Acta Phytopathologica et Entomologica Hungarica 54(2), 267-278.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wesemael W, Viaene N &amp; Moens M. (2011). Root-knot nematodes (Meloidogyne spp.) in Europe. Nematology 13(1), 3-16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94726a0426bf6fe58" w:history="1">
+      <w:hyperlink r:id="rId60526a3fbb025f1d3" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/138855410X526831</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
@@ -14931,51 +14931,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021). Meloidogyne incognita (root-knot nematode) (accessed 2/May/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60076a0426bf7033f" w:history="1">
+      <w:hyperlink r:id="rId34686a3fbb025f708" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -15010,51 +15010,51 @@
         <w:t xml:space="preserve">Clavero-Camacho I, Archidona-Yuste A, Cantalapiedra-Navarrete C, Castillo P &amp; Palomares-Rius JE (2024) Prevalence and ecological factors affecting the distribution of plant-parasitic nematodes in Prunus groves in Spain Journal of Integrative Agriculture 23(2), 566–589.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Duval H, Van Ghelder C, Portier U, Confolent C, Meza P &amp; Esmenjaud D (2019). New Data Completing the Spectrum of the Ma, RMia, and RMja Genes for Resistance to Root-Knot Nematodes (Meloidogyne spp.) in Prunus. Phytopathology 109(4):615-622. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66846a0426bf70392" w:history="1">
+      <w:hyperlink r:id="rId43976a3fbb025f761" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-18-0173-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -15066,51 +15066,51 @@
         <w:t xml:space="preserve">EPPO (2022) PM 4/17 (3) Certification scheme for olive trees and rootstocks. EPPO Bulletin 52, 590–60. DOI: 10.1111/epp.1288</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Gonçalves AR, Conceição IL, Kormpi M &amp; Tzortzakakis EA (2020). Lavandula angustifolia and Oxalis pes-caprae, hosts of Meloidogyne hapla and Meloidogyne javanica - A note for Meloidogyne luci in Greece. Hellenic Plant Protection Journal 13(2), 78-82. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90636a0426bf703cd" w:history="1">
+      <w:hyperlink r:id="rId93456a3fbb025f7ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://sciendo.com/pl/article/10.2478/hppj-2020-0008?content-tab=abstract</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -15383,51 +15383,51 @@
         <w:t xml:space="preserve">Toth F, Bogdányi FT, Petrikovszki R, Gódor A, Zalai M, Balint B, Sunder P &amp; Myrta, A. (2019). Control of the root-knot nematode Meloidogyne incognita and weeds in protected cucumber with dimethyl disulfide (DMDS) over two crop cycles: The first results in Hungary. Acta Phytopathologica et Entomologica Hungarica 54(2), 267-278.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wesemael W, Viaene N &amp; Moens M. (2011). Root-knot nematodes (Meloidogyne spp.) in Europe. Nematology 13(1), 3-16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80396a0426bf7051a" w:history="1">
+      <w:hyperlink r:id="rId13066a3fbb025f8e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/138855410X526831</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
@@ -16243,51 +16243,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021). Meloidogyne incognita (root-knot nematode) (accessed 2/May/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37946a0426bf70944" w:history="1">
+      <w:hyperlink r:id="rId90336a3fbb025fd49" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -16322,51 +16322,51 @@
         <w:t xml:space="preserve">Clavero-Camacho I, Archidona-Yuste A, Cantalapiedra-Navarrete C, Castillo P &amp; Palomares-Rius JE (2024) Prevalence and ecological factors affecting the distribution of plant-parasitic nematodes in Prunus groves in Spain Journal of Integrative Agriculture 23(2), 566–589.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Duval H, Van Ghelder C, Portier U, Confolent C, Meza P &amp; Esmenjaud D (2019). New Data Completing the Spectrum of the Ma, RMia, and RMja Genes for Resistance to Root-Knot Nematodes (Meloidogyne spp.) in Prunus. Phytopathology 109(4):615-622. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15506a0426bf70998" w:history="1">
+      <w:hyperlink r:id="rId52006a3fbb025fda0" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-18-0173-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -16378,51 +16378,51 @@
         <w:t xml:space="preserve">EPPO (2022) PM 4/17 (3) Certification scheme for olive trees and rootstocks. EPPO Bulletin 52, 590–60. DOI: 10.1111/epp.1288</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Gonçalves AR, Conceição IL, Kormpi M &amp; Tzortzakakis EA (2020). Lavandula angustifolia and Oxalis pes-caprae, hosts of Meloidogyne hapla and Meloidogyne javanica - A note for Meloidogyne luci in Greece. Hellenic Plant Protection Journal 13(2), 78-82. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67276a0426bf709d1" w:history="1">
+      <w:hyperlink r:id="rId43646a3fbb025fddd" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://sciendo.com/pl/article/10.2478/hppj-2020-0008?content-tab=abstract</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -16580,51 +16580,51 @@
         <w:t xml:space="preserve">Toth F, Bogdányi FT, Petrikovszki R, Gódor A, Zalai M, Balint B, Sunder P &amp; Myrta, A. (2019). Control of the root-knot nematode Meloidogyne incognita and weeds in protected cucumber with dimethyl disulfide (DMDS) over two crop cycles: The first results in Hungary. Acta Phytopathologica et Entomologica Hungarica 54(2), 267-278.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wesemael W, Viaene N &amp; Moens M. (2011). Root-knot nematodes (Meloidogyne spp.) in Europe. Nematology 13(1), 3-16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55726a0426bf70a93" w:history="1">
+      <w:hyperlink r:id="rId60516a3fbb025feaa" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/138855410X526831</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="10mm" w:right="10mm" w:bottom="10mm" w:left="10mm" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
@@ -16709,137 +16709,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="36112554">
+  <w:abstractNum w:abstractNumId="99901467">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="71041753">
+    <w:lvl w:ilvl="0" w:tplc="85606998">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="71041753" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="85606998" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="71041753" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="85606998" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="71041753" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="85606998" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="71041753" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="85606998" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="71041753" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="85606998" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="71041753" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="85606998" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="71041753" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="85606998" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="71041753" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="85606998" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36112553">
+  <w:abstractNum w:abstractNumId="99901466">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="50935756">
+    <w:lvl w:ilvl="0" w:tplc="80149805">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -17591,55 +17591,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="36112553">
-    <w:abstractNumId w:val="36112553"/>
+  <w:num w:numId="99901466">
+    <w:abstractNumId w:val="99901466"/>
   </w:num>
-  <w:num w:numId="36112554">
-    <w:abstractNumId w:val="36112554"/>
+  <w:num w:numId="99901467">
+    <w:abstractNumId w:val="99901467"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -29184,51 +29184,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId338963452" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId96426a0426bf6bbc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245" TargetMode="External"/><Relationship Id="rId85846a0426bf6bc31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-18-0173-R" TargetMode="External"/><Relationship Id="rId56476a0426bf6bc76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciendo.com/pl/article/10.2478/hppj-2020-0008?content-tab=abstract" TargetMode="External"/><Relationship Id="rId37876a0426bf6bd51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId86166a0426bf6c361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245" TargetMode="External"/><Relationship Id="rId33846a0426bf6c3f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-18-0173-R" TargetMode="External"/><Relationship Id="rId30626a0426bf6c433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciendo.com/pl/article/10.2478/hppj-2020-0008?content-tab=abstract" TargetMode="External"/><Relationship Id="rId61106a0426bf6c557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId55516a0426bf6ca40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245" TargetMode="External"/><Relationship Id="rId39406a0426bf6ca9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-18-0173-R" TargetMode="External"/><Relationship Id="rId66896a0426bf6cadd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciendo.com/pl/article/10.2478/hppj-2020-0008?content-tab=abstract" TargetMode="External"/><Relationship Id="rId76016a0426bf6cbb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId87316a0426bf6d0db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12898-017-0153-9" TargetMode="External"/><Relationship Id="rId36506a0426bf6d105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.crvi.2014.05.006" TargetMode="External"/><Relationship Id="rId76676a0426bf6d130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal" TargetMode="External"/><Relationship Id="rId17926a0426bf6d90d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245" TargetMode="External"/><Relationship Id="rId99326a0426bf6d976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-18-0173-R" TargetMode="External"/><Relationship Id="rId74216a0426bf6d9b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciendo.com/pl/article/10.2478/hppj-2020-0008?content-tab=abstract" TargetMode="External"/><Relationship Id="rId20906a0426bf6db03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId76846a0426bf6e03d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245" TargetMode="External"/><Relationship Id="rId50876a0426bf6e097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-18-0173-R" TargetMode="External"/><Relationship Id="rId10776a0426bf6e0d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciendo.com/pl/article/10.2478/hppj-2020-0008?content-tab=abstract" TargetMode="External"/><Relationship Id="rId40416a0426bf6e215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId60866a0426bf6e762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245" TargetMode="External"/><Relationship Id="rId80966a0426bf6e7ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-18-0173-R" TargetMode="External"/><Relationship Id="rId64546a0426bf6e7f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciendo.com/pl/article/10.2478/hppj-2020-0008?content-tab=abstract" TargetMode="External"/><Relationship Id="rId93106a0426bf6e938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId16776a0426bf6ee52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245" TargetMode="External"/><Relationship Id="rId29886a0426bf6eec5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-18-0173-R" TargetMode="External"/><Relationship Id="rId10776a0426bf6ef04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciendo.com/pl/article/10.2478/hppj-2020-0008?content-tab=abstract" TargetMode="External"/><Relationship Id="rId45596a0426bf6f04e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId21486a0426bf6f588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245" TargetMode="External"/><Relationship Id="rId55326a0426bf6f5e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-18-0173-R" TargetMode="External"/><Relationship Id="rId18056a0426bf6f624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciendo.com/pl/article/10.2478/hppj-2020-0008?content-tab=abstract" TargetMode="External"/><Relationship Id="rId90326a0426bf6f765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId81946a0426bf6fc85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245" TargetMode="External"/><Relationship Id="rId42436a0426bf6fcdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-18-0173-R" TargetMode="External"/><Relationship Id="rId40716a0426bf6fd1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciendo.com/pl/article/10.2478/hppj-2020-0008?content-tab=abstract" TargetMode="External"/><Relationship Id="rId94726a0426bf6fe58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId60076a0426bf7033f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245" TargetMode="External"/><Relationship Id="rId66846a0426bf70392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-18-0173-R" TargetMode="External"/><Relationship Id="rId90636a0426bf703cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciendo.com/pl/article/10.2478/hppj-2020-0008?content-tab=abstract" TargetMode="External"/><Relationship Id="rId80396a0426bf7051a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId37946a0426bf70944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245" TargetMode="External"/><Relationship Id="rId15506a0426bf70998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-18-0173-R" TargetMode="External"/><Relationship Id="rId67276a0426bf709d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciendo.com/pl/article/10.2478/hppj-2020-0008?content-tab=abstract" TargetMode="External"/><Relationship Id="rId55726a0426bf70a93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId907926776" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId52646a3fbb025ae9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245" TargetMode="External"/><Relationship Id="rId20476a3fbb025af09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-18-0173-R" TargetMode="External"/><Relationship Id="rId49026a3fbb025af4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciendo.com/pl/article/10.2478/hppj-2020-0008?content-tab=abstract" TargetMode="External"/><Relationship Id="rId89516a3fbb025b039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId72276a3fbb025b55b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245" TargetMode="External"/><Relationship Id="rId23046a3fbb025b5e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-18-0173-R" TargetMode="External"/><Relationship Id="rId22316a3fbb025b624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciendo.com/pl/article/10.2478/hppj-2020-0008?content-tab=abstract" TargetMode="External"/><Relationship Id="rId74246a3fbb025b73f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId36116a3fbb025bc21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245" TargetMode="External"/><Relationship Id="rId53366a3fbb025bc8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-18-0173-R" TargetMode="External"/><Relationship Id="rId94486a3fbb025bcd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciendo.com/pl/article/10.2478/hppj-2020-0008?content-tab=abstract" TargetMode="External"/><Relationship Id="rId49786a3fbb025bdc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId35236a3fbb025c2d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12898-017-0153-9" TargetMode="External"/><Relationship Id="rId62106a3fbb025c303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.crvi.2014.05.006" TargetMode="External"/><Relationship Id="rId78686a3fbb025c32d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal" TargetMode="External"/><Relationship Id="rId17716a3fbb025cb29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245" TargetMode="External"/><Relationship Id="rId65216a3fbb025cb8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-18-0173-R" TargetMode="External"/><Relationship Id="rId52106a3fbb025cbcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciendo.com/pl/article/10.2478/hppj-2020-0008?content-tab=abstract" TargetMode="External"/><Relationship Id="rId24786a3fbb025cd49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId31546a3fbb025d2b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245" TargetMode="External"/><Relationship Id="rId31746a3fbb025d31b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-18-0173-R" TargetMode="External"/><Relationship Id="rId99876a3fbb025d35c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciendo.com/pl/article/10.2478/hppj-2020-0008?content-tab=abstract" TargetMode="External"/><Relationship Id="rId26566a3fbb025d4b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId74376a3fbb025da00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245" TargetMode="External"/><Relationship Id="rId11566a3fbb025da58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-18-0173-R" TargetMode="External"/><Relationship Id="rId94186a3fbb025da96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciendo.com/pl/article/10.2478/hppj-2020-0008?content-tab=abstract" TargetMode="External"/><Relationship Id="rId58706a3fbb025dbf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId18486a3fbb025e195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245" TargetMode="External"/><Relationship Id="rId17196a3fbb025e1ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-18-0173-R" TargetMode="External"/><Relationship Id="rId63796a3fbb025e22e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciendo.com/pl/article/10.2478/hppj-2020-0008?content-tab=abstract" TargetMode="External"/><Relationship Id="rId81346a3fbb025e36f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId39706a3fbb025e893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245" TargetMode="External"/><Relationship Id="rId37256a3fbb025e8eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-18-0173-R" TargetMode="External"/><Relationship Id="rId27696a3fbb025e92c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciendo.com/pl/article/10.2478/hppj-2020-0008?content-tab=abstract" TargetMode="External"/><Relationship Id="rId35176a3fbb025ea6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId42186a3fbb025efe7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245" TargetMode="External"/><Relationship Id="rId33056a3fbb025f04a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-18-0173-R" TargetMode="External"/><Relationship Id="rId50986a3fbb025f08b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciendo.com/pl/article/10.2478/hppj-2020-0008?content-tab=abstract" TargetMode="External"/><Relationship Id="rId60526a3fbb025f1d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId34686a3fbb025f708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245" TargetMode="External"/><Relationship Id="rId43976a3fbb025f761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-18-0173-R" TargetMode="External"/><Relationship Id="rId93456a3fbb025f7ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciendo.com/pl/article/10.2478/hppj-2020-0008?content-tab=abstract" TargetMode="External"/><Relationship Id="rId13066a3fbb025f8e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId90336a3fbb025fd49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245" TargetMode="External"/><Relationship Id="rId52006a3fbb025fda0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-18-0173-R" TargetMode="External"/><Relationship Id="rId43646a3fbb025fddd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciendo.com/pl/article/10.2478/hppj-2020-0008?content-tab=abstract" TargetMode="External"/><Relationship Id="rId60516a3fbb025feaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>