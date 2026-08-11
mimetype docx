--- v1 (2026-06-27)
+++ v2 (2026-08-11)
@@ -1358,51 +1358,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021). Meloidogyne incognita (root-knot nematode) (accessed 2/May/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52646a3fbb025ae9d" w:history="1">
+      <w:hyperlink r:id="rId30296a7b26ba2e9b9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1437,51 +1437,51 @@
         <w:t xml:space="preserve">Clavero-Camacho I, Archidona-Yuste A, Cantalapiedra-Navarrete C, Castillo P &amp; Palomares-Rius JE (2024) Prevalence and ecological factors affecting the distribution of plant-parasitic nematodes in Prunus groves in Spain Journal of Integrative Agriculture 23(2), 566–589.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Duval H, Van Ghelder C, Portier U, Confolent C, Meza P &amp; Esmenjaud D (2019). New Data Completing the Spectrum of the Ma, RMia, and RMja Genes for Resistance to Root-Knot Nematodes (Meloidogyne spp.) in Prunus. Phytopathology 109(4):615-622. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20476a3fbb025af09" w:history="1">
+      <w:hyperlink r:id="rId88886a7b26ba2ea1b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-18-0173-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1493,51 +1493,51 @@
         <w:t xml:space="preserve">EPPO (2022) PM 4/17 (3) Certification scheme for olive trees and rootstocks. EPPO Bulletin 52, 590–60. DOI: 10.1111/epp.1288</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Gonçalves AR, Conceição IL, Kormpi M &amp; Tzortzakakis EA (2020). Lavandula angustifolia and Oxalis pes-caprae, hosts of Meloidogyne hapla and Meloidogyne javanica - A note for Meloidogyne luci in Greece. Hellenic Plant Protection Journal 13(2), 78-82. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49026a3fbb025af4d" w:history="1">
+      <w:hyperlink r:id="rId97186a7b26ba2ea5a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://sciendo.com/pl/article/10.2478/hppj-2020-0008?content-tab=abstract</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1695,51 +1695,51 @@
         <w:t xml:space="preserve">Toth F, Bogdányi FT, Petrikovszki R, Gódor A, Zalai M, Balint B, Sunder P &amp; Myrta, A. (2019). Control of the root-knot nematode Meloidogyne incognita and weeds in protected cucumber with dimethyl disulfide (DMDS) over two crop cycles: The first results in Hungary. Acta Phytopathologica et Entomologica Hungarica 54(2), 267-278.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wesemael W, Viaene N &amp; Moens M. (2011). Root-knot nematodes (Meloidogyne spp.) in Europe. Nematology 13(1), 3-16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89516a3fbb025b039" w:history="1">
+      <w:hyperlink r:id="rId10696a7b26ba2eb39" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/138855410X526831</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
@@ -2640,51 +2640,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Meloidogyne incognita (root-knot nematode) (accessed 2/May/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72276a3fbb025b55b" w:history="1">
+      <w:hyperlink r:id="rId11896a7b26ba31f7c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2765,51 +2765,51 @@
         <w:t xml:space="preserve">Clavero-Camacho I, Archidona-Yuste A, Cantalapiedra-Navarrete C, Castillo P &amp; Palomares-Rius JE (2024) Prevalence and ecological factors affecting the distribution of plant-parasitic nematodes in Prunus groves in Spain Journal of Integrative Agriculture 23(2), 566–589.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Duval H, Van Ghelder C, Portier U, Confolent C, Meza P &amp; Esmenjaud D (2019). New Data Completing the Spectrum of the Ma, RMia, and RMja Genes for Resistance to Root-Knot Nematodes (Meloidogyne spp.) in Prunus. Phytopathology 109(4):615-622. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23046a3fbb025b5e5" w:history="1">
+      <w:hyperlink r:id="rId98806a7b26ba3200e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-18-0173-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2821,51 +2821,51 @@
         <w:t xml:space="preserve">EPPO (2022) PM 4/17 (3) Certification scheme for olive trees and rootstocks. EPPO Bulletin 52, 590–60. DOI: 10.1111/epp.1288</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Gonçalves AR, Conceição IL, Kormpi M &amp; Tzortzakakis EA (2020). Lavandula angustifolia and Oxalis pes-caprae, hosts of Meloidogyne hapla and Meloidogyne javanica - A note for Meloidogyne luci in Greece. Hellenic Plant Protection Journal 13(2), 78-82. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22316a3fbb025b624" w:history="1">
+      <w:hyperlink r:id="rId55656a7b26ba3204e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://sciendo.com/pl/article/10.2478/hppj-2020-0008?content-tab=abstract</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3092,51 +3092,51 @@
         <w:t xml:space="preserve">Toth F, Bogdányi FT, Petrikovszki R, Gódor A, Zalai M, Balint B, Sunder P &amp; Myrta, A. (2019). Control of the root-knot nematode Meloidogyne incognita and weeds in protected cucumber with dimethyl disulfide (DMDS) over two crop cycles: The first results in Hungary. Acta Phytopathologica et Entomologica Hungarica 54(2), 267-278.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wesemael W, Viaene N &amp; Moens M. (2011). Root-knot nematodes (Meloidogyne spp.) in Europe. Nematology 13(1), 3-16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74246a3fbb025b73f" w:history="1">
+      <w:hyperlink r:id="rId48956a7b26ba32162" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/138855410X526831</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
@@ -3952,51 +3952,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021). Meloidogyne incognita (root-knot nematode) (accessed 2/May/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36116a3fbb025bc21" w:history="1">
+      <w:hyperlink r:id="rId72506a7b26ba325d3" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4031,51 +4031,51 @@
         <w:t xml:space="preserve">Clavero-Camacho I, Archidona-Yuste A, Cantalapiedra-Navarrete C, Castillo P &amp; Palomares-Rius JE (2024) Prevalence and ecological factors affecting the distribution of plant-parasitic nematodes in Prunus groves in Spain Journal of Integrative Agriculture 23(2), 566–589.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Duval H, Van Ghelder C, Portier U, Confolent C, Meza P &amp; Esmenjaud D (2019). New Data Completing the Spectrum of the Ma, RMia, and RMja Genes for Resistance to Root-Knot Nematodes (Meloidogyne spp.) in Prunus. Phytopathology 109(4):615-622. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53366a3fbb025bc8e" w:history="1">
+      <w:hyperlink r:id="rId76746a7b26ba3262f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-18-0173-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4087,51 +4087,51 @@
         <w:t xml:space="preserve">EPPO (2022) PM 4/17 (3) Certification scheme for olive trees and rootstocks. EPPO Bulletin 52, 590–60. DOI: 10.1111/epp.1288</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Gonçalves AR, Conceição IL, Kormpi M &amp; Tzortzakakis EA (2020). Lavandula angustifolia and Oxalis pes-caprae, hosts of Meloidogyne hapla and Meloidogyne javanica - A note for Meloidogyne luci in Greece. Hellenic Plant Protection Journal 13(2), 78-82. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94486a3fbb025bcd6" w:history="1">
+      <w:hyperlink r:id="rId53656a7b26ba3266c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://sciendo.com/pl/article/10.2478/hppj-2020-0008?content-tab=abstract</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4289,51 +4289,51 @@
         <w:t xml:space="preserve">Toth F, Bogdányi FT, Petrikovszki R, Gódor A, Zalai M, Balint B, Sunder P &amp; Myrta, A. (2019). Control of the root-knot nematode Meloidogyne incognita and weeds in protected cucumber with dimethyl disulfide (DMDS) over two crop cycles: The first results in Hungary. Acta Phytopathologica et Entomologica Hungarica 54(2), 267-278.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wesemael W, Viaene N &amp; Moens M. (2011). Root-knot nematodes (Meloidogyne spp.) in Europe. Nematology 13(1), 3-16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49786a3fbb025bdc0" w:history="1">
+      <w:hyperlink r:id="rId37416a7b26ba32738" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/138855410X526831</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
@@ -5223,117 +5223,117 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aït Hamza M, Ali N, Tavoillot J, Fossati-Gaschignard O, Boubaker H, El Mousadik A &amp; Mateille T (2017) Diversity of root-knot nematodes in Moroccan olive nurseries and orchards: does Meloidogyne javanica disperse according to invasion processes? BMC Ecology 17, 1-13. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35236a3fbb025c2d8" w:history="1">
+      <w:hyperlink r:id="rId22046a7b26ba32c1a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12898-017-0153-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ali N, Chapuis E, Tavoillot J &amp; Mateille T (2014) Plant-parasitic nematodes associated with olive tree (Olea europaea L.) with a focus on the Mediterranean Basin: a review. Comptes Rendus Biologies 337, 423–442. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62106a3fbb025c303" w:history="1">
+      <w:hyperlink r:id="rId79006a7b26ba32c44" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.crvi.2014.05.006</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Archidona-Yuste A, Cantalapiedra-Navarrete C, LieÂbanas G, Rapoport HF, Castillo P &amp; Palomares-Rius JE (2018) Diversity of root-knot nematodes of the genus Meloidogyne, 1892 (Nematoda: Meloidogynidae) associated with olive plants and environmental cues regarding their distribution in southern Spain. PLoS ONE 13, e0198236. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78686a3fbb025c32d" w:history="1">
+      <w:hyperlink r:id="rId37886a7b26ba32c6e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -6345,51 +6345,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021). Meloidogyne incognita (root-knot nematode) (accessed 2/May/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17716a3fbb025cb29" w:history="1">
+      <w:hyperlink r:id="rId95746a7b26ba33225" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -6424,51 +6424,51 @@
         <w:t xml:space="preserve">Clavero-Camacho I, Archidona-Yuste A, Cantalapiedra-Navarrete C, Castillo P &amp; Palomares-Rius JE (2024) Prevalence and ecological factors affecting the distribution of plant-parasitic nematodes in Prunus groves in Spain Journal of Integrative Agriculture 23(2), 566–589.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Duval H, Van Ghelder C, Portier U, Confolent C, Meza P &amp; Esmenjaud D (2019). New Data Completing the Spectrum of the Ma, RMia, and RMja Genes for Resistance to Root-Knot Nematodes (Meloidogyne spp.) in Prunus. Phytopathology 109(4):615-622. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65216a3fbb025cb8c" w:history="1">
+      <w:hyperlink r:id="rId56206a7b26ba33286" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-18-0173-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -6480,51 +6480,51 @@
         <w:t xml:space="preserve">EPPO (2022) PM 4/17 (3) Certification scheme for olive trees and rootstocks. EPPO Bulletin 52, 590–60. DOI: 10.1111/epp.1288</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Gonçalves AR, Conceição IL, Kormpi M &amp; Tzortzakakis EA (2020). Lavandula angustifolia and Oxalis pes-caprae, hosts of Meloidogyne hapla and Meloidogyne javanica - A note for Meloidogyne luci in Greece. Hellenic Plant Protection Journal 13(2), 78-82. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52106a3fbb025cbcc" w:history="1">
+      <w:hyperlink r:id="rId29376a7b26ba332c7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://sciendo.com/pl/article/10.2478/hppj-2020-0008?content-tab=abstract</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -6797,51 +6797,51 @@
         <w:t xml:space="preserve">Toth F, Bogdányi FT, Petrikovszki R, Gódor A, Zalai M, Balint B, Sunder P &amp; Myrta, A. (2019). Control of the root-knot nematode Meloidogyne incognita and weeds in protected cucumber with dimethyl disulfide (DMDS) over two crop cycles: The first results in Hungary. Acta Phytopathologica et Entomologica Hungarica 54(2), 267-278.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wesemael W, Viaene N &amp; Moens M. (2011). Root-knot nematodes (Meloidogyne spp.) in Europe. Nematology 13(1), 3-16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24786a3fbb025cd49" w:history="1">
+      <w:hyperlink r:id="rId38316a7b26ba33407" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/138855410X526831</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
@@ -7776,51 +7776,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021). Meloidogyne incognita (root-knot nematode) (accessed 2/May/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31546a3fbb025d2b6" w:history="1">
+      <w:hyperlink r:id="rId72816a7b26ba338ea" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -7855,51 +7855,51 @@
         <w:t xml:space="preserve">Clavero-Camacho I, Archidona-Yuste A, Cantalapiedra-Navarrete C, Castillo P &amp; Palomares-Rius JE (2024) Prevalence and ecological factors affecting the distribution of plant-parasitic nematodes in Prunus groves in Spain Journal of Integrative Agriculture 23(2), 566–589.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Duval H, Van Ghelder C, Portier U, Confolent C, Meza P &amp; Esmenjaud D (2019). New Data Completing the Spectrum of the Ma, RMia, and RMja Genes for Resistance to Root-Knot Nematodes (Meloidogyne spp.) in Prunus. Phytopathology 109(4):615-622. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31746a3fbb025d31b" w:history="1">
+      <w:hyperlink r:id="rId92146a7b26ba3393f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-18-0173-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -7911,51 +7911,51 @@
         <w:t xml:space="preserve">EPPO (2022) PM 4/17 (3) Certification scheme for olive trees and rootstocks. EPPO Bulletin 52, 590–60. DOI: 10.1111/epp.1288</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Gonçalves AR, Conceição IL, Kormpi M &amp; Tzortzakakis EA (2020). Lavandula angustifolia and Oxalis pes-caprae, hosts of Meloidogyne hapla and Meloidogyne javanica - A note for Meloidogyne luci in Greece. Hellenic Plant Protection Journal 13(2), 78-82. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99876a3fbb025d35c" w:history="1">
+      <w:hyperlink r:id="rId39996a7b26ba3397c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://sciendo.com/pl/article/10.2478/hppj-2020-0008?content-tab=abstract</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -8228,51 +8228,51 @@
         <w:t xml:space="preserve">Toth F, Bogdányi FT, Petrikovszki R, Gódor A, Zalai M, Balint B, Sunder P &amp; Myrta, A. (2019). Control of the root-knot nematode Meloidogyne incognita and weeds in protected cucumber with dimethyl disulfide (DMDS) over two crop cycles: The first results in Hungary. Acta Phytopathologica et Entomologica Hungarica 54(2), 267-278.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wesemael W, Viaene N &amp; Moens M. (2011). Root-knot nematodes (Meloidogyne spp.) in Europe. Nematology 13(1), 3-16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26566a3fbb025d4b6" w:history="1">
+      <w:hyperlink r:id="rId83356a7b26ba33ab7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/138855410X526831</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
@@ -9207,51 +9207,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021). Meloidogyne incognita (root-knot nematode) (accessed 2/May/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74376a3fbb025da00" w:history="1">
+      <w:hyperlink r:id="rId21496a7b26ba37e84" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -9286,51 +9286,51 @@
         <w:t xml:space="preserve">Clavero-Camacho I, Archidona-Yuste A, Cantalapiedra-Navarrete C, Castillo P &amp; Palomares-Rius JE (2024) Prevalence and ecological factors affecting the distribution of plant-parasitic nematodes in Prunus groves in Spain Journal of Integrative Agriculture 23(2), 566–589.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Duval H, Van Ghelder C, Portier U, Confolent C, Meza P &amp; Esmenjaud D (2019). New Data Completing the Spectrum of the Ma, RMia, and RMja Genes for Resistance to Root-Knot Nematodes (Meloidogyne spp.) in Prunus. Phytopathology 109(4):615-622. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11566a3fbb025da58" w:history="1">
+      <w:hyperlink r:id="rId61876a7b26ba37ee5" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-18-0173-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -9342,51 +9342,51 @@
         <w:t xml:space="preserve">EPPO (2022) PM 4/17 (3) Certification scheme for olive trees and rootstocks. EPPO Bulletin 52, 590–60. DOI: 10.1111/epp.1288</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Gonçalves AR, Conceição IL, Kormpi M &amp; Tzortzakakis EA (2020). Lavandula angustifolia and Oxalis pes-caprae, hosts of Meloidogyne hapla and Meloidogyne javanica - A note for Meloidogyne luci in Greece. Hellenic Plant Protection Journal 13(2), 78-82. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94186a3fbb025da96" w:history="1">
+      <w:hyperlink r:id="rId91836a7b26ba37f2d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://sciendo.com/pl/article/10.2478/hppj-2020-0008?content-tab=abstract</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -9659,51 +9659,51 @@
         <w:t xml:space="preserve">Toth F, Bogdányi FT, Petrikovszki R, Gódor A, Zalai M, Balint B, Sunder P &amp; Myrta, A. (2019). Control of the root-knot nematode Meloidogyne incognita and weeds in protected cucumber with dimethyl disulfide (DMDS) over two crop cycles: The first results in Hungary. Acta Phytopathologica et Entomologica Hungarica 54(2), 267-278.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wesemael W, Viaene N &amp; Moens M. (2011). Root-knot nematodes (Meloidogyne spp.) in Europe. Nematology 13(1), 3-16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58706a3fbb025dbf0" w:history="1">
+      <w:hyperlink r:id="rId54366a7b26ba38070" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/138855410X526831</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
@@ -10638,51 +10638,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021). Meloidogyne incognita (root-knot nematode) (accessed 2/May/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18486a3fbb025e195" w:history="1">
+      <w:hyperlink r:id="rId29606a7b26ba38572" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -10717,51 +10717,51 @@
         <w:t xml:space="preserve">Clavero-Camacho I, Archidona-Yuste A, Cantalapiedra-Navarrete C, Castillo P &amp; Palomares-Rius JE (2024) Prevalence and ecological factors affecting the distribution of plant-parasitic nematodes in Prunus groves in Spain Journal of Integrative Agriculture 23(2), 566–589.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Duval H, Van Ghelder C, Portier U, Confolent C, Meza P &amp; Esmenjaud D (2019). New Data Completing the Spectrum of the Ma, RMia, and RMja Genes for Resistance to Root-Knot Nematodes (Meloidogyne spp.) in Prunus. Phytopathology 109(4):615-622. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17196a3fbb025e1ee" w:history="1">
+      <w:hyperlink r:id="rId95516a7b26ba385c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-18-0173-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -10773,51 +10773,51 @@
         <w:t xml:space="preserve">EPPO (2022) PM 4/17 (3) Certification scheme for olive trees and rootstocks. EPPO Bulletin 52, 590–60. DOI: 10.1111/epp.1288</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Gonçalves AR, Conceição IL, Kormpi M &amp; Tzortzakakis EA (2020). Lavandula angustifolia and Oxalis pes-caprae, hosts of Meloidogyne hapla and Meloidogyne javanica - A note for Meloidogyne luci in Greece. Hellenic Plant Protection Journal 13(2), 78-82. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63796a3fbb025e22e" w:history="1">
+      <w:hyperlink r:id="rId55806a7b26ba38604" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://sciendo.com/pl/article/10.2478/hppj-2020-0008?content-tab=abstract</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -11090,51 +11090,51 @@
         <w:t xml:space="preserve">Toth F, Bogdányi FT, Petrikovszki R, Gódor A, Zalai M, Balint B, Sunder P &amp; Myrta, A. (2019). Control of the root-knot nematode Meloidogyne incognita and weeds in protected cucumber with dimethyl disulfide (DMDS) over two crop cycles: The first results in Hungary. Acta Phytopathologica et Entomologica Hungarica 54(2), 267-278.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wesemael W, Viaene N &amp; Moens M. (2011). Root-knot nematodes (Meloidogyne spp.) in Europe. Nematology 13(1), 3-16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81346a3fbb025e36f" w:history="1">
+      <w:hyperlink r:id="rId94746a7b26ba3873e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/138855410X526831</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
@@ -12069,51 +12069,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021). Meloidogyne incognita (root-knot nematode) (accessed 2/May/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39706a3fbb025e893" w:history="1">
+      <w:hyperlink r:id="rId44736a7b26ba39257" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -12148,51 +12148,51 @@
         <w:t xml:space="preserve">Clavero-Camacho I, Archidona-Yuste A, Cantalapiedra-Navarrete C, Castillo P &amp; Palomares-Rius JE (2024) Prevalence and ecological factors affecting the distribution of plant-parasitic nematodes in Prunus groves in Spain Journal of Integrative Agriculture 23(2), 566–589.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Duval H, Van Ghelder C, Portier U, Confolent C, Meza P &amp; Esmenjaud D (2019). New Data Completing the Spectrum of the Ma, RMia, and RMja Genes for Resistance to Root-Knot Nematodes (Meloidogyne spp.) in Prunus. Phytopathology 109(4):615-622. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37256a3fbb025e8eb" w:history="1">
+      <w:hyperlink r:id="rId19376a7b26ba392b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-18-0173-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -12204,51 +12204,51 @@
         <w:t xml:space="preserve">EPPO (2022) PM 4/17 (3) Certification scheme for olive trees and rootstocks. EPPO Bulletin 52, 590–60. DOI: 10.1111/epp.1288</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Gonçalves AR, Conceição IL, Kormpi M &amp; Tzortzakakis EA (2020). Lavandula angustifolia and Oxalis pes-caprae, hosts of Meloidogyne hapla and Meloidogyne javanica - A note for Meloidogyne luci in Greece. Hellenic Plant Protection Journal 13(2), 78-82. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27696a3fbb025e92c" w:history="1">
+      <w:hyperlink r:id="rId88576a7b26ba392f1" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://sciendo.com/pl/article/10.2478/hppj-2020-0008?content-tab=abstract</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -12521,51 +12521,51 @@
         <w:t xml:space="preserve">Toth F, Bogdányi FT, Petrikovszki R, Gódor A, Zalai M, Balint B, Sunder P &amp; Myrta, A. (2019). Control of the root-knot nematode Meloidogyne incognita and weeds in protected cucumber with dimethyl disulfide (DMDS) over two crop cycles: The first results in Hungary. Acta Phytopathologica et Entomologica Hungarica 54(2), 267-278.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wesemael W, Viaene N &amp; Moens M. (2011). Root-knot nematodes (Meloidogyne spp.) in Europe. Nematology 13(1), 3-16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35176a3fbb025ea6e" w:history="1">
+      <w:hyperlink r:id="rId41826a7b26ba3942b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/138855410X526831</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
@@ -13500,51 +13500,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021). Meloidogyne incognita (root-knot nematode) (accessed 2/May/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42186a3fbb025efe7" w:history="1">
+      <w:hyperlink r:id="rId15956a7b26ba39911" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -13579,51 +13579,51 @@
         <w:t xml:space="preserve">Clavero-Camacho I, Archidona-Yuste A, Cantalapiedra-Navarrete C, Castillo P &amp; Palomares-Rius JE (2024) Prevalence and ecological factors affecting the distribution of plant-parasitic nematodes in Prunus groves in Spain Journal of Integrative Agriculture 23(2), 566–589.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Duval H, Van Ghelder C, Portier U, Confolent C, Meza P &amp; Esmenjaud D (2019). New Data Completing the Spectrum of the Ma, RMia, and RMja Genes for Resistance to Root-Knot Nematodes (Meloidogyne spp.) in Prunus. Phytopathology 109(4):615-622. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33056a3fbb025f04a" w:history="1">
+      <w:hyperlink r:id="rId15836a7b26ba39974" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-18-0173-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -13635,51 +13635,51 @@
         <w:t xml:space="preserve">EPPO (2022) PM 4/17 (3) Certification scheme for olive trees and rootstocks. EPPO Bulletin 52, 590–60. DOI: 10.1111/epp.1288</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Gonçalves AR, Conceição IL, Kormpi M &amp; Tzortzakakis EA (2020). Lavandula angustifolia and Oxalis pes-caprae, hosts of Meloidogyne hapla and Meloidogyne javanica - A note for Meloidogyne luci in Greece. Hellenic Plant Protection Journal 13(2), 78-82. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50986a3fbb025f08b" w:history="1">
+      <w:hyperlink r:id="rId29666a7b26ba399b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://sciendo.com/pl/article/10.2478/hppj-2020-0008?content-tab=abstract</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -13952,51 +13952,51 @@
         <w:t xml:space="preserve">Toth F, Bogdányi FT, Petrikovszki R, Gódor A, Zalai M, Balint B, Sunder P &amp; Myrta, A. (2019). Control of the root-knot nematode Meloidogyne incognita and weeds in protected cucumber with dimethyl disulfide (DMDS) over two crop cycles: The first results in Hungary. Acta Phytopathologica et Entomologica Hungarica 54(2), 267-278.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wesemael W, Viaene N &amp; Moens M. (2011). Root-knot nematodes (Meloidogyne spp.) in Europe. Nematology 13(1), 3-16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60526a3fbb025f1d3" w:history="1">
+      <w:hyperlink r:id="rId62236a7b26ba39b00" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/138855410X526831</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
@@ -14931,51 +14931,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021). Meloidogyne incognita (root-knot nematode) (accessed 2/May/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34686a3fbb025f708" w:history="1">
+      <w:hyperlink r:id="rId83496a7b26ba39ff4" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -15010,51 +15010,51 @@
         <w:t xml:space="preserve">Clavero-Camacho I, Archidona-Yuste A, Cantalapiedra-Navarrete C, Castillo P &amp; Palomares-Rius JE (2024) Prevalence and ecological factors affecting the distribution of plant-parasitic nematodes in Prunus groves in Spain Journal of Integrative Agriculture 23(2), 566–589.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Duval H, Van Ghelder C, Portier U, Confolent C, Meza P &amp; Esmenjaud D (2019). New Data Completing the Spectrum of the Ma, RMia, and RMja Genes for Resistance to Root-Knot Nematodes (Meloidogyne spp.) in Prunus. Phytopathology 109(4):615-622. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43976a3fbb025f761" w:history="1">
+      <w:hyperlink r:id="rId41056a7b26ba3a04b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-18-0173-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -15066,51 +15066,51 @@
         <w:t xml:space="preserve">EPPO (2022) PM 4/17 (3) Certification scheme for olive trees and rootstocks. EPPO Bulletin 52, 590–60. DOI: 10.1111/epp.1288</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Gonçalves AR, Conceição IL, Kormpi M &amp; Tzortzakakis EA (2020). Lavandula angustifolia and Oxalis pes-caprae, hosts of Meloidogyne hapla and Meloidogyne javanica - A note for Meloidogyne luci in Greece. Hellenic Plant Protection Journal 13(2), 78-82. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93456a3fbb025f7ac" w:history="1">
+      <w:hyperlink r:id="rId86616a7b26ba3a086" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://sciendo.com/pl/article/10.2478/hppj-2020-0008?content-tab=abstract</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -15383,51 +15383,51 @@
         <w:t xml:space="preserve">Toth F, Bogdányi FT, Petrikovszki R, Gódor A, Zalai M, Balint B, Sunder P &amp; Myrta, A. (2019). Control of the root-knot nematode Meloidogyne incognita and weeds in protected cucumber with dimethyl disulfide (DMDS) over two crop cycles: The first results in Hungary. Acta Phytopathologica et Entomologica Hungarica 54(2), 267-278.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wesemael W, Viaene N &amp; Moens M. (2011). Root-knot nematodes (Meloidogyne spp.) in Europe. Nematology 13(1), 3-16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13066a3fbb025f8e6" w:history="1">
+      <w:hyperlink r:id="rId88406a7b26ba3a1bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/138855410X526831</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
@@ -16243,51 +16243,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021). Meloidogyne incognita (root-knot nematode) (accessed 2/May/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90336a3fbb025fd49" w:history="1">
+      <w:hyperlink r:id="rId69636a7b26ba3a60c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -16322,51 +16322,51 @@
         <w:t xml:space="preserve">Clavero-Camacho I, Archidona-Yuste A, Cantalapiedra-Navarrete C, Castillo P &amp; Palomares-Rius JE (2024) Prevalence and ecological factors affecting the distribution of plant-parasitic nematodes in Prunus groves in Spain Journal of Integrative Agriculture 23(2), 566–589.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Duval H, Van Ghelder C, Portier U, Confolent C, Meza P &amp; Esmenjaud D (2019). New Data Completing the Spectrum of the Ma, RMia, and RMja Genes for Resistance to Root-Knot Nematodes (Meloidogyne spp.) in Prunus. Phytopathology 109(4):615-622. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52006a3fbb025fda0" w:history="1">
+      <w:hyperlink r:id="rId61446a7b26ba3a666" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-18-0173-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -16378,51 +16378,51 @@
         <w:t xml:space="preserve">EPPO (2022) PM 4/17 (3) Certification scheme for olive trees and rootstocks. EPPO Bulletin 52, 590–60. DOI: 10.1111/epp.1288</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Gonçalves AR, Conceição IL, Kormpi M &amp; Tzortzakakis EA (2020). Lavandula angustifolia and Oxalis pes-caprae, hosts of Meloidogyne hapla and Meloidogyne javanica - A note for Meloidogyne luci in Greece. Hellenic Plant Protection Journal 13(2), 78-82. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43646a3fbb025fddd" w:history="1">
+      <w:hyperlink r:id="rId36786a7b26ba3a6a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://sciendo.com/pl/article/10.2478/hppj-2020-0008?content-tab=abstract</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -16580,51 +16580,51 @@
         <w:t xml:space="preserve">Toth F, Bogdányi FT, Petrikovszki R, Gódor A, Zalai M, Balint B, Sunder P &amp; Myrta, A. (2019). Control of the root-knot nematode Meloidogyne incognita and weeds in protected cucumber with dimethyl disulfide (DMDS) over two crop cycles: The first results in Hungary. Acta Phytopathologica et Entomologica Hungarica 54(2), 267-278.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wesemael W, Viaene N &amp; Moens M. (2011). Root-knot nematodes (Meloidogyne spp.) in Europe. Nematology 13(1), 3-16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60516a3fbb025feaa" w:history="1">
+      <w:hyperlink r:id="rId52196a7b26ba3a778" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/138855410X526831</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="10mm" w:right="10mm" w:bottom="10mm" w:left="10mm" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
@@ -16709,137 +16709,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="99901467">
+  <w:abstractNum w:abstractNumId="45361797">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="85606998">
+    <w:lvl w:ilvl="0" w:tplc="54379138">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="85606998" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="54379138" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="85606998" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="54379138" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="85606998" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="54379138" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="85606998" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="54379138" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="85606998" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="54379138" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="85606998" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="54379138" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="85606998" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="54379138" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="85606998" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="54379138" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="99901466">
+  <w:abstractNum w:abstractNumId="45361796">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="80149805">
+    <w:lvl w:ilvl="0" w:tplc="69814898">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -17591,55 +17591,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="99901466">
-    <w:abstractNumId w:val="99901466"/>
+  <w:num w:numId="45361796">
+    <w:abstractNumId w:val="45361796"/>
   </w:num>
-  <w:num w:numId="99901467">
-    <w:abstractNumId w:val="99901467"/>
+  <w:num w:numId="45361797">
+    <w:abstractNumId w:val="45361797"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -29184,51 +29184,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId907926776" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId52646a3fbb025ae9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245" TargetMode="External"/><Relationship Id="rId20476a3fbb025af09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-18-0173-R" TargetMode="External"/><Relationship Id="rId49026a3fbb025af4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciendo.com/pl/article/10.2478/hppj-2020-0008?content-tab=abstract" TargetMode="External"/><Relationship Id="rId89516a3fbb025b039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId72276a3fbb025b55b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245" TargetMode="External"/><Relationship Id="rId23046a3fbb025b5e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-18-0173-R" TargetMode="External"/><Relationship Id="rId22316a3fbb025b624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciendo.com/pl/article/10.2478/hppj-2020-0008?content-tab=abstract" TargetMode="External"/><Relationship Id="rId74246a3fbb025b73f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId36116a3fbb025bc21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245" TargetMode="External"/><Relationship Id="rId53366a3fbb025bc8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-18-0173-R" TargetMode="External"/><Relationship Id="rId94486a3fbb025bcd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciendo.com/pl/article/10.2478/hppj-2020-0008?content-tab=abstract" TargetMode="External"/><Relationship Id="rId49786a3fbb025bdc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId35236a3fbb025c2d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12898-017-0153-9" TargetMode="External"/><Relationship Id="rId62106a3fbb025c303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.crvi.2014.05.006" TargetMode="External"/><Relationship Id="rId78686a3fbb025c32d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal" TargetMode="External"/><Relationship Id="rId17716a3fbb025cb29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245" TargetMode="External"/><Relationship Id="rId65216a3fbb025cb8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-18-0173-R" TargetMode="External"/><Relationship Id="rId52106a3fbb025cbcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciendo.com/pl/article/10.2478/hppj-2020-0008?content-tab=abstract" TargetMode="External"/><Relationship Id="rId24786a3fbb025cd49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId31546a3fbb025d2b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245" TargetMode="External"/><Relationship Id="rId31746a3fbb025d31b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-18-0173-R" TargetMode="External"/><Relationship Id="rId99876a3fbb025d35c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciendo.com/pl/article/10.2478/hppj-2020-0008?content-tab=abstract" TargetMode="External"/><Relationship Id="rId26566a3fbb025d4b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId74376a3fbb025da00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245" TargetMode="External"/><Relationship Id="rId11566a3fbb025da58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-18-0173-R" TargetMode="External"/><Relationship Id="rId94186a3fbb025da96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciendo.com/pl/article/10.2478/hppj-2020-0008?content-tab=abstract" TargetMode="External"/><Relationship Id="rId58706a3fbb025dbf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId18486a3fbb025e195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245" TargetMode="External"/><Relationship Id="rId17196a3fbb025e1ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-18-0173-R" TargetMode="External"/><Relationship Id="rId63796a3fbb025e22e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciendo.com/pl/article/10.2478/hppj-2020-0008?content-tab=abstract" TargetMode="External"/><Relationship Id="rId81346a3fbb025e36f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId39706a3fbb025e893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245" TargetMode="External"/><Relationship Id="rId37256a3fbb025e8eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-18-0173-R" TargetMode="External"/><Relationship Id="rId27696a3fbb025e92c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciendo.com/pl/article/10.2478/hppj-2020-0008?content-tab=abstract" TargetMode="External"/><Relationship Id="rId35176a3fbb025ea6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId42186a3fbb025efe7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245" TargetMode="External"/><Relationship Id="rId33056a3fbb025f04a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-18-0173-R" TargetMode="External"/><Relationship Id="rId50986a3fbb025f08b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciendo.com/pl/article/10.2478/hppj-2020-0008?content-tab=abstract" TargetMode="External"/><Relationship Id="rId60526a3fbb025f1d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId34686a3fbb025f708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245" TargetMode="External"/><Relationship Id="rId43976a3fbb025f761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-18-0173-R" TargetMode="External"/><Relationship Id="rId93456a3fbb025f7ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciendo.com/pl/article/10.2478/hppj-2020-0008?content-tab=abstract" TargetMode="External"/><Relationship Id="rId13066a3fbb025f8e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId90336a3fbb025fd49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245" TargetMode="External"/><Relationship Id="rId52006a3fbb025fda0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-18-0173-R" TargetMode="External"/><Relationship Id="rId43646a3fbb025fddd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciendo.com/pl/article/10.2478/hppj-2020-0008?content-tab=abstract" TargetMode="External"/><Relationship Id="rId60516a3fbb025feaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId434178204" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId30296a7b26ba2e9b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245" TargetMode="External"/><Relationship Id="rId88886a7b26ba2ea1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-18-0173-R" TargetMode="External"/><Relationship Id="rId97186a7b26ba2ea5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciendo.com/pl/article/10.2478/hppj-2020-0008?content-tab=abstract" TargetMode="External"/><Relationship Id="rId10696a7b26ba2eb39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId11896a7b26ba31f7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245" TargetMode="External"/><Relationship Id="rId98806a7b26ba3200e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-18-0173-R" TargetMode="External"/><Relationship Id="rId55656a7b26ba3204e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciendo.com/pl/article/10.2478/hppj-2020-0008?content-tab=abstract" TargetMode="External"/><Relationship Id="rId48956a7b26ba32162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId72506a7b26ba325d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245" TargetMode="External"/><Relationship Id="rId76746a7b26ba3262f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-18-0173-R" TargetMode="External"/><Relationship Id="rId53656a7b26ba3266c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciendo.com/pl/article/10.2478/hppj-2020-0008?content-tab=abstract" TargetMode="External"/><Relationship Id="rId37416a7b26ba32738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId22046a7b26ba32c1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12898-017-0153-9" TargetMode="External"/><Relationship Id="rId79006a7b26ba32c44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.crvi.2014.05.006" TargetMode="External"/><Relationship Id="rId37886a7b26ba32c6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal" TargetMode="External"/><Relationship Id="rId95746a7b26ba33225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245" TargetMode="External"/><Relationship Id="rId56206a7b26ba33286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-18-0173-R" TargetMode="External"/><Relationship Id="rId29376a7b26ba332c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciendo.com/pl/article/10.2478/hppj-2020-0008?content-tab=abstract" TargetMode="External"/><Relationship Id="rId38316a7b26ba33407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId72816a7b26ba338ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245" TargetMode="External"/><Relationship Id="rId92146a7b26ba3393f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-18-0173-R" TargetMode="External"/><Relationship Id="rId39996a7b26ba3397c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciendo.com/pl/article/10.2478/hppj-2020-0008?content-tab=abstract" TargetMode="External"/><Relationship Id="rId83356a7b26ba33ab7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId21496a7b26ba37e84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245" TargetMode="External"/><Relationship Id="rId61876a7b26ba37ee5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-18-0173-R" TargetMode="External"/><Relationship Id="rId91836a7b26ba37f2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciendo.com/pl/article/10.2478/hppj-2020-0008?content-tab=abstract" TargetMode="External"/><Relationship Id="rId54366a7b26ba38070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId29606a7b26ba38572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245" TargetMode="External"/><Relationship Id="rId95516a7b26ba385c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-18-0173-R" TargetMode="External"/><Relationship Id="rId55806a7b26ba38604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciendo.com/pl/article/10.2478/hppj-2020-0008?content-tab=abstract" TargetMode="External"/><Relationship Id="rId94746a7b26ba3873e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId44736a7b26ba39257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245" TargetMode="External"/><Relationship Id="rId19376a7b26ba392b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-18-0173-R" TargetMode="External"/><Relationship Id="rId88576a7b26ba392f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciendo.com/pl/article/10.2478/hppj-2020-0008?content-tab=abstract" TargetMode="External"/><Relationship Id="rId41826a7b26ba3942b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId15956a7b26ba39911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245" TargetMode="External"/><Relationship Id="rId15836a7b26ba39974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-18-0173-R" TargetMode="External"/><Relationship Id="rId29666a7b26ba399b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciendo.com/pl/article/10.2478/hppj-2020-0008?content-tab=abstract" TargetMode="External"/><Relationship Id="rId62236a7b26ba39b00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId83496a7b26ba39ff4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245" TargetMode="External"/><Relationship Id="rId41056a7b26ba3a04b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-18-0173-R" TargetMode="External"/><Relationship Id="rId86616a7b26ba3a086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciendo.com/pl/article/10.2478/hppj-2020-0008?content-tab=abstract" TargetMode="External"/><Relationship Id="rId88406a7b26ba3a1bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId69636a7b26ba3a60c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245" TargetMode="External"/><Relationship Id="rId61446a7b26ba3a666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-18-0173-R" TargetMode="External"/><Relationship Id="rId36786a7b26ba3a6a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciendo.com/pl/article/10.2478/hppj-2020-0008?content-tab=abstract" TargetMode="External"/><Relationship Id="rId52196a7b26ba3a778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>