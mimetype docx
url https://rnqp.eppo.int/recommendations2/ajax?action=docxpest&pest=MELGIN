--- v0 (2026-05-13)
+++ v1 (2026-06-27)
@@ -1489,51 +1489,51 @@
         <w:t xml:space="preserve">Boroş L, Şesan TE, Chifiriuc MC, Dobrin I, Iacomi B &amp; Costache C (2015) The incidence and prevalence of root-knot nematode species (Meloidogyne spp.) associated with different dicotyledons originated from two vegetable cropped areas, Vărăşti (Giurgiu), and Băleni (Dâmboviţa). Scientific Papers. Series B, Horticulture. Vol. LIX.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021). Meloidogyne incognita (root-knot nematode). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88146a0426ba5969f" w:history="1">
+      <w:hyperlink r:id="rId87856a3fbb04b0f11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1591,51 +1591,51 @@
         <w:t xml:space="preserve">Clavero-Camacho I, Archidona-Yuste A, Cantalapiedra-Navarrete C, Castillo P &amp; Palomares-Rius JE (2024) Prevalence and ecological factors affecting the distribution of plant-parasitic nematodes in Prunus groves in Spain Journal of Integrative Agriculture 23(2), 566–589.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Duval H, Van Ghelder C, Portier U, Confolent C, Meza P &amp; Esmenjaud D (2019). New Data Completing the Spectrum of the Ma, RMia, and RMja Genes for Resistance to Root-Knot Nematodes (Meloidogyne spp.) in Prunus. Phytopathology 109(4):615-622. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24196a0426ba59721" w:history="1">
+      <w:hyperlink r:id="rId60496a3fbb04b0fb7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-18-0173-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1808,51 +1808,51 @@
         <w:t xml:space="preserve">Maleita C, Santos D, Abrantes I &amp; Esteves I (2022). First report of root knot nematodes Meloidogyne incognita and M. javanica parasitizing sweet potato, Ipomoea batatas, in Portugal. Plant Disease 106(9), 2536.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Nguyen HT, Trinh QP, Couvreur M, Singh PR, Decraemer W &amp; Bert W (2019). First report of Scutellonema brachyurus (Steiner, 1938) Andrassy, 1958 and occurrence of Meloidogyne incognita (Kofoid &amp; White, 1919) Chitwood, 1949 in Belgium. Journal of Nematology, 51. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40036a0426ba59808" w:history="1">
+      <w:hyperlink r:id="rId71516a3fbb04b10a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/pmc/articles/PMC6909387/pdf/jofnem-51-062.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2071,51 +2071,51 @@
         <w:t xml:space="preserve">Tzortzakakis AE, Conceicao ILPM da, Santos MCV dos &amp; Abrantes IM de O (2011) Root-knot nematodes (Meloidogyne spp.) in Greece. Hellenic Plant Protection Journal 4: 25-30.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wesemael W, Viaene N &amp; Moens M. (2011). Root-knot nematodes (Meloidogyne spp.) in Europe. Nematology 13(1), 3-16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73756a0426ba59929" w:history="1">
+      <w:hyperlink r:id="rId17026a3fbb04b11c7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/138855410X526831</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3028,117 +3028,117 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aït Hamza M, Ali N, Tavoillot J, Fossati-Gaschignard O, Boubaker H, El Mousadik A &amp; Mateille T (2017) Diversity of root-knot nematodes in Moroccan olive nurseries and orchards: does Meloidogyne javanica disperse according to invasion processes? BMC Ecology 17, 1-13. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50306a0426ba59e89" w:history="1">
+      <w:hyperlink r:id="rId15306a3fbb04b1759" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12898-017-0153-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ali N, Chapuis E, Tavoillot J &amp; Mateille T (2014) Plant-parasitic nematodes associated with olive tree (Olea europaea L.) with a focus on the Mediterranean Basin: a review. Comptes Rendus Biologies 337, 423–442. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57516a0426ba59eb6" w:history="1">
+      <w:hyperlink r:id="rId79966a3fbb04b178b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.crvi.2014.05.006</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Archidona-Yuste A, Cantalapiedra-Navarrete C, LieÂbanas G, Rapoport HF, Castillo P &amp; Palomares-Rius JE (2018) Diversity of root-knot nematodes of the genus Meloidogyne, 1892 (Nematoda: Meloidogynidae) associated with olive plants and environmental cues regarding their distribution in southern Spain. PLoS ONE 13, e0198236. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25366a0426ba59ee2" w:history="1">
+      <w:hyperlink r:id="rId66996a3fbb04b17b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4187,51 +4187,51 @@
         <w:t xml:space="preserve">Boroş L, Şesan TE, Chifiriuc MC, Dobrin I, Iacomi B &amp; Costache C (2015) The incidence and prevalence of root-knot nematode species (Meloidogyne spp.) associated with different dicotyledons originated from two vegetable cropped areas, Vărăşti (Giurgiu), and Băleni (Dâmboviţa). Scientific Papers. Series B, Horticulture. Vol. LIX.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021). Meloidogyne incognita (root-knot nematode). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29256a0426ba5a493" w:history="1">
+      <w:hyperlink r:id="rId93296a3fbb04b1db2" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4243,51 +4243,51 @@
         <w:t xml:space="preserve">Clavero-Camacho I, Archidona-Yuste A, Cantalapiedra-Navarrete C, Castillo P &amp; Palomares-Rius JE (2024) Prevalence and ecological factors affecting the distribution of plant-parasitic nematodes in Prunus groves in Spain Journal of Integrative Agriculture 23(2), 566–589.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Duval H, Van Ghelder C, Portier U, Confolent C, Meza P &amp; Esmenjaud D (2019). New Data Completing the Spectrum of the Ma, RMia, and RMja Genes for Resistance to Root-Knot Nematodes (Meloidogyne spp.) in Prunus. Phytopathology 109(4):615-622. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24796a0426ba5a4d9" w:history="1">
+      <w:hyperlink r:id="rId97926a3fbb04b1df8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-18-0173-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4460,51 +4460,51 @@
         <w:t xml:space="preserve">McKenry MV (2004) Three nematode genera and the damage they cause for plum producers. Journal of Nematology 36(3), p.333.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Nguyen HT, Trinh QP, Couvreur M, Singh PR, Decraemer W &amp; Bert W (2019). First report of Scutellonema brachyurus (Steiner, 1938) Andrassy, 1958 and occurrence of Meloidogyne incognita (Kofoid &amp; White, 1919) Chitwood, 1949 in Belgium. Journal of Nematology, 51. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94326a0426ba5a5cf" w:history="1">
+      <w:hyperlink r:id="rId88156a3fbb04b1ef2" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/pmc/articles/PMC6909387/pdf/jofnem-51-062.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4746,51 +4746,51 @@
         <w:t xml:space="preserve">Tzortzakakis AE, Conceicao ILPM da, Santos MCV dos &amp; Abrantes IM de O (2011) Root-knot nematodes (Meloidogyne spp.) in Greece. Hellenic Plant Protection Journal 4: 25-30.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wesemael W, Viaene N &amp; Moens M. (2011). Root-knot nematodes (Meloidogyne spp.) in Europe. Nematology 13(1), 3-16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31496a0426ba5a6fe" w:history="1">
+      <w:hyperlink r:id="rId83576a3fbb04b2029" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/138855410X526831</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -5785,51 +5785,51 @@
         <w:t xml:space="preserve">Boroş L, Şesan TE, Chifiriuc MC, Dobrin I, Iacomi B &amp; Costache C (2015) The incidence and prevalence of root-knot nematode species (Meloidogyne spp.) associated with different dicotyledons originated from two vegetable cropped areas, Vărăşti (Giurgiu), and Băleni (Dâmboviţa). Scientific Papers. Series B, Horticulture. Vol. LIX.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021). Meloidogyne incognita (root-knot nematode). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11816a0426ba5ac69" w:history="1">
+      <w:hyperlink r:id="rId79276a3fbb04b25ea" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -5841,51 +5841,51 @@
         <w:t xml:space="preserve">Clavero-Camacho I, Archidona-Yuste A, Cantalapiedra-Navarrete C, Castillo P &amp; Palomares-Rius JE (2024) Prevalence and ecological factors affecting the distribution of plant-parasitic nematodes in Prunus groves in Spain Journal of Integrative Agriculture 23(2), 566–589.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Duval H, Van Ghelder C, Portier U, Confolent C, Meza P &amp; Esmenjaud D (2019). New Data Completing the Spectrum of the Ma, RMia, and RMja Genes for Resistance to Root-Knot Nematodes (Meloidogyne spp.) in Prunus. Phytopathology 109(4):615-622. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77976a0426ba5acac" w:history="1">
+      <w:hyperlink r:id="rId39116a3fbb04b262f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-18-0173-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -6058,51 +6058,51 @@
         <w:t xml:space="preserve">McKenry MV (2004) Three nematode genera and the damage they cause for plum producers. Journal of Nematology 36(3), p.333.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Nguyen HT, Trinh QP, Couvreur M, Singh PR, Decraemer W &amp; Bert W (2019). First report of Scutellonema brachyurus (Steiner, 1938) Andrassy, 1958 and occurrence of Meloidogyne incognita (Kofoid &amp; White, 1919) Chitwood, 1949 in Belgium. Journal of Nematology, 51. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37426a0426ba5ad9f" w:history="1">
+      <w:hyperlink r:id="rId31386a3fbb04b272b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/pmc/articles/PMC6909387/pdf/jofnem-51-062.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -6390,51 +6390,51 @@
         <w:t xml:space="preserve">Tzortzakakis AE, Conceicao ILPM da, Santos MCV dos &amp; Abrantes IM de O (2011) Root-knot nematodes (Meloidogyne spp.) in Greece. Hellenic Plant Protection Journal 4: 25-30.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wesemael W, Viaene N &amp; Moens M. (2011). Root-knot nematodes (Meloidogyne spp.) in Europe. Nematology 13(1), 3-16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56896a0426ba5aefa" w:history="1">
+      <w:hyperlink r:id="rId63156a3fbb04b2896" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/138855410X526831</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -7429,51 +7429,51 @@
         <w:t xml:space="preserve">Boroş L, Şesan TE, Chifiriuc MC, Dobrin I, Iacomi B &amp; Costache C (2015) The incidence and prevalence of root-knot nematode species (Meloidogyne spp.) associated with different dicotyledons originated from two vegetable cropped areas, Vărăşti (Giurgiu), and Băleni (Dâmboviţa). Scientific Papers. Series B, Horticulture. Vol. LIX.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021). Meloidogyne incognita (root-knot nematode). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66176a0426ba5b435" w:history="1">
+      <w:hyperlink r:id="rId24226a3fbb04b2ea4" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -7485,51 +7485,51 @@
         <w:t xml:space="preserve">Clavero-Camacho I, Archidona-Yuste A, Cantalapiedra-Navarrete C, Castillo P &amp; Palomares-Rius JE (2024) Prevalence and ecological factors affecting the distribution of plant-parasitic nematodes in Prunus groves in Spain Journal of Integrative Agriculture 23(2), 566–589.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Duval H, Van Ghelder C, Portier U, Confolent C, Meza P &amp; Esmenjaud D (2019). New Data Completing the Spectrum of the Ma, RMia, and RMja Genes for Resistance to Root-Knot Nematodes (Meloidogyne spp.) in Prunus. Phytopathology 109(4):615-622. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57836a0426ba5b474" w:history="1">
+      <w:hyperlink r:id="rId36376a3fbb04b2eea" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-18-0173-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -7702,51 +7702,51 @@
         <w:t xml:space="preserve">McKenry MV (2004) Three nematode genera and the damage they cause for plum producers. Journal of Nematology 36(3), p.333.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Nguyen HT, Trinh QP, Couvreur M, Singh PR, Decraemer W &amp; Bert W (2019). First report of Scutellonema brachyurus (Steiner, 1938) Andrassy, 1958 and occurrence of Meloidogyne incognita (Kofoid &amp; White, 1919) Chitwood, 1949 in Belgium. Journal of Nematology, 51. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45326a0426ba5b54a" w:history="1">
+      <w:hyperlink r:id="rId23496a3fbb04b2fd8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/pmc/articles/PMC6909387/pdf/jofnem-51-062.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -7988,51 +7988,51 @@
         <w:t xml:space="preserve">Tzortzakakis AE, Conceicao ILPM da, Santos MCV dos &amp; Abrantes IM de O (2011) Root-knot nematodes (Meloidogyne spp.) in Greece. Hellenic Plant Protection Journal 4: 25-30.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wesemael W, Viaene N &amp; Moens M. (2011). Root-knot nematodes (Meloidogyne spp.) in Europe. Nematology 13(1), 3-16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92436a0426ba5b673" w:history="1">
+      <w:hyperlink r:id="rId62986a3fbb04b3104" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/138855410X526831</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -9027,51 +9027,51 @@
         <w:t xml:space="preserve">Boroş L, Şesan TE, Chifiriuc MC, Dobrin I, Iacomi B &amp; Costache C (2015) The incidence and prevalence of root-knot nematode species (Meloidogyne spp.) associated with different dicotyledons originated from two vegetable cropped areas, Vărăşti (Giurgiu), and Băleni (Dâmboviţa). Scientific Papers. Series B, Horticulture. Vol. LIX.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021). Meloidogyne incognita (root-knot nematode). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37576a0426ba5bb8d" w:history="1">
+      <w:hyperlink r:id="rId77596a3fbb04b36c1" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -9083,51 +9083,51 @@
         <w:t xml:space="preserve">Clavero-Camacho I, Archidona-Yuste A, Cantalapiedra-Navarrete C, Castillo P &amp; Palomares-Rius JE (2024) Prevalence and ecological factors affecting the distribution of plant-parasitic nematodes in Prunus groves in Spain Journal of Integrative Agriculture 23(2), 566–589.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Duval H, Van Ghelder C, Portier U, Confolent C, Meza P &amp; Esmenjaud D (2019). New Data Completing the Spectrum of the Ma, RMia, and RMja Genes for Resistance to Root-Knot Nematodes (Meloidogyne spp.) in Prunus. Phytopathology 109(4):615-622. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64426a0426ba5bbc8" w:history="1">
+      <w:hyperlink r:id="rId48806a3fbb04b3705" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-18-0173-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -9300,51 +9300,51 @@
         <w:t xml:space="preserve">McKenry MV (2004) Three nematode genera and the damage they cause for plum producers. Journal of Nematology 36(3), p.333.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Nguyen HT, Trinh QP, Couvreur M, Singh PR, Decraemer W &amp; Bert W (2019). First report of Scutellonema brachyurus (Steiner, 1938) Andrassy, 1958 and occurrence of Meloidogyne incognita (Kofoid &amp; White, 1919) Chitwood, 1949 in Belgium. Journal of Nematology, 51. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31706a0426ba5bcc1" w:history="1">
+      <w:hyperlink r:id="rId50706a3fbb04b37ec" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/pmc/articles/PMC6909387/pdf/jofnem-51-062.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -9586,51 +9586,51 @@
         <w:t xml:space="preserve">Tzortzakakis AE, Conceicao ILPM da, Santos MCV dos &amp; Abrantes IM de O (2011) Root-knot nematodes (Meloidogyne spp.) in Greece. Hellenic Plant Protection Journal 4: 25-30.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wesemael W, Viaene N &amp; Moens M. (2011). Root-knot nematodes (Meloidogyne spp.) in Europe. Nematology 13(1), 3-16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21806a0426ba5bde1" w:history="1">
+      <w:hyperlink r:id="rId90516a3fbb04b391a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/138855410X526831</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -10625,51 +10625,51 @@
         <w:t xml:space="preserve">Boroş L, Şesan TE, Chifiriuc MC, Dobrin I, Iacomi B &amp; Costache C (2015) The incidence and prevalence of root-knot nematode species (Meloidogyne spp.) associated with different dicotyledons originated from two vegetable cropped areas, Vărăşti (Giurgiu), and Băleni (Dâmboviţa). Scientific Papers. Series B, Horticulture. Vol. LIX.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021). Meloidogyne incognita (root-knot nematode). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25436a0426ba5c323" w:history="1">
+      <w:hyperlink r:id="rId58426a3fbb04b3ef8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -10681,51 +10681,51 @@
         <w:t xml:space="preserve">Clavero-Camacho I, Archidona-Yuste A, Cantalapiedra-Navarrete C, Castillo P &amp; Palomares-Rius JE (2024) Prevalence and ecological factors affecting the distribution of plant-parasitic nematodes in Prunus groves in Spain Journal of Integrative Agriculture 23(2), 566–589.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Duval H, Van Ghelder C, Portier U, Confolent C, Meza P &amp; Esmenjaud D (2019). New Data Completing the Spectrum of the Ma, RMia, and RMja Genes for Resistance to Root-Knot Nematodes (Meloidogyne spp.) in Prunus. Phytopathology 109(4):615-622. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12236a0426ba5c367" w:history="1">
+      <w:hyperlink r:id="rId41696a3fbb04b3f3b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-18-0173-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -10898,51 +10898,51 @@
         <w:t xml:space="preserve">McKenry MV (2004) Three nematode genera and the damage they cause for plum producers. Journal of Nematology 36(3), p.333.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Nguyen HT, Trinh QP, Couvreur M, Singh PR, Decraemer W &amp; Bert W (2019). First report of Scutellonema brachyurus (Steiner, 1938) Andrassy, 1958 and occurrence of Meloidogyne incognita (Kofoid &amp; White, 1919) Chitwood, 1949 in Belgium. Journal of Nematology, 51. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45366a0426ba5c43e" w:history="1">
+      <w:hyperlink r:id="rId35606a3fbb04b4022" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/pmc/articles/PMC6909387/pdf/jofnem-51-062.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -11184,51 +11184,51 @@
         <w:t xml:space="preserve">Tzortzakakis AE, Conceicao ILPM da, Santos MCV dos &amp; Abrantes IM de O (2011) Root-knot nematodes (Meloidogyne spp.) in Greece. Hellenic Plant Protection Journal 4: 25-30.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wesemael W, Viaene N &amp; Moens M. (2011). Root-knot nematodes (Meloidogyne spp.) in Europe. Nematology 13(1), 3-16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65016a0426ba5c558" w:history="1">
+      <w:hyperlink r:id="rId77406a3fbb04b4154" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/138855410X526831</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -12223,51 +12223,51 @@
         <w:t xml:space="preserve">Boroş L, Şesan TE, Chifiriuc MC, Dobrin I, Iacomi B &amp; Costache C (2015) The incidence and prevalence of root-knot nematode species (Meloidogyne spp.) associated with different dicotyledons originated from two vegetable cropped areas, Vărăşti (Giurgiu), and Băleni (Dâmboviţa). Scientific Papers. Series B, Horticulture. Vol. LIX.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021). Meloidogyne incognita (root-knot nematode). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77416a0426ba5ca63" w:history="1">
+      <w:hyperlink r:id="rId61536a3fbb04b472b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -12279,51 +12279,51 @@
         <w:t xml:space="preserve">Clavero-Camacho I, Archidona-Yuste A, Cantalapiedra-Navarrete C, Castillo P &amp; Palomares-Rius JE (2024) Prevalence and ecological factors affecting the distribution of plant-parasitic nematodes in Prunus groves in Spain Journal of Integrative Agriculture 23(2), 566–589.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Duval H, Van Ghelder C, Portier U, Confolent C, Meza P &amp; Esmenjaud D (2019). New Data Completing the Spectrum of the Ma, RMia, and RMja Genes for Resistance to Root-Knot Nematodes (Meloidogyne spp.) in Prunus. Phytopathology 109(4):615-622. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89656a0426ba5caa1" w:history="1">
+      <w:hyperlink r:id="rId80536a3fbb04b476e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-18-0173-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -12496,51 +12496,51 @@
         <w:t xml:space="preserve">McKenry MV (2004) Three nematode genera and the damage they cause for plum producers. Journal of Nematology 36(3), p.333.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Nguyen HT, Trinh QP, Couvreur M, Singh PR, Decraemer W &amp; Bert W (2019). First report of Scutellonema brachyurus (Steiner, 1938) Andrassy, 1958 and occurrence of Meloidogyne incognita (Kofoid &amp; White, 1919) Chitwood, 1949 in Belgium. Journal of Nematology, 51. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18576a0426ba5cb6f" w:history="1">
+      <w:hyperlink r:id="rId28746a3fbb04b4854" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/pmc/articles/PMC6909387/pdf/jofnem-51-062.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -12782,51 +12782,51 @@
         <w:t xml:space="preserve">Tzortzakakis AE, Conceicao ILPM da, Santos MCV dos &amp; Abrantes IM de O (2011) Root-knot nematodes (Meloidogyne spp.) in Greece. Hellenic Plant Protection Journal 4: 25-30.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wesemael W, Viaene N &amp; Moens M. (2011). Root-knot nematodes (Meloidogyne spp.) in Europe. Nematology 13(1), 3-16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18496a0426ba5cc91" w:history="1">
+      <w:hyperlink r:id="rId20146a3fbb04b4982" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/138855410X526831</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -13821,51 +13821,51 @@
         <w:t xml:space="preserve">Boroş L, Şesan TE, Chifiriuc MC, Dobrin I, Iacomi B &amp; Costache C (2015) The incidence and prevalence of root-knot nematode species (Meloidogyne spp.) associated with different dicotyledons originated from two vegetable cropped areas, Vărăşti (Giurgiu), and Băleni (Dâmboviţa). Scientific Papers. Series B, Horticulture. Vol. LIX.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021). Meloidogyne incognita (root-knot nematode). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60476a0426ba5d16f" w:history="1">
+      <w:hyperlink r:id="rId28296a3fbb04b4f42" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -13877,51 +13877,51 @@
         <w:t xml:space="preserve">Clavero-Camacho I, Archidona-Yuste A, Cantalapiedra-Navarrete C, Castillo P &amp; Palomares-Rius JE (2024) Prevalence and ecological factors affecting the distribution of plant-parasitic nematodes in Prunus groves in Spain Journal of Integrative Agriculture 23(2), 566–589.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Duval H, Van Ghelder C, Portier U, Confolent C, Meza P &amp; Esmenjaud D (2019). New Data Completing the Spectrum of the Ma, RMia, and RMja Genes for Resistance to Root-Knot Nematodes (Meloidogyne spp.) in Prunus. Phytopathology 109(4):615-622. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87286a0426ba5d1ab" w:history="1">
+      <w:hyperlink r:id="rId77276a3fbb04b4f85" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-18-0173-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -14094,51 +14094,51 @@
         <w:t xml:space="preserve">McKenry MV (2004) Three nematode genera and the damage they cause for plum producers. Journal of Nematology 36(3), p.333.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Nguyen HT, Trinh QP, Couvreur M, Singh PR, Decraemer W &amp; Bert W (2019). First report of Scutellonema brachyurus (Steiner, 1938) Andrassy, 1958 and occurrence of Meloidogyne incognita (Kofoid &amp; White, 1919) Chitwood, 1949 in Belgium. Journal of Nematology, 51. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80566a0426ba5d277" w:history="1">
+      <w:hyperlink r:id="rId53736a3fbb04b5066" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/pmc/articles/PMC6909387/pdf/jofnem-51-062.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -14380,51 +14380,51 @@
         <w:t xml:space="preserve">Tzortzakakis AE, Conceicao ILPM da, Santos MCV dos &amp; Abrantes IM de O (2011) Root-knot nematodes (Meloidogyne spp.) in Greece. Hellenic Plant Protection Journal 4: 25-30.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wesemael W, Viaene N &amp; Moens M. (2011). Root-knot nematodes (Meloidogyne spp.) in Europe. Nematology 13(1), 3-16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23666a0426ba5d5cb" w:history="1">
+      <w:hyperlink r:id="rId72616a3fbb04b52b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/138855410X526831</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -14532,137 +14532,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="57564914">
+  <w:abstractNum w:abstractNumId="41211303">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="32872744">
+    <w:lvl w:ilvl="0" w:tplc="52211366">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="32872744" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="52211366" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="32872744" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="52211366" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="32872744" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="52211366" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="32872744" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="52211366" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="32872744" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="52211366" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="32872744" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="52211366" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="32872744" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="52211366" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="32872744" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="52211366" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="57564913">
+  <w:abstractNum w:abstractNumId="41211302">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="58613891">
+    <w:lvl w:ilvl="0" w:tplc="14363321">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -15414,55 +15414,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="57564913">
-    <w:abstractNumId w:val="57564913"/>
+  <w:num w:numId="41211302">
+    <w:abstractNumId w:val="41211302"/>
   </w:num>
-  <w:num w:numId="57564914">
-    <w:abstractNumId w:val="57564914"/>
+  <w:num w:numId="41211303">
+    <w:abstractNumId w:val="41211303"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -27007,51 +27007,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId380094262" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId88146a0426ba5969f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245" TargetMode="External"/><Relationship Id="rId24196a0426ba59721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-18-0173-R" TargetMode="External"/><Relationship Id="rId40036a0426ba59808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pmc/articles/PMC6909387/pdf/jofnem-51-062.pdf" TargetMode="External"/><Relationship Id="rId73756a0426ba59929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId50306a0426ba59e89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12898-017-0153-9" TargetMode="External"/><Relationship Id="rId57516a0426ba59eb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.crvi.2014.05.006" TargetMode="External"/><Relationship Id="rId25366a0426ba59ee2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal" TargetMode="External"/><Relationship Id="rId29256a0426ba5a493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245" TargetMode="External"/><Relationship Id="rId24796a0426ba5a4d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-18-0173-R" TargetMode="External"/><Relationship Id="rId94326a0426ba5a5cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pmc/articles/PMC6909387/pdf/jofnem-51-062.pdf" TargetMode="External"/><Relationship Id="rId31496a0426ba5a6fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId11816a0426ba5ac69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245" TargetMode="External"/><Relationship Id="rId77976a0426ba5acac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-18-0173-R" TargetMode="External"/><Relationship Id="rId37426a0426ba5ad9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pmc/articles/PMC6909387/pdf/jofnem-51-062.pdf" TargetMode="External"/><Relationship Id="rId56896a0426ba5aefa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId66176a0426ba5b435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245" TargetMode="External"/><Relationship Id="rId57836a0426ba5b474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-18-0173-R" TargetMode="External"/><Relationship Id="rId45326a0426ba5b54a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pmc/articles/PMC6909387/pdf/jofnem-51-062.pdf" TargetMode="External"/><Relationship Id="rId92436a0426ba5b673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId37576a0426ba5bb8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245" TargetMode="External"/><Relationship Id="rId64426a0426ba5bbc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-18-0173-R" TargetMode="External"/><Relationship Id="rId31706a0426ba5bcc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pmc/articles/PMC6909387/pdf/jofnem-51-062.pdf" TargetMode="External"/><Relationship Id="rId21806a0426ba5bde1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId25436a0426ba5c323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245" TargetMode="External"/><Relationship Id="rId12236a0426ba5c367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-18-0173-R" TargetMode="External"/><Relationship Id="rId45366a0426ba5c43e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pmc/articles/PMC6909387/pdf/jofnem-51-062.pdf" TargetMode="External"/><Relationship Id="rId65016a0426ba5c558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId77416a0426ba5ca63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245" TargetMode="External"/><Relationship Id="rId89656a0426ba5caa1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-18-0173-R" TargetMode="External"/><Relationship Id="rId18576a0426ba5cb6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pmc/articles/PMC6909387/pdf/jofnem-51-062.pdf" TargetMode="External"/><Relationship Id="rId18496a0426ba5cc91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId60476a0426ba5d16f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245" TargetMode="External"/><Relationship Id="rId87286a0426ba5d1ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-18-0173-R" TargetMode="External"/><Relationship Id="rId80566a0426ba5d277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pmc/articles/PMC6909387/pdf/jofnem-51-062.pdf" TargetMode="External"/><Relationship Id="rId23666a0426ba5d5cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId769945464" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId87856a3fbb04b0f11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245" TargetMode="External"/><Relationship Id="rId60496a3fbb04b0fb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-18-0173-R" TargetMode="External"/><Relationship Id="rId71516a3fbb04b10a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pmc/articles/PMC6909387/pdf/jofnem-51-062.pdf" TargetMode="External"/><Relationship Id="rId17026a3fbb04b11c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId15306a3fbb04b1759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12898-017-0153-9" TargetMode="External"/><Relationship Id="rId79966a3fbb04b178b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.crvi.2014.05.006" TargetMode="External"/><Relationship Id="rId66996a3fbb04b17b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal" TargetMode="External"/><Relationship Id="rId93296a3fbb04b1db2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245" TargetMode="External"/><Relationship Id="rId97926a3fbb04b1df8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-18-0173-R" TargetMode="External"/><Relationship Id="rId88156a3fbb04b1ef2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pmc/articles/PMC6909387/pdf/jofnem-51-062.pdf" TargetMode="External"/><Relationship Id="rId83576a3fbb04b2029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId79276a3fbb04b25ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245" TargetMode="External"/><Relationship Id="rId39116a3fbb04b262f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-18-0173-R" TargetMode="External"/><Relationship Id="rId31386a3fbb04b272b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pmc/articles/PMC6909387/pdf/jofnem-51-062.pdf" TargetMode="External"/><Relationship Id="rId63156a3fbb04b2896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId24226a3fbb04b2ea4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245" TargetMode="External"/><Relationship Id="rId36376a3fbb04b2eea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-18-0173-R" TargetMode="External"/><Relationship Id="rId23496a3fbb04b2fd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pmc/articles/PMC6909387/pdf/jofnem-51-062.pdf" TargetMode="External"/><Relationship Id="rId62986a3fbb04b3104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId77596a3fbb04b36c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245" TargetMode="External"/><Relationship Id="rId48806a3fbb04b3705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-18-0173-R" TargetMode="External"/><Relationship Id="rId50706a3fbb04b37ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pmc/articles/PMC6909387/pdf/jofnem-51-062.pdf" TargetMode="External"/><Relationship Id="rId90516a3fbb04b391a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId58426a3fbb04b3ef8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245" TargetMode="External"/><Relationship Id="rId41696a3fbb04b3f3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-18-0173-R" TargetMode="External"/><Relationship Id="rId35606a3fbb04b4022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pmc/articles/PMC6909387/pdf/jofnem-51-062.pdf" TargetMode="External"/><Relationship Id="rId77406a3fbb04b4154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId61536a3fbb04b472b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245" TargetMode="External"/><Relationship Id="rId80536a3fbb04b476e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-18-0173-R" TargetMode="External"/><Relationship Id="rId28746a3fbb04b4854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pmc/articles/PMC6909387/pdf/jofnem-51-062.pdf" TargetMode="External"/><Relationship Id="rId20146a3fbb04b4982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId28296a3fbb04b4f42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245" TargetMode="External"/><Relationship Id="rId77276a3fbb04b4f85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-18-0173-R" TargetMode="External"/><Relationship Id="rId53736a3fbb04b5066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pmc/articles/PMC6909387/pdf/jofnem-51-062.pdf" TargetMode="External"/><Relationship Id="rId72616a3fbb04b52b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>