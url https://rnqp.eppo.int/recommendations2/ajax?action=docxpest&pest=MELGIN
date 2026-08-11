--- v1 (2026-06-27)
+++ v2 (2026-08-11)
@@ -1489,51 +1489,51 @@
         <w:t xml:space="preserve">Boroş L, Şesan TE, Chifiriuc MC, Dobrin I, Iacomi B &amp; Costache C (2015) The incidence and prevalence of root-knot nematode species (Meloidogyne spp.) associated with different dicotyledons originated from two vegetable cropped areas, Vărăşti (Giurgiu), and Băleni (Dâmboviţa). Scientific Papers. Series B, Horticulture. Vol. LIX.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021). Meloidogyne incognita (root-knot nematode). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87856a3fbb04b0f11" w:history="1">
+      <w:hyperlink r:id="rId40566a7b26b111974" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1591,51 +1591,51 @@
         <w:t xml:space="preserve">Clavero-Camacho I, Archidona-Yuste A, Cantalapiedra-Navarrete C, Castillo P &amp; Palomares-Rius JE (2024) Prevalence and ecological factors affecting the distribution of plant-parasitic nematodes in Prunus groves in Spain Journal of Integrative Agriculture 23(2), 566–589.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Duval H, Van Ghelder C, Portier U, Confolent C, Meza P &amp; Esmenjaud D (2019). New Data Completing the Spectrum of the Ma, RMia, and RMja Genes for Resistance to Root-Knot Nematodes (Meloidogyne spp.) in Prunus. Phytopathology 109(4):615-622. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60496a3fbb04b0fb7" w:history="1">
+      <w:hyperlink r:id="rId89466a7b26b111a02" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-18-0173-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1808,51 +1808,51 @@
         <w:t xml:space="preserve">Maleita C, Santos D, Abrantes I &amp; Esteves I (2022). First report of root knot nematodes Meloidogyne incognita and M. javanica parasitizing sweet potato, Ipomoea batatas, in Portugal. Plant Disease 106(9), 2536.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Nguyen HT, Trinh QP, Couvreur M, Singh PR, Decraemer W &amp; Bert W (2019). First report of Scutellonema brachyurus (Steiner, 1938) Andrassy, 1958 and occurrence of Meloidogyne incognita (Kofoid &amp; White, 1919) Chitwood, 1949 in Belgium. Journal of Nematology, 51. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71516a3fbb04b10a8" w:history="1">
+      <w:hyperlink r:id="rId58026a7b26b111af2" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/pmc/articles/PMC6909387/pdf/jofnem-51-062.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2071,51 +2071,51 @@
         <w:t xml:space="preserve">Tzortzakakis AE, Conceicao ILPM da, Santos MCV dos &amp; Abrantes IM de O (2011) Root-knot nematodes (Meloidogyne spp.) in Greece. Hellenic Plant Protection Journal 4: 25-30.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wesemael W, Viaene N &amp; Moens M. (2011). Root-knot nematodes (Meloidogyne spp.) in Europe. Nematology 13(1), 3-16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17026a3fbb04b11c7" w:history="1">
+      <w:hyperlink r:id="rId92276a7b26b111c10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/138855410X526831</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3028,117 +3028,117 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aït Hamza M, Ali N, Tavoillot J, Fossati-Gaschignard O, Boubaker H, El Mousadik A &amp; Mateille T (2017) Diversity of root-knot nematodes in Moroccan olive nurseries and orchards: does Meloidogyne javanica disperse according to invasion processes? BMC Ecology 17, 1-13. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15306a3fbb04b1759" w:history="1">
+      <w:hyperlink r:id="rId63146a7b26b112161" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12898-017-0153-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ali N, Chapuis E, Tavoillot J &amp; Mateille T (2014) Plant-parasitic nematodes associated with olive tree (Olea europaea L.) with a focus on the Mediterranean Basin: a review. Comptes Rendus Biologies 337, 423–442. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79966a3fbb04b178b" w:history="1">
+      <w:hyperlink r:id="rId70796a7b26b1121ae" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.crvi.2014.05.006</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Archidona-Yuste A, Cantalapiedra-Navarrete C, LieÂbanas G, Rapoport HF, Castillo P &amp; Palomares-Rius JE (2018) Diversity of root-knot nematodes of the genus Meloidogyne, 1892 (Nematoda: Meloidogynidae) associated with olive plants and environmental cues regarding their distribution in southern Spain. PLoS ONE 13, e0198236. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66996a3fbb04b17b7" w:history="1">
+      <w:hyperlink r:id="rId57436a7b26b1121db" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4187,51 +4187,51 @@
         <w:t xml:space="preserve">Boroş L, Şesan TE, Chifiriuc MC, Dobrin I, Iacomi B &amp; Costache C (2015) The incidence and prevalence of root-knot nematode species (Meloidogyne spp.) associated with different dicotyledons originated from two vegetable cropped areas, Vărăşti (Giurgiu), and Băleni (Dâmboviţa). Scientific Papers. Series B, Horticulture. Vol. LIX.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021). Meloidogyne incognita (root-knot nematode). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93296a3fbb04b1db2" w:history="1">
+      <w:hyperlink r:id="rId16396a7b26b1127b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4243,51 +4243,51 @@
         <w:t xml:space="preserve">Clavero-Camacho I, Archidona-Yuste A, Cantalapiedra-Navarrete C, Castillo P &amp; Palomares-Rius JE (2024) Prevalence and ecological factors affecting the distribution of plant-parasitic nematodes in Prunus groves in Spain Journal of Integrative Agriculture 23(2), 566–589.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Duval H, Van Ghelder C, Portier U, Confolent C, Meza P &amp; Esmenjaud D (2019). New Data Completing the Spectrum of the Ma, RMia, and RMja Genes for Resistance to Root-Knot Nematodes (Meloidogyne spp.) in Prunus. Phytopathology 109(4):615-622. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97926a3fbb04b1df8" w:history="1">
+      <w:hyperlink r:id="rId33706a7b26b1127f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-18-0173-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4460,51 +4460,51 @@
         <w:t xml:space="preserve">McKenry MV (2004) Three nematode genera and the damage they cause for plum producers. Journal of Nematology 36(3), p.333.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Nguyen HT, Trinh QP, Couvreur M, Singh PR, Decraemer W &amp; Bert W (2019). First report of Scutellonema brachyurus (Steiner, 1938) Andrassy, 1958 and occurrence of Meloidogyne incognita (Kofoid &amp; White, 1919) Chitwood, 1949 in Belgium. Journal of Nematology, 51. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88156a3fbb04b1ef2" w:history="1">
+      <w:hyperlink r:id="rId77096a7b26b1128fa" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/pmc/articles/PMC6909387/pdf/jofnem-51-062.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4746,51 +4746,51 @@
         <w:t xml:space="preserve">Tzortzakakis AE, Conceicao ILPM da, Santos MCV dos &amp; Abrantes IM de O (2011) Root-knot nematodes (Meloidogyne spp.) in Greece. Hellenic Plant Protection Journal 4: 25-30.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wesemael W, Viaene N &amp; Moens M. (2011). Root-knot nematodes (Meloidogyne spp.) in Europe. Nematology 13(1), 3-16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83576a3fbb04b2029" w:history="1">
+      <w:hyperlink r:id="rId91036a7b26b112a42" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/138855410X526831</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -5785,51 +5785,51 @@
         <w:t xml:space="preserve">Boroş L, Şesan TE, Chifiriuc MC, Dobrin I, Iacomi B &amp; Costache C (2015) The incidence and prevalence of root-knot nematode species (Meloidogyne spp.) associated with different dicotyledons originated from two vegetable cropped areas, Vărăşti (Giurgiu), and Băleni (Dâmboviţa). Scientific Papers. Series B, Horticulture. Vol. LIX.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021). Meloidogyne incognita (root-knot nematode). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79276a3fbb04b25ea" w:history="1">
+      <w:hyperlink r:id="rId99966a7b26b113076" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -5841,51 +5841,51 @@
         <w:t xml:space="preserve">Clavero-Camacho I, Archidona-Yuste A, Cantalapiedra-Navarrete C, Castillo P &amp; Palomares-Rius JE (2024) Prevalence and ecological factors affecting the distribution of plant-parasitic nematodes in Prunus groves in Spain Journal of Integrative Agriculture 23(2), 566–589.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Duval H, Van Ghelder C, Portier U, Confolent C, Meza P &amp; Esmenjaud D (2019). New Data Completing the Spectrum of the Ma, RMia, and RMja Genes for Resistance to Root-Knot Nematodes (Meloidogyne spp.) in Prunus. Phytopathology 109(4):615-622. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39116a3fbb04b262f" w:history="1">
+      <w:hyperlink r:id="rId45956a7b26b1130be" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-18-0173-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -6058,51 +6058,51 @@
         <w:t xml:space="preserve">McKenry MV (2004) Three nematode genera and the damage they cause for plum producers. Journal of Nematology 36(3), p.333.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Nguyen HT, Trinh QP, Couvreur M, Singh PR, Decraemer W &amp; Bert W (2019). First report of Scutellonema brachyurus (Steiner, 1938) Andrassy, 1958 and occurrence of Meloidogyne incognita (Kofoid &amp; White, 1919) Chitwood, 1949 in Belgium. Journal of Nematology, 51. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31386a3fbb04b272b" w:history="1">
+      <w:hyperlink r:id="rId69476a7b26b1131ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/pmc/articles/PMC6909387/pdf/jofnem-51-062.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -6390,51 +6390,51 @@
         <w:t xml:space="preserve">Tzortzakakis AE, Conceicao ILPM da, Santos MCV dos &amp; Abrantes IM de O (2011) Root-knot nematodes (Meloidogyne spp.) in Greece. Hellenic Plant Protection Journal 4: 25-30.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wesemael W, Viaene N &amp; Moens M. (2011). Root-knot nematodes (Meloidogyne spp.) in Europe. Nematology 13(1), 3-16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63156a3fbb04b2896" w:history="1">
+      <w:hyperlink r:id="rId23066a7b26b11330b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/138855410X526831</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -7429,51 +7429,51 @@
         <w:t xml:space="preserve">Boroş L, Şesan TE, Chifiriuc MC, Dobrin I, Iacomi B &amp; Costache C (2015) The incidence and prevalence of root-knot nematode species (Meloidogyne spp.) associated with different dicotyledons originated from two vegetable cropped areas, Vărăşti (Giurgiu), and Băleni (Dâmboviţa). Scientific Papers. Series B, Horticulture. Vol. LIX.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021). Meloidogyne incognita (root-knot nematode). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24226a3fbb04b2ea4" w:history="1">
+      <w:hyperlink r:id="rId58306a7b26b113912" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -7485,51 +7485,51 @@
         <w:t xml:space="preserve">Clavero-Camacho I, Archidona-Yuste A, Cantalapiedra-Navarrete C, Castillo P &amp; Palomares-Rius JE (2024) Prevalence and ecological factors affecting the distribution of plant-parasitic nematodes in Prunus groves in Spain Journal of Integrative Agriculture 23(2), 566–589.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Duval H, Van Ghelder C, Portier U, Confolent C, Meza P &amp; Esmenjaud D (2019). New Data Completing the Spectrum of the Ma, RMia, and RMja Genes for Resistance to Root-Knot Nematodes (Meloidogyne spp.) in Prunus. Phytopathology 109(4):615-622. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36376a3fbb04b2eea" w:history="1">
+      <w:hyperlink r:id="rId79646a7b26b113955" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-18-0173-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -7702,51 +7702,51 @@
         <w:t xml:space="preserve">McKenry MV (2004) Three nematode genera and the damage they cause for plum producers. Journal of Nematology 36(3), p.333.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Nguyen HT, Trinh QP, Couvreur M, Singh PR, Decraemer W &amp; Bert W (2019). First report of Scutellonema brachyurus (Steiner, 1938) Andrassy, 1958 and occurrence of Meloidogyne incognita (Kofoid &amp; White, 1919) Chitwood, 1949 in Belgium. Journal of Nematology, 51. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23496a3fbb04b2fd8" w:history="1">
+      <w:hyperlink r:id="rId32726a7b26b113a5b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/pmc/articles/PMC6909387/pdf/jofnem-51-062.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -7988,51 +7988,51 @@
         <w:t xml:space="preserve">Tzortzakakis AE, Conceicao ILPM da, Santos MCV dos &amp; Abrantes IM de O (2011) Root-knot nematodes (Meloidogyne spp.) in Greece. Hellenic Plant Protection Journal 4: 25-30.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wesemael W, Viaene N &amp; Moens M. (2011). Root-knot nematodes (Meloidogyne spp.) in Europe. Nematology 13(1), 3-16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62986a3fbb04b3104" w:history="1">
+      <w:hyperlink r:id="rId66256a7b26b113b8a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/138855410X526831</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -9027,51 +9027,51 @@
         <w:t xml:space="preserve">Boroş L, Şesan TE, Chifiriuc MC, Dobrin I, Iacomi B &amp; Costache C (2015) The incidence and prevalence of root-knot nematode species (Meloidogyne spp.) associated with different dicotyledons originated from two vegetable cropped areas, Vărăşti (Giurgiu), and Băleni (Dâmboviţa). Scientific Papers. Series B, Horticulture. Vol. LIX.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021). Meloidogyne incognita (root-knot nematode). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77596a3fbb04b36c1" w:history="1">
+      <w:hyperlink r:id="rId59946a7b26b114139" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -9083,51 +9083,51 @@
         <w:t xml:space="preserve">Clavero-Camacho I, Archidona-Yuste A, Cantalapiedra-Navarrete C, Castillo P &amp; Palomares-Rius JE (2024) Prevalence and ecological factors affecting the distribution of plant-parasitic nematodes in Prunus groves in Spain Journal of Integrative Agriculture 23(2), 566–589.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Duval H, Van Ghelder C, Portier U, Confolent C, Meza P &amp; Esmenjaud D (2019). New Data Completing the Spectrum of the Ma, RMia, and RMja Genes for Resistance to Root-Knot Nematodes (Meloidogyne spp.) in Prunus. Phytopathology 109(4):615-622. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48806a3fbb04b3705" w:history="1">
+      <w:hyperlink r:id="rId79406a7b26b11417b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-18-0173-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -9300,51 +9300,51 @@
         <w:t xml:space="preserve">McKenry MV (2004) Three nematode genera and the damage they cause for plum producers. Journal of Nematology 36(3), p.333.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Nguyen HT, Trinh QP, Couvreur M, Singh PR, Decraemer W &amp; Bert W (2019). First report of Scutellonema brachyurus (Steiner, 1938) Andrassy, 1958 and occurrence of Meloidogyne incognita (Kofoid &amp; White, 1919) Chitwood, 1949 in Belgium. Journal of Nematology, 51. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50706a3fbb04b37ec" w:history="1">
+      <w:hyperlink r:id="rId15146a7b26b114264" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/pmc/articles/PMC6909387/pdf/jofnem-51-062.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -9586,51 +9586,51 @@
         <w:t xml:space="preserve">Tzortzakakis AE, Conceicao ILPM da, Santos MCV dos &amp; Abrantes IM de O (2011) Root-knot nematodes (Meloidogyne spp.) in Greece. Hellenic Plant Protection Journal 4: 25-30.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wesemael W, Viaene N &amp; Moens M. (2011). Root-knot nematodes (Meloidogyne spp.) in Europe. Nematology 13(1), 3-16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90516a3fbb04b391a" w:history="1">
+      <w:hyperlink r:id="rId56156a7b26b114396" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/138855410X526831</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -10625,51 +10625,51 @@
         <w:t xml:space="preserve">Boroş L, Şesan TE, Chifiriuc MC, Dobrin I, Iacomi B &amp; Costache C (2015) The incidence and prevalence of root-knot nematode species (Meloidogyne spp.) associated with different dicotyledons originated from two vegetable cropped areas, Vărăşti (Giurgiu), and Băleni (Dâmboviţa). Scientific Papers. Series B, Horticulture. Vol. LIX.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021). Meloidogyne incognita (root-knot nematode). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58426a3fbb04b3ef8" w:history="1">
+      <w:hyperlink r:id="rId67136a7b26b11496e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -10681,51 +10681,51 @@
         <w:t xml:space="preserve">Clavero-Camacho I, Archidona-Yuste A, Cantalapiedra-Navarrete C, Castillo P &amp; Palomares-Rius JE (2024) Prevalence and ecological factors affecting the distribution of plant-parasitic nematodes in Prunus groves in Spain Journal of Integrative Agriculture 23(2), 566–589.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Duval H, Van Ghelder C, Portier U, Confolent C, Meza P &amp; Esmenjaud D (2019). New Data Completing the Spectrum of the Ma, RMia, and RMja Genes for Resistance to Root-Knot Nematodes (Meloidogyne spp.) in Prunus. Phytopathology 109(4):615-622. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41696a3fbb04b3f3b" w:history="1">
+      <w:hyperlink r:id="rId45706a7b26b1149b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-18-0173-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -10898,51 +10898,51 @@
         <w:t xml:space="preserve">McKenry MV (2004) Three nematode genera and the damage they cause for plum producers. Journal of Nematology 36(3), p.333.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Nguyen HT, Trinh QP, Couvreur M, Singh PR, Decraemer W &amp; Bert W (2019). First report of Scutellonema brachyurus (Steiner, 1938) Andrassy, 1958 and occurrence of Meloidogyne incognita (Kofoid &amp; White, 1919) Chitwood, 1949 in Belgium. Journal of Nematology, 51. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35606a3fbb04b4022" w:history="1">
+      <w:hyperlink r:id="rId60036a7b26b114aa0" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/pmc/articles/PMC6909387/pdf/jofnem-51-062.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -11184,51 +11184,51 @@
         <w:t xml:space="preserve">Tzortzakakis AE, Conceicao ILPM da, Santos MCV dos &amp; Abrantes IM de O (2011) Root-knot nematodes (Meloidogyne spp.) in Greece. Hellenic Plant Protection Journal 4: 25-30.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wesemael W, Viaene N &amp; Moens M. (2011). Root-knot nematodes (Meloidogyne spp.) in Europe. Nematology 13(1), 3-16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77406a3fbb04b4154" w:history="1">
+      <w:hyperlink r:id="rId79066a7b26b114bd3" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/138855410X526831</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -12223,51 +12223,51 @@
         <w:t xml:space="preserve">Boroş L, Şesan TE, Chifiriuc MC, Dobrin I, Iacomi B &amp; Costache C (2015) The incidence and prevalence of root-knot nematode species (Meloidogyne spp.) associated with different dicotyledons originated from two vegetable cropped areas, Vărăşti (Giurgiu), and Băleni (Dâmboviţa). Scientific Papers. Series B, Horticulture. Vol. LIX.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021). Meloidogyne incognita (root-knot nematode). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61536a3fbb04b472b" w:history="1">
+      <w:hyperlink r:id="rId29726a7b26b115188" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -12279,51 +12279,51 @@
         <w:t xml:space="preserve">Clavero-Camacho I, Archidona-Yuste A, Cantalapiedra-Navarrete C, Castillo P &amp; Palomares-Rius JE (2024) Prevalence and ecological factors affecting the distribution of plant-parasitic nematodes in Prunus groves in Spain Journal of Integrative Agriculture 23(2), 566–589.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Duval H, Van Ghelder C, Portier U, Confolent C, Meza P &amp; Esmenjaud D (2019). New Data Completing the Spectrum of the Ma, RMia, and RMja Genes for Resistance to Root-Knot Nematodes (Meloidogyne spp.) in Prunus. Phytopathology 109(4):615-622. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80536a3fbb04b476e" w:history="1">
+      <w:hyperlink r:id="rId69406a7b26b1151cc" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-18-0173-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -12496,51 +12496,51 @@
         <w:t xml:space="preserve">McKenry MV (2004) Three nematode genera and the damage they cause for plum producers. Journal of Nematology 36(3), p.333.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Nguyen HT, Trinh QP, Couvreur M, Singh PR, Decraemer W &amp; Bert W (2019). First report of Scutellonema brachyurus (Steiner, 1938) Andrassy, 1958 and occurrence of Meloidogyne incognita (Kofoid &amp; White, 1919) Chitwood, 1949 in Belgium. Journal of Nematology, 51. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28746a3fbb04b4854" w:history="1">
+      <w:hyperlink r:id="rId41216a7b26b1153a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/pmc/articles/PMC6909387/pdf/jofnem-51-062.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -12782,51 +12782,51 @@
         <w:t xml:space="preserve">Tzortzakakis AE, Conceicao ILPM da, Santos MCV dos &amp; Abrantes IM de O (2011) Root-knot nematodes (Meloidogyne spp.) in Greece. Hellenic Plant Protection Journal 4: 25-30.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wesemael W, Viaene N &amp; Moens M. (2011). Root-knot nematodes (Meloidogyne spp.) in Europe. Nematology 13(1), 3-16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20146a3fbb04b4982" w:history="1">
+      <w:hyperlink r:id="rId50526a7b26b1154d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/138855410X526831</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -13821,51 +13821,51 @@
         <w:t xml:space="preserve">Boroş L, Şesan TE, Chifiriuc MC, Dobrin I, Iacomi B &amp; Costache C (2015) The incidence and prevalence of root-knot nematode species (Meloidogyne spp.) associated with different dicotyledons originated from two vegetable cropped areas, Vărăşti (Giurgiu), and Băleni (Dâmboviţa). Scientific Papers. Series B, Horticulture. Vol. LIX.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021). Meloidogyne incognita (root-knot nematode). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28296a3fbb04b4f42" w:history="1">
+      <w:hyperlink r:id="rId69666a7b26b115ac8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -13877,51 +13877,51 @@
         <w:t xml:space="preserve">Clavero-Camacho I, Archidona-Yuste A, Cantalapiedra-Navarrete C, Castillo P &amp; Palomares-Rius JE (2024) Prevalence and ecological factors affecting the distribution of plant-parasitic nematodes in Prunus groves in Spain Journal of Integrative Agriculture 23(2), 566–589.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Duval H, Van Ghelder C, Portier U, Confolent C, Meza P &amp; Esmenjaud D (2019). New Data Completing the Spectrum of the Ma, RMia, and RMja Genes for Resistance to Root-Knot Nematodes (Meloidogyne spp.) in Prunus. Phytopathology 109(4):615-622. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77276a3fbb04b4f85" w:history="1">
+      <w:hyperlink r:id="rId86006a7b26b115b09" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-18-0173-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -14094,51 +14094,51 @@
         <w:t xml:space="preserve">McKenry MV (2004) Three nematode genera and the damage they cause for plum producers. Journal of Nematology 36(3), p.333.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Nguyen HT, Trinh QP, Couvreur M, Singh PR, Decraemer W &amp; Bert W (2019). First report of Scutellonema brachyurus (Steiner, 1938) Andrassy, 1958 and occurrence of Meloidogyne incognita (Kofoid &amp; White, 1919) Chitwood, 1949 in Belgium. Journal of Nematology, 51. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53736a3fbb04b5066" w:history="1">
+      <w:hyperlink r:id="rId89046a7b26b115c29" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/pmc/articles/PMC6909387/pdf/jofnem-51-062.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -14380,51 +14380,51 @@
         <w:t xml:space="preserve">Tzortzakakis AE, Conceicao ILPM da, Santos MCV dos &amp; Abrantes IM de O (2011) Root-knot nematodes (Meloidogyne spp.) in Greece. Hellenic Plant Protection Journal 4: 25-30.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wesemael W, Viaene N &amp; Moens M. (2011). Root-knot nematodes (Meloidogyne spp.) in Europe. Nematology 13(1), 3-16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72616a3fbb04b52b7" w:history="1">
+      <w:hyperlink r:id="rId17096a7b26b115d59" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/138855410X526831</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -14532,137 +14532,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="41211303">
+  <w:abstractNum w:abstractNumId="14572310">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="52211366">
+    <w:lvl w:ilvl="0" w:tplc="34782554">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="52211366" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="34782554" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="52211366" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="34782554" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="52211366" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="34782554" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="52211366" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="34782554" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="52211366" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="34782554" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="52211366" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="34782554" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="52211366" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="34782554" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="52211366" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="34782554" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41211302">
+  <w:abstractNum w:abstractNumId="14572309">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="14363321">
+    <w:lvl w:ilvl="0" w:tplc="20460639">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -15414,55 +15414,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="41211302">
-    <w:abstractNumId w:val="41211302"/>
+  <w:num w:numId="14572309">
+    <w:abstractNumId w:val="14572309"/>
   </w:num>
-  <w:num w:numId="41211303">
-    <w:abstractNumId w:val="41211303"/>
+  <w:num w:numId="14572310">
+    <w:abstractNumId w:val="14572310"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -27007,51 +27007,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId769945464" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId87856a3fbb04b0f11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245" TargetMode="External"/><Relationship Id="rId60496a3fbb04b0fb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-18-0173-R" TargetMode="External"/><Relationship Id="rId71516a3fbb04b10a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pmc/articles/PMC6909387/pdf/jofnem-51-062.pdf" TargetMode="External"/><Relationship Id="rId17026a3fbb04b11c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId15306a3fbb04b1759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12898-017-0153-9" TargetMode="External"/><Relationship Id="rId79966a3fbb04b178b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.crvi.2014.05.006" TargetMode="External"/><Relationship Id="rId66996a3fbb04b17b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal" TargetMode="External"/><Relationship Id="rId93296a3fbb04b1db2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245" TargetMode="External"/><Relationship Id="rId97926a3fbb04b1df8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-18-0173-R" TargetMode="External"/><Relationship Id="rId88156a3fbb04b1ef2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pmc/articles/PMC6909387/pdf/jofnem-51-062.pdf" TargetMode="External"/><Relationship Id="rId83576a3fbb04b2029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId79276a3fbb04b25ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245" TargetMode="External"/><Relationship Id="rId39116a3fbb04b262f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-18-0173-R" TargetMode="External"/><Relationship Id="rId31386a3fbb04b272b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pmc/articles/PMC6909387/pdf/jofnem-51-062.pdf" TargetMode="External"/><Relationship Id="rId63156a3fbb04b2896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId24226a3fbb04b2ea4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245" TargetMode="External"/><Relationship Id="rId36376a3fbb04b2eea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-18-0173-R" TargetMode="External"/><Relationship Id="rId23496a3fbb04b2fd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pmc/articles/PMC6909387/pdf/jofnem-51-062.pdf" TargetMode="External"/><Relationship Id="rId62986a3fbb04b3104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId77596a3fbb04b36c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245" TargetMode="External"/><Relationship Id="rId48806a3fbb04b3705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-18-0173-R" TargetMode="External"/><Relationship Id="rId50706a3fbb04b37ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pmc/articles/PMC6909387/pdf/jofnem-51-062.pdf" TargetMode="External"/><Relationship Id="rId90516a3fbb04b391a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId58426a3fbb04b3ef8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245" TargetMode="External"/><Relationship Id="rId41696a3fbb04b3f3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-18-0173-R" TargetMode="External"/><Relationship Id="rId35606a3fbb04b4022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pmc/articles/PMC6909387/pdf/jofnem-51-062.pdf" TargetMode="External"/><Relationship Id="rId77406a3fbb04b4154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId61536a3fbb04b472b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245" TargetMode="External"/><Relationship Id="rId80536a3fbb04b476e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-18-0173-R" TargetMode="External"/><Relationship Id="rId28746a3fbb04b4854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pmc/articles/PMC6909387/pdf/jofnem-51-062.pdf" TargetMode="External"/><Relationship Id="rId20146a3fbb04b4982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId28296a3fbb04b4f42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245" TargetMode="External"/><Relationship Id="rId77276a3fbb04b4f85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-18-0173-R" TargetMode="External"/><Relationship Id="rId53736a3fbb04b5066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pmc/articles/PMC6909387/pdf/jofnem-51-062.pdf" TargetMode="External"/><Relationship Id="rId72616a3fbb04b52b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId328374568" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId40566a7b26b111974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245" TargetMode="External"/><Relationship Id="rId89466a7b26b111a02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-18-0173-R" TargetMode="External"/><Relationship Id="rId58026a7b26b111af2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pmc/articles/PMC6909387/pdf/jofnem-51-062.pdf" TargetMode="External"/><Relationship Id="rId92276a7b26b111c10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId63146a7b26b112161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12898-017-0153-9" TargetMode="External"/><Relationship Id="rId70796a7b26b1121ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.crvi.2014.05.006" TargetMode="External"/><Relationship Id="rId57436a7b26b1121db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal" TargetMode="External"/><Relationship Id="rId16396a7b26b1127b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245" TargetMode="External"/><Relationship Id="rId33706a7b26b1127f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-18-0173-R" TargetMode="External"/><Relationship Id="rId77096a7b26b1128fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pmc/articles/PMC6909387/pdf/jofnem-51-062.pdf" TargetMode="External"/><Relationship Id="rId91036a7b26b112a42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId99966a7b26b113076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245" TargetMode="External"/><Relationship Id="rId45956a7b26b1130be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-18-0173-R" TargetMode="External"/><Relationship Id="rId69476a7b26b1131ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pmc/articles/PMC6909387/pdf/jofnem-51-062.pdf" TargetMode="External"/><Relationship Id="rId23066a7b26b11330b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId58306a7b26b113912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245" TargetMode="External"/><Relationship Id="rId79646a7b26b113955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-18-0173-R" TargetMode="External"/><Relationship Id="rId32726a7b26b113a5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pmc/articles/PMC6909387/pdf/jofnem-51-062.pdf" TargetMode="External"/><Relationship Id="rId66256a7b26b113b8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId59946a7b26b114139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245" TargetMode="External"/><Relationship Id="rId79406a7b26b11417b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-18-0173-R" TargetMode="External"/><Relationship Id="rId15146a7b26b114264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pmc/articles/PMC6909387/pdf/jofnem-51-062.pdf" TargetMode="External"/><Relationship Id="rId56156a7b26b114396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId67136a7b26b11496e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245" TargetMode="External"/><Relationship Id="rId45706a7b26b1149b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-18-0173-R" TargetMode="External"/><Relationship Id="rId60036a7b26b114aa0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pmc/articles/PMC6909387/pdf/jofnem-51-062.pdf" TargetMode="External"/><Relationship Id="rId79066a7b26b114bd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId29726a7b26b115188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245" TargetMode="External"/><Relationship Id="rId69406a7b26b1151cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-18-0173-R" TargetMode="External"/><Relationship Id="rId41216a7b26b1153a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pmc/articles/PMC6909387/pdf/jofnem-51-062.pdf" TargetMode="External"/><Relationship Id="rId50526a7b26b1154d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId69666a7b26b115ac8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33245" TargetMode="External"/><Relationship Id="rId86006a7b26b115b09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-18-0173-R" TargetMode="External"/><Relationship Id="rId89046a7b26b115c29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pmc/articles/PMC6909387/pdf/jofnem-51-062.pdf" TargetMode="External"/><Relationship Id="rId17096a7b26b115d59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>