--- v0 (2026-05-13)
+++ v1 (2026-06-27)
@@ -1400,51 +1400,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aaltjesschema (2019). Meloidogyne hapla (Noordelijk wortelknobbelaaltje). In Aaltjeschema [nematode schemes]. [website for advice to growers on crop rotation schemes to reduce impact of various nematodes – in Dutch]., Wageningen university and research, The Netherlands. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50536a04251ee20a6" w:history="1">
+      <w:hyperlink r:id="rId63466a3fbac7d1f19" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aaltjesschema.nl/Basiskennis/Soortenaaltjes/Meloidogynespp</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(wortelknobbelaaltjes)/Meloidogynehapla.aspx</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1487,51 +1487,51 @@
         <w:t xml:space="preserve">Boroş L, Şesan TE, Chifiriuc MC, Dobrin I, Iacomi B &amp; Costache C (2015) The incidence and prevalence of root-knot nematode species (Meloidogyne spp.) associated with different dicotyledons originated from two vegetable cropped areas, Vărăşti (Giurgiu), and Băleni (Dâmboviţa). Scientific Papers. Series B, Horticulture. Vol. LIX.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021). Meloidogyne hapla (root-knot nematode) (accessed 2/May/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59556a04251ee2110" w:history="1">
+      <w:hyperlink r:id="rId78776a3fbac7d1fae" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33244</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1566,51 +1566,51 @@
         <w:t xml:space="preserve">Dabaj KH, Jenser G (1990) Some weed host-plants of the northern root-knot nematode Meloidogyne hapla in Hungary. Nematologia Mediterranea 18(2), 139-140.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Djian-Caporalino C (2012). Root-knot nematodes (Meloidogyne spp.), a growing problem in French vegetable crops. EPPO Bulletin 42(1), 127-137. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60666a04251ee2167" w:history="1">
+      <w:hyperlink r:id="rId59766a3fbac7d200b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2012.02530.xCitations</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: 25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1630,51 +1630,51 @@
         <w:t xml:space="preserve">Douda O, Zouhar M, Nováková E &amp; Mazáková J (2012). Alternative methods of carrot (Daucus carota) protection against the northern root knot nematode (Meloidogyne hapla). Acta Agriculturae Scandinavica, Section B — Soil &amp; Plant Science 62(1), 91–93. doi:10.1080/09064710.2011.570373.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Gonçalves AR, Conceição IL, Kormpi M &amp; Tzortzakakis EA (2020). Lavandula angustifolia and Oxalis pes-caprae, hosts of Meloidogyne hapla and Meloidogyne javanica - A note for Meloidogyne luci in Greece. Hellenic Plant Protection Journal 13(2), 78-82. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34996a04251ee21ad" w:history="1">
+      <w:hyperlink r:id="rId87526a3fbac7d2058" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://sciendo.com/pl/article/10.2478/hppj-2020-0008?content-tab=abstract</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1832,51 +1832,51 @@
         <w:t xml:space="preserve">Roccuzzo G, Ciancio A &amp; Bonsignore R (1993). Population density and soil antagonists of Meloidogyne hapla infecting kiwi in southern Italy. Fundamental and applied Nematology 16(2), 151-154.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Rusinque L, Nóbrega F, Serra C, Inácio ML (2022). The northern root-knot nematode Meloidogyne hapla: new host records in Portugal. Biology (Basel). 11(11), 1567, 9 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35106a04251ee228f" w:history="1">
+      <w:hyperlink r:id="rId89166a3fbac7d2180" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/biology11111567</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2034,51 +2034,51 @@
         <w:t xml:space="preserve">Wesemael WML &amp; Moens M (2008). Quality damage on carrots (Daucus carota L.) caused by the root-knot nematode Meloidogyne chitwoodi. Nematology 10, 261-270.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wesemael W, Viaene N &amp; Moens M. (2011). Root-knot nematodes (Meloidogyne spp.) in Europe. Nematology 13(1), 3-16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67636a04251ee2362" w:history="1">
+      <w:hyperlink r:id="rId25806a3fbac7d225f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/138855410X526831</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3697,51 +3697,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aaltjesschema (2019). Meloidogyne hapla (Noordelijk wortelknobbelaaltje). In Aaltjeschema [nematode schemes]. [website for advice to growers on crop rotation schemes to reduce impact of various nematodes – in Dutch]., Wageningen university and research, The Netherlands. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54756a04251ee3038" w:history="1">
+      <w:hyperlink r:id="rId43206a3fbac7d2b56" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aaltjesschema.nl/Basiskennis/Soortenaaltjes/Meloidogynespp</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(wortelknobbelaaltjes)/Meloidogynehapla.aspx</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3784,51 +3784,51 @@
         <w:t xml:space="preserve">Boroş L, Şesan TE, Chifiriuc MC, Dobrin I, Iacomi B &amp; Costache C (2015) The incidence and prevalence of root-knot nematode species (Meloidogyne spp.) associated with different dicotyledons originated from two vegetable cropped areas, Vărăşti (Giurgiu), and Băleni (Dâmboviţa). Scientific Papers. Series B, Horticulture. Vol. LIX.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021). Meloidogyne hapla (root-knot nematode) (accessed 2/May/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26916a04251ee309f" w:history="1">
+      <w:hyperlink r:id="rId86636a3fbac7d2bcf" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33244</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3863,51 +3863,51 @@
         <w:t xml:space="preserve">Dabaj KH, Jenser G (1990) Some weed host-plants of the northern root-knot nematode Meloidogyne hapla in Hungary. Nematologia Mediterranea 18(2), 139-140.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Djian-Caporalino C (2012). Root-knot nematodes (Meloidogyne spp.), a growing problem in French vegetable crops. EPPO Bulletin 42(1), 127-137. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88686a04251ee30f1" w:history="1">
+      <w:hyperlink r:id="rId11446a3fbac7d2c29" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2012.02530.xCitations</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: 25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3927,51 +3927,51 @@
         <w:t xml:space="preserve">Douda O, Zouhar M, Nováková E &amp; Mazáková J (2012). Alternative methods of carrot (Daucus carota) protection against the northern root knot nematode (Meloidogyne hapla). Acta Agriculturae Scandinavica, Section B — Soil &amp; Plant Science 62(1), 91–93. doi:10.1080/09064710.2011.570373.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Gonçalves AR, Conceição IL, Kormpi M &amp; Tzortzakakis EA (2020). Lavandula angustifolia and Oxalis pes-caprae, hosts of Meloidogyne hapla and Meloidogyne javanica - A note for Meloidogyne luci in Greece. Hellenic Plant Protection Journal 13(2), 78-82. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67566a04251ee3136" w:history="1">
+      <w:hyperlink r:id="rId67876a3fbac7d2c78" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://sciendo.com/pl/article/10.2478/hppj-2020-0008?content-tab=abstract</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4129,51 +4129,51 @@
         <w:t xml:space="preserve">Roccuzzo G, Ciancio A &amp; Bonsignore R (1993). Population density and soil antagonists of Meloidogyne hapla infecting kiwi in southern Italy. Fundamental and applied Nematology 16(2), 151-154.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Rusinque L, Nóbrega F, Serra C, Inácio ML (2022). The northern root-knot nematode Meloidogyne hapla: new host records in Portugal. Biology (Basel). 11(11), 1567, 9 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39486a04251ee31fc" w:history="1">
+      <w:hyperlink r:id="rId27096a3fbac7d2d4f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/biology11111567</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4331,51 +4331,51 @@
         <w:t xml:space="preserve">Wesemael WML &amp; Moens M (2008). Quality damage on carrots (Daucus carota L.) caused by the root-knot nematode Meloidogyne chitwoodi. Nematology 10, 261-270.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wesemael W, Viaene N &amp; Moens M. (2011). Root-knot nematodes (Meloidogyne spp.) in Europe. Nematology 13(1), 3-16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73946a04251ee32df" w:history="1">
+      <w:hyperlink r:id="rId11146a3fbac7d6d75" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/138855410X526831</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -5279,51 +5279,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aaltjesschema (2019). Meloidogyne hapla (Noordelijk wortelknobbelaaltje). In Aaltjeschema [nematode schemes]. [website for advice to growers on crop rotation schemes to reduce impact of various nematodes – in Dutch]., Wageningen university and research, The Netherlands. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57836a04251ee376b" w:history="1">
+      <w:hyperlink r:id="rId82776a3fbac7d72d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aaltjesschema.nl/Basiskennis/Soortenaaltjes/Meloidogynespp</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(wortelknobbelaaltjes)/Meloidogynehapla.aspx</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5366,51 +5366,51 @@
         <w:t xml:space="preserve">Boroş L, Şesan TE, Chifiriuc MC, Dobrin I, Iacomi B &amp; Costache C (2015) The incidence and prevalence of root-knot nematode species (Meloidogyne spp.) associated with different dicotyledons originated from two vegetable cropped areas, Vărăşti (Giurgiu), and Băleni (Dâmboviţa). Scientific Papers. Series B, Horticulture. Vol. LIX.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021). Meloidogyne hapla (root-knot nematode) (accessed 2/May/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42486a04251ee37d0" w:history="1">
+      <w:hyperlink r:id="rId50666a3fbac7d7337" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33244</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -5445,51 +5445,51 @@
         <w:t xml:space="preserve">Dabaj KH, Jenser G (1990) Some weed host-plants of the northern root-knot nematode Meloidogyne hapla in Hungary. Nematologia Mediterranea 18(2), 139-140.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Djian-Caporalino C (2012). Root-knot nematodes (Meloidogyne spp.), a growing problem in French vegetable crops. EPPO Bulletin 42(1), 127-137. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41976a04251ee381c" w:history="1">
+      <w:hyperlink r:id="rId98706a3fbac7d738d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2012.02530.xCitations</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: 25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5509,51 +5509,51 @@
         <w:t xml:space="preserve">Douda O, Zouhar M, Nováková E &amp; Mazáková J (2012). Alternative methods of carrot (Daucus carota) protection against the northern root knot nematode (Meloidogyne hapla). Acta Agriculturae Scandinavica, Section B — Soil &amp; Plant Science 62(1), 91–93. doi:10.1080/09064710.2011.570373.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Gonçalves AR, Conceição IL, Kormpi M &amp; Tzortzakakis EA (2020). Lavandula angustifolia and Oxalis pes-caprae, hosts of Meloidogyne hapla and Meloidogyne javanica - A note for Meloidogyne luci in Greece. Hellenic Plant Protection Journal 13(2), 78-82. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45406a04251ee385e" w:history="1">
+      <w:hyperlink r:id="rId58996a3fbac7d73d8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://sciendo.com/pl/article/10.2478/hppj-2020-0008?content-tab=abstract</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5711,51 +5711,51 @@
         <w:t xml:space="preserve">Roccuzzo G, Ciancio A &amp; Bonsignore R (1993). Population density and soil antagonists of Meloidogyne hapla infecting kiwi in southern Italy. Fundamental and applied Nematology 16(2), 151-154.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Rusinque L, Nóbrega F, Serra C, Inácio ML (2022). The northern root-knot nematode Meloidogyne hapla: new host records in Portugal. Biology (Basel). 11(11), 1567, 9 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13176a04251ee3938" w:history="1">
+      <w:hyperlink r:id="rId29136a3fbac7d74c1" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/biology11111567</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5913,51 +5913,51 @@
         <w:t xml:space="preserve">Wesemael WML &amp; Moens M (2008). Quality damage on carrots (Daucus carota L.) caused by the root-knot nematode Meloidogyne chitwoodi. Nematology 10, 261-270.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wesemael W, Viaene N &amp; Moens M. (2011). Root-knot nematodes (Meloidogyne spp.) in Europe. Nematology 13(1), 3-16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53996a04251ee39f5" w:history="1">
+      <w:hyperlink r:id="rId64446a3fbac7d759d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/138855410X526831</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -6088,137 +6088,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="12363384">
+  <w:abstractNum w:abstractNumId="23625683">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="20167228">
+    <w:lvl w:ilvl="0" w:tplc="75478102">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="20167228" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="75478102" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="20167228" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="75478102" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="20167228" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="75478102" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="20167228" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="75478102" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="20167228" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="75478102" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="20167228" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="75478102" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="20167228" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="75478102" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="20167228" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="75478102" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12363383">
+  <w:abstractNum w:abstractNumId="23625682">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="86145823">
+    <w:lvl w:ilvl="0" w:tplc="61958216">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6970,55 +6970,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="12363383">
-    <w:abstractNumId w:val="12363383"/>
+  <w:num w:numId="23625682">
+    <w:abstractNumId w:val="23625682"/>
   </w:num>
-  <w:num w:numId="12363384">
-    <w:abstractNumId w:val="12363384"/>
+  <w:num w:numId="23625683">
+    <w:abstractNumId w:val="23625683"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -18563,51 +18563,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId948911808" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId50536a04251ee20a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Basiskennis/Soortenaaltjes/Meloidogynespp" TargetMode="External"/><Relationship Id="rId59556a04251ee2110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33244" TargetMode="External"/><Relationship Id="rId60666a04251ee2167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2012.02530.xCitations" TargetMode="External"/><Relationship Id="rId34996a04251ee21ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciendo.com/pl/article/10.2478/hppj-2020-0008?content-tab=abstract" TargetMode="External"/><Relationship Id="rId35106a04251ee228f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/biology11111567" TargetMode="External"/><Relationship Id="rId67636a04251ee2362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId54756a04251ee3038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Basiskennis/Soortenaaltjes/Meloidogynespp" TargetMode="External"/><Relationship Id="rId26916a04251ee309f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33244" TargetMode="External"/><Relationship Id="rId88686a04251ee30f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2012.02530.xCitations" TargetMode="External"/><Relationship Id="rId67566a04251ee3136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciendo.com/pl/article/10.2478/hppj-2020-0008?content-tab=abstract" TargetMode="External"/><Relationship Id="rId39486a04251ee31fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/biology11111567" TargetMode="External"/><Relationship Id="rId73946a04251ee32df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId57836a04251ee376b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Basiskennis/Soortenaaltjes/Meloidogynespp" TargetMode="External"/><Relationship Id="rId42486a04251ee37d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33244" TargetMode="External"/><Relationship Id="rId41976a04251ee381c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2012.02530.xCitations" TargetMode="External"/><Relationship Id="rId45406a04251ee385e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciendo.com/pl/article/10.2478/hppj-2020-0008?content-tab=abstract" TargetMode="External"/><Relationship Id="rId13176a04251ee3938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/biology11111567" TargetMode="External"/><Relationship Id="rId53996a04251ee39f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId615634638" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId63466a3fbac7d1f19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Basiskennis/Soortenaaltjes/Meloidogynespp" TargetMode="External"/><Relationship Id="rId78776a3fbac7d1fae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33244" TargetMode="External"/><Relationship Id="rId59766a3fbac7d200b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2012.02530.xCitations" TargetMode="External"/><Relationship Id="rId87526a3fbac7d2058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciendo.com/pl/article/10.2478/hppj-2020-0008?content-tab=abstract" TargetMode="External"/><Relationship Id="rId89166a3fbac7d2180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/biology11111567" TargetMode="External"/><Relationship Id="rId25806a3fbac7d225f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId43206a3fbac7d2b56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Basiskennis/Soortenaaltjes/Meloidogynespp" TargetMode="External"/><Relationship Id="rId86636a3fbac7d2bcf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33244" TargetMode="External"/><Relationship Id="rId11446a3fbac7d2c29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2012.02530.xCitations" TargetMode="External"/><Relationship Id="rId67876a3fbac7d2c78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciendo.com/pl/article/10.2478/hppj-2020-0008?content-tab=abstract" TargetMode="External"/><Relationship Id="rId27096a3fbac7d2d4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/biology11111567" TargetMode="External"/><Relationship Id="rId11146a3fbac7d6d75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId82776a3fbac7d72d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Basiskennis/Soortenaaltjes/Meloidogynespp" TargetMode="External"/><Relationship Id="rId50666a3fbac7d7337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33244" TargetMode="External"/><Relationship Id="rId98706a3fbac7d738d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2012.02530.xCitations" TargetMode="External"/><Relationship Id="rId58996a3fbac7d73d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciendo.com/pl/article/10.2478/hppj-2020-0008?content-tab=abstract" TargetMode="External"/><Relationship Id="rId29136a3fbac7d74c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/biology11111567" TargetMode="External"/><Relationship Id="rId64446a3fbac7d759d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>