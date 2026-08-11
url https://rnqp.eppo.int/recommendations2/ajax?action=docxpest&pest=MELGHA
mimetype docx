--- v1 (2026-06-27)
+++ v2 (2026-08-11)
@@ -1400,51 +1400,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aaltjesschema (2019). Meloidogyne hapla (Noordelijk wortelknobbelaaltje). In Aaltjeschema [nematode schemes]. [website for advice to growers on crop rotation schemes to reduce impact of various nematodes – in Dutch]., Wageningen university and research, The Netherlands. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63466a3fbac7d1f19" w:history="1">
+      <w:hyperlink r:id="rId52976a7b26b32df9c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aaltjesschema.nl/Basiskennis/Soortenaaltjes/Meloidogynespp</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(wortelknobbelaaltjes)/Meloidogynehapla.aspx</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1487,51 +1487,51 @@
         <w:t xml:space="preserve">Boroş L, Şesan TE, Chifiriuc MC, Dobrin I, Iacomi B &amp; Costache C (2015) The incidence and prevalence of root-knot nematode species (Meloidogyne spp.) associated with different dicotyledons originated from two vegetable cropped areas, Vărăşti (Giurgiu), and Băleni (Dâmboviţa). Scientific Papers. Series B, Horticulture. Vol. LIX.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021). Meloidogyne hapla (root-knot nematode) (accessed 2/May/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78776a3fbac7d1fae" w:history="1">
+      <w:hyperlink r:id="rId63846a7b26b32e012" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33244</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1566,51 +1566,51 @@
         <w:t xml:space="preserve">Dabaj KH, Jenser G (1990) Some weed host-plants of the northern root-knot nematode Meloidogyne hapla in Hungary. Nematologia Mediterranea 18(2), 139-140.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Djian-Caporalino C (2012). Root-knot nematodes (Meloidogyne spp.), a growing problem in French vegetable crops. EPPO Bulletin 42(1), 127-137. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59766a3fbac7d200b" w:history="1">
+      <w:hyperlink r:id="rId47166a7b26b32e071" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2012.02530.xCitations</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: 25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1630,51 +1630,51 @@
         <w:t xml:space="preserve">Douda O, Zouhar M, Nováková E &amp; Mazáková J (2012). Alternative methods of carrot (Daucus carota) protection against the northern root knot nematode (Meloidogyne hapla). Acta Agriculturae Scandinavica, Section B — Soil &amp; Plant Science 62(1), 91–93. doi:10.1080/09064710.2011.570373.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Gonçalves AR, Conceição IL, Kormpi M &amp; Tzortzakakis EA (2020). Lavandula angustifolia and Oxalis pes-caprae, hosts of Meloidogyne hapla and Meloidogyne javanica - A note for Meloidogyne luci in Greece. Hellenic Plant Protection Journal 13(2), 78-82. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87526a3fbac7d2058" w:history="1">
+      <w:hyperlink r:id="rId59766a7b26b32e0bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://sciendo.com/pl/article/10.2478/hppj-2020-0008?content-tab=abstract</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1832,51 +1832,51 @@
         <w:t xml:space="preserve">Roccuzzo G, Ciancio A &amp; Bonsignore R (1993). Population density and soil antagonists of Meloidogyne hapla infecting kiwi in southern Italy. Fundamental and applied Nematology 16(2), 151-154.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Rusinque L, Nóbrega F, Serra C, Inácio ML (2022). The northern root-knot nematode Meloidogyne hapla: new host records in Portugal. Biology (Basel). 11(11), 1567, 9 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89166a3fbac7d2180" w:history="1">
+      <w:hyperlink r:id="rId37426a7b26b32e198" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/biology11111567</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2034,51 +2034,51 @@
         <w:t xml:space="preserve">Wesemael WML &amp; Moens M (2008). Quality damage on carrots (Daucus carota L.) caused by the root-knot nematode Meloidogyne chitwoodi. Nematology 10, 261-270.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wesemael W, Viaene N &amp; Moens M. (2011). Root-knot nematodes (Meloidogyne spp.) in Europe. Nematology 13(1), 3-16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25806a3fbac7d225f" w:history="1">
+      <w:hyperlink r:id="rId21556a7b26b32e271" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/138855410X526831</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3697,51 +3697,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aaltjesschema (2019). Meloidogyne hapla (Noordelijk wortelknobbelaaltje). In Aaltjeschema [nematode schemes]. [website for advice to growers on crop rotation schemes to reduce impact of various nematodes – in Dutch]., Wageningen university and research, The Netherlands. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43206a3fbac7d2b56" w:history="1">
+      <w:hyperlink r:id="rId96516a7b26b32ebc2" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aaltjesschema.nl/Basiskennis/Soortenaaltjes/Meloidogynespp</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(wortelknobbelaaltjes)/Meloidogynehapla.aspx</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3784,51 +3784,51 @@
         <w:t xml:space="preserve">Boroş L, Şesan TE, Chifiriuc MC, Dobrin I, Iacomi B &amp; Costache C (2015) The incidence and prevalence of root-knot nematode species (Meloidogyne spp.) associated with different dicotyledons originated from two vegetable cropped areas, Vărăşti (Giurgiu), and Băleni (Dâmboviţa). Scientific Papers. Series B, Horticulture. Vol. LIX.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021). Meloidogyne hapla (root-knot nematode) (accessed 2/May/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86636a3fbac7d2bcf" w:history="1">
+      <w:hyperlink r:id="rId88966a7b26b32ec29" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33244</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3863,51 +3863,51 @@
         <w:t xml:space="preserve">Dabaj KH, Jenser G (1990) Some weed host-plants of the northern root-knot nematode Meloidogyne hapla in Hungary. Nematologia Mediterranea 18(2), 139-140.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Djian-Caporalino C (2012). Root-knot nematodes (Meloidogyne spp.), a growing problem in French vegetable crops. EPPO Bulletin 42(1), 127-137. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11446a3fbac7d2c29" w:history="1">
+      <w:hyperlink r:id="rId45336a7b26b32ec82" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2012.02530.xCitations</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: 25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3927,51 +3927,51 @@
         <w:t xml:space="preserve">Douda O, Zouhar M, Nováková E &amp; Mazáková J (2012). Alternative methods of carrot (Daucus carota) protection against the northern root knot nematode (Meloidogyne hapla). Acta Agriculturae Scandinavica, Section B — Soil &amp; Plant Science 62(1), 91–93. doi:10.1080/09064710.2011.570373.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Gonçalves AR, Conceição IL, Kormpi M &amp; Tzortzakakis EA (2020). Lavandula angustifolia and Oxalis pes-caprae, hosts of Meloidogyne hapla and Meloidogyne javanica - A note for Meloidogyne luci in Greece. Hellenic Plant Protection Journal 13(2), 78-82. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67876a3fbac7d2c78" w:history="1">
+      <w:hyperlink r:id="rId44636a7b26b32ecd1" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://sciendo.com/pl/article/10.2478/hppj-2020-0008?content-tab=abstract</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4129,51 +4129,51 @@
         <w:t xml:space="preserve">Roccuzzo G, Ciancio A &amp; Bonsignore R (1993). Population density and soil antagonists of Meloidogyne hapla infecting kiwi in southern Italy. Fundamental and applied Nematology 16(2), 151-154.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Rusinque L, Nóbrega F, Serra C, Inácio ML (2022). The northern root-knot nematode Meloidogyne hapla: new host records in Portugal. Biology (Basel). 11(11), 1567, 9 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27096a3fbac7d2d4f" w:history="1">
+      <w:hyperlink r:id="rId12126a7b26b333c5d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/biology11111567</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4331,51 +4331,51 @@
         <w:t xml:space="preserve">Wesemael WML &amp; Moens M (2008). Quality damage on carrots (Daucus carota L.) caused by the root-knot nematode Meloidogyne chitwoodi. Nematology 10, 261-270.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wesemael W, Viaene N &amp; Moens M. (2011). Root-knot nematodes (Meloidogyne spp.) in Europe. Nematology 13(1), 3-16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11146a3fbac7d6d75" w:history="1">
+      <w:hyperlink r:id="rId91316a7b26b333d7b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/138855410X526831</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -5279,51 +5279,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aaltjesschema (2019). Meloidogyne hapla (Noordelijk wortelknobbelaaltje). In Aaltjeschema [nematode schemes]. [website for advice to growers on crop rotation schemes to reduce impact of various nematodes – in Dutch]., Wageningen university and research, The Netherlands. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82776a3fbac7d72d2" w:history="1">
+      <w:hyperlink r:id="rId70146a7b26b3342f1" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aaltjesschema.nl/Basiskennis/Soortenaaltjes/Meloidogynespp</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(wortelknobbelaaltjes)/Meloidogynehapla.aspx</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5366,51 +5366,51 @@
         <w:t xml:space="preserve">Boroş L, Şesan TE, Chifiriuc MC, Dobrin I, Iacomi B &amp; Costache C (2015) The incidence and prevalence of root-knot nematode species (Meloidogyne spp.) associated with different dicotyledons originated from two vegetable cropped areas, Vărăşti (Giurgiu), and Băleni (Dâmboviţa). Scientific Papers. Series B, Horticulture. Vol. LIX.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021). Meloidogyne hapla (root-knot nematode) (accessed 2/May/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50666a3fbac7d7337" w:history="1">
+      <w:hyperlink r:id="rId52696a7b26b3343ab" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33244</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -5445,51 +5445,51 @@
         <w:t xml:space="preserve">Dabaj KH, Jenser G (1990) Some weed host-plants of the northern root-knot nematode Meloidogyne hapla in Hungary. Nematologia Mediterranea 18(2), 139-140.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Djian-Caporalino C (2012). Root-knot nematodes (Meloidogyne spp.), a growing problem in French vegetable crops. EPPO Bulletin 42(1), 127-137. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98706a3fbac7d738d" w:history="1">
+      <w:hyperlink r:id="rId11156a7b26b334402" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2012.02530.xCitations</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: 25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5509,51 +5509,51 @@
         <w:t xml:space="preserve">Douda O, Zouhar M, Nováková E &amp; Mazáková J (2012). Alternative methods of carrot (Daucus carota) protection against the northern root knot nematode (Meloidogyne hapla). Acta Agriculturae Scandinavica, Section B — Soil &amp; Plant Science 62(1), 91–93. doi:10.1080/09064710.2011.570373.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Gonçalves AR, Conceição IL, Kormpi M &amp; Tzortzakakis EA (2020). Lavandula angustifolia and Oxalis pes-caprae, hosts of Meloidogyne hapla and Meloidogyne javanica - A note for Meloidogyne luci in Greece. Hellenic Plant Protection Journal 13(2), 78-82. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58996a3fbac7d73d8" w:history="1">
+      <w:hyperlink r:id="rId27366a7b26b33444f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://sciendo.com/pl/article/10.2478/hppj-2020-0008?content-tab=abstract</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5711,51 +5711,51 @@
         <w:t xml:space="preserve">Roccuzzo G, Ciancio A &amp; Bonsignore R (1993). Population density and soil antagonists of Meloidogyne hapla infecting kiwi in southern Italy. Fundamental and applied Nematology 16(2), 151-154.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Rusinque L, Nóbrega F, Serra C, Inácio ML (2022). The northern root-knot nematode Meloidogyne hapla: new host records in Portugal. Biology (Basel). 11(11), 1567, 9 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29136a3fbac7d74c1" w:history="1">
+      <w:hyperlink r:id="rId44706a7b26b33453d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/biology11111567</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5913,51 +5913,51 @@
         <w:t xml:space="preserve">Wesemael WML &amp; Moens M (2008). Quality damage on carrots (Daucus carota L.) caused by the root-knot nematode Meloidogyne chitwoodi. Nematology 10, 261-270.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wesemael W, Viaene N &amp; Moens M. (2011). Root-knot nematodes (Meloidogyne spp.) in Europe. Nematology 13(1), 3-16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64446a3fbac7d759d" w:history="1">
+      <w:hyperlink r:id="rId55596a7b26b33461a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/138855410X526831</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -6088,137 +6088,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="23625683">
+  <w:abstractNum w:abstractNumId="33894969">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="75478102">
+    <w:lvl w:ilvl="0" w:tplc="70687242">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="75478102" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="70687242" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="75478102" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="70687242" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="75478102" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="70687242" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="75478102" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="70687242" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="75478102" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="70687242" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="75478102" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="70687242" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="75478102" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="70687242" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="75478102" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="70687242" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23625682">
+  <w:abstractNum w:abstractNumId="33894968">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="61958216">
+    <w:lvl w:ilvl="0" w:tplc="18984767">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6970,55 +6970,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="23625682">
-    <w:abstractNumId w:val="23625682"/>
+  <w:num w:numId="33894968">
+    <w:abstractNumId w:val="33894968"/>
   </w:num>
-  <w:num w:numId="23625683">
-    <w:abstractNumId w:val="23625683"/>
+  <w:num w:numId="33894969">
+    <w:abstractNumId w:val="33894969"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -18563,51 +18563,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId615634638" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId63466a3fbac7d1f19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Basiskennis/Soortenaaltjes/Meloidogynespp" TargetMode="External"/><Relationship Id="rId78776a3fbac7d1fae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33244" TargetMode="External"/><Relationship Id="rId59766a3fbac7d200b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2012.02530.xCitations" TargetMode="External"/><Relationship Id="rId87526a3fbac7d2058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciendo.com/pl/article/10.2478/hppj-2020-0008?content-tab=abstract" TargetMode="External"/><Relationship Id="rId89166a3fbac7d2180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/biology11111567" TargetMode="External"/><Relationship Id="rId25806a3fbac7d225f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId43206a3fbac7d2b56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Basiskennis/Soortenaaltjes/Meloidogynespp" TargetMode="External"/><Relationship Id="rId86636a3fbac7d2bcf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33244" TargetMode="External"/><Relationship Id="rId11446a3fbac7d2c29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2012.02530.xCitations" TargetMode="External"/><Relationship Id="rId67876a3fbac7d2c78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciendo.com/pl/article/10.2478/hppj-2020-0008?content-tab=abstract" TargetMode="External"/><Relationship Id="rId27096a3fbac7d2d4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/biology11111567" TargetMode="External"/><Relationship Id="rId11146a3fbac7d6d75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId82776a3fbac7d72d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Basiskennis/Soortenaaltjes/Meloidogynespp" TargetMode="External"/><Relationship Id="rId50666a3fbac7d7337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33244" TargetMode="External"/><Relationship Id="rId98706a3fbac7d738d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2012.02530.xCitations" TargetMode="External"/><Relationship Id="rId58996a3fbac7d73d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciendo.com/pl/article/10.2478/hppj-2020-0008?content-tab=abstract" TargetMode="External"/><Relationship Id="rId29136a3fbac7d74c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/biology11111567" TargetMode="External"/><Relationship Id="rId64446a3fbac7d759d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId814315037" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId52976a7b26b32df9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Basiskennis/Soortenaaltjes/Meloidogynespp" TargetMode="External"/><Relationship Id="rId63846a7b26b32e012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33244" TargetMode="External"/><Relationship Id="rId47166a7b26b32e071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2012.02530.xCitations" TargetMode="External"/><Relationship Id="rId59766a7b26b32e0bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciendo.com/pl/article/10.2478/hppj-2020-0008?content-tab=abstract" TargetMode="External"/><Relationship Id="rId37426a7b26b32e198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/biology11111567" TargetMode="External"/><Relationship Id="rId21556a7b26b32e271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId96516a7b26b32ebc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Basiskennis/Soortenaaltjes/Meloidogynespp" TargetMode="External"/><Relationship Id="rId88966a7b26b32ec29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33244" TargetMode="External"/><Relationship Id="rId45336a7b26b32ec82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2012.02530.xCitations" TargetMode="External"/><Relationship Id="rId44636a7b26b32ecd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciendo.com/pl/article/10.2478/hppj-2020-0008?content-tab=abstract" TargetMode="External"/><Relationship Id="rId12126a7b26b333c5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/biology11111567" TargetMode="External"/><Relationship Id="rId91316a7b26b333d7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId70146a7b26b3342f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Basiskennis/Soortenaaltjes/Meloidogynespp" TargetMode="External"/><Relationship Id="rId52696a7b26b3343ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33244" TargetMode="External"/><Relationship Id="rId11156a7b26b334402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2012.02530.xCitations" TargetMode="External"/><Relationship Id="rId27366a7b26b33444f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciendo.com/pl/article/10.2478/hppj-2020-0008?content-tab=abstract" TargetMode="External"/><Relationship Id="rId44706a7b26b33453d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/biology11111567" TargetMode="External"/><Relationship Id="rId55596a7b26b33461a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>