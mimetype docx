--- v0 (2026-05-13)
+++ v1 (2026-06-27)
@@ -1469,51 +1469,51 @@
         <w:t xml:space="preserve">Boroş L, Fanelli E, Şesan TE, Dobrin I &amp; Luca FD (2018). Detection and characterization of root-knot nematodes (Meloidogyne spp.) associated with three host plants in Romania. Romanian Biotechnological Letters 23(6), 14097-14106.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Meloidogyne arenaria (peanut root-knot nematode), (accessed 13/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85476a0426b55ff5b" w:history="1">
+      <w:hyperlink r:id="rId78036a3fbae22dbaa" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.33233</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1571,51 +1571,51 @@
         <w:t xml:space="preserve">Clavero-Camacho I, Archidona-Yuste A, Cantalapiedra-Navarrete C, Castillo P &amp; Palomares-Rius JE (2024) Prevalence and ecological factors affecting the distribution of plant-parasitic nematodes in Prunus groves in Spain Journal of Integrative Agriculture 23(2), 566–589.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Djian-Caporalino C (2012). Root-knot nematodes (Meloidogyne spp.), a growing problem in French vegetable crops. EPPO Bulletin 42(1), 127-137. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22846a0426b55ffd9" w:history="1">
+      <w:hyperlink r:id="rId43516a3fbae22dc29" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2012.02530.xCitations</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: 25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1865,51 +1865,51 @@
         <w:t xml:space="preserve">Vovlas N, Troccoli A, Minuto A, Bruzzone C, Sasanelli N &amp; Castillo P. (2008). Pathogenicity and host–parasite relationships of Meloidogyne arenaria in sweet basil. Plant disease 92(9), 1329-1335.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wesemael W, Viaene N &amp; Moens M. (2011). Root-knot nematodes (Meloidogyne spp.) in Europe. Nematology 13(1), 3-16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63266a0426b56011a" w:history="1">
+      <w:hyperlink r:id="rId86966a3fbae22dd71" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/138855410X526831</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
@@ -3613,51 +3613,51 @@
         <w:t xml:space="preserve">Boroş L, Fanelli E, Şesan TE, Dobrin I &amp; Luca FD (2018). Detection and characterization of root-knot nematodes (Meloidogyne spp.) associated with three host plants in Romania. Romanian Biotechnological Letters 23(6), 14097-14106.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021). Meloidogyne arenaria (peanut root-knot nematode), (accessed 13/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57006a0426b560ae9" w:history="1">
+      <w:hyperlink r:id="rId49106a3fbae22e730" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.33233</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3669,51 +3669,51 @@
         <w:t xml:space="preserve">Clavero-Camacho I, Archidona-Yuste A, Cantalapiedra-Navarrete C, Castillo P &amp; Palomares-Rius JE (2024) Prevalence and ecological factors affecting the distribution of plant-parasitic nematodes in Prunus groves in Spain Journal of Integrative Agriculture 23(2), 566–589.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Djian-Caporalino C (2012). Root-knot nematodes (Meloidogyne spp.), a growing problem in French vegetable crops. EPPO Bulletin 42(1), 127-137. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24746a0426b560b30" w:history="1">
+      <w:hyperlink r:id="rId30896a3fbae22e776" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2012.02530.xCitations</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: 25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3986,51 +3986,51 @@
         <w:t xml:space="preserve">Vovlas N, Troccoli A, Minuto A, Bruzzone C, Sasanelli N &amp; Castillo P. (2008). Pathogenicity and host–parasite relationships of Meloidogyne arenaria in sweet basil. Plant disease 92(9), 1329-1335.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wesemael W, Viaene N &amp; Moens M. (2011). Root-knot nematodes (Meloidogyne spp.) in Europe. Nematology 13(1), 3-16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63876a0426b560c85" w:history="1">
+      <w:hyperlink r:id="rId43646a3fbae22e8ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/138855410X526831</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
@@ -4993,51 +4993,51 @@
         <w:t xml:space="preserve">Boroş L, Fanelli E, Şesan TE, Dobrin I &amp; Luca FD (2018). Detection and characterization of root-knot nematodes (Meloidogyne spp.) associated with three host plants in Romania. Romanian Biotechnological Letters 23(6), 14097-14106.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021). Meloidogyne arenaria (peanut root-knot nematode), (accessed 13/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10636a0426b56123b" w:history="1">
+      <w:hyperlink r:id="rId38636a3fbae22ee6d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.33233</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -5049,51 +5049,51 @@
         <w:t xml:space="preserve">Clavero-Camacho I, Archidona-Yuste A, Cantalapiedra-Navarrete C, Castillo P &amp; Palomares-Rius JE (2024) Prevalence and ecological factors affecting the distribution of plant-parasitic nematodes in Prunus groves in Spain Journal of Integrative Agriculture 23(2), 566–589.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Djian-Caporalino C (2012). Root-knot nematodes (Meloidogyne spp.), a growing problem in French vegetable crops. EPPO Bulletin 42(1), 127-137. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76356a0426b56128d" w:history="1">
+      <w:hyperlink r:id="rId64696a3fbae22ef14" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2012.02530.xCitations</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: 25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5366,51 +5366,51 @@
         <w:t xml:space="preserve">Vovlas N, Troccoli A, Minuto A, Bruzzone C, Sasanelli N &amp; Castillo P. (2008). Pathogenicity and host–parasite relationships of Meloidogyne arenaria in sweet basil. Plant disease 92(9), 1329-1335.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wesemael W, Viaene N &amp; Moens M. (2011). Root-knot nematodes (Meloidogyne spp.) in Europe. Nematology 13(1), 3-16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65966a0426b5613d3" w:history="1">
+      <w:hyperlink r:id="rId40576a3fbae22f061" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/138855410X526831</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
@@ -6373,51 +6373,51 @@
         <w:t xml:space="preserve">Boroş L, Fanelli E, Şesan TE, Dobrin I &amp; Luca FD (2018). Detection and characterization of root-knot nematodes (Meloidogyne spp.) associated with three host plants in Romania. Romanian Biotechnological Letters 23(6), 14097-14106.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021). Meloidogyne arenaria (peanut root-knot nematode), (accessed 13/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91236a0426b561928" w:history="1">
+      <w:hyperlink r:id="rId55536a3fbae22f5b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.33233</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -6429,51 +6429,51 @@
         <w:t xml:space="preserve">Clavero-Camacho I, Archidona-Yuste A, Cantalapiedra-Navarrete C, Castillo P &amp; Palomares-Rius JE (2024) Prevalence and ecological factors affecting the distribution of plant-parasitic nematodes in Prunus groves in Spain Journal of Integrative Agriculture 23(2), 566–589.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Djian-Caporalino C (2012). Root-knot nematodes (Meloidogyne spp.), a growing problem in French vegetable crops. EPPO Bulletin 42(1), 127-137. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36116a0426b561967" w:history="1">
+      <w:hyperlink r:id="rId94476a3fbae22f5f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2012.02530.xCitations</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: 25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -6746,51 +6746,51 @@
         <w:t xml:space="preserve">Vovlas N, Troccoli A, Minuto A, Bruzzone C, Sasanelli N &amp; Castillo P. (2008). Pathogenicity and host–parasite relationships of Meloidogyne arenaria in sweet basil. Plant disease 92(9), 1329-1335.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wesemael W, Viaene N &amp; Moens M. (2011). Root-knot nematodes (Meloidogyne spp.) in Europe. Nematology 13(1), 3-16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58576a0426b561ae3" w:history="1">
+      <w:hyperlink r:id="rId67486a3fbae22f743" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/138855410X526831</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
@@ -7753,51 +7753,51 @@
         <w:t xml:space="preserve">Boroş L, Fanelli E, Şesan TE, Dobrin I &amp; Luca FD (2018). Detection and characterization of root-knot nematodes (Meloidogyne spp.) associated with three host plants in Romania. Romanian Biotechnological Letters 23(6), 14097-14106.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021). Meloidogyne arenaria (peanut root-knot nematode), (accessed 13/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10276a0426b56200c" w:history="1">
+      <w:hyperlink r:id="rId88976a3fbae22fcae" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.33233</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -7809,51 +7809,51 @@
         <w:t xml:space="preserve">Clavero-Camacho I, Archidona-Yuste A, Cantalapiedra-Navarrete C, Castillo P &amp; Palomares-Rius JE (2024) Prevalence and ecological factors affecting the distribution of plant-parasitic nematodes in Prunus groves in Spain Journal of Integrative Agriculture 23(2), 566–589.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Djian-Caporalino C (2012). Root-knot nematodes (Meloidogyne spp.), a growing problem in French vegetable crops. EPPO Bulletin 42(1), 127-137. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84846a0426b562049" w:history="1">
+      <w:hyperlink r:id="rId21806a3fbae22fcee" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2012.02530.xCitations</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: 25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -8126,51 +8126,51 @@
         <w:t xml:space="preserve">Vovlas N, Troccoli A, Minuto A, Bruzzone C, Sasanelli N &amp; Castillo P. (2008). Pathogenicity and host–parasite relationships of Meloidogyne arenaria in sweet basil. Plant disease 92(9), 1329-1335.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wesemael W, Viaene N &amp; Moens M. (2011). Root-knot nematodes (Meloidogyne spp.) in Europe. Nematology 13(1), 3-16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57486a0426b56217a" w:history="1">
+      <w:hyperlink r:id="rId97176a3fbae22fe4d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/138855410X526831</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
@@ -9133,51 +9133,51 @@
         <w:t xml:space="preserve">Boroş L, Fanelli E, Şesan TE, Dobrin I &amp; Luca FD (2018). Detection and characterization of root-knot nematodes (Meloidogyne spp.) associated with three host plants in Romania. Romanian Biotechnological Letters 23(6), 14097-14106.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021). Meloidogyne arenaria (peanut root-knot nematode), (accessed 13/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85126a0426b56266f" w:history="1">
+      <w:hyperlink r:id="rId24046a3fbae2303b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.33233</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -9189,51 +9189,51 @@
         <w:t xml:space="preserve">Clavero-Camacho I, Archidona-Yuste A, Cantalapiedra-Navarrete C, Castillo P &amp; Palomares-Rius JE (2024) Prevalence and ecological factors affecting the distribution of plant-parasitic nematodes in Prunus groves in Spain Journal of Integrative Agriculture 23(2), 566–589.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Djian-Caporalino C (2012). Root-knot nematodes (Meloidogyne spp.), a growing problem in French vegetable crops. EPPO Bulletin 42(1), 127-137. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33216a0426b5626ad" w:history="1">
+      <w:hyperlink r:id="rId43466a3fbae2303f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2012.02530.xCitations</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: 25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -9506,51 +9506,51 @@
         <w:t xml:space="preserve">Vovlas N, Troccoli A, Minuto A, Bruzzone C, Sasanelli N &amp; Castillo P. (2008). Pathogenicity and host–parasite relationships of Meloidogyne arenaria in sweet basil. Plant disease 92(9), 1329-1335.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wesemael W, Viaene N &amp; Moens M. (2011). Root-knot nematodes (Meloidogyne spp.) in Europe. Nematology 13(1), 3-16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55496a0426b5627e3" w:history="1">
+      <w:hyperlink r:id="rId57456a3fbae230575" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/138855410X526831</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
@@ -10513,51 +10513,51 @@
         <w:t xml:space="preserve">Boroş L, Fanelli E, Şesan TE, Dobrin I &amp; Luca FD (2018). Detection and characterization of root-knot nematodes (Meloidogyne spp.) associated with three host plants in Romania. Romanian Biotechnological Letters 23(6), 14097-14106.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021). Meloidogyne arenaria (peanut root-knot nematode), (accessed 13/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58716a0426b562d03" w:history="1">
+      <w:hyperlink r:id="rId33126a3fbae230ad9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.33233</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -10569,51 +10569,51 @@
         <w:t xml:space="preserve">Clavero-Camacho I, Archidona-Yuste A, Cantalapiedra-Navarrete C, Castillo P &amp; Palomares-Rius JE (2024) Prevalence and ecological factors affecting the distribution of plant-parasitic nematodes in Prunus groves in Spain Journal of Integrative Agriculture 23(2), 566–589.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Djian-Caporalino C (2012). Root-knot nematodes (Meloidogyne spp.), a growing problem in French vegetable crops. EPPO Bulletin 42(1), 127-137. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62926a0426b562d42" w:history="1">
+      <w:hyperlink r:id="rId39166a3fbae230b1a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2012.02530.xCitations</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: 25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -10886,51 +10886,51 @@
         <w:t xml:space="preserve">Vovlas N, Troccoli A, Minuto A, Bruzzone C, Sasanelli N &amp; Castillo P. (2008). Pathogenicity and host–parasite relationships of Meloidogyne arenaria in sweet basil. Plant disease 92(9), 1329-1335.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wesemael W, Viaene N &amp; Moens M. (2011). Root-knot nematodes (Meloidogyne spp.) in Europe. Nematology 13(1), 3-16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34496a0426b562ec2" w:history="1">
+      <w:hyperlink r:id="rId24936a3fbae230c52" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/138855410X526831</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
@@ -11893,51 +11893,51 @@
         <w:t xml:space="preserve">Boroş L, Fanelli E, Şesan TE, Dobrin I &amp; Luca FD (2018). Detection and characterization of root-knot nematodes (Meloidogyne spp.) associated with three host plants in Romania. Romanian Biotechnological Letters 23(6), 14097-14106.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021). Meloidogyne arenaria (peanut root-knot nematode), (accessed 13/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45086a0426b563398" w:history="1">
+      <w:hyperlink r:id="rId98736a3fbae23118c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.33233</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -11949,51 +11949,51 @@
         <w:t xml:space="preserve">Clavero-Camacho I, Archidona-Yuste A, Cantalapiedra-Navarrete C, Castillo P &amp; Palomares-Rius JE (2024) Prevalence and ecological factors affecting the distribution of plant-parasitic nematodes in Prunus groves in Spain Journal of Integrative Agriculture 23(2), 566–589.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Djian-Caporalino C (2012). Root-knot nematodes (Meloidogyne spp.), a growing problem in French vegetable crops. EPPO Bulletin 42(1), 127-137. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89726a0426b5633d3" w:history="1">
+      <w:hyperlink r:id="rId44416a3fbae2311ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2012.02530.xCitations</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: 25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -12266,51 +12266,51 @@
         <w:t xml:space="preserve">Vovlas N, Troccoli A, Minuto A, Bruzzone C, Sasanelli N &amp; Castillo P. (2008). Pathogenicity and host–parasite relationships of Meloidogyne arenaria in sweet basil. Plant disease 92(9), 1329-1335.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wesemael W, Viaene N &amp; Moens M. (2011). Root-knot nematodes (Meloidogyne spp.) in Europe. Nematology 13(1), 3-16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63776a0426b563504" w:history="1">
+      <w:hyperlink r:id="rId75476a3fbae231315" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/138855410X526831</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="10mm" w:right="10mm" w:bottom="10mm" w:left="10mm" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
@@ -12395,137 +12395,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="55712118">
+  <w:abstractNum w:abstractNumId="13681816">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="20169298">
+    <w:lvl w:ilvl="0" w:tplc="52607679">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="20169298" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="52607679" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="20169298" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="52607679" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="20169298" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="52607679" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="20169298" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="52607679" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="20169298" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="52607679" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="20169298" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="52607679" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="20169298" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="52607679" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="20169298" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="52607679" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="55712117">
+  <w:abstractNum w:abstractNumId="13681815">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="66146054">
+    <w:lvl w:ilvl="0" w:tplc="22777634">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -13277,55 +13277,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="55712117">
-    <w:abstractNumId w:val="55712117"/>
+  <w:num w:numId="13681815">
+    <w:abstractNumId w:val="13681815"/>
   </w:num>
-  <w:num w:numId="55712118">
-    <w:abstractNumId w:val="55712118"/>
+  <w:num w:numId="13681816">
+    <w:abstractNumId w:val="13681816"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -24870,51 +24870,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId843337773" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId85476a0426b55ff5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.33233" TargetMode="External"/><Relationship Id="rId22846a0426b55ffd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2012.02530.xCitations" TargetMode="External"/><Relationship Id="rId63266a0426b56011a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId57006a0426b560ae9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.33233" TargetMode="External"/><Relationship Id="rId24746a0426b560b30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2012.02530.xCitations" TargetMode="External"/><Relationship Id="rId63876a0426b560c85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId10636a0426b56123b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.33233" TargetMode="External"/><Relationship Id="rId76356a0426b56128d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2012.02530.xCitations" TargetMode="External"/><Relationship Id="rId65966a0426b5613d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId91236a0426b561928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.33233" TargetMode="External"/><Relationship Id="rId36116a0426b561967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2012.02530.xCitations" TargetMode="External"/><Relationship Id="rId58576a0426b561ae3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId10276a0426b56200c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.33233" TargetMode="External"/><Relationship Id="rId84846a0426b562049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2012.02530.xCitations" TargetMode="External"/><Relationship Id="rId57486a0426b56217a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId85126a0426b56266f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.33233" TargetMode="External"/><Relationship Id="rId33216a0426b5626ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2012.02530.xCitations" TargetMode="External"/><Relationship Id="rId55496a0426b5627e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId58716a0426b562d03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.33233" TargetMode="External"/><Relationship Id="rId62926a0426b562d42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2012.02530.xCitations" TargetMode="External"/><Relationship Id="rId34496a0426b562ec2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId45086a0426b563398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.33233" TargetMode="External"/><Relationship Id="rId89726a0426b5633d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2012.02530.xCitations" TargetMode="External"/><Relationship Id="rId63776a0426b563504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId240684180" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId78036a3fbae22dbaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.33233" TargetMode="External"/><Relationship Id="rId43516a3fbae22dc29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2012.02530.xCitations" TargetMode="External"/><Relationship Id="rId86966a3fbae22dd71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId49106a3fbae22e730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.33233" TargetMode="External"/><Relationship Id="rId30896a3fbae22e776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2012.02530.xCitations" TargetMode="External"/><Relationship Id="rId43646a3fbae22e8ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId38636a3fbae22ee6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.33233" TargetMode="External"/><Relationship Id="rId64696a3fbae22ef14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2012.02530.xCitations" TargetMode="External"/><Relationship Id="rId40576a3fbae22f061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId55536a3fbae22f5b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.33233" TargetMode="External"/><Relationship Id="rId94476a3fbae22f5f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2012.02530.xCitations" TargetMode="External"/><Relationship Id="rId67486a3fbae22f743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId88976a3fbae22fcae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.33233" TargetMode="External"/><Relationship Id="rId21806a3fbae22fcee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2012.02530.xCitations" TargetMode="External"/><Relationship Id="rId97176a3fbae22fe4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId24046a3fbae2303b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.33233" TargetMode="External"/><Relationship Id="rId43466a3fbae2303f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2012.02530.xCitations" TargetMode="External"/><Relationship Id="rId57456a3fbae230575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId33126a3fbae230ad9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.33233" TargetMode="External"/><Relationship Id="rId39166a3fbae230b1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2012.02530.xCitations" TargetMode="External"/><Relationship Id="rId24936a3fbae230c52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId98736a3fbae23118c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.33233" TargetMode="External"/><Relationship Id="rId44416a3fbae2311ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2012.02530.xCitations" TargetMode="External"/><Relationship Id="rId75476a3fbae231315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>