--- v1 (2026-06-27)
+++ v2 (2026-08-11)
@@ -1469,51 +1469,51 @@
         <w:t xml:space="preserve">Boroş L, Fanelli E, Şesan TE, Dobrin I &amp; Luca FD (2018). Detection and characterization of root-knot nematodes (Meloidogyne spp.) associated with three host plants in Romania. Romanian Biotechnological Letters 23(6), 14097-14106.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Meloidogyne arenaria (peanut root-knot nematode), (accessed 13/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78036a3fbae22dbaa" w:history="1">
+      <w:hyperlink r:id="rId19636a7b26b1c9ac0" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.33233</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1571,51 +1571,51 @@
         <w:t xml:space="preserve">Clavero-Camacho I, Archidona-Yuste A, Cantalapiedra-Navarrete C, Castillo P &amp; Palomares-Rius JE (2024) Prevalence and ecological factors affecting the distribution of plant-parasitic nematodes in Prunus groves in Spain Journal of Integrative Agriculture 23(2), 566–589.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Djian-Caporalino C (2012). Root-knot nematodes (Meloidogyne spp.), a growing problem in French vegetable crops. EPPO Bulletin 42(1), 127-137. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43516a3fbae22dc29" w:history="1">
+      <w:hyperlink r:id="rId28536a7b26b1c9b41" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2012.02530.xCitations</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: 25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1865,51 +1865,51 @@
         <w:t xml:space="preserve">Vovlas N, Troccoli A, Minuto A, Bruzzone C, Sasanelli N &amp; Castillo P. (2008). Pathogenicity and host–parasite relationships of Meloidogyne arenaria in sweet basil. Plant disease 92(9), 1329-1335.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wesemael W, Viaene N &amp; Moens M. (2011). Root-knot nematodes (Meloidogyne spp.) in Europe. Nematology 13(1), 3-16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86966a3fbae22dd71" w:history="1">
+      <w:hyperlink r:id="rId84976a7b26b1c9c8c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/138855410X526831</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
@@ -3613,51 +3613,51 @@
         <w:t xml:space="preserve">Boroş L, Fanelli E, Şesan TE, Dobrin I &amp; Luca FD (2018). Detection and characterization of root-knot nematodes (Meloidogyne spp.) associated with three host plants in Romania. Romanian Biotechnological Letters 23(6), 14097-14106.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021). Meloidogyne arenaria (peanut root-knot nematode), (accessed 13/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49106a3fbae22e730" w:history="1">
+      <w:hyperlink r:id="rId18846a7b26b1ce55c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.33233</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3669,51 +3669,51 @@
         <w:t xml:space="preserve">Clavero-Camacho I, Archidona-Yuste A, Cantalapiedra-Navarrete C, Castillo P &amp; Palomares-Rius JE (2024) Prevalence and ecological factors affecting the distribution of plant-parasitic nematodes in Prunus groves in Spain Journal of Integrative Agriculture 23(2), 566–589.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Djian-Caporalino C (2012). Root-knot nematodes (Meloidogyne spp.), a growing problem in French vegetable crops. EPPO Bulletin 42(1), 127-137. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30896a3fbae22e776" w:history="1">
+      <w:hyperlink r:id="rId37266a7b26b1ce5be" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2012.02530.xCitations</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: 25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3986,51 +3986,51 @@
         <w:t xml:space="preserve">Vovlas N, Troccoli A, Minuto A, Bruzzone C, Sasanelli N &amp; Castillo P. (2008). Pathogenicity and host–parasite relationships of Meloidogyne arenaria in sweet basil. Plant disease 92(9), 1329-1335.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wesemael W, Viaene N &amp; Moens M. (2011). Root-knot nematodes (Meloidogyne spp.) in Europe. Nematology 13(1), 3-16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43646a3fbae22e8ce" w:history="1">
+      <w:hyperlink r:id="rId96646a7b26b1ce72c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/138855410X526831</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
@@ -4993,51 +4993,51 @@
         <w:t xml:space="preserve">Boroş L, Fanelli E, Şesan TE, Dobrin I &amp; Luca FD (2018). Detection and characterization of root-knot nematodes (Meloidogyne spp.) associated with three host plants in Romania. Romanian Biotechnological Letters 23(6), 14097-14106.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021). Meloidogyne arenaria (peanut root-knot nematode), (accessed 13/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38636a3fbae22ee6d" w:history="1">
+      <w:hyperlink r:id="rId64066a7b26b1cecd2" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.33233</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -5049,51 +5049,51 @@
         <w:t xml:space="preserve">Clavero-Camacho I, Archidona-Yuste A, Cantalapiedra-Navarrete C, Castillo P &amp; Palomares-Rius JE (2024) Prevalence and ecological factors affecting the distribution of plant-parasitic nematodes in Prunus groves in Spain Journal of Integrative Agriculture 23(2), 566–589.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Djian-Caporalino C (2012). Root-knot nematodes (Meloidogyne spp.), a growing problem in French vegetable crops. EPPO Bulletin 42(1), 127-137. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64696a3fbae22ef14" w:history="1">
+      <w:hyperlink r:id="rId45556a7b26b1ced66" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2012.02530.xCitations</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: 25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5366,51 +5366,51 @@
         <w:t xml:space="preserve">Vovlas N, Troccoli A, Minuto A, Bruzzone C, Sasanelli N &amp; Castillo P. (2008). Pathogenicity and host–parasite relationships of Meloidogyne arenaria in sweet basil. Plant disease 92(9), 1329-1335.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wesemael W, Viaene N &amp; Moens M. (2011). Root-knot nematodes (Meloidogyne spp.) in Europe. Nematology 13(1), 3-16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40576a3fbae22f061" w:history="1">
+      <w:hyperlink r:id="rId14756a7b26b1ceeb7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/138855410X526831</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
@@ -6373,51 +6373,51 @@
         <w:t xml:space="preserve">Boroş L, Fanelli E, Şesan TE, Dobrin I &amp; Luca FD (2018). Detection and characterization of root-knot nematodes (Meloidogyne spp.) associated with three host plants in Romania. Romanian Biotechnological Letters 23(6), 14097-14106.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021). Meloidogyne arenaria (peanut root-knot nematode), (accessed 13/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55536a3fbae22f5b6" w:history="1">
+      <w:hyperlink r:id="rId52726a7b26b1cf4b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.33233</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -6429,51 +6429,51 @@
         <w:t xml:space="preserve">Clavero-Camacho I, Archidona-Yuste A, Cantalapiedra-Navarrete C, Castillo P &amp; Palomares-Rius JE (2024) Prevalence and ecological factors affecting the distribution of plant-parasitic nematodes in Prunus groves in Spain Journal of Integrative Agriculture 23(2), 566–589.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Djian-Caporalino C (2012). Root-knot nematodes (Meloidogyne spp.), a growing problem in French vegetable crops. EPPO Bulletin 42(1), 127-137. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94476a3fbae22f5f5" w:history="1">
+      <w:hyperlink r:id="rId40756a7b26b1cf4fa" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2012.02530.xCitations</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: 25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -6746,51 +6746,51 @@
         <w:t xml:space="preserve">Vovlas N, Troccoli A, Minuto A, Bruzzone C, Sasanelli N &amp; Castillo P. (2008). Pathogenicity and host–parasite relationships of Meloidogyne arenaria in sweet basil. Plant disease 92(9), 1329-1335.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wesemael W, Viaene N &amp; Moens M. (2011). Root-knot nematodes (Meloidogyne spp.) in Europe. Nematology 13(1), 3-16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67486a3fbae22f743" w:history="1">
+      <w:hyperlink r:id="rId69766a7b26b1cf64f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/138855410X526831</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
@@ -7753,51 +7753,51 @@
         <w:t xml:space="preserve">Boroş L, Fanelli E, Şesan TE, Dobrin I &amp; Luca FD (2018). Detection and characterization of root-knot nematodes (Meloidogyne spp.) associated with three host plants in Romania. Romanian Biotechnological Letters 23(6), 14097-14106.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021). Meloidogyne arenaria (peanut root-knot nematode), (accessed 13/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88976a3fbae22fcae" w:history="1">
+      <w:hyperlink r:id="rId77576a7b26b1cfbd2" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.33233</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -7809,51 +7809,51 @@
         <w:t xml:space="preserve">Clavero-Camacho I, Archidona-Yuste A, Cantalapiedra-Navarrete C, Castillo P &amp; Palomares-Rius JE (2024) Prevalence and ecological factors affecting the distribution of plant-parasitic nematodes in Prunus groves in Spain Journal of Integrative Agriculture 23(2), 566–589.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Djian-Caporalino C (2012). Root-knot nematodes (Meloidogyne spp.), a growing problem in French vegetable crops. EPPO Bulletin 42(1), 127-137. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21806a3fbae22fcee" w:history="1">
+      <w:hyperlink r:id="rId22166a7b26b1d1f2a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2012.02530.xCitations</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: 25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -8126,51 +8126,51 @@
         <w:t xml:space="preserve">Vovlas N, Troccoli A, Minuto A, Bruzzone C, Sasanelli N &amp; Castillo P. (2008). Pathogenicity and host–parasite relationships of Meloidogyne arenaria in sweet basil. Plant disease 92(9), 1329-1335.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wesemael W, Viaene N &amp; Moens M. (2011). Root-knot nematodes (Meloidogyne spp.) in Europe. Nematology 13(1), 3-16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97176a3fbae22fe4d" w:history="1">
+      <w:hyperlink r:id="rId46286a7b26b1d20a0" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/138855410X526831</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
@@ -9133,51 +9133,51 @@
         <w:t xml:space="preserve">Boroş L, Fanelli E, Şesan TE, Dobrin I &amp; Luca FD (2018). Detection and characterization of root-knot nematodes (Meloidogyne spp.) associated with three host plants in Romania. Romanian Biotechnological Letters 23(6), 14097-14106.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021). Meloidogyne arenaria (peanut root-knot nematode), (accessed 13/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24046a3fbae2303b0" w:history="1">
+      <w:hyperlink r:id="rId68376a7b26b1d2632" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.33233</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -9189,51 +9189,51 @@
         <w:t xml:space="preserve">Clavero-Camacho I, Archidona-Yuste A, Cantalapiedra-Navarrete C, Castillo P &amp; Palomares-Rius JE (2024) Prevalence and ecological factors affecting the distribution of plant-parasitic nematodes in Prunus groves in Spain Journal of Integrative Agriculture 23(2), 566–589.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Djian-Caporalino C (2012). Root-knot nematodes (Meloidogyne spp.), a growing problem in French vegetable crops. EPPO Bulletin 42(1), 127-137. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43466a3fbae2303f0" w:history="1">
+      <w:hyperlink r:id="rId20506a7b26b1d2676" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2012.02530.xCitations</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: 25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -9506,51 +9506,51 @@
         <w:t xml:space="preserve">Vovlas N, Troccoli A, Minuto A, Bruzzone C, Sasanelli N &amp; Castillo P. (2008). Pathogenicity and host–parasite relationships of Meloidogyne arenaria in sweet basil. Plant disease 92(9), 1329-1335.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wesemael W, Viaene N &amp; Moens M. (2011). Root-knot nematodes (Meloidogyne spp.) in Europe. Nematology 13(1), 3-16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57456a3fbae230575" w:history="1">
+      <w:hyperlink r:id="rId38156a7b26b1d27c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/138855410X526831</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
@@ -10513,51 +10513,51 @@
         <w:t xml:space="preserve">Boroş L, Fanelli E, Şesan TE, Dobrin I &amp; Luca FD (2018). Detection and characterization of root-knot nematodes (Meloidogyne spp.) associated with three host plants in Romania. Romanian Biotechnological Letters 23(6), 14097-14106.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021). Meloidogyne arenaria (peanut root-knot nematode), (accessed 13/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33126a3fbae230ad9" w:history="1">
+      <w:hyperlink r:id="rId80606a7b26b1d2dca" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.33233</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -10569,51 +10569,51 @@
         <w:t xml:space="preserve">Clavero-Camacho I, Archidona-Yuste A, Cantalapiedra-Navarrete C, Castillo P &amp; Palomares-Rius JE (2024) Prevalence and ecological factors affecting the distribution of plant-parasitic nematodes in Prunus groves in Spain Journal of Integrative Agriculture 23(2), 566–589.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Djian-Caporalino C (2012). Root-knot nematodes (Meloidogyne spp.), a growing problem in French vegetable crops. EPPO Bulletin 42(1), 127-137. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39166a3fbae230b1a" w:history="1">
+      <w:hyperlink r:id="rId82726a7b26b1d2e11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2012.02530.xCitations</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: 25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -10886,51 +10886,51 @@
         <w:t xml:space="preserve">Vovlas N, Troccoli A, Minuto A, Bruzzone C, Sasanelli N &amp; Castillo P. (2008). Pathogenicity and host–parasite relationships of Meloidogyne arenaria in sweet basil. Plant disease 92(9), 1329-1335.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wesemael W, Viaene N &amp; Moens M. (2011). Root-knot nematodes (Meloidogyne spp.) in Europe. Nematology 13(1), 3-16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24936a3fbae230c52" w:history="1">
+      <w:hyperlink r:id="rId66756a7b26b1d2f82" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/138855410X526831</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
@@ -11893,51 +11893,51 @@
         <w:t xml:space="preserve">Boroş L, Fanelli E, Şesan TE, Dobrin I &amp; Luca FD (2018). Detection and characterization of root-knot nematodes (Meloidogyne spp.) associated with three host plants in Romania. Romanian Biotechnological Letters 23(6), 14097-14106.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021). Meloidogyne arenaria (peanut root-knot nematode), (accessed 13/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98736a3fbae23118c" w:history="1">
+      <w:hyperlink r:id="rId11556a7b26b1d34fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.33233</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -11949,51 +11949,51 @@
         <w:t xml:space="preserve">Clavero-Camacho I, Archidona-Yuste A, Cantalapiedra-Navarrete C, Castillo P &amp; Palomares-Rius JE (2024) Prevalence and ecological factors affecting the distribution of plant-parasitic nematodes in Prunus groves in Spain Journal of Integrative Agriculture 23(2), 566–589.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Djian-Caporalino C (2012). Root-knot nematodes (Meloidogyne spp.), a growing problem in French vegetable crops. EPPO Bulletin 42(1), 127-137. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44416a3fbae2311ce" w:history="1">
+      <w:hyperlink r:id="rId76436a7b26b1d3542" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2012.02530.xCitations</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: 25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -12266,51 +12266,51 @@
         <w:t xml:space="preserve">Vovlas N, Troccoli A, Minuto A, Bruzzone C, Sasanelli N &amp; Castillo P. (2008). Pathogenicity and host–parasite relationships of Meloidogyne arenaria in sweet basil. Plant disease 92(9), 1329-1335.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wesemael W, Viaene N &amp; Moens M. (2011). Root-knot nematodes (Meloidogyne spp.) in Europe. Nematology 13(1), 3-16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75476a3fbae231315" w:history="1">
+      <w:hyperlink r:id="rId21136a7b26b1d3785" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/138855410X526831</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="10mm" w:right="10mm" w:bottom="10mm" w:left="10mm" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
@@ -12395,137 +12395,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="13681816">
+  <w:abstractNum w:abstractNumId="87890195">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="52607679">
+    <w:lvl w:ilvl="0" w:tplc="64811834">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="52607679" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="64811834" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="52607679" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="64811834" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="52607679" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="64811834" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="52607679" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="64811834" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="52607679" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="64811834" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="52607679" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="64811834" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="52607679" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="64811834" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="52607679" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="64811834" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13681815">
+  <w:abstractNum w:abstractNumId="87890194">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="22777634">
+    <w:lvl w:ilvl="0" w:tplc="76736056">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -13277,55 +13277,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="13681815">
-    <w:abstractNumId w:val="13681815"/>
+  <w:num w:numId="87890194">
+    <w:abstractNumId w:val="87890194"/>
   </w:num>
-  <w:num w:numId="13681816">
-    <w:abstractNumId w:val="13681816"/>
+  <w:num w:numId="87890195">
+    <w:abstractNumId w:val="87890195"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -24870,51 +24870,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId240684180" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId78036a3fbae22dbaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.33233" TargetMode="External"/><Relationship Id="rId43516a3fbae22dc29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2012.02530.xCitations" TargetMode="External"/><Relationship Id="rId86966a3fbae22dd71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId49106a3fbae22e730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.33233" TargetMode="External"/><Relationship Id="rId30896a3fbae22e776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2012.02530.xCitations" TargetMode="External"/><Relationship Id="rId43646a3fbae22e8ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId38636a3fbae22ee6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.33233" TargetMode="External"/><Relationship Id="rId64696a3fbae22ef14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2012.02530.xCitations" TargetMode="External"/><Relationship Id="rId40576a3fbae22f061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId55536a3fbae22f5b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.33233" TargetMode="External"/><Relationship Id="rId94476a3fbae22f5f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2012.02530.xCitations" TargetMode="External"/><Relationship Id="rId67486a3fbae22f743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId88976a3fbae22fcae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.33233" TargetMode="External"/><Relationship Id="rId21806a3fbae22fcee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2012.02530.xCitations" TargetMode="External"/><Relationship Id="rId97176a3fbae22fe4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId24046a3fbae2303b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.33233" TargetMode="External"/><Relationship Id="rId43466a3fbae2303f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2012.02530.xCitations" TargetMode="External"/><Relationship Id="rId57456a3fbae230575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId33126a3fbae230ad9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.33233" TargetMode="External"/><Relationship Id="rId39166a3fbae230b1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2012.02530.xCitations" TargetMode="External"/><Relationship Id="rId24936a3fbae230c52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId98736a3fbae23118c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.33233" TargetMode="External"/><Relationship Id="rId44416a3fbae2311ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2012.02530.xCitations" TargetMode="External"/><Relationship Id="rId75476a3fbae231315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId279969432" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId19636a7b26b1c9ac0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.33233" TargetMode="External"/><Relationship Id="rId28536a7b26b1c9b41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2012.02530.xCitations" TargetMode="External"/><Relationship Id="rId84976a7b26b1c9c8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId18846a7b26b1ce55c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.33233" TargetMode="External"/><Relationship Id="rId37266a7b26b1ce5be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2012.02530.xCitations" TargetMode="External"/><Relationship Id="rId96646a7b26b1ce72c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId64066a7b26b1cecd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.33233" TargetMode="External"/><Relationship Id="rId45556a7b26b1ced66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2012.02530.xCitations" TargetMode="External"/><Relationship Id="rId14756a7b26b1ceeb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId52726a7b26b1cf4b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.33233" TargetMode="External"/><Relationship Id="rId40756a7b26b1cf4fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2012.02530.xCitations" TargetMode="External"/><Relationship Id="rId69766a7b26b1cf64f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId77576a7b26b1cfbd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.33233" TargetMode="External"/><Relationship Id="rId22166a7b26b1d1f2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2012.02530.xCitations" TargetMode="External"/><Relationship Id="rId46286a7b26b1d20a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId68376a7b26b1d2632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.33233" TargetMode="External"/><Relationship Id="rId20506a7b26b1d2676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2012.02530.xCitations" TargetMode="External"/><Relationship Id="rId38156a7b26b1d27c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId80606a7b26b1d2dca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.33233" TargetMode="External"/><Relationship Id="rId82726a7b26b1d2e11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2012.02530.xCitations" TargetMode="External"/><Relationship Id="rId66756a7b26b1d2f82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/><Relationship Id="rId11556a7b26b1d34fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.33233" TargetMode="External"/><Relationship Id="rId76436a7b26b1d3542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2012.02530.xCitations" TargetMode="External"/><Relationship Id="rId21136a7b26b1d3785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>