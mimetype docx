--- v0 (2026-05-13)
+++ v1 (2026-06-27)
@@ -1446,51 +1446,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Longidorus attenuatus (needle nematode). CABI digital library (accessed 24/October/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59356a0425199d4e6" w:history="1">
+      <w:hyperlink r:id="rId15396a3fba4871e2e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2533,51 +2533,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Longidorus attenuatus (needle nematode). CABI digital library (accessed 24/October/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90046a0425199da18" w:history="1">
+      <w:hyperlink r:id="rId11756a3fba4872390" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3613,51 +3613,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Longidorus attenuatus (needle nematode). CABI digital library (accessed 24/October/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74866a0425199de54" w:history="1">
+      <w:hyperlink r:id="rId52966a3fba48768a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4693,51 +4693,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Longidorus attenuatus (needle nematode). CABI digital library (accessed 24/October/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36016a0425199e262" w:history="1">
+      <w:hyperlink r:id="rId16036a3fba487771c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -5796,51 +5796,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Longidorus attenuatus (needle nematode). CABI digital library (accessed 24/October/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88676a0425199e677" w:history="1">
+      <w:hyperlink r:id="rId48546a3fba4878b28" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -6876,51 +6876,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Longidorus attenuatus (needle nematode). CABI digital library (accessed 24/October/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53366a0425199ea69" w:history="1">
+      <w:hyperlink r:id="rId10566a3fba487ae38" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -7956,51 +7956,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Longidorus attenuatus (needle nematode). CABI digital library (accessed 24/October/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87546a042519a3204" w:history="1">
+      <w:hyperlink r:id="rId27716a3fba487b40d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -9082,51 +9082,51 @@
         <w:t xml:space="preserve">Arias M (1983) Nematodos transmisores de virus de los árboles frutales. Bol. Serv. Plagas 9, 167-181.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Longidorus attenuatus (needle nematode). CABI digital library (accessed 24/October/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36866a042519a363e" w:history="1">
+      <w:hyperlink r:id="rId42816a3fba487b997" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -10162,51 +10162,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Longidorus attenuatus (needle nematode). CABI digital library (accessed 24/October/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78126a042519a3c01" w:history="1">
+      <w:hyperlink r:id="rId96406a3fba487bed4" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -11256,51 +11256,51 @@
         <w:t xml:space="preserve">Arias M, Navas A, Bello A (1985) Nematodos ectoparásitos y transmisores de virus de la familia Longidoridae. Su distribución en la España continental. Bol. Serv. Plagas 11, 275-337.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Longidorus attenuatus (needle nematode). CABI digital library (accessed 24/October/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55696a042519a41cc" w:history="1">
+      <w:hyperlink r:id="rId51936a3fba4880c55" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -12097,51 +12097,51 @@
           <w:color w:val="606060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">- When uprooting old plants, remove as much as possible the vines and root residues</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="606060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">- Perform intensive, deep tillage after uprooting; this is more likely to damage nematodes than deep loosening alone</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="606060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">- Apply a fallow period of at least 5 years, avoiding natural greening, as the nematodes can also reproduce on these plants. Black fallow would provide a better efficacy. As this does not make sense for viticultural and ecological reasons, non-host plants should be used for revegetation e.g. oil radish, mustard, alfalfa, bokhara clover or bitter lupine (source: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87976a042519a4a67" w:history="1">
+      <w:hyperlink r:id="rId39966a3fba4882081" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="606060"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://vitipendium.de/Virus%C3%BCbertragende_Nematoden_im_Weinbau</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="606060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -12403,51 +12403,51 @@
         <w:t xml:space="preserve">Arias M, Navas A &amp; Bello A (1985) Nematodos ectoparásitos y transmisores de virus de la familia Longidoridae. Su distribución en la España continental. Bol. Serv. Plagas 11, 275-337.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Longidorus attenuatus (needle nematode). CABI digital library (accessed 24/October/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46126a042519a4d33" w:history="1">
+      <w:hyperlink r:id="rId40326a3fba4882222" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -12459,51 +12459,51 @@
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health) (2013) Scientific opinion on the risk to plant health posed by Arabis mosaic virus, Raspberry ringspot virus, Strawberry latent ringspot virus and Tomato black ring virus to the EU territory with the identification and evaluation of risk reduction options. EFSA Journal 2013;11(10):3377, 83 pp.doi:10.2903/j.efsa.2013.3377.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Harrison BD (1964) Specific nematode vectors for serologically distinctive forms of raspberry ringspot and tomato black ring viruses. Virology 2 (4), pp. 544-550. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10786a042519a4d65" w:history="1">
+      <w:hyperlink r:id="rId84876a3fba4882264" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/0042-6822</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(64)90075-3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -12734,137 +12734,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="21749517">
+  <w:abstractNum w:abstractNumId="65221450">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="62105625">
+    <w:lvl w:ilvl="0" w:tplc="68829745">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="62105625" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="68829745" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="62105625" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="68829745" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="62105625" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="68829745" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="62105625" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="68829745" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="62105625" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="68829745" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="62105625" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="68829745" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="62105625" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="68829745" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="62105625" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="68829745" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21749516">
+  <w:abstractNum w:abstractNumId="65221449">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97982987">
+    <w:lvl w:ilvl="0" w:tplc="82783261">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -13616,55 +13616,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="21749516">
-    <w:abstractNumId w:val="21749516"/>
+  <w:num w:numId="65221449">
+    <w:abstractNumId w:val="65221449"/>
   </w:num>
-  <w:num w:numId="21749517">
-    <w:abstractNumId w:val="21749517"/>
+  <w:num w:numId="65221450">
+    <w:abstractNumId w:val="65221450"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -25209,51 +25209,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId888464431" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId59356a0425199d4e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257" TargetMode="External"/><Relationship Id="rId90046a0425199da18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257" TargetMode="External"/><Relationship Id="rId74866a0425199de54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257" TargetMode="External"/><Relationship Id="rId36016a0425199e262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257" TargetMode="External"/><Relationship Id="rId88676a0425199e677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257" TargetMode="External"/><Relationship Id="rId53366a0425199ea69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257" TargetMode="External"/><Relationship Id="rId87546a042519a3204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257" TargetMode="External"/><Relationship Id="rId36866a042519a363e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257" TargetMode="External"/><Relationship Id="rId78126a042519a3c01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257" TargetMode="External"/><Relationship Id="rId55696a042519a41cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257" TargetMode="External"/><Relationship Id="rId87976a042519a4a67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vitipendium.de/Virus%C3%BCbertragende_Nematoden_im_Weinbau" TargetMode="External"/><Relationship Id="rId46126a042519a4d33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257" TargetMode="External"/><Relationship Id="rId10786a042519a4d65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0042-6822" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId425661985" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId15396a3fba4871e2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257" TargetMode="External"/><Relationship Id="rId11756a3fba4872390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257" TargetMode="External"/><Relationship Id="rId52966a3fba48768a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257" TargetMode="External"/><Relationship Id="rId16036a3fba487771c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257" TargetMode="External"/><Relationship Id="rId48546a3fba4878b28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257" TargetMode="External"/><Relationship Id="rId10566a3fba487ae38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257" TargetMode="External"/><Relationship Id="rId27716a3fba487b40d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257" TargetMode="External"/><Relationship Id="rId42816a3fba487b997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257" TargetMode="External"/><Relationship Id="rId96406a3fba487bed4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257" TargetMode="External"/><Relationship Id="rId51936a3fba4880c55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257" TargetMode="External"/><Relationship Id="rId39966a3fba4882081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vitipendium.de/Virus%C3%BCbertragende_Nematoden_im_Weinbau" TargetMode="External"/><Relationship Id="rId40326a3fba4882222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257" TargetMode="External"/><Relationship Id="rId84876a3fba4882264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0042-6822" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>