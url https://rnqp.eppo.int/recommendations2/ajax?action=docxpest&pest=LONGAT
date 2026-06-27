--- v1 (2026-06-27)
+++ v2 (2026-06-27)
@@ -1446,51 +1446,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Longidorus attenuatus (needle nematode). CABI digital library (accessed 24/October/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15396a3fba4871e2e" w:history="1">
+      <w:hyperlink r:id="rId46456a3fc2bfd7195" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2533,51 +2533,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Longidorus attenuatus (needle nematode). CABI digital library (accessed 24/October/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11756a3fba4872390" w:history="1">
+      <w:hyperlink r:id="rId57086a3fc2bfd775d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3613,51 +3613,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Longidorus attenuatus (needle nematode). CABI digital library (accessed 24/October/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52966a3fba48768a8" w:history="1">
+      <w:hyperlink r:id="rId43756a3fc2bfd7d20" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4693,51 +4693,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Longidorus attenuatus (needle nematode). CABI digital library (accessed 24/October/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16036a3fba487771c" w:history="1">
+      <w:hyperlink r:id="rId26596a3fc2bfd857f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -5796,51 +5796,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Longidorus attenuatus (needle nematode). CABI digital library (accessed 24/October/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48546a3fba4878b28" w:history="1">
+      <w:hyperlink r:id="rId48086a3fc2bfd8b3c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -6876,51 +6876,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Longidorus attenuatus (needle nematode). CABI digital library (accessed 24/October/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10566a3fba487ae38" w:history="1">
+      <w:hyperlink r:id="rId14396a3fc2bfd913e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -7956,51 +7956,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Longidorus attenuatus (needle nematode). CABI digital library (accessed 24/October/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27716a3fba487b40d" w:history="1">
+      <w:hyperlink r:id="rId13906a3fc2bfd96ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -9082,51 +9082,51 @@
         <w:t xml:space="preserve">Arias M (1983) Nematodos transmisores de virus de los árboles frutales. Bol. Serv. Plagas 9, 167-181.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Longidorus attenuatus (needle nematode). CABI digital library (accessed 24/October/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42816a3fba487b997" w:history="1">
+      <w:hyperlink r:id="rId67466a3fc2bfd9d02" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -10162,51 +10162,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Longidorus attenuatus (needle nematode). CABI digital library (accessed 24/October/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96406a3fba487bed4" w:history="1">
+      <w:hyperlink r:id="rId38406a3fc2bfda2c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -11256,51 +11256,51 @@
         <w:t xml:space="preserve">Arias M, Navas A, Bello A (1985) Nematodos ectoparásitos y transmisores de virus de la familia Longidoridae. Su distribución en la España continental. Bol. Serv. Plagas 11, 275-337.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Longidorus attenuatus (needle nematode). CABI digital library (accessed 24/October/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51936a3fba4880c55" w:history="1">
+      <w:hyperlink r:id="rId73596a3fc2bfda899" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -12097,51 +12097,51 @@
           <w:color w:val="606060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">- When uprooting old plants, remove as much as possible the vines and root residues</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="606060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">- Perform intensive, deep tillage after uprooting; this is more likely to damage nematodes than deep loosening alone</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="606060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">- Apply a fallow period of at least 5 years, avoiding natural greening, as the nematodes can also reproduce on these plants. Black fallow would provide a better efficacy. As this does not make sense for viticultural and ecological reasons, non-host plants should be used for revegetation e.g. oil radish, mustard, alfalfa, bokhara clover or bitter lupine (source: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39966a3fba4882081" w:history="1">
+      <w:hyperlink r:id="rId45636a3fc2bfdace2" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="606060"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://vitipendium.de/Virus%C3%BCbertragende_Nematoden_im_Weinbau</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="606060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -12403,51 +12403,51 @@
         <w:t xml:space="preserve">Arias M, Navas A &amp; Bello A (1985) Nematodos ectoparásitos y transmisores de virus de la familia Longidoridae. Su distribución en la España continental. Bol. Serv. Plagas 11, 275-337.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Longidorus attenuatus (needle nematode). CABI digital library (accessed 24/October/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40326a3fba4882222" w:history="1">
+      <w:hyperlink r:id="rId46116a3fc2bfdae55" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -12459,51 +12459,51 @@
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health) (2013) Scientific opinion on the risk to plant health posed by Arabis mosaic virus, Raspberry ringspot virus, Strawberry latent ringspot virus and Tomato black ring virus to the EU territory with the identification and evaluation of risk reduction options. EFSA Journal 2013;11(10):3377, 83 pp.doi:10.2903/j.efsa.2013.3377.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Harrison BD (1964) Specific nematode vectors for serologically distinctive forms of raspberry ringspot and tomato black ring viruses. Virology 2 (4), pp. 544-550. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84876a3fba4882264" w:history="1">
+      <w:hyperlink r:id="rId65576a3fc2bfdae92" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/0042-6822</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(64)90075-3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -12734,137 +12734,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="65221450">
+  <w:abstractNum w:abstractNumId="78940726">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="68829745">
+    <w:lvl w:ilvl="0" w:tplc="31057625">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="68829745" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="31057625" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="68829745" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="31057625" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="68829745" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="31057625" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="68829745" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="31057625" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="68829745" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="31057625" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="68829745" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="31057625" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="68829745" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="31057625" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="68829745" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="31057625" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="65221449">
+  <w:abstractNum w:abstractNumId="78940725">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="82783261">
+    <w:lvl w:ilvl="0" w:tplc="45715704">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -13616,55 +13616,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="65221449">
-    <w:abstractNumId w:val="65221449"/>
+  <w:num w:numId="78940725">
+    <w:abstractNumId w:val="78940725"/>
   </w:num>
-  <w:num w:numId="65221450">
-    <w:abstractNumId w:val="65221450"/>
+  <w:num w:numId="78940726">
+    <w:abstractNumId w:val="78940726"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -25209,51 +25209,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId425661985" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId15396a3fba4871e2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257" TargetMode="External"/><Relationship Id="rId11756a3fba4872390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257" TargetMode="External"/><Relationship Id="rId52966a3fba48768a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257" TargetMode="External"/><Relationship Id="rId16036a3fba487771c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257" TargetMode="External"/><Relationship Id="rId48546a3fba4878b28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257" TargetMode="External"/><Relationship Id="rId10566a3fba487ae38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257" TargetMode="External"/><Relationship Id="rId27716a3fba487b40d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257" TargetMode="External"/><Relationship Id="rId42816a3fba487b997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257" TargetMode="External"/><Relationship Id="rId96406a3fba487bed4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257" TargetMode="External"/><Relationship Id="rId51936a3fba4880c55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257" TargetMode="External"/><Relationship Id="rId39966a3fba4882081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vitipendium.de/Virus%C3%BCbertragende_Nematoden_im_Weinbau" TargetMode="External"/><Relationship Id="rId40326a3fba4882222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257" TargetMode="External"/><Relationship Id="rId84876a3fba4882264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0042-6822" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId506668953" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId46456a3fc2bfd7195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257" TargetMode="External"/><Relationship Id="rId57086a3fc2bfd775d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257" TargetMode="External"/><Relationship Id="rId43756a3fc2bfd7d20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257" TargetMode="External"/><Relationship Id="rId26596a3fc2bfd857f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257" TargetMode="External"/><Relationship Id="rId48086a3fc2bfd8b3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257" TargetMode="External"/><Relationship Id="rId14396a3fc2bfd913e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257" TargetMode="External"/><Relationship Id="rId13906a3fc2bfd96ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257" TargetMode="External"/><Relationship Id="rId67466a3fc2bfd9d02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257" TargetMode="External"/><Relationship Id="rId38406a3fc2bfda2c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257" TargetMode="External"/><Relationship Id="rId73596a3fc2bfda899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257" TargetMode="External"/><Relationship Id="rId45636a3fc2bfdace2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vitipendium.de/Virus%C3%BCbertragende_Nematoden_im_Weinbau" TargetMode="External"/><Relationship Id="rId46116a3fc2bfdae55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257" TargetMode="External"/><Relationship Id="rId65576a3fc2bfdae92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0042-6822" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>