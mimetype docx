--- v2 (2026-06-27)
+++ v3 (2026-08-11)
@@ -1446,51 +1446,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Longidorus attenuatus (needle nematode). CABI digital library (accessed 24/October/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46456a3fc2bfd7195" w:history="1">
+      <w:hyperlink r:id="rId26496a7b267744da3" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2533,51 +2533,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Longidorus attenuatus (needle nematode). CABI digital library (accessed 24/October/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57086a3fc2bfd775d" w:history="1">
+      <w:hyperlink r:id="rId99056a7b26774520e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3613,51 +3613,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Longidorus attenuatus (needle nematode). CABI digital library (accessed 24/October/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43756a3fc2bfd7d20" w:history="1">
+      <w:hyperlink r:id="rId64486a7b26774597e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4693,51 +4693,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Longidorus attenuatus (needle nematode). CABI digital library (accessed 24/October/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26596a3fc2bfd857f" w:history="1">
+      <w:hyperlink r:id="rId60706a7b267745dbe" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -5796,51 +5796,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Longidorus attenuatus (needle nematode). CABI digital library (accessed 24/October/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48086a3fc2bfd8b3c" w:history="1">
+      <w:hyperlink r:id="rId48736a7b267747a7c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -6876,51 +6876,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Longidorus attenuatus (needle nematode). CABI digital library (accessed 24/October/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14396a3fc2bfd913e" w:history="1">
+      <w:hyperlink r:id="rId91736a7b267747ea7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -7956,51 +7956,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Longidorus attenuatus (needle nematode). CABI digital library (accessed 24/October/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13906a3fc2bfd96ca" w:history="1">
+      <w:hyperlink r:id="rId41086a7b2677482c3" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -9082,51 +9082,51 @@
         <w:t xml:space="preserve">Arias M (1983) Nematodos transmisores de virus de los árboles frutales. Bol. Serv. Plagas 9, 167-181.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Longidorus attenuatus (needle nematode). CABI digital library (accessed 24/October/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67466a3fc2bfd9d02" w:history="1">
+      <w:hyperlink r:id="rId74176a7b26774871b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -10162,51 +10162,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Longidorus attenuatus (needle nematode). CABI digital library (accessed 24/October/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38406a3fc2bfda2c8" w:history="1">
+      <w:hyperlink r:id="rId33126a7b267748b24" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -11256,51 +11256,51 @@
         <w:t xml:space="preserve">Arias M, Navas A, Bello A (1985) Nematodos ectoparásitos y transmisores de virus de la familia Longidoridae. Su distribución en la España continental. Bol. Serv. Plagas 11, 275-337.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Longidorus attenuatus (needle nematode). CABI digital library (accessed 24/October/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73596a3fc2bfda899" w:history="1">
+      <w:hyperlink r:id="rId64136a7b267748fbf" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -12097,51 +12097,51 @@
           <w:color w:val="606060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">- When uprooting old plants, remove as much as possible the vines and root residues</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="606060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">- Perform intensive, deep tillage after uprooting; this is more likely to damage nematodes than deep loosening alone</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="606060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">- Apply a fallow period of at least 5 years, avoiding natural greening, as the nematodes can also reproduce on these plants. Black fallow would provide a better efficacy. As this does not make sense for viticultural and ecological reasons, non-host plants should be used for revegetation e.g. oil radish, mustard, alfalfa, bokhara clover or bitter lupine (source: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45636a3fc2bfdace2" w:history="1">
+      <w:hyperlink r:id="rId23746a7b26774b53b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="606060"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://vitipendium.de/Virus%C3%BCbertragende_Nematoden_im_Weinbau</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="606060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -12403,51 +12403,51 @@
         <w:t xml:space="preserve">Arias M, Navas A &amp; Bello A (1985) Nematodos ectoparásitos y transmisores de virus de la familia Longidoridae. Su distribución en la España continental. Bol. Serv. Plagas 11, 275-337.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Longidorus attenuatus (needle nematode). CABI digital library (accessed 24/October/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46116a3fc2bfdae55" w:history="1">
+      <w:hyperlink r:id="rId55096a7b26774b66d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -12459,51 +12459,51 @@
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health) (2013) Scientific opinion on the risk to plant health posed by Arabis mosaic virus, Raspberry ringspot virus, Strawberry latent ringspot virus and Tomato black ring virus to the EU territory with the identification and evaluation of risk reduction options. EFSA Journal 2013;11(10):3377, 83 pp.doi:10.2903/j.efsa.2013.3377.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Harrison BD (1964) Specific nematode vectors for serologically distinctive forms of raspberry ringspot and tomato black ring viruses. Virology 2 (4), pp. 544-550. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65576a3fc2bfdae92" w:history="1">
+      <w:hyperlink r:id="rId68826a7b26774b6a0" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/0042-6822</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(64)90075-3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -12734,137 +12734,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="78940726">
+  <w:abstractNum w:abstractNumId="32106273">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="31057625">
+    <w:lvl w:ilvl="0" w:tplc="39276723">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="31057625" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="39276723" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="31057625" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="39276723" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="31057625" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="39276723" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="31057625" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="39276723" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="31057625" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="39276723" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="31057625" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="39276723" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="31057625" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="39276723" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="31057625" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="39276723" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="78940725">
+  <w:abstractNum w:abstractNumId="32106272">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="45715704">
+    <w:lvl w:ilvl="0" w:tplc="58431928">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -13616,55 +13616,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="78940725">
-    <w:abstractNumId w:val="78940725"/>
+  <w:num w:numId="32106272">
+    <w:abstractNumId w:val="32106272"/>
   </w:num>
-  <w:num w:numId="78940726">
-    <w:abstractNumId w:val="78940726"/>
+  <w:num w:numId="32106273">
+    <w:abstractNumId w:val="32106273"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -25209,51 +25209,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId506668953" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId46456a3fc2bfd7195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257" TargetMode="External"/><Relationship Id="rId57086a3fc2bfd775d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257" TargetMode="External"/><Relationship Id="rId43756a3fc2bfd7d20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257" TargetMode="External"/><Relationship Id="rId26596a3fc2bfd857f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257" TargetMode="External"/><Relationship Id="rId48086a3fc2bfd8b3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257" TargetMode="External"/><Relationship Id="rId14396a3fc2bfd913e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257" TargetMode="External"/><Relationship Id="rId13906a3fc2bfd96ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257" TargetMode="External"/><Relationship Id="rId67466a3fc2bfd9d02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257" TargetMode="External"/><Relationship Id="rId38406a3fc2bfda2c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257" TargetMode="External"/><Relationship Id="rId73596a3fc2bfda899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257" TargetMode="External"/><Relationship Id="rId45636a3fc2bfdace2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vitipendium.de/Virus%C3%BCbertragende_Nematoden_im_Weinbau" TargetMode="External"/><Relationship Id="rId46116a3fc2bfdae55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257" TargetMode="External"/><Relationship Id="rId65576a3fc2bfdae92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0042-6822" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId861499900" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId26496a7b267744da3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257" TargetMode="External"/><Relationship Id="rId99056a7b26774520e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257" TargetMode="External"/><Relationship Id="rId64486a7b26774597e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257" TargetMode="External"/><Relationship Id="rId60706a7b267745dbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257" TargetMode="External"/><Relationship Id="rId48736a7b267747a7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257" TargetMode="External"/><Relationship Id="rId91736a7b267747ea7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257" TargetMode="External"/><Relationship Id="rId41086a7b2677482c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257" TargetMode="External"/><Relationship Id="rId74176a7b26774871b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257" TargetMode="External"/><Relationship Id="rId33126a7b267748b24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257" TargetMode="External"/><Relationship Id="rId64136a7b267748fbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257" TargetMode="External"/><Relationship Id="rId23746a7b26774b53b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vitipendium.de/Virus%C3%BCbertragende_Nematoden_im_Weinbau" TargetMode="External"/><Relationship Id="rId55096a7b26774b66d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257" TargetMode="External"/><Relationship Id="rId68826a7b26774b6a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0042-6822" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>