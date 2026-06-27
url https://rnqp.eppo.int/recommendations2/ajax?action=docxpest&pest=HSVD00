--- v0 (2026-05-13)
+++ v1 (2026-06-27)
@@ -583,51 +583,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId85126a04251f625bc" w:history="1">
+      <w:hyperlink r:id="rId32886a3fbac80fb56" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). HSVd has been reported in most Mediterranean countries and is among the most prevanent citrus viroids in the region (Kaponi et al., 2024). However, HSVd is generally considered absent from hop growing regions (e.g. CZ, DE and PL).</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -944,51 +944,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="606060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Affected trees show an estimated yield reduction between 20 and 76% (Belabess et al., 2021, CABI: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50666a04251f6271b" w:history="1">
+      <w:hyperlink r:id="rId96726a3fbac80fd86" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="606060"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plantwiseplusknowledgebank.org/doi/10.1079/pwkb.species.27694</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="606060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
@@ -1458,51 +1458,51 @@
         <w:t xml:space="preserve">Brasileiro-Vidal AC, Dos Santos-Serejo JA, Soares Filho Wdos S, Guerra M. (2007) A simple chromosomal marker can reliably distinguishes Poncirus from Citrus species. Genética 129(3), 273-9.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI: Hop stunt viroid </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42576a04251f628ed" w:history="1">
+      <w:hyperlink r:id="rId72976a3fbac810059" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plantwiseplusknowledgebank.org/doi/10.1079/pwkb.species.27694</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1514,51 +1514,51 @@
         <w:t xml:space="preserve">Davis T J, Gómez M I, Harper S J, Twomey M (2021) The Economic Impact of Hop Stunt Viroid and Certified Clean Planting Materials. HortScience, 56(12), 1471-1475.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">DEFRA (2013) Rapid pest risk analysis for Hop stunt viroid. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22186a04251f6291a" w:history="1">
+      <w:hyperlink r:id="rId50476a3fbac81009d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/8f3eb6fc-06d3-412a-8306-c679d641da95</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2146,51 +2146,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="606060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Affected trees show an estimated yield reduction between 20 and 76% (Belabess et al., 2021, CABI: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23646a04251f62b39" w:history="1">
+      <w:hyperlink r:id="rId60946a3fbac8103a0" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="606060"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plantwiseplusknowledgebank.org/doi/10.1079/pwkb.species.27694</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="606060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
@@ -2660,51 +2660,51 @@
         <w:t xml:space="preserve">Brasileiro-Vidal AC, Dos Santos-Serejo JA, Soares Filho Wdos S, Guerra M. (2007) A simple chromosomal marker can reliably distinguishes Poncirus from Citrus species. Genética 129(3), 273-9.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI: Hop stunt viroid </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28676a04251f62d0e" w:history="1">
+      <w:hyperlink r:id="rId49006a3fbac81063e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plantwiseplusknowledgebank.org/doi/10.1079/pwkb.species.27694</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2716,51 +2716,51 @@
         <w:t xml:space="preserve">Davis T J, Gómez M I, Harper S J, Twomey M (2021) The Economic Impact of Hop Stunt Viroid and Certified Clean Planting Materials. HortScience, 56(12), 1471-1475.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">DEFRA (2013) Rapid pest risk analysis for Hop stunt viroid. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56606a04251f62d3a" w:history="1">
+      <w:hyperlink r:id="rId92606a3fbac81067c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/8f3eb6fc-06d3-412a-8306-c679d641da95</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3348,51 +3348,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="606060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Affected trees show an estimated yield reduction between 20 and 76% (Belabess et al., 2021, CABI: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96596a04251f62f32" w:history="1">
+      <w:hyperlink r:id="rId40466a3fbac810979" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="606060"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plantwiseplusknowledgebank.org/doi/10.1079/pwkb.species.27694</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="606060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
@@ -3862,51 +3862,51 @@
         <w:t xml:space="preserve">Brasileiro-Vidal AC, Dos Santos-Serejo JA, Soares Filho Wdos S, Guerra M. (2007) A simple chromosomal marker can reliably distinguishes Poncirus from Citrus species. Genética 129(3), 273-9.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI: Hop stunt viroid </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51386a04251f630ed" w:history="1">
+      <w:hyperlink r:id="rId40386a3fbac810c35" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plantwiseplusknowledgebank.org/doi/10.1079/pwkb.species.27694</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3918,51 +3918,51 @@
         <w:t xml:space="preserve">Davis T J, Gómez M I, Harper S J, Twomey M (2021) The Economic Impact of Hop Stunt Viroid and Certified Clean Planting Materials. HortScience, 56(12), 1471-1475.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">DEFRA (2013) Rapid pest risk analysis for Hop stunt viroid. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47696a04251f63116" w:history="1">
+      <w:hyperlink r:id="rId28646a3fbac810c72" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/8f3eb6fc-06d3-412a-8306-c679d641da95</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4655,51 +4655,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Affected hop plants are stunted by about 40% with shortening of the internodes of main and lateral bines. The total number of hop cones on an infected bine is reduced to 30-50% and the average weight of cones is reduced by 40%. Quality analysis showed a 60% reduction in the alpha acid content, whereas the beta acid content stayed normal (CABI: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78736a04251f6335b" w:history="1">
+      <w:hyperlink r:id="rId83566a3fbac810fed" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plantwiseplusknowledgebank.org/doi/10.1079/pwkb.species.27694</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). Affected hop plants show an estimated yield reduction up to 62% depending on the hop variety (Davis et al., 2021, DEFRA, 2013). In responses to the questionnaire, DE considered that mixed infections of HSVd and Citrus bark cracking viroid are causing severe damage to hop production. SI highlighted that hop is a perennial plant which needs a support system for cultivation. Therefore, disease outbreaks with highly aggressive pathogens causes high economic damage.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
@@ -5391,51 +5391,51 @@
         <w:t xml:space="preserve">Brasileiro-Vidal AC, Dos Santos-Serejo JA, Soares Filho Wdos S, Guerra M. (2007) A simple chromosomal marker can reliably distinguishes Poncirus from Citrus species. Genética 129(3), 273-9.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI: Hop stunt viroid </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46586a04251f635be" w:history="1">
+      <w:hyperlink r:id="rId76256a3fbac81137f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plantwiseplusknowledgebank.org/doi/10.1079/pwkb.species.27694</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -5447,51 +5447,51 @@
         <w:t xml:space="preserve">Davis T J, Gómez M I, Harper S J, Twomey M (2021) The Economic Impact of Hop Stunt Viroid and Certified Clean Planting Materials. HortScience, 56(12), 1471-1475.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">DEFRA (2013) Rapid pest risk analysis for Hop stunt viroid. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17386a04251f635e7" w:history="1">
+      <w:hyperlink r:id="rId14746a3fbac8113ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/8f3eb6fc-06d3-412a-8306-c679d641da95</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -5944,137 +5944,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="90173869">
+  <w:abstractNum w:abstractNumId="40794051">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="49192543">
+    <w:lvl w:ilvl="0" w:tplc="34967022">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="49192543" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="34967022" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="49192543" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="34967022" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="49192543" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="34967022" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="49192543" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="34967022" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="49192543" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="34967022" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="49192543" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="34967022" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="49192543" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="34967022" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="49192543" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="34967022" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="90173868">
+  <w:abstractNum w:abstractNumId="40794050">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="20317969">
+    <w:lvl w:ilvl="0" w:tplc="50039269">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6826,55 +6826,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="90173868">
-    <w:abstractNumId w:val="90173868"/>
+  <w:num w:numId="40794050">
+    <w:abstractNumId w:val="40794050"/>
   </w:num>
-  <w:num w:numId="90173869">
-    <w:abstractNumId w:val="90173869"/>
+  <w:num w:numId="40794051">
+    <w:abstractNumId w:val="40794051"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -18419,51 +18419,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId612851404" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId85126a04251f625bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId50666a04251f6271b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/10.1079/pwkb.species.27694" TargetMode="External"/><Relationship Id="rId42576a04251f628ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/10.1079/pwkb.species.27694" TargetMode="External"/><Relationship Id="rId22186a04251f6291a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/8f3eb6fc-06d3-412a-8306-c679d641da95" TargetMode="External"/><Relationship Id="rId23646a04251f62b39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/10.1079/pwkb.species.27694" TargetMode="External"/><Relationship Id="rId28676a04251f62d0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/10.1079/pwkb.species.27694" TargetMode="External"/><Relationship Id="rId56606a04251f62d3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/8f3eb6fc-06d3-412a-8306-c679d641da95" TargetMode="External"/><Relationship Id="rId96596a04251f62f32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/10.1079/pwkb.species.27694" TargetMode="External"/><Relationship Id="rId51386a04251f630ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/10.1079/pwkb.species.27694" TargetMode="External"/><Relationship Id="rId47696a04251f63116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/8f3eb6fc-06d3-412a-8306-c679d641da95" TargetMode="External"/><Relationship Id="rId78736a04251f6335b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/10.1079/pwkb.species.27694" TargetMode="External"/><Relationship Id="rId46586a04251f635be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/10.1079/pwkb.species.27694" TargetMode="External"/><Relationship Id="rId17386a04251f635e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/8f3eb6fc-06d3-412a-8306-c679d641da95" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId500809821" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId32886a3fbac80fb56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId96726a3fbac80fd86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/10.1079/pwkb.species.27694" TargetMode="External"/><Relationship Id="rId72976a3fbac810059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/10.1079/pwkb.species.27694" TargetMode="External"/><Relationship Id="rId50476a3fbac81009d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/8f3eb6fc-06d3-412a-8306-c679d641da95" TargetMode="External"/><Relationship Id="rId60946a3fbac8103a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/10.1079/pwkb.species.27694" TargetMode="External"/><Relationship Id="rId49006a3fbac81063e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/10.1079/pwkb.species.27694" TargetMode="External"/><Relationship Id="rId92606a3fbac81067c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/8f3eb6fc-06d3-412a-8306-c679d641da95" TargetMode="External"/><Relationship Id="rId40466a3fbac810979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/10.1079/pwkb.species.27694" TargetMode="External"/><Relationship Id="rId40386a3fbac810c35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/10.1079/pwkb.species.27694" TargetMode="External"/><Relationship Id="rId28646a3fbac810c72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/8f3eb6fc-06d3-412a-8306-c679d641da95" TargetMode="External"/><Relationship Id="rId83566a3fbac810fed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/10.1079/pwkb.species.27694" TargetMode="External"/><Relationship Id="rId76256a3fbac81137f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/10.1079/pwkb.species.27694" TargetMode="External"/><Relationship Id="rId14746a3fbac8113ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/8f3eb6fc-06d3-412a-8306-c679d641da95" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>