--- v1 (2026-06-27)
+++ v2 (2026-08-11)
@@ -583,51 +583,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId32886a3fbac80fb56" w:history="1">
+      <w:hyperlink r:id="rId64886a7b26b3b32ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). HSVd has been reported in most Mediterranean countries and is among the most prevanent citrus viroids in the region (Kaponi et al., 2024). However, HSVd is generally considered absent from hop growing regions (e.g. CZ, DE and PL).</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -944,51 +944,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="606060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Affected trees show an estimated yield reduction between 20 and 76% (Belabess et al., 2021, CABI: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96726a3fbac80fd86" w:history="1">
+      <w:hyperlink r:id="rId74366a7b26b3b34dd" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="606060"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plantwiseplusknowledgebank.org/doi/10.1079/pwkb.species.27694</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="606060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
@@ -1458,51 +1458,51 @@
         <w:t xml:space="preserve">Brasileiro-Vidal AC, Dos Santos-Serejo JA, Soares Filho Wdos S, Guerra M. (2007) A simple chromosomal marker can reliably distinguishes Poncirus from Citrus species. Genética 129(3), 273-9.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI: Hop stunt viroid </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72976a3fbac810059" w:history="1">
+      <w:hyperlink r:id="rId21916a7b26b3b379b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plantwiseplusknowledgebank.org/doi/10.1079/pwkb.species.27694</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1514,51 +1514,51 @@
         <w:t xml:space="preserve">Davis T J, Gómez M I, Harper S J, Twomey M (2021) The Economic Impact of Hop Stunt Viroid and Certified Clean Planting Materials. HortScience, 56(12), 1471-1475.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">DEFRA (2013) Rapid pest risk analysis for Hop stunt viroid. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50476a3fbac81009d" w:history="1">
+      <w:hyperlink r:id="rId50306a7b26b3b37ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/8f3eb6fc-06d3-412a-8306-c679d641da95</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2146,51 +2146,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="606060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Affected trees show an estimated yield reduction between 20 and 76% (Belabess et al., 2021, CABI: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60946a3fbac8103a0" w:history="1">
+      <w:hyperlink r:id="rId76336a7b26b3b3b2c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="606060"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plantwiseplusknowledgebank.org/doi/10.1079/pwkb.species.27694</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="606060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
@@ -2660,51 +2660,51 @@
         <w:t xml:space="preserve">Brasileiro-Vidal AC, Dos Santos-Serejo JA, Soares Filho Wdos S, Guerra M. (2007) A simple chromosomal marker can reliably distinguishes Poncirus from Citrus species. Genética 129(3), 273-9.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI: Hop stunt viroid </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49006a3fbac81063e" w:history="1">
+      <w:hyperlink r:id="rId74406a7b26b3b3dda" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plantwiseplusknowledgebank.org/doi/10.1079/pwkb.species.27694</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2716,51 +2716,51 @@
         <w:t xml:space="preserve">Davis T J, Gómez M I, Harper S J, Twomey M (2021) The Economic Impact of Hop Stunt Viroid and Certified Clean Planting Materials. HortScience, 56(12), 1471-1475.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">DEFRA (2013) Rapid pest risk analysis for Hop stunt viroid. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92606a3fbac81067c" w:history="1">
+      <w:hyperlink r:id="rId23926a7b26b3b3e1b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/8f3eb6fc-06d3-412a-8306-c679d641da95</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3348,51 +3348,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="606060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Affected trees show an estimated yield reduction between 20 and 76% (Belabess et al., 2021, CABI: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40466a3fbac810979" w:history="1">
+      <w:hyperlink r:id="rId37546a7b26b3b411c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="606060"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plantwiseplusknowledgebank.org/doi/10.1079/pwkb.species.27694</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="606060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
@@ -3862,51 +3862,51 @@
         <w:t xml:space="preserve">Brasileiro-Vidal AC, Dos Santos-Serejo JA, Soares Filho Wdos S, Guerra M. (2007) A simple chromosomal marker can reliably distinguishes Poncirus from Citrus species. Genética 129(3), 273-9.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI: Hop stunt viroid </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40386a3fbac810c35" w:history="1">
+      <w:hyperlink r:id="rId22986a7b26b3b43c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plantwiseplusknowledgebank.org/doi/10.1079/pwkb.species.27694</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3918,51 +3918,51 @@
         <w:t xml:space="preserve">Davis T J, Gómez M I, Harper S J, Twomey M (2021) The Economic Impact of Hop Stunt Viroid and Certified Clean Planting Materials. HortScience, 56(12), 1471-1475.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">DEFRA (2013) Rapid pest risk analysis for Hop stunt viroid. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28646a3fbac810c72" w:history="1">
+      <w:hyperlink r:id="rId38376a7b26b3b4405" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/8f3eb6fc-06d3-412a-8306-c679d641da95</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4655,51 +4655,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Affected hop plants are stunted by about 40% with shortening of the internodes of main and lateral bines. The total number of hop cones on an infected bine is reduced to 30-50% and the average weight of cones is reduced by 40%. Quality analysis showed a 60% reduction in the alpha acid content, whereas the beta acid content stayed normal (CABI: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83566a3fbac810fed" w:history="1">
+      <w:hyperlink r:id="rId43016a7b26b3b4745" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plantwiseplusknowledgebank.org/doi/10.1079/pwkb.species.27694</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). Affected hop plants show an estimated yield reduction up to 62% depending on the hop variety (Davis et al., 2021, DEFRA, 2013). In responses to the questionnaire, DE considered that mixed infections of HSVd and Citrus bark cracking viroid are causing severe damage to hop production. SI highlighted that hop is a perennial plant which needs a support system for cultivation. Therefore, disease outbreaks with highly aggressive pathogens causes high economic damage.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
@@ -5391,51 +5391,51 @@
         <w:t xml:space="preserve">Brasileiro-Vidal AC, Dos Santos-Serejo JA, Soares Filho Wdos S, Guerra M. (2007) A simple chromosomal marker can reliably distinguishes Poncirus from Citrus species. Genética 129(3), 273-9.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI: Hop stunt viroid </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76256a3fbac81137f" w:history="1">
+      <w:hyperlink r:id="rId75106a7b26b3b4b08" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plantwiseplusknowledgebank.org/doi/10.1079/pwkb.species.27694</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -5447,51 +5447,51 @@
         <w:t xml:space="preserve">Davis T J, Gómez M I, Harper S J, Twomey M (2021) The Economic Impact of Hop Stunt Viroid and Certified Clean Planting Materials. HortScience, 56(12), 1471-1475.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">DEFRA (2013) Rapid pest risk analysis for Hop stunt viroid. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14746a3fbac8113ba" w:history="1">
+      <w:hyperlink r:id="rId76206a7b26b3b4b47" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/8f3eb6fc-06d3-412a-8306-c679d641da95</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -5944,137 +5944,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="40794051">
+  <w:abstractNum w:abstractNumId="92280494">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="34967022">
+    <w:lvl w:ilvl="0" w:tplc="16432591">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="34967022" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="16432591" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="34967022" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="16432591" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="34967022" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="16432591" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="34967022" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="16432591" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="34967022" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="16432591" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="34967022" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="16432591" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="34967022" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="16432591" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="34967022" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="16432591" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40794050">
+  <w:abstractNum w:abstractNumId="92280493">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="50039269">
+    <w:lvl w:ilvl="0" w:tplc="90366353">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6826,55 +6826,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="40794050">
-    <w:abstractNumId w:val="40794050"/>
+  <w:num w:numId="92280493">
+    <w:abstractNumId w:val="92280493"/>
   </w:num>
-  <w:num w:numId="40794051">
-    <w:abstractNumId w:val="40794051"/>
+  <w:num w:numId="92280494">
+    <w:abstractNumId w:val="92280494"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -18419,51 +18419,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId500809821" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId32886a3fbac80fb56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId96726a3fbac80fd86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/10.1079/pwkb.species.27694" TargetMode="External"/><Relationship Id="rId72976a3fbac810059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/10.1079/pwkb.species.27694" TargetMode="External"/><Relationship Id="rId50476a3fbac81009d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/8f3eb6fc-06d3-412a-8306-c679d641da95" TargetMode="External"/><Relationship Id="rId60946a3fbac8103a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/10.1079/pwkb.species.27694" TargetMode="External"/><Relationship Id="rId49006a3fbac81063e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/10.1079/pwkb.species.27694" TargetMode="External"/><Relationship Id="rId92606a3fbac81067c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/8f3eb6fc-06d3-412a-8306-c679d641da95" TargetMode="External"/><Relationship Id="rId40466a3fbac810979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/10.1079/pwkb.species.27694" TargetMode="External"/><Relationship Id="rId40386a3fbac810c35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/10.1079/pwkb.species.27694" TargetMode="External"/><Relationship Id="rId28646a3fbac810c72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/8f3eb6fc-06d3-412a-8306-c679d641da95" TargetMode="External"/><Relationship Id="rId83566a3fbac810fed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/10.1079/pwkb.species.27694" TargetMode="External"/><Relationship Id="rId76256a3fbac81137f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/10.1079/pwkb.species.27694" TargetMode="External"/><Relationship Id="rId14746a3fbac8113ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/8f3eb6fc-06d3-412a-8306-c679d641da95" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId543248949" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId64886a7b26b3b32ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId74366a7b26b3b34dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/10.1079/pwkb.species.27694" TargetMode="External"/><Relationship Id="rId21916a7b26b3b379b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/10.1079/pwkb.species.27694" TargetMode="External"/><Relationship Id="rId50306a7b26b3b37ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/8f3eb6fc-06d3-412a-8306-c679d641da95" TargetMode="External"/><Relationship Id="rId76336a7b26b3b3b2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/10.1079/pwkb.species.27694" TargetMode="External"/><Relationship Id="rId74406a7b26b3b3dda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/10.1079/pwkb.species.27694" TargetMode="External"/><Relationship Id="rId23926a7b26b3b3e1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/8f3eb6fc-06d3-412a-8306-c679d641da95" TargetMode="External"/><Relationship Id="rId37546a7b26b3b411c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/10.1079/pwkb.species.27694" TargetMode="External"/><Relationship Id="rId22986a7b26b3b43c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/10.1079/pwkb.species.27694" TargetMode="External"/><Relationship Id="rId38376a7b26b3b4405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/8f3eb6fc-06d3-412a-8306-c679d641da95" TargetMode="External"/><Relationship Id="rId43016a7b26b3b4745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/10.1079/pwkb.species.27694" TargetMode="External"/><Relationship Id="rId75106a7b26b3b4b08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/10.1079/pwkb.species.27694" TargetMode="External"/><Relationship Id="rId76206a7b26b3b4b47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/8f3eb6fc-06d3-412a-8306-c679d641da95" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>