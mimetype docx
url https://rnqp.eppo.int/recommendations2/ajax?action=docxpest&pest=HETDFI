--- v0 (2026-05-13)
+++ v1 (2026-06-27)
@@ -1334,132 +1334,132 @@
         <w:t xml:space="preserve">Abrantes IM de O, Santos MCV dos, Conceição ILPM da, Santos M S N de A, Vovlas N, 2008. Root-knot and other plant-parasitic nematodes associated with fig trees in Portugal. Nematologia Mediterranea 36 (2), 131-136.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Heterodera fici. CABI digital library (accessed 19/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68256a04252102176" w:history="1">
+      <w:hyperlink r:id="rId41036a3fbaa42a785" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.114784</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CDFA (2022) California Pest Rating Proposal for Heterodera fici Kirjanova, 1954, Fig cyst nematode. California Department of Food &amp; Agriculture. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55246a04252102198" w:history="1">
+      <w:hyperlink r:id="rId23296a3fbaa42a7a7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://blogs.cdfa.ca.gov/Section3162/wp-content/uploads/2022/02/Heterodera-fici.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">DEFRA (2022). UK Plant health risk register details for Heterodera fici. Last updated 09/02/2022.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId32616a042521021bb" w:history="1">
+      <w:hyperlink r:id="rId60506a3fbaa42a7cc" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://planthealthportal.defra.gov.uk/pests-and-diseases/uk-plant-health-risk-register/viewPestRisks.cfm?cslref=4272</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1494,84 +1494,84 @@
         <w:t xml:space="preserve">Di Vito M &amp; Sasanelli N (1990) The effect of natural and artificial hatching agents on the emergence of juveniles of Heterodera fici. Nematologia Mediterranea 18, 55–57.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Fanelli E, Vovlas A, Santoro S, Troccoli A, Lucarelli G, Trisciuzzi N &amp; De Luca F (2019) Integrative diagnosis, biological observations, and histopathology of the fig cyst nematode Heterodera fici Kirjanova (1954) associated with Ficus carica L. in southern Italy. ZooKeys 823: 1–19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88016a042521021f3" w:history="1">
+      <w:hyperlink r:id="rId90796a3fbaa42a807" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/zookeys.823.26820</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">GBIF (2023). Heterodera fici Kirjanova, 1954. In Global Register of Introduced and Invasive Species – Estonia. Occurrence: present, establishment: introduced (alien) (accessed 1/May/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16166a0425210220c" w:history="1">
+      <w:hyperlink r:id="rId93466a3fbaa42a821" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gbif.org/species/160879988/verbatim</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1583,51 +1583,51 @@
         <w:t xml:space="preserve">Luc M, Sikora RA &amp; Bridge J (2005). Plant Parasitic Nematodes in Subtropical and Tropical Agriculture, 2nd edition. CABI Publishing Oxfordshire. 492 pg</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Nemaplex.UCDavis.edu: Revision Date: 03/31/2024; Accessed (2/Apr/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15386a0425210223f" w:history="1">
+      <w:hyperlink r:id="rId33016a3fbaa42a84a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://nemaplex.ucdavis.edu/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1639,51 +1639,51 @@
         <w:t xml:space="preserve">Šefrová H, Laštůvka Z (2005) Catalogue of alien animal species in the Czech Republic. Acta univ. agric. et silvic. Mendel. Brun., LIII, No. 4, 151-170.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Vovlas N, Inserra RN &amp; O’Bannon, JH (1989). The fig cyst nematode, Heterodera fici. Nematology Circular No. 168. Florida Department Agriculture and Consumer Services, Division of Plant Industry, 3 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21656a04252102268" w:history="1">
+      <w:hyperlink r:id="rId99186a3fbaa42a873" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ccmedia.fdacs.gov/content/download/25247/file/nem168.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="10mm" w:right="10mm" w:bottom="10mm" w:left="10mm" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
@@ -1776,137 +1776,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="58321643">
+  <w:abstractNum w:abstractNumId="69785321">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="82733633">
+    <w:lvl w:ilvl="0" w:tplc="30123783">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="82733633" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="30123783" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="82733633" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="30123783" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="82733633" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="30123783" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="82733633" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="30123783" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="82733633" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="30123783" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="82733633" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="30123783" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="82733633" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="30123783" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="82733633" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="30123783" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="58321642">
+  <w:abstractNum w:abstractNumId="69785320">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="37389385">
+    <w:lvl w:ilvl="0" w:tplc="13660876">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2658,55 +2658,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="58321642">
-    <w:abstractNumId w:val="58321642"/>
+  <w:num w:numId="69785320">
+    <w:abstractNumId w:val="69785320"/>
   </w:num>
-  <w:num w:numId="58321643">
-    <w:abstractNumId w:val="58321643"/>
+  <w:num w:numId="69785321">
+    <w:abstractNumId w:val="69785321"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -14251,51 +14251,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId895379800" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId68256a04252102176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.114784" TargetMode="External"/><Relationship Id="rId55246a04252102198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blogs.cdfa.ca.gov/Section3162/wp-content/uploads/2022/02/Heterodera-fici.pdf" TargetMode="External"/><Relationship Id="rId32616a042521021bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/pests-and-diseases/uk-plant-health-risk-register/viewPestRisks.cfm?cslref=4272" TargetMode="External"/><Relationship Id="rId88016a042521021f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/zookeys.823.26820" TargetMode="External"/><Relationship Id="rId16166a0425210220c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gbif.org/species/160879988/verbatim" TargetMode="External"/><Relationship Id="rId15386a0425210223f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nemaplex.ucdavis.edu/" TargetMode="External"/><Relationship Id="rId21656a04252102268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ccmedia.fdacs.gov/content/download/25247/file/nem168.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId983906694" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId41036a3fbaa42a785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.114784" TargetMode="External"/><Relationship Id="rId23296a3fbaa42a7a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blogs.cdfa.ca.gov/Section3162/wp-content/uploads/2022/02/Heterodera-fici.pdf" TargetMode="External"/><Relationship Id="rId60506a3fbaa42a7cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/pests-and-diseases/uk-plant-health-risk-register/viewPestRisks.cfm?cslref=4272" TargetMode="External"/><Relationship Id="rId90796a3fbaa42a807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/zookeys.823.26820" TargetMode="External"/><Relationship Id="rId93466a3fbaa42a821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gbif.org/species/160879988/verbatim" TargetMode="External"/><Relationship Id="rId33016a3fbaa42a84a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nemaplex.ucdavis.edu/" TargetMode="External"/><Relationship Id="rId99186a3fbaa42a873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ccmedia.fdacs.gov/content/download/25247/file/nem168.pdf" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>