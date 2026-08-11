--- v1 (2026-06-27)
+++ v2 (2026-08-11)
@@ -1334,132 +1334,132 @@
         <w:t xml:space="preserve">Abrantes IM de O, Santos MCV dos, Conceição ILPM da, Santos M S N de A, Vovlas N, 2008. Root-knot and other plant-parasitic nematodes associated with fig trees in Portugal. Nematologia Mediterranea 36 (2), 131-136.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Heterodera fici. CABI digital library (accessed 19/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41036a3fbaa42a785" w:history="1">
+      <w:hyperlink r:id="rId85716a7b2684d9526" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.114784</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CDFA (2022) California Pest Rating Proposal for Heterodera fici Kirjanova, 1954, Fig cyst nematode. California Department of Food &amp; Agriculture. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23296a3fbaa42a7a7" w:history="1">
+      <w:hyperlink r:id="rId97586a7b2684d9555" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://blogs.cdfa.ca.gov/Section3162/wp-content/uploads/2022/02/Heterodera-fici.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">DEFRA (2022). UK Plant health risk register details for Heterodera fici. Last updated 09/02/2022.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId60506a3fbaa42a7cc" w:history="1">
+      <w:hyperlink r:id="rId79446a7b2684d9586" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://planthealthportal.defra.gov.uk/pests-and-diseases/uk-plant-health-risk-register/viewPestRisks.cfm?cslref=4272</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1494,84 +1494,84 @@
         <w:t xml:space="preserve">Di Vito M &amp; Sasanelli N (1990) The effect of natural and artificial hatching agents on the emergence of juveniles of Heterodera fici. Nematologia Mediterranea 18, 55–57.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Fanelli E, Vovlas A, Santoro S, Troccoli A, Lucarelli G, Trisciuzzi N &amp; De Luca F (2019) Integrative diagnosis, biological observations, and histopathology of the fig cyst nematode Heterodera fici Kirjanova (1954) associated with Ficus carica L. in southern Italy. ZooKeys 823: 1–19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90796a3fbaa42a807" w:history="1">
+      <w:hyperlink r:id="rId54656a7b2684d95db" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/zookeys.823.26820</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">GBIF (2023). Heterodera fici Kirjanova, 1954. In Global Register of Introduced and Invasive Species – Estonia. Occurrence: present, establishment: introduced (alien) (accessed 1/May/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93466a3fbaa42a821" w:history="1">
+      <w:hyperlink r:id="rId69346a7b2684d95fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gbif.org/species/160879988/verbatim</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1583,51 +1583,51 @@
         <w:t xml:space="preserve">Luc M, Sikora RA &amp; Bridge J (2005). Plant Parasitic Nematodes in Subtropical and Tropical Agriculture, 2nd edition. CABI Publishing Oxfordshire. 492 pg</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Nemaplex.UCDavis.edu: Revision Date: 03/31/2024; Accessed (2/Apr/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33016a3fbaa42a84a" w:history="1">
+      <w:hyperlink r:id="rId19756a7b2684d9635" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://nemaplex.ucdavis.edu/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1639,51 +1639,51 @@
         <w:t xml:space="preserve">Šefrová H, Laštůvka Z (2005) Catalogue of alien animal species in the Czech Republic. Acta univ. agric. et silvic. Mendel. Brun., LIII, No. 4, 151-170.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Vovlas N, Inserra RN &amp; O’Bannon, JH (1989). The fig cyst nematode, Heterodera fici. Nematology Circular No. 168. Florida Department Agriculture and Consumer Services, Division of Plant Industry, 3 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99186a3fbaa42a873" w:history="1">
+      <w:hyperlink r:id="rId21416a7b2684d966c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ccmedia.fdacs.gov/content/download/25247/file/nem168.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="10mm" w:right="10mm" w:bottom="10mm" w:left="10mm" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
@@ -1776,137 +1776,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="69785321">
+  <w:abstractNum w:abstractNumId="39376248">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="30123783">
+    <w:lvl w:ilvl="0" w:tplc="46373295">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="30123783" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="46373295" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="30123783" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="46373295" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="30123783" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="46373295" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="30123783" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="46373295" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="30123783" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="46373295" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="30123783" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="46373295" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="30123783" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="46373295" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="30123783" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="46373295" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="69785320">
+  <w:abstractNum w:abstractNumId="39376247">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="13660876">
+    <w:lvl w:ilvl="0" w:tplc="60926623">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2658,55 +2658,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="69785320">
-    <w:abstractNumId w:val="69785320"/>
+  <w:num w:numId="39376247">
+    <w:abstractNumId w:val="39376247"/>
   </w:num>
-  <w:num w:numId="69785321">
-    <w:abstractNumId w:val="69785321"/>
+  <w:num w:numId="39376248">
+    <w:abstractNumId w:val="39376248"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -14251,51 +14251,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId983906694" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId41036a3fbaa42a785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.114784" TargetMode="External"/><Relationship Id="rId23296a3fbaa42a7a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blogs.cdfa.ca.gov/Section3162/wp-content/uploads/2022/02/Heterodera-fici.pdf" TargetMode="External"/><Relationship Id="rId60506a3fbaa42a7cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/pests-and-diseases/uk-plant-health-risk-register/viewPestRisks.cfm?cslref=4272" TargetMode="External"/><Relationship Id="rId90796a3fbaa42a807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/zookeys.823.26820" TargetMode="External"/><Relationship Id="rId93466a3fbaa42a821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gbif.org/species/160879988/verbatim" TargetMode="External"/><Relationship Id="rId33016a3fbaa42a84a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nemaplex.ucdavis.edu/" TargetMode="External"/><Relationship Id="rId99186a3fbaa42a873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ccmedia.fdacs.gov/content/download/25247/file/nem168.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId811023863" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId85716a7b2684d9526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.114784" TargetMode="External"/><Relationship Id="rId97586a7b2684d9555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blogs.cdfa.ca.gov/Section3162/wp-content/uploads/2022/02/Heterodera-fici.pdf" TargetMode="External"/><Relationship Id="rId79446a7b2684d9586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/pests-and-diseases/uk-plant-health-risk-register/viewPestRisks.cfm?cslref=4272" TargetMode="External"/><Relationship Id="rId54656a7b2684d95db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/zookeys.823.26820" TargetMode="External"/><Relationship Id="rId69346a7b2684d95fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gbif.org/species/160879988/verbatim" TargetMode="External"/><Relationship Id="rId19756a7b2684d9635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nemaplex.ucdavis.edu/" TargetMode="External"/><Relationship Id="rId21416a7b2684d966c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ccmedia.fdacs.gov/content/download/25247/file/nem168.pdf" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>