--- v0 (2026-05-13)
+++ v1 (2026-06-27)
@@ -1513,51 +1513,51 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Seed treatment should not be required:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">- The fungus is deep-seated in the seed, therefore fungicides are not always able to reach and kill the pathogen. For instance CABI states ‘Fungicide seed treatments reduce but do not eliminate the incidence of seed-to-seedling transmission from infected seed. The pathogen harbors beneath the seed coat, meaning that obtaining satisfactory control with a seed treatment is difficult.’ This is also highlighted in a Canadian Study (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId51406a042522058cd" w:history="1">
+      <w:hyperlink r:id="rId59376a3fba971a2a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.agrireseau.net/Rap/documents/b02gc09.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). Seed treatment alone is not an option.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">- Non effective non-chemical seed treatments against C. lindemuthianum are available. Organic seed production would suffer from a treatment requirement</w:t>
@@ -1588,51 +1588,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Resistant varieties reduce the risk of outbreaks but since no resistance is reported to be fully effective against all races of the fungus, this is not proposed as a risk management measure. Resistance can be used to achieve option (a) absence of symptoms.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:br/>
         <w:t xml:space="preserve">Considering the worldwide distribution of the pest and its seed transmission, experts considered that a PFA option was difficult to apply and would provide lower guaranties.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:br/>
         <w:t xml:space="preserve">An ISTA method (ISTA, 2024) is available for seed testing. The existing ISTA method ‘7-006: Detection of Colletotrichum lindemuthianum in Phaseolus vulgaris (bean) seed’ (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId47576a04252205928" w:history="1">
+      <w:hyperlink r:id="rId37076a3fba971a30e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.seedtest.org/en/international-rules-for-seed-testing/seed-health-methods-product-1068.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">), approved in 2024, has not been validated to detect C. lindemuthianum on treated seed and states that seed treatments may affect the performance of the method.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:br/>
@@ -1822,92 +1822,92 @@
         <w:t xml:space="preserve">Damm U, Sato T, Alizadeh A, Groenewald JZ &amp; Crous PW (2019) The Colletotrichum draecaenophilum, C. magnum and C. orchidearum species complexes. Studies in Mycology 92, 1–46.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ferrante GM &amp; Bisiach M (1976) Comparazione di metodi per l’infezione sperimentale di Colletotrichum lindemuthianum su fagiolo. Rivista Di Patologia Vegetale, 12(3/4), 99–118. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68296a042522059e9" w:history="1">
+      <w:hyperlink r:id="rId93106a3fba971a409" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.jstor.org/stable/42556707</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Gupta C, Salgotra RK, Damm U &amp; Rajeshkumar KC (2022) Phylogeny and pathogenicity of Colletotrichum lindemuthianum causing anthracnose of Phaseolus vulgaris cv. Bhaderwah-Rajmash from northern Himalayas, India. 3 Biotech 12, 169. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88546a04252205a0b" w:history="1">
+      <w:hyperlink r:id="rId57926a3fba971a439" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13205-022-03216-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1919,51 +1919,51 @@
         <w:t xml:space="preserve">Halvorson JM, Lamppa RS, Simons K, Conner RL, Pasche JS (2021) Dry bean and anthracnose development from seeds with varying symptom severity. Plant Disease 105, 392-399.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Index Fungorum (2024)Internet site online [accessed 18/07/2024].(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId50786a04252205a36" w:history="1">
+      <w:hyperlink r:id="rId52556a3fba971a471" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.indexfungorum.org/names/NamesRecord.asp?RecordID=102023</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2090,51 +2090,51 @@
         <w:t xml:space="preserve">Mohammed A, Jifara T, Amare T (2014) Evaluation of Bioagents Seed Treatment Against Colletotrichum Lindemuthianum, in Haricot Bean Anthracnose under Field Condition. Research in Plant Sciences 2, 22-26 DOI: 10.12691/plant-2-1-5.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Munda A, Zerjav M, Sustar-Vozlik J (2009) Identification of physiological races of Colletotrichum lindemuthianum occuring in Slovenia. Acta Biologica Slovenica. Vol 45. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76196a04252205abc" w:history="1">
+      <w:hyperlink r:id="rId79226a3fba971a511" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.14720/abs.45.1.16622</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2315,51 +2315,51 @@
         <w:t xml:space="preserve">Yesuf M, Sangchote S (2007) Survival and transmission of Colletotrichum lindemuthianum from naturally infected common bean seeds to the seedlings. Tropical Science 47, 96-103.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Zabot GF, Gaviria-Hernández V, de Farias CRJ, Zabot GL (2024) Semisynthetic compounds for controlling Colletotrichum lindemuthianum on bean seeds. Journal of Plant Protection Research 64(2), 200-208. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71886a04252205b55" w:history="1">
+      <w:hyperlink r:id="rId10506a3fba971c54c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.24425/jppr.2024.150253</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="10mm" w:right="10mm" w:bottom="10mm" w:left="10mm" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
@@ -2452,137 +2452,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="17214182">
+  <w:abstractNum w:abstractNumId="58340551">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81028815">
+    <w:lvl w:ilvl="0" w:tplc="85152790">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="81028815" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="85152790" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="81028815" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="85152790" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="81028815" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="85152790" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="81028815" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="85152790" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="81028815" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="85152790" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="81028815" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="85152790" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="81028815" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="85152790" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="81028815" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="85152790" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17214181">
+  <w:abstractNum w:abstractNumId="58340550">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="36049679">
+    <w:lvl w:ilvl="0" w:tplc="35522915">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3334,55 +3334,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="17214181">
-    <w:abstractNumId w:val="17214181"/>
+  <w:num w:numId="58340550">
+    <w:abstractNumId w:val="58340550"/>
   </w:num>
-  <w:num w:numId="17214182">
-    <w:abstractNumId w:val="17214182"/>
+  <w:num w:numId="58340551">
+    <w:abstractNumId w:val="58340551"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -14927,51 +14927,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId499585008" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId51406a042522058cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agrireseau.net/Rap/documents/b02gc09.pdf" TargetMode="External"/><Relationship Id="rId47576a04252205928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seedtest.org/en/international-rules-for-seed-testing/seed-health-methods-product-1068.html" TargetMode="External"/><Relationship Id="rId68296a042522059e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/42556707" TargetMode="External"/><Relationship Id="rId88546a04252205a0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13205-022-03216-0" TargetMode="External"/><Relationship Id="rId50786a04252205a36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.indexfungorum.org/names/NamesRecord.asp?RecordID=102023" TargetMode="External"/><Relationship Id="rId76196a04252205abc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.14720/abs.45.1.16622" TargetMode="External"/><Relationship Id="rId71886a04252205b55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24425/jppr.2024.150253" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId882846525" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId59376a3fba971a2a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agrireseau.net/Rap/documents/b02gc09.pdf" TargetMode="External"/><Relationship Id="rId37076a3fba971a30e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seedtest.org/en/international-rules-for-seed-testing/seed-health-methods-product-1068.html" TargetMode="External"/><Relationship Id="rId93106a3fba971a409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/42556707" TargetMode="External"/><Relationship Id="rId57926a3fba971a439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13205-022-03216-0" TargetMode="External"/><Relationship Id="rId52556a3fba971a471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.indexfungorum.org/names/NamesRecord.asp?RecordID=102023" TargetMode="External"/><Relationship Id="rId79226a3fba971a511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.14720/abs.45.1.16622" TargetMode="External"/><Relationship Id="rId10506a3fba971c54c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24425/jppr.2024.150253" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>