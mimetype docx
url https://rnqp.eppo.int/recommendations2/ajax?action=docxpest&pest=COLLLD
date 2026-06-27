--- v1 (2026-06-27)
+++ v2 (2026-06-27)
@@ -1513,51 +1513,51 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Seed treatment should not be required:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">- The fungus is deep-seated in the seed, therefore fungicides are not always able to reach and kill the pathogen. For instance CABI states ‘Fungicide seed treatments reduce but do not eliminate the incidence of seed-to-seedling transmission from infected seed. The pathogen harbors beneath the seed coat, meaning that obtaining satisfactory control with a seed treatment is difficult.’ This is also highlighted in a Canadian Study (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId59376a3fba971a2a5" w:history="1">
+      <w:hyperlink r:id="rId66956a3fc2caa3ff4" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.agrireseau.net/Rap/documents/b02gc09.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). Seed treatment alone is not an option.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">- Non effective non-chemical seed treatments against C. lindemuthianum are available. Organic seed production would suffer from a treatment requirement</w:t>
@@ -1588,51 +1588,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Resistant varieties reduce the risk of outbreaks but since no resistance is reported to be fully effective against all races of the fungus, this is not proposed as a risk management measure. Resistance can be used to achieve option (a) absence of symptoms.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:br/>
         <w:t xml:space="preserve">Considering the worldwide distribution of the pest and its seed transmission, experts considered that a PFA option was difficult to apply and would provide lower guaranties.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:br/>
         <w:t xml:space="preserve">An ISTA method (ISTA, 2024) is available for seed testing. The existing ISTA method ‘7-006: Detection of Colletotrichum lindemuthianum in Phaseolus vulgaris (bean) seed’ (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId37076a3fba971a30e" w:history="1">
+      <w:hyperlink r:id="rId59876a3fc2caa4066" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.seedtest.org/en/international-rules-for-seed-testing/seed-health-methods-product-1068.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">), approved in 2024, has not been validated to detect C. lindemuthianum on treated seed and states that seed treatments may affect the performance of the method.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:br/>
@@ -1822,92 +1822,92 @@
         <w:t xml:space="preserve">Damm U, Sato T, Alizadeh A, Groenewald JZ &amp; Crous PW (2019) The Colletotrichum draecaenophilum, C. magnum and C. orchidearum species complexes. Studies in Mycology 92, 1–46.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ferrante GM &amp; Bisiach M (1976) Comparazione di metodi per l’infezione sperimentale di Colletotrichum lindemuthianum su fagiolo. Rivista Di Patologia Vegetale, 12(3/4), 99–118. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93106a3fba971a409" w:history="1">
+      <w:hyperlink r:id="rId59486a3fc2caa900f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.jstor.org/stable/42556707</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Gupta C, Salgotra RK, Damm U &amp; Rajeshkumar KC (2022) Phylogeny and pathogenicity of Colletotrichum lindemuthianum causing anthracnose of Phaseolus vulgaris cv. Bhaderwah-Rajmash from northern Himalayas, India. 3 Biotech 12, 169. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57926a3fba971a439" w:history="1">
+      <w:hyperlink r:id="rId82986a3fc2caa9049" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13205-022-03216-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1919,51 +1919,51 @@
         <w:t xml:space="preserve">Halvorson JM, Lamppa RS, Simons K, Conner RL, Pasche JS (2021) Dry bean and anthracnose development from seeds with varying symptom severity. Plant Disease 105, 392-399.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Index Fungorum (2024)Internet site online [accessed 18/07/2024].(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId52556a3fba971a471" w:history="1">
+      <w:hyperlink r:id="rId37236a3fc2caa9088" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.indexfungorum.org/names/NamesRecord.asp?RecordID=102023</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2090,51 +2090,51 @@
         <w:t xml:space="preserve">Mohammed A, Jifara T, Amare T (2014) Evaluation of Bioagents Seed Treatment Against Colletotrichum Lindemuthianum, in Haricot Bean Anthracnose under Field Condition. Research in Plant Sciences 2, 22-26 DOI: 10.12691/plant-2-1-5.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Munda A, Zerjav M, Sustar-Vozlik J (2009) Identification of physiological races of Colletotrichum lindemuthianum occuring in Slovenia. Acta Biologica Slovenica. Vol 45. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79226a3fba971a511" w:history="1">
+      <w:hyperlink r:id="rId56546a3fc2caa913e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.14720/abs.45.1.16622</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2315,51 +2315,51 @@
         <w:t xml:space="preserve">Yesuf M, Sangchote S (2007) Survival and transmission of Colletotrichum lindemuthianum from naturally infected common bean seeds to the seedlings. Tropical Science 47, 96-103.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Zabot GF, Gaviria-Hernández V, de Farias CRJ, Zabot GL (2024) Semisynthetic compounds for controlling Colletotrichum lindemuthianum on bean seeds. Journal of Plant Protection Research 64(2), 200-208. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10506a3fba971c54c" w:history="1">
+      <w:hyperlink r:id="rId91916a3fc2caa9224" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.24425/jppr.2024.150253</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="10mm" w:right="10mm" w:bottom="10mm" w:left="10mm" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
@@ -2452,137 +2452,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="58340551">
+  <w:abstractNum w:abstractNumId="19082458">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="85152790">
+    <w:lvl w:ilvl="0" w:tplc="76255911">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="85152790" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="76255911" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="85152790" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="76255911" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="85152790" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="76255911" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="85152790" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="76255911" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="85152790" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="76255911" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="85152790" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="76255911" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="85152790" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="76255911" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="85152790" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="76255911" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="58340550">
+  <w:abstractNum w:abstractNumId="19082457">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="35522915">
+    <w:lvl w:ilvl="0" w:tplc="58312202">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3334,55 +3334,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="58340550">
-    <w:abstractNumId w:val="58340550"/>
+  <w:num w:numId="19082457">
+    <w:abstractNumId w:val="19082457"/>
   </w:num>
-  <w:num w:numId="58340551">
-    <w:abstractNumId w:val="58340551"/>
+  <w:num w:numId="19082458">
+    <w:abstractNumId w:val="19082458"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -14927,51 +14927,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId882846525" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId59376a3fba971a2a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agrireseau.net/Rap/documents/b02gc09.pdf" TargetMode="External"/><Relationship Id="rId37076a3fba971a30e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seedtest.org/en/international-rules-for-seed-testing/seed-health-methods-product-1068.html" TargetMode="External"/><Relationship Id="rId93106a3fba971a409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/42556707" TargetMode="External"/><Relationship Id="rId57926a3fba971a439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13205-022-03216-0" TargetMode="External"/><Relationship Id="rId52556a3fba971a471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.indexfungorum.org/names/NamesRecord.asp?RecordID=102023" TargetMode="External"/><Relationship Id="rId79226a3fba971a511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.14720/abs.45.1.16622" TargetMode="External"/><Relationship Id="rId10506a3fba971c54c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24425/jppr.2024.150253" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId635425492" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId66956a3fc2caa3ff4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agrireseau.net/Rap/documents/b02gc09.pdf" TargetMode="External"/><Relationship Id="rId59876a3fc2caa4066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seedtest.org/en/international-rules-for-seed-testing/seed-health-methods-product-1068.html" TargetMode="External"/><Relationship Id="rId59486a3fc2caa900f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/42556707" TargetMode="External"/><Relationship Id="rId82986a3fc2caa9049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13205-022-03216-0" TargetMode="External"/><Relationship Id="rId37236a3fc2caa9088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.indexfungorum.org/names/NamesRecord.asp?RecordID=102023" TargetMode="External"/><Relationship Id="rId56546a3fc2caa913e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.14720/abs.45.1.16622" TargetMode="External"/><Relationship Id="rId91916a3fc2caa9224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24425/jppr.2024.150253" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>