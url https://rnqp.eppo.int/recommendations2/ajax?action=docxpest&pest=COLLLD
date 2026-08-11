--- v2 (2026-06-27)
+++ v3 (2026-08-11)
@@ -1513,51 +1513,51 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Seed treatment should not be required:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">- The fungus is deep-seated in the seed, therefore fungicides are not always able to reach and kill the pathogen. For instance CABI states ‘Fungicide seed treatments reduce but do not eliminate the incidence of seed-to-seedling transmission from infected seed. The pathogen harbors beneath the seed coat, meaning that obtaining satisfactory control with a seed treatment is difficult.’ This is also highlighted in a Canadian Study (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId66956a3fc2caa3ff4" w:history="1">
+      <w:hyperlink r:id="rId90296a7b268619832" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.agrireseau.net/Rap/documents/b02gc09.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). Seed treatment alone is not an option.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">- Non effective non-chemical seed treatments against C. lindemuthianum are available. Organic seed production would suffer from a treatment requirement</w:t>
@@ -1588,51 +1588,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Resistant varieties reduce the risk of outbreaks but since no resistance is reported to be fully effective against all races of the fungus, this is not proposed as a risk management measure. Resistance can be used to achieve option (a) absence of symptoms.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:br/>
         <w:t xml:space="preserve">Considering the worldwide distribution of the pest and its seed transmission, experts considered that a PFA option was difficult to apply and would provide lower guaranties.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:br/>
         <w:t xml:space="preserve">An ISTA method (ISTA, 2024) is available for seed testing. The existing ISTA method ‘7-006: Detection of Colletotrichum lindemuthianum in Phaseolus vulgaris (bean) seed’ (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId59876a3fc2caa4066" w:history="1">
+      <w:hyperlink r:id="rId65636a7b2686198af" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.seedtest.org/en/international-rules-for-seed-testing/seed-health-methods-product-1068.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">), approved in 2024, has not been validated to detect C. lindemuthianum on treated seed and states that seed treatments may affect the performance of the method.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:br/>
@@ -1822,92 +1822,92 @@
         <w:t xml:space="preserve">Damm U, Sato T, Alizadeh A, Groenewald JZ &amp; Crous PW (2019) The Colletotrichum draecaenophilum, C. magnum and C. orchidearum species complexes. Studies in Mycology 92, 1–46.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ferrante GM &amp; Bisiach M (1976) Comparazione di metodi per l’infezione sperimentale di Colletotrichum lindemuthianum su fagiolo. Rivista Di Patologia Vegetale, 12(3/4), 99–118. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59486a3fc2caa900f" w:history="1">
+      <w:hyperlink r:id="rId45826a7b2686199d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.jstor.org/stable/42556707</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Gupta C, Salgotra RK, Damm U &amp; Rajeshkumar KC (2022) Phylogeny and pathogenicity of Colletotrichum lindemuthianum causing anthracnose of Phaseolus vulgaris cv. Bhaderwah-Rajmash from northern Himalayas, India. 3 Biotech 12, 169. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82986a3fc2caa9049" w:history="1">
+      <w:hyperlink r:id="rId68556a7b268619a0a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13205-022-03216-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1919,51 +1919,51 @@
         <w:t xml:space="preserve">Halvorson JM, Lamppa RS, Simons K, Conner RL, Pasche JS (2021) Dry bean and anthracnose development from seeds with varying symptom severity. Plant Disease 105, 392-399.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Index Fungorum (2024)Internet site online [accessed 18/07/2024].(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId37236a3fc2caa9088" w:history="1">
+      <w:hyperlink r:id="rId44816a7b268619a48" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.indexfungorum.org/names/NamesRecord.asp?RecordID=102023</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2090,51 +2090,51 @@
         <w:t xml:space="preserve">Mohammed A, Jifara T, Amare T (2014) Evaluation of Bioagents Seed Treatment Against Colletotrichum Lindemuthianum, in Haricot Bean Anthracnose under Field Condition. Research in Plant Sciences 2, 22-26 DOI: 10.12691/plant-2-1-5.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Munda A, Zerjav M, Sustar-Vozlik J (2009) Identification of physiological races of Colletotrichum lindemuthianum occuring in Slovenia. Acta Biologica Slovenica. Vol 45. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56546a3fc2caa913e" w:history="1">
+      <w:hyperlink r:id="rId20346a7b268619af8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.14720/abs.45.1.16622</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2315,51 +2315,51 @@
         <w:t xml:space="preserve">Yesuf M, Sangchote S (2007) Survival and transmission of Colletotrichum lindemuthianum from naturally infected common bean seeds to the seedlings. Tropical Science 47, 96-103.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Zabot GF, Gaviria-Hernández V, de Farias CRJ, Zabot GL (2024) Semisynthetic compounds for controlling Colletotrichum lindemuthianum on bean seeds. Journal of Plant Protection Research 64(2), 200-208. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91916a3fc2caa9224" w:history="1">
+      <w:hyperlink r:id="rId74906a7b268619bea" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.24425/jppr.2024.150253</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="10mm" w:right="10mm" w:bottom="10mm" w:left="10mm" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
@@ -2452,137 +2452,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="19082458">
+  <w:abstractNum w:abstractNumId="79514879">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="76255911">
+    <w:lvl w:ilvl="0" w:tplc="47928355">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="76255911" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="47928355" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="76255911" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="47928355" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="76255911" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="47928355" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="76255911" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="47928355" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="76255911" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="47928355" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="76255911" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="47928355" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="76255911" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="47928355" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="76255911" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="47928355" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19082457">
+  <w:abstractNum w:abstractNumId="79514878">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="58312202">
+    <w:lvl w:ilvl="0" w:tplc="65062520">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3334,55 +3334,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="19082457">
-    <w:abstractNumId w:val="19082457"/>
+  <w:num w:numId="79514878">
+    <w:abstractNumId w:val="79514878"/>
   </w:num>
-  <w:num w:numId="19082458">
-    <w:abstractNumId w:val="19082458"/>
+  <w:num w:numId="79514879">
+    <w:abstractNumId w:val="79514879"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -14927,51 +14927,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId635425492" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId66956a3fc2caa3ff4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agrireseau.net/Rap/documents/b02gc09.pdf" TargetMode="External"/><Relationship Id="rId59876a3fc2caa4066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seedtest.org/en/international-rules-for-seed-testing/seed-health-methods-product-1068.html" TargetMode="External"/><Relationship Id="rId59486a3fc2caa900f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/42556707" TargetMode="External"/><Relationship Id="rId82986a3fc2caa9049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13205-022-03216-0" TargetMode="External"/><Relationship Id="rId37236a3fc2caa9088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.indexfungorum.org/names/NamesRecord.asp?RecordID=102023" TargetMode="External"/><Relationship Id="rId56546a3fc2caa913e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.14720/abs.45.1.16622" TargetMode="External"/><Relationship Id="rId91916a3fc2caa9224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24425/jppr.2024.150253" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId766783419" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId90296a7b268619832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agrireseau.net/Rap/documents/b02gc09.pdf" TargetMode="External"/><Relationship Id="rId65636a7b2686198af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seedtest.org/en/international-rules-for-seed-testing/seed-health-methods-product-1068.html" TargetMode="External"/><Relationship Id="rId45826a7b2686199d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/42556707" TargetMode="External"/><Relationship Id="rId68556a7b268619a0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13205-022-03216-0" TargetMode="External"/><Relationship Id="rId44816a7b268619a48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.indexfungorum.org/names/NamesRecord.asp?RecordID=102023" TargetMode="External"/><Relationship Id="rId20346a7b268619af8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.14720/abs.45.1.16622" TargetMode="External"/><Relationship Id="rId74906a7b268619bea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24425/jppr.2024.150253" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>