--- v0 (2026-05-13)
+++ v1 (2026-06-27)
@@ -519,78 +519,78 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CLRV is widely distributed in the EPPO region. Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId38236a042521a9df5" w:history="1">
+      <w:hyperlink r:id="rId24046a3fbaa507faf" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). CLRV was recorded on grapevine in Germany (Ipach et al., 2003) and Poland (Komorowska et al., 2012). It has been reported in olive trees from Croatia, Italy, Lebanon, Portugal, Spain and Turkey (Albanese et al., 2012). No systematic surveys of CLRV were performed in the EU on many of its natural woody hosts, including Actinidia spp, therefore its presence on these hosts is probably underestimated.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">(Remark: In the EPPO region, CLRV is a quarantine pest for some countries e.g. Jordan, Morocco, Norway, Tunisia and Turkey. The virus had been recommended for regulation as a quarantine pest by EPPO from 1981 to 2004, see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65966a042521a9e18" w:history="1">
+      <w:hyperlink r:id="rId56226a3fbaa507fdf" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CLRV00/categorization</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:br/>
@@ -1585,51 +1585,51 @@
         <w:t xml:space="preserve">Godena S, Bendini A, Giambanelli E, Cerretani L, Ðermic D &amp; Dermic E (2012) Cherry leafroll virus: Impact on olive fruit and virgin olive oil quality, European Journal of Lipid Science and Technology 114, 535–541.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Jones AT, 1985. Cherry leaf roll virus. Association of Applied Biologists, Descriptions of Plant Viruses, 306. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65416a042521aa223" w:history="1">
+      <w:hyperlink r:id="rId78586a3fbaa508546" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.dpvweb.net/dpv/showdpv.php?dpvno=306</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1649,84 +1649,84 @@
         <w:t xml:space="preserve">Ferretti, L., Corsi, B., Luongo, L., Dal Cortivo, C., Belisario, A. (2017). A survey of cherry leaf roll virus in intensively managed grafted English (Persian) walnut trees in Italy. Journal of Plant Pathology 99(2): 423-427.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Grant, J.A., McGranahan, G.H. (2005) English walnut rootstocks help avoid blackline disease, but produce less than ´Paradox´ hybrid. California Agriculture, 59, 249–251. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46236a042521aa255" w:history="1">
+      <w:hyperlink r:id="rId24426a3fbaa50858e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Langer J, von Bargen S, Bandte M, Hamacher J, Büttner C (2010) Auftreten und Bedeutung des Cherry leaf roll virus in Laubbäumen am Beispiel von Steinfrüchten. Jahrbuch der Baumpflege 2010. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98706a042521aa271" w:history="1">
+      <w:hyperlink r:id="rId41316a3fbaa5085c1" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.agrar.hu-berlin.de/de/institut/departments/dntw/phytomedizin/pdf/publikationen/langer_etal2010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1761,51 +1761,51 @@
         <w:t xml:space="preserve">Mircetich SM, Sanborn RR and Ramos DE (1980). Natural spread, graft-transmission, and possible etiology of walnut blackline disease. Phytopathology, 70, 962–968.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Németh M, Kölber M, Szentiványi P (1990). Cherry leaf roll virus in hungarian walnut orchards. Acta Horticulturae 284, 299-300. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28676a042521aa2ac" w:history="1">
+      <w:hyperlink r:id="rId58106a3fbaa50861a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.1990.284.41</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1848,84 +1848,84 @@
         <w:t xml:space="preserve">Rebenstorf K, Candresse T, Dulucq MJ, Büttner C, and Obermeier C, 2006. Host species-dependent population structure of a pollen-borne plant virus, cherry leaf roll virus. Journal of Virology, 80, 2453–2462.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC ANR (2020). Blackline (Cherry leaf roll virus). UC IPM Pest management guidelines Walnut. Publication 3471, 59-60. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56886a042521aa2ea" w:history="1">
+      <w:hyperlink r:id="rId11276a3fbaa50867a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgwalnut.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wang S, Gergerich RC, Wickizer SL &amp; Kim KS (2002). Localization of transmissible and nontransmissible viruses in the vector nematode Xiphinema americanum. Phytopathology 92(6), 646–653. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26996a042521aa304" w:history="1">
+      <w:hyperlink r:id="rId32536a3fbaa5086a0" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://apsjournals.apsnet.org/doi/epdf/10.1094/PHYTO.2002.92.6.646</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -2887,51 +2887,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Albanese G, Saponari M &amp; Faggioli F (2012) Olive Germplasm – The Olive Cultivation, Table Olive and Olive Oil Industry in Italy. Chapter 6. Phytosanitary certification. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28756a042521aa694" w:history="1">
+      <w:hyperlink r:id="rId71016a3fbaa508bcc" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.5772/51722</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3935,51 +3935,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Bush MR (2005) Cherry growers must contain the Cherry leaf roll virus- A new cherry disease to Pacific Northwest. Washington State University Extension, Yakima County </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71176a042521aaa07" w:history="1">
+      <w:hyperlink r:id="rId69126a3fbaa5090f1" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://treefruit</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. yakima.wsu.edu/pestmanagement/Pest%20Files/Cherry%20 Leaf%20Roll%20Virus%20in%20PNW.pdf</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4045,84 +4045,84 @@
         <w:t xml:space="preserve">Isac M, Plopa C, Calinescu M &amp; Myrta A (2008) Detection of the viral diseases presently with the stone fruit species in Romania. Acta Hort. 781: 59–64</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Langer J, von Bargen S, Bandte M, Hamacher J, Büttner C (2010) Auftreten und Bedeutung des Cherry leaf roll virus in Laubbäumen am Beispiel von Steinfrüchten. Jahrbuch der Baumpflege 2010. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60136a042521aaa57" w:history="1">
+      <w:hyperlink r:id="rId73496a3fbaa50916c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.agrar.hu-berlin.de/de/institut/departments/dntw/phytomedizin/pdf/publikationen/langer_etal2010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Mandic B, Matić S, Al Rwahnih M, Jelkmann W &amp; Myrta A (2007) Viruses of sweet and sour cherry in Serbia. Journal of Plant Pathology 89, no. 1, 103–108. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12246a042521aaa72" w:history="1">
+      <w:hyperlink r:id="rId23296a3fbaa509196" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.jstor.org/stable/41998362</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5079,51 +5079,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Bush MR (2005) Cherry growers must contain the Cherry leaf roll virus- A new cherry disease to Pacific Northwest. Washington State University Extension, Yakima County </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75026a042521aadc1" w:history="1">
+      <w:hyperlink r:id="rId79336a3fbaa50965e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://treefruit</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. yakima.wsu.edu/pestmanagement/Pest%20Files/Cherry%20 Leaf%20Roll%20Virus%20in%20PNW.pdf</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5189,84 +5189,84 @@
         <w:t xml:space="preserve">Isac M, Plopa C, Calinescu M &amp; Myrta A (2008) Detection of the viral diseases presently with the stone fruit species in Romania. Acta Hort. 781: 59–64</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Langer J, von Bargen S, Bandte M, Hamacher J, Büttner C (2010) Auftreten und Bedeutung des Cherry leaf roll virus in Laubbäumen am Beispiel von Steinfrüchten. Jahrbuch der Baumpflege 2010. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85316a042521aae0e" w:history="1">
+      <w:hyperlink r:id="rId44736a3fbaa5096cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.agrar.hu-berlin.de/de/institut/departments/dntw/phytomedizin/pdf/publikationen/langer_etal2010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Mandic B, Matić S, Al Rwahnih M, Jelkmann W &amp; Myrta A (2007) Viruses of sweet and sour cherry in Serbia. Journal of Plant Pathology 89, no. 1, 103–108. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87086a042521aae38" w:history="1">
+      <w:hyperlink r:id="rId55196a3fbaa5096f1" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.jstor.org/stable/41998362</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5428,137 +5428,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="40089426">
+  <w:abstractNum w:abstractNumId="22207013">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="66666685">
+    <w:lvl w:ilvl="0" w:tplc="54582671">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="66666685" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="54582671" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="66666685" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="54582671" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="66666685" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="54582671" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="66666685" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="54582671" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="66666685" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="54582671" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="66666685" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="54582671" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="66666685" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="54582671" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="66666685" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="54582671" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40089425">
+  <w:abstractNum w:abstractNumId="22207012">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="57854116">
+    <w:lvl w:ilvl="0" w:tplc="44151416">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6310,55 +6310,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="40089425">
-    <w:abstractNumId w:val="40089425"/>
+  <w:num w:numId="22207012">
+    <w:abstractNumId w:val="22207012"/>
   </w:num>
-  <w:num w:numId="40089426">
-    <w:abstractNumId w:val="40089426"/>
+  <w:num w:numId="22207013">
+    <w:abstractNumId w:val="22207013"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -17903,51 +17903,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId139724883" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId38236a042521a9df5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId65966a042521a9e18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CLRV00/categorization" TargetMode="External"/><Relationship Id="rId65416a042521aa223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpvweb.net/dpv/showdpv.php?dpvno=306" TargetMode="External"/><Relationship Id="rId46236a042521aa255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes" TargetMode="External"/><Relationship Id="rId98706a042521aa271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agrar.hu-berlin.de/de/institut/departments/dntw/phytomedizin/pdf/publikationen/langer_etal2010" TargetMode="External"/><Relationship Id="rId28676a042521aa2ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.1990.284.41" TargetMode="External"/><Relationship Id="rId56886a042521aa2ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgwalnut.pdf" TargetMode="External"/><Relationship Id="rId26996a042521aa304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/epdf/10.1094/PHYTO.2002.92.6.646" TargetMode="External"/><Relationship Id="rId28756a042521aa694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5772/51722" TargetMode="External"/><Relationship Id="rId71176a042521aaa07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://treefruit" TargetMode="External"/><Relationship Id="rId60136a042521aaa57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agrar.hu-berlin.de/de/institut/departments/dntw/phytomedizin/pdf/publikationen/langer_etal2010" TargetMode="External"/><Relationship Id="rId12246a042521aaa72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/41998362" TargetMode="External"/><Relationship Id="rId75026a042521aadc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://treefruit" TargetMode="External"/><Relationship Id="rId85316a042521aae0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agrar.hu-berlin.de/de/institut/departments/dntw/phytomedizin/pdf/publikationen/langer_etal2010" TargetMode="External"/><Relationship Id="rId87086a042521aae38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/41998362" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId777774013" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId24046a3fbaa507faf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId56226a3fbaa507fdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CLRV00/categorization" TargetMode="External"/><Relationship Id="rId78586a3fbaa508546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpvweb.net/dpv/showdpv.php?dpvno=306" TargetMode="External"/><Relationship Id="rId24426a3fbaa50858e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes" TargetMode="External"/><Relationship Id="rId41316a3fbaa5085c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agrar.hu-berlin.de/de/institut/departments/dntw/phytomedizin/pdf/publikationen/langer_etal2010" TargetMode="External"/><Relationship Id="rId58106a3fbaa50861a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.1990.284.41" TargetMode="External"/><Relationship Id="rId11276a3fbaa50867a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgwalnut.pdf" TargetMode="External"/><Relationship Id="rId32536a3fbaa5086a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/epdf/10.1094/PHYTO.2002.92.6.646" TargetMode="External"/><Relationship Id="rId71016a3fbaa508bcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5772/51722" TargetMode="External"/><Relationship Id="rId69126a3fbaa5090f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://treefruit" TargetMode="External"/><Relationship Id="rId73496a3fbaa50916c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agrar.hu-berlin.de/de/institut/departments/dntw/phytomedizin/pdf/publikationen/langer_etal2010" TargetMode="External"/><Relationship Id="rId23296a3fbaa509196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/41998362" TargetMode="External"/><Relationship Id="rId79336a3fbaa50965e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://treefruit" TargetMode="External"/><Relationship Id="rId44736a3fbaa5096cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agrar.hu-berlin.de/de/institut/departments/dntw/phytomedizin/pdf/publikationen/langer_etal2010" TargetMode="External"/><Relationship Id="rId55196a3fbaa5096f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/41998362" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>