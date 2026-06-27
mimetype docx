--- v1 (2026-06-27)
+++ v2 (2026-06-27)
@@ -519,78 +519,78 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CLRV is widely distributed in the EPPO region. Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId24046a3fbaa507faf" w:history="1">
+      <w:hyperlink r:id="rId22536a3fc2cae5661" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). CLRV was recorded on grapevine in Germany (Ipach et al., 2003) and Poland (Komorowska et al., 2012). It has been reported in olive trees from Croatia, Italy, Lebanon, Portugal, Spain and Turkey (Albanese et al., 2012). No systematic surveys of CLRV were performed in the EU on many of its natural woody hosts, including Actinidia spp, therefore its presence on these hosts is probably underestimated.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">(Remark: In the EPPO region, CLRV is a quarantine pest for some countries e.g. Jordan, Morocco, Norway, Tunisia and Turkey. The virus had been recommended for regulation as a quarantine pest by EPPO from 1981 to 2004, see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56226a3fbaa507fdf" w:history="1">
+      <w:hyperlink r:id="rId85146a3fc2cae5698" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CLRV00/categorization</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:br/>
@@ -1585,51 +1585,51 @@
         <w:t xml:space="preserve">Godena S, Bendini A, Giambanelli E, Cerretani L, Ðermic D &amp; Dermic E (2012) Cherry leafroll virus: Impact on olive fruit and virgin olive oil quality, European Journal of Lipid Science and Technology 114, 535–541.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Jones AT, 1985. Cherry leaf roll virus. Association of Applied Biologists, Descriptions of Plant Viruses, 306. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78586a3fbaa508546" w:history="1">
+      <w:hyperlink r:id="rId61016a3fc2cae5cc5" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.dpvweb.net/dpv/showdpv.php?dpvno=306</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1649,84 +1649,84 @@
         <w:t xml:space="preserve">Ferretti, L., Corsi, B., Luongo, L., Dal Cortivo, C., Belisario, A. (2017). A survey of cherry leaf roll virus in intensively managed grafted English (Persian) walnut trees in Italy. Journal of Plant Pathology 99(2): 423-427.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Grant, J.A., McGranahan, G.H. (2005) English walnut rootstocks help avoid blackline disease, but produce less than ´Paradox´ hybrid. California Agriculture, 59, 249–251. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24426a3fbaa50858e" w:history="1">
+      <w:hyperlink r:id="rId85876a3fc2cae5d13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Langer J, von Bargen S, Bandte M, Hamacher J, Büttner C (2010) Auftreten und Bedeutung des Cherry leaf roll virus in Laubbäumen am Beispiel von Steinfrüchten. Jahrbuch der Baumpflege 2010. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41316a3fbaa5085c1" w:history="1">
+      <w:hyperlink r:id="rId91816a3fc2cae5d3d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.agrar.hu-berlin.de/de/institut/departments/dntw/phytomedizin/pdf/publikationen/langer_etal2010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1761,51 +1761,51 @@
         <w:t xml:space="preserve">Mircetich SM, Sanborn RR and Ramos DE (1980). Natural spread, graft-transmission, and possible etiology of walnut blackline disease. Phytopathology, 70, 962–968.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Németh M, Kölber M, Szentiványi P (1990). Cherry leaf roll virus in hungarian walnut orchards. Acta Horticulturae 284, 299-300. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58106a3fbaa50861a" w:history="1">
+      <w:hyperlink r:id="rId24016a3fc2cae5d95" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.1990.284.41</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1848,84 +1848,84 @@
         <w:t xml:space="preserve">Rebenstorf K, Candresse T, Dulucq MJ, Büttner C, and Obermeier C, 2006. Host species-dependent population structure of a pollen-borne plant virus, cherry leaf roll virus. Journal of Virology, 80, 2453–2462.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC ANR (2020). Blackline (Cherry leaf roll virus). UC IPM Pest management guidelines Walnut. Publication 3471, 59-60. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11276a3fbaa50867a" w:history="1">
+      <w:hyperlink r:id="rId22586a3fc2cae5df4" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgwalnut.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wang S, Gergerich RC, Wickizer SL &amp; Kim KS (2002). Localization of transmissible and nontransmissible viruses in the vector nematode Xiphinema americanum. Phytopathology 92(6), 646–653. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32536a3fbaa5086a0" w:history="1">
+      <w:hyperlink r:id="rId94696a3fc2cae5e1c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://apsjournals.apsnet.org/doi/epdf/10.1094/PHYTO.2002.92.6.646</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -2887,51 +2887,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Albanese G, Saponari M &amp; Faggioli F (2012) Olive Germplasm – The Olive Cultivation, Table Olive and Olive Oil Industry in Italy. Chapter 6. Phytosanitary certification. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71016a3fbaa508bcc" w:history="1">
+      <w:hyperlink r:id="rId49416a3fc2cae63aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.5772/51722</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3935,51 +3935,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Bush MR (2005) Cherry growers must contain the Cherry leaf roll virus- A new cherry disease to Pacific Northwest. Washington State University Extension, Yakima County </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69126a3fbaa5090f1" w:history="1">
+      <w:hyperlink r:id="rId29946a3fc2cae6948" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://treefruit</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. yakima.wsu.edu/pestmanagement/Pest%20Files/Cherry%20 Leaf%20Roll%20Virus%20in%20PNW.pdf</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4045,84 +4045,84 @@
         <w:t xml:space="preserve">Isac M, Plopa C, Calinescu M &amp; Myrta A (2008) Detection of the viral diseases presently with the stone fruit species in Romania. Acta Hort. 781: 59–64</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Langer J, von Bargen S, Bandte M, Hamacher J, Büttner C (2010) Auftreten und Bedeutung des Cherry leaf roll virus in Laubbäumen am Beispiel von Steinfrüchten. Jahrbuch der Baumpflege 2010. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73496a3fbaa50916c" w:history="1">
+      <w:hyperlink r:id="rId40706a3fc2cae69bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.agrar.hu-berlin.de/de/institut/departments/dntw/phytomedizin/pdf/publikationen/langer_etal2010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Mandic B, Matić S, Al Rwahnih M, Jelkmann W &amp; Myrta A (2007) Viruses of sweet and sour cherry in Serbia. Journal of Plant Pathology 89, no. 1, 103–108. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23296a3fbaa509196" w:history="1">
+      <w:hyperlink r:id="rId30936a3fc2cae69e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.jstor.org/stable/41998362</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5079,51 +5079,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Bush MR (2005) Cherry growers must contain the Cherry leaf roll virus- A new cherry disease to Pacific Northwest. Washington State University Extension, Yakima County </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79336a3fbaa50965e" w:history="1">
+      <w:hyperlink r:id="rId54006a3fc2cae6f3c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://treefruit</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. yakima.wsu.edu/pestmanagement/Pest%20Files/Cherry%20 Leaf%20Roll%20Virus%20in%20PNW.pdf</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5189,84 +5189,84 @@
         <w:t xml:space="preserve">Isac M, Plopa C, Calinescu M &amp; Myrta A (2008) Detection of the viral diseases presently with the stone fruit species in Romania. Acta Hort. 781: 59–64</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Langer J, von Bargen S, Bandte M, Hamacher J, Büttner C (2010) Auftreten und Bedeutung des Cherry leaf roll virus in Laubbäumen am Beispiel von Steinfrüchten. Jahrbuch der Baumpflege 2010. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44736a3fbaa5096cd" w:history="1">
+      <w:hyperlink r:id="rId69046a3fc2cae6fb0" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.agrar.hu-berlin.de/de/institut/departments/dntw/phytomedizin/pdf/publikationen/langer_etal2010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Mandic B, Matić S, Al Rwahnih M, Jelkmann W &amp; Myrta A (2007) Viruses of sweet and sour cherry in Serbia. Journal of Plant Pathology 89, no. 1, 103–108. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55196a3fbaa5096f1" w:history="1">
+      <w:hyperlink r:id="rId52516a3fc2cae6fd9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.jstor.org/stable/41998362</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5428,137 +5428,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="22207013">
+  <w:abstractNum w:abstractNumId="76560489">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="54582671">
+    <w:lvl w:ilvl="0" w:tplc="58879734">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="54582671" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="58879734" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="54582671" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="58879734" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="54582671" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="58879734" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="54582671" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="58879734" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="54582671" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="58879734" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="54582671" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="58879734" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="54582671" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="58879734" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="54582671" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="58879734" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22207012">
+  <w:abstractNum w:abstractNumId="76560488">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="44151416">
+    <w:lvl w:ilvl="0" w:tplc="23297262">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6310,55 +6310,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="22207012">
-    <w:abstractNumId w:val="22207012"/>
+  <w:num w:numId="76560488">
+    <w:abstractNumId w:val="76560488"/>
   </w:num>
-  <w:num w:numId="22207013">
-    <w:abstractNumId w:val="22207013"/>
+  <w:num w:numId="76560489">
+    <w:abstractNumId w:val="76560489"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -17903,51 +17903,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId777774013" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId24046a3fbaa507faf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId56226a3fbaa507fdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CLRV00/categorization" TargetMode="External"/><Relationship Id="rId78586a3fbaa508546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpvweb.net/dpv/showdpv.php?dpvno=306" TargetMode="External"/><Relationship Id="rId24426a3fbaa50858e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes" TargetMode="External"/><Relationship Id="rId41316a3fbaa5085c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agrar.hu-berlin.de/de/institut/departments/dntw/phytomedizin/pdf/publikationen/langer_etal2010" TargetMode="External"/><Relationship Id="rId58106a3fbaa50861a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.1990.284.41" TargetMode="External"/><Relationship Id="rId11276a3fbaa50867a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgwalnut.pdf" TargetMode="External"/><Relationship Id="rId32536a3fbaa5086a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/epdf/10.1094/PHYTO.2002.92.6.646" TargetMode="External"/><Relationship Id="rId71016a3fbaa508bcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5772/51722" TargetMode="External"/><Relationship Id="rId69126a3fbaa5090f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://treefruit" TargetMode="External"/><Relationship Id="rId73496a3fbaa50916c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agrar.hu-berlin.de/de/institut/departments/dntw/phytomedizin/pdf/publikationen/langer_etal2010" TargetMode="External"/><Relationship Id="rId23296a3fbaa509196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/41998362" TargetMode="External"/><Relationship Id="rId79336a3fbaa50965e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://treefruit" TargetMode="External"/><Relationship Id="rId44736a3fbaa5096cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agrar.hu-berlin.de/de/institut/departments/dntw/phytomedizin/pdf/publikationen/langer_etal2010" TargetMode="External"/><Relationship Id="rId55196a3fbaa5096f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/41998362" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId965305509" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId22536a3fc2cae5661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId85146a3fc2cae5698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CLRV00/categorization" TargetMode="External"/><Relationship Id="rId61016a3fc2cae5cc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpvweb.net/dpv/showdpv.php?dpvno=306" TargetMode="External"/><Relationship Id="rId85876a3fc2cae5d13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes" TargetMode="External"/><Relationship Id="rId91816a3fc2cae5d3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agrar.hu-berlin.de/de/institut/departments/dntw/phytomedizin/pdf/publikationen/langer_etal2010" TargetMode="External"/><Relationship Id="rId24016a3fc2cae5d95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.1990.284.41" TargetMode="External"/><Relationship Id="rId22586a3fc2cae5df4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgwalnut.pdf" TargetMode="External"/><Relationship Id="rId94696a3fc2cae5e1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/epdf/10.1094/PHYTO.2002.92.6.646" TargetMode="External"/><Relationship Id="rId49416a3fc2cae63aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5772/51722" TargetMode="External"/><Relationship Id="rId29946a3fc2cae6948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://treefruit" TargetMode="External"/><Relationship Id="rId40706a3fc2cae69bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agrar.hu-berlin.de/de/institut/departments/dntw/phytomedizin/pdf/publikationen/langer_etal2010" TargetMode="External"/><Relationship Id="rId30936a3fc2cae69e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/41998362" TargetMode="External"/><Relationship Id="rId54006a3fc2cae6f3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://treefruit" TargetMode="External"/><Relationship Id="rId69046a3fc2cae6fb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agrar.hu-berlin.de/de/institut/departments/dntw/phytomedizin/pdf/publikationen/langer_etal2010" TargetMode="External"/><Relationship Id="rId52516a3fc2cae6fd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/41998362" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>