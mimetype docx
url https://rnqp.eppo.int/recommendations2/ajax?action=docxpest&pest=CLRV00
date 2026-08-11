--- v2 (2026-06-27)
+++ v3 (2026-08-11)
@@ -519,78 +519,78 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CLRV is widely distributed in the EPPO region. Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId22536a3fc2cae5661" w:history="1">
+      <w:hyperlink r:id="rId57446a7b2685b9786" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). CLRV was recorded on grapevine in Germany (Ipach et al., 2003) and Poland (Komorowska et al., 2012). It has been reported in olive trees from Croatia, Italy, Lebanon, Portugal, Spain and Turkey (Albanese et al., 2012). No systematic surveys of CLRV were performed in the EU on many of its natural woody hosts, including Actinidia spp, therefore its presence on these hosts is probably underestimated.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">(Remark: In the EPPO region, CLRV is a quarantine pest for some countries e.g. Jordan, Morocco, Norway, Tunisia and Turkey. The virus had been recommended for regulation as a quarantine pest by EPPO from 1981 to 2004, see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85146a3fc2cae5698" w:history="1">
+      <w:hyperlink r:id="rId31046a7b2685b97c1" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CLRV00/categorization</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:br/>
@@ -1585,51 +1585,51 @@
         <w:t xml:space="preserve">Godena S, Bendini A, Giambanelli E, Cerretani L, Ðermic D &amp; Dermic E (2012) Cherry leafroll virus: Impact on olive fruit and virgin olive oil quality, European Journal of Lipid Science and Technology 114, 535–541.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Jones AT, 1985. Cherry leaf roll virus. Association of Applied Biologists, Descriptions of Plant Viruses, 306. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61016a3fc2cae5cc5" w:history="1">
+      <w:hyperlink r:id="rId55316a7b2685b9e3d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.dpvweb.net/dpv/showdpv.php?dpvno=306</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1649,84 +1649,84 @@
         <w:t xml:space="preserve">Ferretti, L., Corsi, B., Luongo, L., Dal Cortivo, C., Belisario, A. (2017). A survey of cherry leaf roll virus in intensively managed grafted English (Persian) walnut trees in Italy. Journal of Plant Pathology 99(2): 423-427.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Grant, J.A., McGranahan, G.H. (2005) English walnut rootstocks help avoid blackline disease, but produce less than ´Paradox´ hybrid. California Agriculture, 59, 249–251. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85876a3fc2cae5d13" w:history="1">
+      <w:hyperlink r:id="rId26696a7b2685b9e8c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Langer J, von Bargen S, Bandte M, Hamacher J, Büttner C (2010) Auftreten und Bedeutung des Cherry leaf roll virus in Laubbäumen am Beispiel von Steinfrüchten. Jahrbuch der Baumpflege 2010. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91816a3fc2cae5d3d" w:history="1">
+      <w:hyperlink r:id="rId35956a7b2685b9eb7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.agrar.hu-berlin.de/de/institut/departments/dntw/phytomedizin/pdf/publikationen/langer_etal2010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1761,51 +1761,51 @@
         <w:t xml:space="preserve">Mircetich SM, Sanborn RR and Ramos DE (1980). Natural spread, graft-transmission, and possible etiology of walnut blackline disease. Phytopathology, 70, 962–968.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Németh M, Kölber M, Szentiványi P (1990). Cherry leaf roll virus in hungarian walnut orchards. Acta Horticulturae 284, 299-300. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24016a3fc2cae5d95" w:history="1">
+      <w:hyperlink r:id="rId40566a7b2685b9f16" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.1990.284.41</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1848,84 +1848,84 @@
         <w:t xml:space="preserve">Rebenstorf K, Candresse T, Dulucq MJ, Büttner C, and Obermeier C, 2006. Host species-dependent population structure of a pollen-borne plant virus, cherry leaf roll virus. Journal of Virology, 80, 2453–2462.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC ANR (2020). Blackline (Cherry leaf roll virus). UC IPM Pest management guidelines Walnut. Publication 3471, 59-60. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22586a3fc2cae5df4" w:history="1">
+      <w:hyperlink r:id="rId51336a7b2685b9f78" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgwalnut.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wang S, Gergerich RC, Wickizer SL &amp; Kim KS (2002). Localization of transmissible and nontransmissible viruses in the vector nematode Xiphinema americanum. Phytopathology 92(6), 646–653. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94696a3fc2cae5e1c" w:history="1">
+      <w:hyperlink r:id="rId91306a7b2685b9fa0" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://apsjournals.apsnet.org/doi/epdf/10.1094/PHYTO.2002.92.6.646</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -2887,51 +2887,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Albanese G, Saponari M &amp; Faggioli F (2012) Olive Germplasm – The Olive Cultivation, Table Olive and Olive Oil Industry in Italy. Chapter 6. Phytosanitary certification. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49416a3fc2cae63aa" w:history="1">
+      <w:hyperlink r:id="rId52906a7b2685ba560" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.5772/51722</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3935,51 +3935,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Bush MR (2005) Cherry growers must contain the Cherry leaf roll virus- A new cherry disease to Pacific Northwest. Washington State University Extension, Yakima County </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29946a3fc2cae6948" w:history="1">
+      <w:hyperlink r:id="rId42196a7b2685bab0a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://treefruit</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. yakima.wsu.edu/pestmanagement/Pest%20Files/Cherry%20 Leaf%20Roll%20Virus%20in%20PNW.pdf</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4045,84 +4045,84 @@
         <w:t xml:space="preserve">Isac M, Plopa C, Calinescu M &amp; Myrta A (2008) Detection of the viral diseases presently with the stone fruit species in Romania. Acta Hort. 781: 59–64</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Langer J, von Bargen S, Bandte M, Hamacher J, Büttner C (2010) Auftreten und Bedeutung des Cherry leaf roll virus in Laubbäumen am Beispiel von Steinfrüchten. Jahrbuch der Baumpflege 2010. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40706a3fc2cae69bf" w:history="1">
+      <w:hyperlink r:id="rId55216a7b2685bab85" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.agrar.hu-berlin.de/de/institut/departments/dntw/phytomedizin/pdf/publikationen/langer_etal2010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Mandic B, Matić S, Al Rwahnih M, Jelkmann W &amp; Myrta A (2007) Viruses of sweet and sour cherry in Serbia. Journal of Plant Pathology 89, no. 1, 103–108. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30936a3fc2cae69e8" w:history="1">
+      <w:hyperlink r:id="rId67506a7b2685babb0" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.jstor.org/stable/41998362</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5079,51 +5079,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Bush MR (2005) Cherry growers must contain the Cherry leaf roll virus- A new cherry disease to Pacific Northwest. Washington State University Extension, Yakima County </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54006a3fc2cae6f3c" w:history="1">
+      <w:hyperlink r:id="rId94666a7b2685bb0f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://treefruit</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. yakima.wsu.edu/pestmanagement/Pest%20Files/Cherry%20 Leaf%20Roll%20Virus%20in%20PNW.pdf</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5189,84 +5189,84 @@
         <w:t xml:space="preserve">Isac M, Plopa C, Calinescu M &amp; Myrta A (2008) Detection of the viral diseases presently with the stone fruit species in Romania. Acta Hort. 781: 59–64</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Langer J, von Bargen S, Bandte M, Hamacher J, Büttner C (2010) Auftreten und Bedeutung des Cherry leaf roll virus in Laubbäumen am Beispiel von Steinfrüchten. Jahrbuch der Baumpflege 2010. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69046a3fc2cae6fb0" w:history="1">
+      <w:hyperlink r:id="rId65266a7b2685bb170" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.agrar.hu-berlin.de/de/institut/departments/dntw/phytomedizin/pdf/publikationen/langer_etal2010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Mandic B, Matić S, Al Rwahnih M, Jelkmann W &amp; Myrta A (2007) Viruses of sweet and sour cherry in Serbia. Journal of Plant Pathology 89, no. 1, 103–108. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52516a3fc2cae6fd9" w:history="1">
+      <w:hyperlink r:id="rId95216a7b2685bb197" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.jstor.org/stable/41998362</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5428,137 +5428,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="76560489">
+  <w:abstractNum w:abstractNumId="71705786">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="58879734">
+    <w:lvl w:ilvl="0" w:tplc="36444627">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="58879734" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="36444627" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="58879734" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="36444627" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="58879734" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="36444627" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="58879734" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="36444627" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="58879734" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="36444627" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="58879734" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="36444627" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="58879734" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="36444627" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="58879734" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="36444627" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="76560488">
+  <w:abstractNum w:abstractNumId="71705785">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="23297262">
+    <w:lvl w:ilvl="0" w:tplc="72336846">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6310,55 +6310,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="76560488">
-    <w:abstractNumId w:val="76560488"/>
+  <w:num w:numId="71705785">
+    <w:abstractNumId w:val="71705785"/>
   </w:num>
-  <w:num w:numId="76560489">
-    <w:abstractNumId w:val="76560489"/>
+  <w:num w:numId="71705786">
+    <w:abstractNumId w:val="71705786"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -17903,51 +17903,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId965305509" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId22536a3fc2cae5661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId85146a3fc2cae5698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CLRV00/categorization" TargetMode="External"/><Relationship Id="rId61016a3fc2cae5cc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpvweb.net/dpv/showdpv.php?dpvno=306" TargetMode="External"/><Relationship Id="rId85876a3fc2cae5d13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes" TargetMode="External"/><Relationship Id="rId91816a3fc2cae5d3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agrar.hu-berlin.de/de/institut/departments/dntw/phytomedizin/pdf/publikationen/langer_etal2010" TargetMode="External"/><Relationship Id="rId24016a3fc2cae5d95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.1990.284.41" TargetMode="External"/><Relationship Id="rId22586a3fc2cae5df4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgwalnut.pdf" TargetMode="External"/><Relationship Id="rId94696a3fc2cae5e1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/epdf/10.1094/PHYTO.2002.92.6.646" TargetMode="External"/><Relationship Id="rId49416a3fc2cae63aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5772/51722" TargetMode="External"/><Relationship Id="rId29946a3fc2cae6948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://treefruit" TargetMode="External"/><Relationship Id="rId40706a3fc2cae69bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agrar.hu-berlin.de/de/institut/departments/dntw/phytomedizin/pdf/publikationen/langer_etal2010" TargetMode="External"/><Relationship Id="rId30936a3fc2cae69e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/41998362" TargetMode="External"/><Relationship Id="rId54006a3fc2cae6f3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://treefruit" TargetMode="External"/><Relationship Id="rId69046a3fc2cae6fb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agrar.hu-berlin.de/de/institut/departments/dntw/phytomedizin/pdf/publikationen/langer_etal2010" TargetMode="External"/><Relationship Id="rId52516a3fc2cae6fd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/41998362" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId173587971" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId57446a7b2685b9786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId31046a7b2685b97c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CLRV00/categorization" TargetMode="External"/><Relationship Id="rId55316a7b2685b9e3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpvweb.net/dpv/showdpv.php?dpvno=306" TargetMode="External"/><Relationship Id="rId26696a7b2685b9e8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes" TargetMode="External"/><Relationship Id="rId35956a7b2685b9eb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agrar.hu-berlin.de/de/institut/departments/dntw/phytomedizin/pdf/publikationen/langer_etal2010" TargetMode="External"/><Relationship Id="rId40566a7b2685b9f16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.1990.284.41" TargetMode="External"/><Relationship Id="rId51336a7b2685b9f78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgwalnut.pdf" TargetMode="External"/><Relationship Id="rId91306a7b2685b9fa0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/epdf/10.1094/PHYTO.2002.92.6.646" TargetMode="External"/><Relationship Id="rId52906a7b2685ba560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5772/51722" TargetMode="External"/><Relationship Id="rId42196a7b2685bab0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://treefruit" TargetMode="External"/><Relationship Id="rId55216a7b2685bab85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agrar.hu-berlin.de/de/institut/departments/dntw/phytomedizin/pdf/publikationen/langer_etal2010" TargetMode="External"/><Relationship Id="rId67506a7b2685babb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/41998362" TargetMode="External"/><Relationship Id="rId94666a7b2685bb0f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://treefruit" TargetMode="External"/><Relationship Id="rId65266a7b2685bb170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agrar.hu-berlin.de/de/institut/departments/dntw/phytomedizin/pdf/publikationen/langer_etal2010" TargetMode="External"/><Relationship Id="rId95216a7b2685bb197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/41998362" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>