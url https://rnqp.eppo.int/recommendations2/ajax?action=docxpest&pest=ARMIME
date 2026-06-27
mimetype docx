--- v0 (2026-05-13)
+++ v1 (2026-06-27)
@@ -503,51 +503,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The pest is widespread in the EPPO region in particular in forests and in the environment where no phytosanitary measures are taken. GBIF includes reports from almost every EPPO country, but no reports from some areas of some Eastern Europe countries (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId87596a04251b98ab8" w:history="1">
+      <w:hyperlink r:id="rId36886a3fbab0dbda9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gbif.org/fr/species/2536891</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1480,51 +1480,51 @@
         <w:t xml:space="preserve">Devkota P &amp; Hammerschmidt R (2020) The Infection process of Armillaria mellea and Armillaria solidipes. Physiological and Molecular Plant Pathology 112(4), 101543. DOI: 10.1016/j.pmpp.2020.101543</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Downer J &amp; Faber B (2019) Non-chemical control of Armillaria mellea infection of Prunus persica. Journal of Plant Science and Phytopathology 3, 050-055. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92726a04251b98e76" w:history="1">
+      <w:hyperlink r:id="rId86956a3fbab0dc18c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.29328/journal.jpsp.1001031</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1636,51 +1636,51 @@
         <w:t xml:space="preserve">Raabe (1962). Host list of root rot fungus Armillaria mellea. Hilgardia 33 nr. 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Raabe RD (2008) Plants resistant or susceptible to Armillaria mellea, the oak root fungus. University of California, Berkeley. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81286a04251b98f06" w:history="1">
+      <w:hyperlink r:id="rId42606a3fbab0dc20b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://alamedabackyardgrowers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. org/wp-content/uploads/2019/01/List-of-Oak-Root-Fungus-Resistant-or-Susceptible-Trees-Plants. pdf.[accessed 28 Jul 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2762,51 +2762,51 @@
         <w:t xml:space="preserve">Devkota P &amp; Hammerschmidt R (2020) The Infection process of Armillaria mellea and Armillaria solidipes. Physiological and Molecular Plant Pathology 112(4), 101543. DOI: 10.1016/j.pmpp.2020.101543</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Downer J &amp; Faber B (2019) Non-chemical control of Armillaria mellea infection of Prunus persica. Journal of Plant Science and Phytopathology 3, 050-055. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20646a04251b9931e" w:history="1">
+      <w:hyperlink r:id="rId71886a3fbab0dc644" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.29328/journal.jpsp.1001031</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2918,51 +2918,51 @@
         <w:t xml:space="preserve">Raabe (1962). Host list of root rot fungus Armillaria mellea. Hilgardia 33 nr. 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Raabe RD (2008) Plants resistant or susceptible to Armillaria mellea, the oak root fungus. University of California, Berkeley. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52876a04251b9939d" w:history="1">
+      <w:hyperlink r:id="rId91786a3fbab0dc6c0" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://alamedabackyardgrowers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. org/wp-content/uploads/2019/01/List-of-Oak-Root-Fungus-Resistant-or-Susceptible-Trees-Plants. pdf.[accessed 28 Jul 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4073,51 +4073,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Armillaria mellea (armillaria root rot). Crop protection compendium. CABI Compendium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId75126a04251b99823" w:history="1">
+      <w:hyperlink r:id="rId77016a3fbab0dcb57" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.7002</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 8/Apr/2024).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4206,51 +4206,51 @@
         <w:t xml:space="preserve">Dowding P &amp; Smith L (2008) Forest fungi In Ireland. COFORD, Dublin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Downer J &amp; Faber B (2019) Non-chemical control of Armillaria mellea infection of Prunus persica. Journal of Plant Science and Phytopathology 3, 050-055. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62646a04251b99887" w:history="1">
+      <w:hyperlink r:id="rId37026a3fbab0dcbc3" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.29328/journal.jpsp.1001031</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4308,51 +4308,51 @@
         <w:t xml:space="preserve">Jankovský L (2003) Distribution and ecology of Armillaria species in some habitats of southern Moravia, Czech Republic. Czech Mycology 55(3-4), 173-186.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kedves O, Shahab D, Champramary S, Chen L, Indic B, Bóka B, Nagy VD, Vágvölgyi C, Kredics L &amp; Sipos G (2021) Epidemiology, biotic interactions and biological control of Armillarioids in the Northern Hemisphere. Pathogens 10(1), 76. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97406a04251b998d3" w:history="1">
+      <w:hyperlink r:id="rId22026a3fbab0dcc15" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/pathogens10010076</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4418,117 +4418,117 @@
         <w:t xml:space="preserve">McGranahan GH &amp; Leslie CA (1990). Walnuts (Juglans). In Genetic resources of fruit and nut crops (eds Moore JN &amp; Ballington JR) Volume 2. Acta Horticulturae 290, 907–951.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Marxmüller H, Holdenrieder O &amp; Müller ED (1990). Zur Verbreitung, Phönologie und Ökologie von Armillaria mellea s.l. in Südbayern. Bericht Bayerischer Botanischer Gesellschaft, 61:115-134. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99076a04251b99925" w:history="1">
+      <w:hyperlink r:id="rId53426a3fbab0dcc69" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.zobodat.at/pdf/Berichte-Bayerischen-Bot-Ges-Erforschung-Flora_61_0115-0134.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Mesanza N, Patten CL &amp; Iturritxa E (2017) Distribution and characterization of Armillaria complex in Atlantic Forest Ecosystems of Spain. Forests 2017, 8(7), 235; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57416a04251b99942" w:history="1">
+      <w:hyperlink r:id="rId70096a3fbab0dcc87" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f8070235</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NDFF (2024) NDFF Verspreidingsatlas, NMV verspreidingsatlas paddenstoelen, Armillaria mellea (Vahl) P. Kumm. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27456a04251b9995d" w:history="1">
+      <w:hyperlink r:id="rId85616a3fbab0dcca3" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.verspreidingsatlas.nl/0005040</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 19/Mar/2024).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4640,84 +4640,84 @@
         <w:t xml:space="preserve">Termorshuizen AJ &amp; Arnolds EJM (1994). Geographical distribution of the Armillaria species in the Netherlands in relation to soil type and hosts. European Journal of Forest Pathology 24(3), 129-136.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UCANR (1998) Crop Profile for Walnuts in California. University of California Agriculture and Natural Resources. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62396a04251b999cf" w:history="1">
+      <w:hyperlink r:id="rId55936a3fbab0dcd19" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/datastoreFiles/391-47.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UCANR (2017) Apricot. Pest management guidelines for agriculture. University of California Agriculture and Natural Resources, UC IPM Pest Management Guidelines: Apricot, UC ANR Publication 3433. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10246a04251b999e9" w:history="1">
+      <w:hyperlink r:id="rId67886a3fbab0dcd33" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgapricot.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 24/Apr/2024)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -5690,51 +5690,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Armillaria mellea (armillaria root rot). Crop protection compendium. CABI Compendium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId17456a04251b99e04" w:history="1">
+      <w:hyperlink r:id="rId91606a3fbab0dd11c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.7002</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 8/Apr/2024).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5823,51 +5823,51 @@
         <w:t xml:space="preserve">Dowding P &amp; Smith L (2008) Forest fungi In Ireland. COFORD, Dublin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Downer J &amp; Faber B (2019) Non-chemical control of Armillaria mellea infection of Prunus persica. Journal of Plant Science and Phytopathology 3, 050-055. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43016a04251b99e76" w:history="1">
+      <w:hyperlink r:id="rId26056a3fbab0dd183" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.29328/journal.jpsp.1001031</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -5925,51 +5925,51 @@
         <w:t xml:space="preserve">Jankovský L (2003) Distribution and ecology of Armillaria species in some habitats of southern Moravia, Czech Republic. Czech Mycology 55(3-4), 173-186.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kedves O, Shahab D, Champramary S, Chen L, Indic B, Bóka B, Nagy VD, Vágvölgyi C, Kredics L &amp; Sipos G (2021) Epidemiology, biotic interactions and biological control of Armillarioids in the Northern Hemisphere. Pathogens 10(1), 76. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93206a04251b99ec2" w:history="1">
+      <w:hyperlink r:id="rId58226a3fbab0dd1d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/pathogens10010076</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -6035,117 +6035,117 @@
         <w:t xml:space="preserve">McGranahan GH &amp; Leslie CA (1990). Walnuts (Juglans). In Genetic resources of fruit and nut crops (eds Moore JN &amp; Ballington JR) Volume 2. Acta Horticulturae 290, 907–951.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Marxmüller H, Holdenrieder O &amp; Müller ED (1990). Zur Verbreitung, Phönologie und Ökologie von Armillaria mellea s.l. in Südbayern. Bericht Bayerischer Botanischer Gesellschaft, 61:115-134. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86146a04251b99f13" w:history="1">
+      <w:hyperlink r:id="rId99116a3fbab0dd225" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.zobodat.at/pdf/Berichte-Bayerischen-Bot-Ges-Erforschung-Flora_61_0115-0134.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Mesanza N, Patten CL &amp; Iturritxa E (2017) Distribution and characterization of Armillaria complex in Atlantic Forest Ecosystems of Spain. Forests 2017, 8(7), 235; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38436a04251b99f2e" w:history="1">
+      <w:hyperlink r:id="rId68486a3fbab0dd241" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f8070235</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NDFF (2024) NDFF Verspreidingsatlas, NMV verspreidingsatlas paddenstoelen, Armillaria mellea (Vahl) P. Kumm. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22556a04251b99f48" w:history="1">
+      <w:hyperlink r:id="rId29676a3fbab0dd25c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.verspreidingsatlas.nl/0005040</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 19/Mar/2024).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -6257,84 +6257,84 @@
         <w:t xml:space="preserve">Termorshuizen AJ &amp; Arnolds EJM (1994). Geographical distribution of the Armillaria species in the Netherlands in relation to soil type and hosts. European Journal of Forest Pathology 24(3), 129-136.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UCANR (1998) Crop Profile for Walnuts in California. University of California Agriculture and Natural Resources. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81136a04251b99fb8" w:history="1">
+      <w:hyperlink r:id="rId98736a3fbab0dd2d0" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/datastoreFiles/391-47.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UCANR (2017) Apricot. Pest management guidelines for agriculture. University of California Agriculture and Natural Resources, UC IPM Pest Management Guidelines: Apricot, UC ANR Publication 3433. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92256a04251b99fd3" w:history="1">
+      <w:hyperlink r:id="rId46106a3fbab0dd2ec" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgapricot.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 24/Apr/2024)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -7270,51 +7270,51 @@
         <w:t xml:space="preserve">Devkota P &amp; Hammerschmidt R (2020) The Infection process of Armillaria mellea and Armillaria solidipes. Physiological and Molecular Plant Pathology 112(4), 101543. DOI: 10.1016/j.pmpp.2020.101543</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Downer J &amp; Faber B (2019) Non-chemical control of Armillaria mellea infection of Prunus persica. Journal of Plant Science and Phytopathology 3, 050-055. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50146a04251b9a364" w:history="1">
+      <w:hyperlink r:id="rId93456a3fbab0dd6a3" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.29328/journal.jpsp.1001031</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -7426,51 +7426,51 @@
         <w:t xml:space="preserve">Raabe (1962) Host list of root rot fungus Armillaria mellea. Hilgardia 33 nr. 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Raabe RD (2008) Plants resistant or susceptible to Armillaria mellea, the oak root fungus. University of California, Berkeley. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81506a04251b9a3d6" w:history="1">
+      <w:hyperlink r:id="rId24046a3fbab0dd718" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://alamedabackyardgrowers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. org/wp-content/uploads/2019/01/List-of-Oak-Root-Fungus-Resistant-or-Susceptible-Trees-Plants. pdf.[accessed 28 Jul 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -8572,51 +8572,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Armillaria mellea (armillaria root rot). Crop protection compendium. CABI Compendium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId19576a04251b9a84d" w:history="1">
+      <w:hyperlink r:id="rId40456a3fbab0dfaf4" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.7002</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 8/Apr/2024).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -8705,51 +8705,51 @@
         <w:t xml:space="preserve">Dowding P &amp; Smith L (2008) Forest fungi In Ireland. COFORD, Dublin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Downer J &amp; Faber B (2019) Non-chemical control of Armillaria mellea infection of Prunus persica. Journal of Plant Science and Phytopathology 3, 050-055. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36056a04251b9a8b1" w:history="1">
+      <w:hyperlink r:id="rId58186a3fbab0dfb64" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.29328/journal.jpsp.1001031</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -8830,51 +8830,51 @@
         <w:t xml:space="preserve">Jankovský L (2003) Distribution and ecology of Armillaria species in some habitats of southern Moravia, Czech Republic. Czech Mycology 55(3-4), 173-186.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kedves O, Shahab D, Champramary S, Chen L, Indic B, Bóka B, Nagy VD, Vágvölgyi C, Kredics L &amp; Sipos G (2021) Epidemiology, biotic interactions and biological control of Armillarioids in the Northern Hemisphere. Pathogens 10(1), 76. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81686a04251b9a90c" w:history="1">
+      <w:hyperlink r:id="rId56256a3fbab0dfbc6" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/pathogens10010076</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -8940,117 +8940,117 @@
         <w:t xml:space="preserve">McGranahan GH &amp; Leslie CA (1990). Walnuts (Juglans). In Genetic resources of fruit and nut crops (eds Moore JN &amp; Ballington JR) Volume 2. Acta Horticulturae 290, 907–951.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Marxmüller H, Holdenrieder O &amp; Müller ED (1990). Zur Verbreitung, Phönologie und Ökologie von Armillaria mellea s.l. in Südbayern. Bericht Bayerischer Botanischer Gesellschaft, 61:115-134. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94006a04251b9a95c" w:history="1">
+      <w:hyperlink r:id="rId42286a3fbab0dfc1b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.zobodat.at/pdf/Berichte-Bayerischen-Bot-Ges-Erforschung-Flora_61_0115-0134.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Mesanza N, Patten CL &amp; Iturritxa E (2017) Distribution and characterization of Armillaria complex in Atlantic Forest Ecosystems of Spain. Forests 2017, 8(7), 235; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62686a04251b9a978" w:history="1">
+      <w:hyperlink r:id="rId13896a3fbab0dfc38" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f8070235</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NDFF (2024) NDFF Verspreidingsatlas, NMV verspreidingsatlas paddenstoelen, Armillaria mellea (Vahl) P. Kumm. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49626a04251b9a991" w:history="1">
+      <w:hyperlink r:id="rId86856a3fbab0dfc52" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.verspreidingsatlas.nl/0005040</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 19/Mar/2024).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -9162,84 +9162,84 @@
         <w:t xml:space="preserve">Termorshuizen AJ &amp; Arnolds EJM (1994). Geographical distribution of the Armillaria species in the Netherlands in relation to soil type and hosts. European Journal of Forest Pathology 24(3), 129-136.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UCANR (1998) Crop Profile for Walnuts in California. University of California Agriculture and Natural Resources. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31586a04251b9aa00" w:history="1">
+      <w:hyperlink r:id="rId66036a3fbab0dfcca" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/datastoreFiles/391-47.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UCANR (2017) Apricot. Pest management guidelines for agriculture. University of California Agriculture and Natural Resources, UC IPM Pest Management Guidelines: Apricot, UC ANR Publication 3433. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43526a04251b9aa1a" w:history="1">
+      <w:hyperlink r:id="rId73396a3fbab0dfce5" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgapricot.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 24/Apr/2024)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -10203,51 +10203,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Armillaria mellea (armillaria root rot). Crop protection compendium. CABI Compendium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId40606a04251b9adef" w:history="1">
+      <w:hyperlink r:id="rId21166a3fbab0e00e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.7002</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 8/Apr/2024).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -10336,51 +10336,51 @@
         <w:t xml:space="preserve">Dowding P &amp; Smith L (2008) Forest fungi In Ireland. COFORD, Dublin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Downer J &amp; Faber B (2019) Non-chemical control of Armillaria mellea infection of Prunus persica. Journal of Plant Science and Phytopathology 3, 050-055. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92176a04251b9ae63" w:history="1">
+      <w:hyperlink r:id="rId41776a3fbab0e014d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.29328/journal.jpsp.1001031</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -10461,51 +10461,51 @@
         <w:t xml:space="preserve">Jankovský L (2003) Distribution and ecology of Armillaria species in some habitats of southern Moravia, Czech Republic. Czech Mycology 55(3-4), 173-186.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kedves O, Shahab D, Champramary S, Chen L, Indic B, Bóka B, Nagy VD, Vágvölgyi C, Kredics L &amp; Sipos G (2021) Epidemiology, biotic interactions and biological control of Armillarioids in the Northern Hemisphere. Pathogens 10(1), 76. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83726a04251b9aec3" w:history="1">
+      <w:hyperlink r:id="rId77956a3fbab0e01ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/pathogens10010076</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -10571,117 +10571,117 @@
         <w:t xml:space="preserve">McGranahan GH &amp; Leslie CA (1990). Walnuts (Juglans). In Genetic resources of fruit and nut crops (eds Moore JN &amp; Ballington JR) Volume 2. Acta Horticulturae 290, 907–951.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Marxmüller H, Holdenrieder O &amp; Müller ED (1990). Zur Verbreitung, Phönologie und Ökologie von Armillaria mellea s.l. in Südbayern. Bericht Bayerischer Botanischer Gesellschaft, 61:115-134. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79956a04251b9af14" w:history="1">
+      <w:hyperlink r:id="rId20336a3fbab0e0201" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.zobodat.at/pdf/Berichte-Bayerischen-Bot-Ges-Erforschung-Flora_61_0115-0134.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Mesanza N, Patten CL &amp; Iturritxa E (2017) Distribution and characterization of Armillaria complex in Atlantic Forest Ecosystems of Spain. Forests 2017, 8(7), 235; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70086a04251b9af30" w:history="1">
+      <w:hyperlink r:id="rId83106a3fbab0e021d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f8070235</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NDFF (2024) NDFF Verspreidingsatlas, NMV verspreidingsatlas paddenstoelen, Armillaria mellea (Vahl) P. Kumm. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28896a04251b9af4a" w:history="1">
+      <w:hyperlink r:id="rId77646a3fbab0e0238" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.verspreidingsatlas.nl/0005040</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 19/Mar/2024).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -10793,84 +10793,84 @@
         <w:t xml:space="preserve">Termorshuizen AJ &amp; Arnolds EJM (1994). Geographical distribution of the Armillaria species in the Netherlands in relation to soil type and hosts. European Journal of Forest Pathology 24(3), 129-136.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UCANR (1998) Crop Profile for Walnuts in California. University of California Agriculture and Natural Resources. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92426a04251b9afbb" w:history="1">
+      <w:hyperlink r:id="rId18976a3fbab0e02ab" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/datastoreFiles/391-47.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UCANR (2017) Apricot. Pest management guidelines for agriculture. University of California Agriculture and Natural Resources, UC IPM Pest Management Guidelines: Apricot, UC ANR Publication 3433. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77746a04251b9afd5" w:history="1">
+      <w:hyperlink r:id="rId70886a3fbab0e02c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgapricot.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 24/Apr/2024)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -11807,51 +11807,51 @@
         <w:t xml:space="preserve">Devkota P &amp; Hammerschmidt R (2020) The Infection process of Armillaria mellea and Armillaria solidipes. Physiological and Molecular Plant Pathology 112(4), 101543. DOI: 10.1016/j.pmpp.2020.101543</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Downer J &amp; Faber B (2019) Non-chemical control of Armillaria mellea infection of Prunus persica. Journal of Plant Science and Phytopathology 3, 050-055. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91086a04251b9b373" w:history="1">
+      <w:hyperlink r:id="rId33786a3fbab0e0686" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.29328/journal.jpsp.1001031</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -11963,51 +11963,51 @@
         <w:t xml:space="preserve">Raabe (1962). Host list of root rot fungus Armillaria mellea. Hilgardia 33 nr. 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Raabe RD (2008) Plants resistant or susceptible to Armillaria mellea, the oak root fungus. University of California, Berkeley. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56796a04251b9b3e4" w:history="1">
+      <w:hyperlink r:id="rId43566a3fbab0e070b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://alamedabackyardgrowers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. org/wp-content/uploads/2019/01/List-of-Oak-Root-Fungus-Resistant-or-Susceptible-Trees-Plants. pdf.[accessed 28 Jul 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -13081,51 +13081,51 @@
         <w:t xml:space="preserve">Devkota P &amp; Hammerschmidt R (2020) The Infection process of Armillaria mellea and Armillaria solidipes. Physiological and Molecular Plant Pathology 112(4), 101543. DOI: 10.1016/j.pmpp.2020.101543</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Downer J &amp; Faber B (2019) Non-chemical control of Armillaria mellea infection of Prunus persica. Journal of Plant Science and Phytopathology 3, 050-055. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63366a04251b9b7c2" w:history="1">
+      <w:hyperlink r:id="rId67326a3fbab0e0b39" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.29328/journal.jpsp.1001031</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -13237,51 +13237,51 @@
         <w:t xml:space="preserve">Prodorutti D, Perlot I, Giongo L &amp; Gessler (2007) Highbush Blueberry: Cultivation, Protection, Breeding and Biotechnology. Phytopathology 99(6), 651-658.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Prodorutti D, Vanblaere T, Gobbin D, Pellegrini A, Gessler C &amp; Pertot I (2009) Genetic diversity of Armillaria spp. infecting highbush blueberry in Northern Italy (Trentino Region). The European Journal of Plant Science and Biotechnology 1(1), 44-56. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66796a04251b9b82b" w:history="1">
+      <w:hyperlink r:id="rId67836a3fbab0e0bb1" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.globalsciencebooks.info/Online/GSBOnline/images/0706/EJPSB_1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(1)/EJPSB_1(1)44-56o.pdf.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -13301,51 +13301,51 @@
         <w:t xml:space="preserve">Raabe (1962). Host list of root rot fungus Armillaria mellea. Hilgardia 33 nr. 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Raabe RD (2008) Plants resistant or susceptible to Armillaria mellea, the oak root fungus. University of California, Berkeley. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29366a04251b9b858" w:history="1">
+      <w:hyperlink r:id="rId82476a3fbab0e0be2" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://alamedabackyardgrowers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. org/wp-content/uploads/2019/01/List-of-Oak-Root-Fungus-Resistant-or-Susceptible-Trees-Plants. pdf.[accessed 28 Jul 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -13576,137 +13576,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="86734844">
+  <w:abstractNum w:abstractNumId="15107823">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="23808638">
+    <w:lvl w:ilvl="0" w:tplc="94972768">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="23808638" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="94972768" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="23808638" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="94972768" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="23808638" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="94972768" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="23808638" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="94972768" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="23808638" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="94972768" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="23808638" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="94972768" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="23808638" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="94972768" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="23808638" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="94972768" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="86734843">
+  <w:abstractNum w:abstractNumId="15107822">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="39946249">
+    <w:lvl w:ilvl="0" w:tplc="85320019">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -14458,55 +14458,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="86734843">
-    <w:abstractNumId w:val="86734843"/>
+  <w:num w:numId="15107822">
+    <w:abstractNumId w:val="15107822"/>
   </w:num>
-  <w:num w:numId="86734844">
-    <w:abstractNumId w:val="86734844"/>
+  <w:num w:numId="15107823">
+    <w:abstractNumId w:val="15107823"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -26051,51 +26051,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId816782591" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId87596a04251b98ab8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gbif.org/fr/species/2536891" TargetMode="External"/><Relationship Id="rId92726a04251b98e76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.29328/journal.jpsp.1001031" TargetMode="External"/><Relationship Id="rId81286a04251b98f06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alamedabackyardgrowers" TargetMode="External"/><Relationship Id="rId20646a04251b9931e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.29328/journal.jpsp.1001031" TargetMode="External"/><Relationship Id="rId52876a04251b9939d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alamedabackyardgrowers" TargetMode="External"/><Relationship Id="rId75126a04251b99823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.7002" TargetMode="External"/><Relationship Id="rId62646a04251b99887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.29328/journal.jpsp.1001031" TargetMode="External"/><Relationship Id="rId97406a04251b998d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens10010076" TargetMode="External"/><Relationship Id="rId99076a04251b99925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zobodat.at/pdf/Berichte-Bayerischen-Bot-Ges-Erforschung-Flora_61_0115-0134.pdf" TargetMode="External"/><Relationship Id="rId57416a04251b99942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f8070235" TargetMode="External"/><Relationship Id="rId27456a04251b9995d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verspreidingsatlas.nl/0005040" TargetMode="External"/><Relationship Id="rId62396a04251b999cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/datastoreFiles/391-47.pdf" TargetMode="External"/><Relationship Id="rId10246a04251b999e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgapricot.pdf" TargetMode="External"/><Relationship Id="rId17456a04251b99e04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.7002" TargetMode="External"/><Relationship Id="rId43016a04251b99e76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.29328/journal.jpsp.1001031" TargetMode="External"/><Relationship Id="rId93206a04251b99ec2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens10010076" TargetMode="External"/><Relationship Id="rId86146a04251b99f13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zobodat.at/pdf/Berichte-Bayerischen-Bot-Ges-Erforschung-Flora_61_0115-0134.pdf" TargetMode="External"/><Relationship Id="rId38436a04251b99f2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f8070235" TargetMode="External"/><Relationship Id="rId22556a04251b99f48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verspreidingsatlas.nl/0005040" TargetMode="External"/><Relationship Id="rId81136a04251b99fb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/datastoreFiles/391-47.pdf" TargetMode="External"/><Relationship Id="rId92256a04251b99fd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgapricot.pdf" TargetMode="External"/><Relationship Id="rId50146a04251b9a364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.29328/journal.jpsp.1001031" TargetMode="External"/><Relationship Id="rId81506a04251b9a3d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alamedabackyardgrowers" TargetMode="External"/><Relationship Id="rId19576a04251b9a84d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.7002" TargetMode="External"/><Relationship Id="rId36056a04251b9a8b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.29328/journal.jpsp.1001031" TargetMode="External"/><Relationship Id="rId81686a04251b9a90c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens10010076" TargetMode="External"/><Relationship Id="rId94006a04251b9a95c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zobodat.at/pdf/Berichte-Bayerischen-Bot-Ges-Erforschung-Flora_61_0115-0134.pdf" TargetMode="External"/><Relationship Id="rId62686a04251b9a978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f8070235" TargetMode="External"/><Relationship Id="rId49626a04251b9a991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verspreidingsatlas.nl/0005040" TargetMode="External"/><Relationship Id="rId31586a04251b9aa00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/datastoreFiles/391-47.pdf" TargetMode="External"/><Relationship Id="rId43526a04251b9aa1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgapricot.pdf" TargetMode="External"/><Relationship Id="rId40606a04251b9adef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.7002" TargetMode="External"/><Relationship Id="rId92176a04251b9ae63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.29328/journal.jpsp.1001031" TargetMode="External"/><Relationship Id="rId83726a04251b9aec3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens10010076" TargetMode="External"/><Relationship Id="rId79956a04251b9af14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zobodat.at/pdf/Berichte-Bayerischen-Bot-Ges-Erforschung-Flora_61_0115-0134.pdf" TargetMode="External"/><Relationship Id="rId70086a04251b9af30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f8070235" TargetMode="External"/><Relationship Id="rId28896a04251b9af4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verspreidingsatlas.nl/0005040" TargetMode="External"/><Relationship Id="rId92426a04251b9afbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/datastoreFiles/391-47.pdf" TargetMode="External"/><Relationship Id="rId77746a04251b9afd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgapricot.pdf" TargetMode="External"/><Relationship Id="rId91086a04251b9b373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.29328/journal.jpsp.1001031" TargetMode="External"/><Relationship Id="rId56796a04251b9b3e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alamedabackyardgrowers" TargetMode="External"/><Relationship Id="rId63366a04251b9b7c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.29328/journal.jpsp.1001031" TargetMode="External"/><Relationship Id="rId66796a04251b9b82b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.globalsciencebooks.info/Online/GSBOnline/images/0706/EJPSB_1" TargetMode="External"/><Relationship Id="rId29366a04251b9b858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alamedabackyardgrowers" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId941642172" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId36886a3fbab0dbda9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gbif.org/fr/species/2536891" TargetMode="External"/><Relationship Id="rId86956a3fbab0dc18c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.29328/journal.jpsp.1001031" TargetMode="External"/><Relationship Id="rId42606a3fbab0dc20b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alamedabackyardgrowers" TargetMode="External"/><Relationship Id="rId71886a3fbab0dc644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.29328/journal.jpsp.1001031" TargetMode="External"/><Relationship Id="rId91786a3fbab0dc6c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alamedabackyardgrowers" TargetMode="External"/><Relationship Id="rId77016a3fbab0dcb57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.7002" TargetMode="External"/><Relationship Id="rId37026a3fbab0dcbc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.29328/journal.jpsp.1001031" TargetMode="External"/><Relationship Id="rId22026a3fbab0dcc15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens10010076" TargetMode="External"/><Relationship Id="rId53426a3fbab0dcc69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zobodat.at/pdf/Berichte-Bayerischen-Bot-Ges-Erforschung-Flora_61_0115-0134.pdf" TargetMode="External"/><Relationship Id="rId70096a3fbab0dcc87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f8070235" TargetMode="External"/><Relationship Id="rId85616a3fbab0dcca3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verspreidingsatlas.nl/0005040" TargetMode="External"/><Relationship Id="rId55936a3fbab0dcd19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/datastoreFiles/391-47.pdf" TargetMode="External"/><Relationship Id="rId67886a3fbab0dcd33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgapricot.pdf" TargetMode="External"/><Relationship Id="rId91606a3fbab0dd11c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.7002" TargetMode="External"/><Relationship Id="rId26056a3fbab0dd183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.29328/journal.jpsp.1001031" TargetMode="External"/><Relationship Id="rId58226a3fbab0dd1d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens10010076" TargetMode="External"/><Relationship Id="rId99116a3fbab0dd225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zobodat.at/pdf/Berichte-Bayerischen-Bot-Ges-Erforschung-Flora_61_0115-0134.pdf" TargetMode="External"/><Relationship Id="rId68486a3fbab0dd241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f8070235" TargetMode="External"/><Relationship Id="rId29676a3fbab0dd25c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verspreidingsatlas.nl/0005040" TargetMode="External"/><Relationship Id="rId98736a3fbab0dd2d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/datastoreFiles/391-47.pdf" TargetMode="External"/><Relationship Id="rId46106a3fbab0dd2ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgapricot.pdf" TargetMode="External"/><Relationship Id="rId93456a3fbab0dd6a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.29328/journal.jpsp.1001031" TargetMode="External"/><Relationship Id="rId24046a3fbab0dd718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alamedabackyardgrowers" TargetMode="External"/><Relationship Id="rId40456a3fbab0dfaf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.7002" TargetMode="External"/><Relationship Id="rId58186a3fbab0dfb64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.29328/journal.jpsp.1001031" TargetMode="External"/><Relationship Id="rId56256a3fbab0dfbc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens10010076" TargetMode="External"/><Relationship Id="rId42286a3fbab0dfc1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zobodat.at/pdf/Berichte-Bayerischen-Bot-Ges-Erforschung-Flora_61_0115-0134.pdf" TargetMode="External"/><Relationship Id="rId13896a3fbab0dfc38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f8070235" TargetMode="External"/><Relationship Id="rId86856a3fbab0dfc52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verspreidingsatlas.nl/0005040" TargetMode="External"/><Relationship Id="rId66036a3fbab0dfcca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/datastoreFiles/391-47.pdf" TargetMode="External"/><Relationship Id="rId73396a3fbab0dfce5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgapricot.pdf" TargetMode="External"/><Relationship Id="rId21166a3fbab0e00e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.7002" TargetMode="External"/><Relationship Id="rId41776a3fbab0e014d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.29328/journal.jpsp.1001031" TargetMode="External"/><Relationship Id="rId77956a3fbab0e01ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens10010076" TargetMode="External"/><Relationship Id="rId20336a3fbab0e0201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zobodat.at/pdf/Berichte-Bayerischen-Bot-Ges-Erforschung-Flora_61_0115-0134.pdf" TargetMode="External"/><Relationship Id="rId83106a3fbab0e021d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f8070235" TargetMode="External"/><Relationship Id="rId77646a3fbab0e0238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verspreidingsatlas.nl/0005040" TargetMode="External"/><Relationship Id="rId18976a3fbab0e02ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/datastoreFiles/391-47.pdf" TargetMode="External"/><Relationship Id="rId70886a3fbab0e02c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgapricot.pdf" TargetMode="External"/><Relationship Id="rId33786a3fbab0e0686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.29328/journal.jpsp.1001031" TargetMode="External"/><Relationship Id="rId43566a3fbab0e070b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alamedabackyardgrowers" TargetMode="External"/><Relationship Id="rId67326a3fbab0e0b39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.29328/journal.jpsp.1001031" TargetMode="External"/><Relationship Id="rId67836a3fbab0e0bb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.globalsciencebooks.info/Online/GSBOnline/images/0706/EJPSB_1" TargetMode="External"/><Relationship Id="rId82476a3fbab0e0be2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alamedabackyardgrowers" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>