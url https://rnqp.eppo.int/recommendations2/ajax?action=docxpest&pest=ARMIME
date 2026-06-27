--- v1 (2026-06-27)
+++ v2 (2026-06-27)
@@ -503,51 +503,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The pest is widespread in the EPPO region in particular in forests and in the environment where no phytosanitary measures are taken. GBIF includes reports from almost every EPPO country, but no reports from some areas of some Eastern Europe countries (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId36886a3fbab0dbda9" w:history="1">
+      <w:hyperlink r:id="rId60796a3fc2a6eca54" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gbif.org/fr/species/2536891</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1480,51 +1480,51 @@
         <w:t xml:space="preserve">Devkota P &amp; Hammerschmidt R (2020) The Infection process of Armillaria mellea and Armillaria solidipes. Physiological and Molecular Plant Pathology 112(4), 101543. DOI: 10.1016/j.pmpp.2020.101543</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Downer J &amp; Faber B (2019) Non-chemical control of Armillaria mellea infection of Prunus persica. Journal of Plant Science and Phytopathology 3, 050-055. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86956a3fbab0dc18c" w:history="1">
+      <w:hyperlink r:id="rId85926a3fc2a6ecf9e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.29328/journal.jpsp.1001031</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1636,51 +1636,51 @@
         <w:t xml:space="preserve">Raabe (1962). Host list of root rot fungus Armillaria mellea. Hilgardia 33 nr. 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Raabe RD (2008) Plants resistant or susceptible to Armillaria mellea, the oak root fungus. University of California, Berkeley. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42606a3fbab0dc20b" w:history="1">
+      <w:hyperlink r:id="rId99936a3fc2a6ed04a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://alamedabackyardgrowers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. org/wp-content/uploads/2019/01/List-of-Oak-Root-Fungus-Resistant-or-Susceptible-Trees-Plants. pdf.[accessed 28 Jul 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2762,51 +2762,51 @@
         <w:t xml:space="preserve">Devkota P &amp; Hammerschmidt R (2020) The Infection process of Armillaria mellea and Armillaria solidipes. Physiological and Molecular Plant Pathology 112(4), 101543. DOI: 10.1016/j.pmpp.2020.101543</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Downer J &amp; Faber B (2019) Non-chemical control of Armillaria mellea infection of Prunus persica. Journal of Plant Science and Phytopathology 3, 050-055. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71886a3fbab0dc644" w:history="1">
+      <w:hyperlink r:id="rId98346a3fc2a6ed667" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.29328/journal.jpsp.1001031</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2918,51 +2918,51 @@
         <w:t xml:space="preserve">Raabe (1962). Host list of root rot fungus Armillaria mellea. Hilgardia 33 nr. 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Raabe RD (2008) Plants resistant or susceptible to Armillaria mellea, the oak root fungus. University of California, Berkeley. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91786a3fbab0dc6c0" w:history="1">
+      <w:hyperlink r:id="rId73526a3fc2a6ed714" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://alamedabackyardgrowers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. org/wp-content/uploads/2019/01/List-of-Oak-Root-Fungus-Resistant-or-Susceptible-Trees-Plants. pdf.[accessed 28 Jul 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4073,51 +4073,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Armillaria mellea (armillaria root rot). Crop protection compendium. CABI Compendium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId77016a3fbab0dcb57" w:history="1">
+      <w:hyperlink r:id="rId47456a3fc2a6edd5f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.7002</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 8/Apr/2024).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4206,51 +4206,51 @@
         <w:t xml:space="preserve">Dowding P &amp; Smith L (2008) Forest fungi In Ireland. COFORD, Dublin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Downer J &amp; Faber B (2019) Non-chemical control of Armillaria mellea infection of Prunus persica. Journal of Plant Science and Phytopathology 3, 050-055. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37026a3fbab0dcbc3" w:history="1">
+      <w:hyperlink r:id="rId51786a3fc2a6eddf3" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.29328/journal.jpsp.1001031</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4308,51 +4308,51 @@
         <w:t xml:space="preserve">Jankovský L (2003) Distribution and ecology of Armillaria species in some habitats of southern Moravia, Czech Republic. Czech Mycology 55(3-4), 173-186.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kedves O, Shahab D, Champramary S, Chen L, Indic B, Bóka B, Nagy VD, Vágvölgyi C, Kredics L &amp; Sipos G (2021) Epidemiology, biotic interactions and biological control of Armillarioids in the Northern Hemisphere. Pathogens 10(1), 76. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22026a3fbab0dcc15" w:history="1">
+      <w:hyperlink r:id="rId47746a3fc2a6ede72" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/pathogens10010076</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4418,117 +4418,117 @@
         <w:t xml:space="preserve">McGranahan GH &amp; Leslie CA (1990). Walnuts (Juglans). In Genetic resources of fruit and nut crops (eds Moore JN &amp; Ballington JR) Volume 2. Acta Horticulturae 290, 907–951.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Marxmüller H, Holdenrieder O &amp; Müller ED (1990). Zur Verbreitung, Phönologie und Ökologie von Armillaria mellea s.l. in Südbayern. Bericht Bayerischer Botanischer Gesellschaft, 61:115-134. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53426a3fbab0dcc69" w:history="1">
+      <w:hyperlink r:id="rId67086a3fc2a6edefa" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.zobodat.at/pdf/Berichte-Bayerischen-Bot-Ges-Erforschung-Flora_61_0115-0134.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Mesanza N, Patten CL &amp; Iturritxa E (2017) Distribution and characterization of Armillaria complex in Atlantic Forest Ecosystems of Spain. Forests 2017, 8(7), 235; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70096a3fbab0dcc87" w:history="1">
+      <w:hyperlink r:id="rId22786a3fc2a6edf25" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f8070235</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NDFF (2024) NDFF Verspreidingsatlas, NMV verspreidingsatlas paddenstoelen, Armillaria mellea (Vahl) P. Kumm. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85616a3fbab0dcca3" w:history="1">
+      <w:hyperlink r:id="rId69996a3fc2a6edf4e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.verspreidingsatlas.nl/0005040</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 19/Mar/2024).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4640,84 +4640,84 @@
         <w:t xml:space="preserve">Termorshuizen AJ &amp; Arnolds EJM (1994). Geographical distribution of the Armillaria species in the Netherlands in relation to soil type and hosts. European Journal of Forest Pathology 24(3), 129-136.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UCANR (1998) Crop Profile for Walnuts in California. University of California Agriculture and Natural Resources. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55936a3fbab0dcd19" w:history="1">
+      <w:hyperlink r:id="rId54636a3fc2a6edff6" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/datastoreFiles/391-47.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UCANR (2017) Apricot. Pest management guidelines for agriculture. University of California Agriculture and Natural Resources, UC IPM Pest Management Guidelines: Apricot, UC ANR Publication 3433. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67886a3fbab0dcd33" w:history="1">
+      <w:hyperlink r:id="rId59236a3fc2a6ee01c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgapricot.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 24/Apr/2024)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -5690,51 +5690,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Armillaria mellea (armillaria root rot). Crop protection compendium. CABI Compendium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId91606a3fbab0dd11c" w:history="1">
+      <w:hyperlink r:id="rId77426a3fc2a6ee5aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.7002</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 8/Apr/2024).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5823,51 +5823,51 @@
         <w:t xml:space="preserve">Dowding P &amp; Smith L (2008) Forest fungi In Ireland. COFORD, Dublin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Downer J &amp; Faber B (2019) Non-chemical control of Armillaria mellea infection of Prunus persica. Journal of Plant Science and Phytopathology 3, 050-055. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26056a3fbab0dd183" w:history="1">
+      <w:hyperlink r:id="rId32526a3fc2a6ee639" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.29328/journal.jpsp.1001031</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -5925,51 +5925,51 @@
         <w:t xml:space="preserve">Jankovský L (2003) Distribution and ecology of Armillaria species in some habitats of southern Moravia, Czech Republic. Czech Mycology 55(3-4), 173-186.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kedves O, Shahab D, Champramary S, Chen L, Indic B, Bóka B, Nagy VD, Vágvölgyi C, Kredics L &amp; Sipos G (2021) Epidemiology, biotic interactions and biological control of Armillarioids in the Northern Hemisphere. Pathogens 10(1), 76. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58226a3fbab0dd1d1" w:history="1">
+      <w:hyperlink r:id="rId93596a3fc2a6ee6a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/pathogens10010076</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -6035,117 +6035,117 @@
         <w:t xml:space="preserve">McGranahan GH &amp; Leslie CA (1990). Walnuts (Juglans). In Genetic resources of fruit and nut crops (eds Moore JN &amp; Ballington JR) Volume 2. Acta Horticulturae 290, 907–951.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Marxmüller H, Holdenrieder O &amp; Müller ED (1990). Zur Verbreitung, Phönologie und Ökologie von Armillaria mellea s.l. in Südbayern. Bericht Bayerischer Botanischer Gesellschaft, 61:115-134. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99116a3fbab0dd225" w:history="1">
+      <w:hyperlink r:id="rId80806a3fc2a6ee719" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.zobodat.at/pdf/Berichte-Bayerischen-Bot-Ges-Erforschung-Flora_61_0115-0134.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Mesanza N, Patten CL &amp; Iturritxa E (2017) Distribution and characterization of Armillaria complex in Atlantic Forest Ecosystems of Spain. Forests 2017, 8(7), 235; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68486a3fbab0dd241" w:history="1">
+      <w:hyperlink r:id="rId87746a3fc2a6ee741" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f8070235</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NDFF (2024) NDFF Verspreidingsatlas, NMV verspreidingsatlas paddenstoelen, Armillaria mellea (Vahl) P. Kumm. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29676a3fbab0dd25c" w:history="1">
+      <w:hyperlink r:id="rId36226a3fc2a6ee767" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.verspreidingsatlas.nl/0005040</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 19/Mar/2024).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -6257,84 +6257,84 @@
         <w:t xml:space="preserve">Termorshuizen AJ &amp; Arnolds EJM (1994). Geographical distribution of the Armillaria species in the Netherlands in relation to soil type and hosts. European Journal of Forest Pathology 24(3), 129-136.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UCANR (1998) Crop Profile for Walnuts in California. University of California Agriculture and Natural Resources. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98736a3fbab0dd2d0" w:history="1">
+      <w:hyperlink r:id="rId68216a3fc2a6ee807" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/datastoreFiles/391-47.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UCANR (2017) Apricot. Pest management guidelines for agriculture. University of California Agriculture and Natural Resources, UC IPM Pest Management Guidelines: Apricot, UC ANR Publication 3433. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46106a3fbab0dd2ec" w:history="1">
+      <w:hyperlink r:id="rId95086a3fc2a6ee82d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgapricot.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 24/Apr/2024)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -7270,51 +7270,51 @@
         <w:t xml:space="preserve">Devkota P &amp; Hammerschmidt R (2020) The Infection process of Armillaria mellea and Armillaria solidipes. Physiological and Molecular Plant Pathology 112(4), 101543. DOI: 10.1016/j.pmpp.2020.101543</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Downer J &amp; Faber B (2019) Non-chemical control of Armillaria mellea infection of Prunus persica. Journal of Plant Science and Phytopathology 3, 050-055. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93456a3fbab0dd6a3" w:history="1">
+      <w:hyperlink r:id="rId63756a3fc2a6eed8a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.29328/journal.jpsp.1001031</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -7426,51 +7426,51 @@
         <w:t xml:space="preserve">Raabe (1962) Host list of root rot fungus Armillaria mellea. Hilgardia 33 nr. 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Raabe RD (2008) Plants resistant or susceptible to Armillaria mellea, the oak root fungus. University of California, Berkeley. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24046a3fbab0dd718" w:history="1">
+      <w:hyperlink r:id="rId92786a3fc2a6eee41" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://alamedabackyardgrowers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. org/wp-content/uploads/2019/01/List-of-Oak-Root-Fungus-Resistant-or-Susceptible-Trees-Plants. pdf.[accessed 28 Jul 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -8572,51 +8572,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Armillaria mellea (armillaria root rot). Crop protection compendium. CABI Compendium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId40456a3fbab0dfaf4" w:history="1">
+      <w:hyperlink r:id="rId95956a3fc2a6ef427" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.7002</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 8/Apr/2024).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -8705,51 +8705,51 @@
         <w:t xml:space="preserve">Dowding P &amp; Smith L (2008) Forest fungi In Ireland. COFORD, Dublin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Downer J &amp; Faber B (2019) Non-chemical control of Armillaria mellea infection of Prunus persica. Journal of Plant Science and Phytopathology 3, 050-055. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58186a3fbab0dfb64" w:history="1">
+      <w:hyperlink r:id="rId98586a3fc2a6ef4b9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.29328/journal.jpsp.1001031</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -8830,51 +8830,51 @@
         <w:t xml:space="preserve">Jankovský L (2003) Distribution and ecology of Armillaria species in some habitats of southern Moravia, Czech Republic. Czech Mycology 55(3-4), 173-186.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kedves O, Shahab D, Champramary S, Chen L, Indic B, Bóka B, Nagy VD, Vágvölgyi C, Kredics L &amp; Sipos G (2021) Epidemiology, biotic interactions and biological control of Armillarioids in the Northern Hemisphere. Pathogens 10(1), 76. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56256a3fbab0dfbc6" w:history="1">
+      <w:hyperlink r:id="rId76926a3fc2a6ef53f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/pathogens10010076</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -8940,117 +8940,117 @@
         <w:t xml:space="preserve">McGranahan GH &amp; Leslie CA (1990). Walnuts (Juglans). In Genetic resources of fruit and nut crops (eds Moore JN &amp; Ballington JR) Volume 2. Acta Horticulturae 290, 907–951.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Marxmüller H, Holdenrieder O &amp; Müller ED (1990). Zur Verbreitung, Phönologie und Ökologie von Armillaria mellea s.l. in Südbayern. Bericht Bayerischer Botanischer Gesellschaft, 61:115-134. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42286a3fbab0dfc1b" w:history="1">
+      <w:hyperlink r:id="rId31496a3fc2a6ef5b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.zobodat.at/pdf/Berichte-Bayerischen-Bot-Ges-Erforschung-Flora_61_0115-0134.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Mesanza N, Patten CL &amp; Iturritxa E (2017) Distribution and characterization of Armillaria complex in Atlantic Forest Ecosystems of Spain. Forests 2017, 8(7), 235; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13896a3fbab0dfc38" w:history="1">
+      <w:hyperlink r:id="rId11236a3fc2a6ef5e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f8070235</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NDFF (2024) NDFF Verspreidingsatlas, NMV verspreidingsatlas paddenstoelen, Armillaria mellea (Vahl) P. Kumm. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86856a3fbab0dfc52" w:history="1">
+      <w:hyperlink r:id="rId93066a3fc2a6ef607" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.verspreidingsatlas.nl/0005040</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 19/Mar/2024).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -9162,84 +9162,84 @@
         <w:t xml:space="preserve">Termorshuizen AJ &amp; Arnolds EJM (1994). Geographical distribution of the Armillaria species in the Netherlands in relation to soil type and hosts. European Journal of Forest Pathology 24(3), 129-136.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UCANR (1998) Crop Profile for Walnuts in California. University of California Agriculture and Natural Resources. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66036a3fbab0dfcca" w:history="1">
+      <w:hyperlink r:id="rId98356a3fc2a6ef6a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/datastoreFiles/391-47.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UCANR (2017) Apricot. Pest management guidelines for agriculture. University of California Agriculture and Natural Resources, UC IPM Pest Management Guidelines: Apricot, UC ANR Publication 3433. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73396a3fbab0dfce5" w:history="1">
+      <w:hyperlink r:id="rId38956a3fc2a6ef6ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgapricot.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 24/Apr/2024)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -10203,51 +10203,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Armillaria mellea (armillaria root rot). Crop protection compendium. CABI Compendium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId21166a3fbab0e00e6" w:history="1">
+      <w:hyperlink r:id="rId71016a3fc2a6efbe5" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.7002</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 8/Apr/2024).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -10336,51 +10336,51 @@
         <w:t xml:space="preserve">Dowding P &amp; Smith L (2008) Forest fungi In Ireland. COFORD, Dublin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Downer J &amp; Faber B (2019) Non-chemical control of Armillaria mellea infection of Prunus persica. Journal of Plant Science and Phytopathology 3, 050-055. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41776a3fbab0e014d" w:history="1">
+      <w:hyperlink r:id="rId85506a3fc2a6efc69" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.29328/journal.jpsp.1001031</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -10461,51 +10461,51 @@
         <w:t xml:space="preserve">Jankovský L (2003) Distribution and ecology of Armillaria species in some habitats of southern Moravia, Czech Republic. Czech Mycology 55(3-4), 173-186.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kedves O, Shahab D, Champramary S, Chen L, Indic B, Bóka B, Nagy VD, Vágvölgyi C, Kredics L &amp; Sipos G (2021) Epidemiology, biotic interactions and biological control of Armillarioids in the Northern Hemisphere. Pathogens 10(1), 76. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77956a3fbab0e01ac" w:history="1">
+      <w:hyperlink r:id="rId26646a3fc2a6efce5" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/pathogens10010076</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -10571,117 +10571,117 @@
         <w:t xml:space="preserve">McGranahan GH &amp; Leslie CA (1990). Walnuts (Juglans). In Genetic resources of fruit and nut crops (eds Moore JN &amp; Ballington JR) Volume 2. Acta Horticulturae 290, 907–951.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Marxmüller H, Holdenrieder O &amp; Müller ED (1990). Zur Verbreitung, Phönologie und Ökologie von Armillaria mellea s.l. in Südbayern. Bericht Bayerischer Botanischer Gesellschaft, 61:115-134. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20336a3fbab0e0201" w:history="1">
+      <w:hyperlink r:id="rId11236a3fc2a6efd53" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.zobodat.at/pdf/Berichte-Bayerischen-Bot-Ges-Erforschung-Flora_61_0115-0134.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Mesanza N, Patten CL &amp; Iturritxa E (2017) Distribution and characterization of Armillaria complex in Atlantic Forest Ecosystems of Spain. Forests 2017, 8(7), 235; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83106a3fbab0e021d" w:history="1">
+      <w:hyperlink r:id="rId94156a3fc2a6efd78" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f8070235</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NDFF (2024) NDFF Verspreidingsatlas, NMV verspreidingsatlas paddenstoelen, Armillaria mellea (Vahl) P. Kumm. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77646a3fbab0e0238" w:history="1">
+      <w:hyperlink r:id="rId61176a3fc2a6efda0" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.verspreidingsatlas.nl/0005040</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 19/Mar/2024).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -10793,84 +10793,84 @@
         <w:t xml:space="preserve">Termorshuizen AJ &amp; Arnolds EJM (1994). Geographical distribution of the Armillaria species in the Netherlands in relation to soil type and hosts. European Journal of Forest Pathology 24(3), 129-136.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UCANR (1998) Crop Profile for Walnuts in California. University of California Agriculture and Natural Resources. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18976a3fbab0e02ab" w:history="1">
+      <w:hyperlink r:id="rId39086a3fc2a6efe46" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/datastoreFiles/391-47.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UCANR (2017) Apricot. Pest management guidelines for agriculture. University of California Agriculture and Natural Resources, UC IPM Pest Management Guidelines: Apricot, UC ANR Publication 3433. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70886a3fbab0e02c5" w:history="1">
+      <w:hyperlink r:id="rId90246a3fc2a6efe6a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgapricot.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 24/Apr/2024)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -11807,51 +11807,51 @@
         <w:t xml:space="preserve">Devkota P &amp; Hammerschmidt R (2020) The Infection process of Armillaria mellea and Armillaria solidipes. Physiological and Molecular Plant Pathology 112(4), 101543. DOI: 10.1016/j.pmpp.2020.101543</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Downer J &amp; Faber B (2019) Non-chemical control of Armillaria mellea infection of Prunus persica. Journal of Plant Science and Phytopathology 3, 050-055. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33786a3fbab0e0686" w:history="1">
+      <w:hyperlink r:id="rId60296a3fc2a6f0433" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.29328/journal.jpsp.1001031</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -11963,51 +11963,51 @@
         <w:t xml:space="preserve">Raabe (1962). Host list of root rot fungus Armillaria mellea. Hilgardia 33 nr. 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Raabe RD (2008) Plants resistant or susceptible to Armillaria mellea, the oak root fungus. University of California, Berkeley. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43566a3fbab0e070b" w:history="1">
+      <w:hyperlink r:id="rId30906a3fc2a6f04d8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://alamedabackyardgrowers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. org/wp-content/uploads/2019/01/List-of-Oak-Root-Fungus-Resistant-or-Susceptible-Trees-Plants. pdf.[accessed 28 Jul 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -13081,51 +13081,51 @@
         <w:t xml:space="preserve">Devkota P &amp; Hammerschmidt R (2020) The Infection process of Armillaria mellea and Armillaria solidipes. Physiological and Molecular Plant Pathology 112(4), 101543. DOI: 10.1016/j.pmpp.2020.101543</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Downer J &amp; Faber B (2019) Non-chemical control of Armillaria mellea infection of Prunus persica. Journal of Plant Science and Phytopathology 3, 050-055. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67326a3fbab0e0b39" w:history="1">
+      <w:hyperlink r:id="rId92626a3fc2a6f0a0c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.29328/journal.jpsp.1001031</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -13237,51 +13237,51 @@
         <w:t xml:space="preserve">Prodorutti D, Perlot I, Giongo L &amp; Gessler (2007) Highbush Blueberry: Cultivation, Protection, Breeding and Biotechnology. Phytopathology 99(6), 651-658.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Prodorutti D, Vanblaere T, Gobbin D, Pellegrini A, Gessler C &amp; Pertot I (2009) Genetic diversity of Armillaria spp. infecting highbush blueberry in Northern Italy (Trentino Region). The European Journal of Plant Science and Biotechnology 1(1), 44-56. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67836a3fbab0e0bb1" w:history="1">
+      <w:hyperlink r:id="rId59606a3fc2a6f0aa4" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.globalsciencebooks.info/Online/GSBOnline/images/0706/EJPSB_1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(1)/EJPSB_1(1)44-56o.pdf.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -13301,51 +13301,51 @@
         <w:t xml:space="preserve">Raabe (1962). Host list of root rot fungus Armillaria mellea. Hilgardia 33 nr. 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Raabe RD (2008) Plants resistant or susceptible to Armillaria mellea, the oak root fungus. University of California, Berkeley. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82476a3fbab0e0be2" w:history="1">
+      <w:hyperlink r:id="rId14996a3fc2a6f0ae4" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://alamedabackyardgrowers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. org/wp-content/uploads/2019/01/List-of-Oak-Root-Fungus-Resistant-or-Susceptible-Trees-Plants. pdf.[accessed 28 Jul 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -13576,137 +13576,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="15107823">
+  <w:abstractNum w:abstractNumId="22616880">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="94972768">
+    <w:lvl w:ilvl="0" w:tplc="50985242">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="94972768" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="50985242" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="94972768" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="50985242" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="94972768" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="50985242" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="94972768" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="50985242" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="94972768" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="50985242" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="94972768" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="50985242" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="94972768" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="50985242" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="94972768" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="50985242" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15107822">
+  <w:abstractNum w:abstractNumId="22616879">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="85320019">
+    <w:lvl w:ilvl="0" w:tplc="94316339">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -14458,55 +14458,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="15107822">
-    <w:abstractNumId w:val="15107822"/>
+  <w:num w:numId="22616879">
+    <w:abstractNumId w:val="22616879"/>
   </w:num>
-  <w:num w:numId="15107823">
-    <w:abstractNumId w:val="15107823"/>
+  <w:num w:numId="22616880">
+    <w:abstractNumId w:val="22616880"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -26051,51 +26051,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId941642172" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId36886a3fbab0dbda9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gbif.org/fr/species/2536891" TargetMode="External"/><Relationship Id="rId86956a3fbab0dc18c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.29328/journal.jpsp.1001031" TargetMode="External"/><Relationship Id="rId42606a3fbab0dc20b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alamedabackyardgrowers" TargetMode="External"/><Relationship Id="rId71886a3fbab0dc644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.29328/journal.jpsp.1001031" TargetMode="External"/><Relationship Id="rId91786a3fbab0dc6c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alamedabackyardgrowers" TargetMode="External"/><Relationship Id="rId77016a3fbab0dcb57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.7002" TargetMode="External"/><Relationship Id="rId37026a3fbab0dcbc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.29328/journal.jpsp.1001031" TargetMode="External"/><Relationship Id="rId22026a3fbab0dcc15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens10010076" TargetMode="External"/><Relationship Id="rId53426a3fbab0dcc69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zobodat.at/pdf/Berichte-Bayerischen-Bot-Ges-Erforschung-Flora_61_0115-0134.pdf" TargetMode="External"/><Relationship Id="rId70096a3fbab0dcc87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f8070235" TargetMode="External"/><Relationship Id="rId85616a3fbab0dcca3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verspreidingsatlas.nl/0005040" TargetMode="External"/><Relationship Id="rId55936a3fbab0dcd19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/datastoreFiles/391-47.pdf" TargetMode="External"/><Relationship Id="rId67886a3fbab0dcd33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgapricot.pdf" TargetMode="External"/><Relationship Id="rId91606a3fbab0dd11c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.7002" TargetMode="External"/><Relationship Id="rId26056a3fbab0dd183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.29328/journal.jpsp.1001031" TargetMode="External"/><Relationship Id="rId58226a3fbab0dd1d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens10010076" TargetMode="External"/><Relationship Id="rId99116a3fbab0dd225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zobodat.at/pdf/Berichte-Bayerischen-Bot-Ges-Erforschung-Flora_61_0115-0134.pdf" TargetMode="External"/><Relationship Id="rId68486a3fbab0dd241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f8070235" TargetMode="External"/><Relationship Id="rId29676a3fbab0dd25c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verspreidingsatlas.nl/0005040" TargetMode="External"/><Relationship Id="rId98736a3fbab0dd2d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/datastoreFiles/391-47.pdf" TargetMode="External"/><Relationship Id="rId46106a3fbab0dd2ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgapricot.pdf" TargetMode="External"/><Relationship Id="rId93456a3fbab0dd6a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.29328/journal.jpsp.1001031" TargetMode="External"/><Relationship Id="rId24046a3fbab0dd718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alamedabackyardgrowers" TargetMode="External"/><Relationship Id="rId40456a3fbab0dfaf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.7002" TargetMode="External"/><Relationship Id="rId58186a3fbab0dfb64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.29328/journal.jpsp.1001031" TargetMode="External"/><Relationship Id="rId56256a3fbab0dfbc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens10010076" TargetMode="External"/><Relationship Id="rId42286a3fbab0dfc1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zobodat.at/pdf/Berichte-Bayerischen-Bot-Ges-Erforschung-Flora_61_0115-0134.pdf" TargetMode="External"/><Relationship Id="rId13896a3fbab0dfc38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f8070235" TargetMode="External"/><Relationship Id="rId86856a3fbab0dfc52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verspreidingsatlas.nl/0005040" TargetMode="External"/><Relationship Id="rId66036a3fbab0dfcca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/datastoreFiles/391-47.pdf" TargetMode="External"/><Relationship Id="rId73396a3fbab0dfce5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgapricot.pdf" TargetMode="External"/><Relationship Id="rId21166a3fbab0e00e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.7002" TargetMode="External"/><Relationship Id="rId41776a3fbab0e014d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.29328/journal.jpsp.1001031" TargetMode="External"/><Relationship Id="rId77956a3fbab0e01ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens10010076" TargetMode="External"/><Relationship Id="rId20336a3fbab0e0201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zobodat.at/pdf/Berichte-Bayerischen-Bot-Ges-Erforschung-Flora_61_0115-0134.pdf" TargetMode="External"/><Relationship Id="rId83106a3fbab0e021d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f8070235" TargetMode="External"/><Relationship Id="rId77646a3fbab0e0238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verspreidingsatlas.nl/0005040" TargetMode="External"/><Relationship Id="rId18976a3fbab0e02ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/datastoreFiles/391-47.pdf" TargetMode="External"/><Relationship Id="rId70886a3fbab0e02c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgapricot.pdf" TargetMode="External"/><Relationship Id="rId33786a3fbab0e0686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.29328/journal.jpsp.1001031" TargetMode="External"/><Relationship Id="rId43566a3fbab0e070b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alamedabackyardgrowers" TargetMode="External"/><Relationship Id="rId67326a3fbab0e0b39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.29328/journal.jpsp.1001031" TargetMode="External"/><Relationship Id="rId67836a3fbab0e0bb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.globalsciencebooks.info/Online/GSBOnline/images/0706/EJPSB_1" TargetMode="External"/><Relationship Id="rId82476a3fbab0e0be2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alamedabackyardgrowers" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId940848456" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId60796a3fc2a6eca54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gbif.org/fr/species/2536891" TargetMode="External"/><Relationship Id="rId85926a3fc2a6ecf9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.29328/journal.jpsp.1001031" TargetMode="External"/><Relationship Id="rId99936a3fc2a6ed04a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alamedabackyardgrowers" TargetMode="External"/><Relationship Id="rId98346a3fc2a6ed667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.29328/journal.jpsp.1001031" TargetMode="External"/><Relationship Id="rId73526a3fc2a6ed714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alamedabackyardgrowers" TargetMode="External"/><Relationship Id="rId47456a3fc2a6edd5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.7002" TargetMode="External"/><Relationship Id="rId51786a3fc2a6eddf3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.29328/journal.jpsp.1001031" TargetMode="External"/><Relationship Id="rId47746a3fc2a6ede72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens10010076" TargetMode="External"/><Relationship Id="rId67086a3fc2a6edefa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zobodat.at/pdf/Berichte-Bayerischen-Bot-Ges-Erforschung-Flora_61_0115-0134.pdf" TargetMode="External"/><Relationship Id="rId22786a3fc2a6edf25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f8070235" TargetMode="External"/><Relationship Id="rId69996a3fc2a6edf4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verspreidingsatlas.nl/0005040" TargetMode="External"/><Relationship Id="rId54636a3fc2a6edff6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/datastoreFiles/391-47.pdf" TargetMode="External"/><Relationship Id="rId59236a3fc2a6ee01c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgapricot.pdf" TargetMode="External"/><Relationship Id="rId77426a3fc2a6ee5aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.7002" TargetMode="External"/><Relationship Id="rId32526a3fc2a6ee639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.29328/journal.jpsp.1001031" TargetMode="External"/><Relationship Id="rId93596a3fc2a6ee6a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens10010076" TargetMode="External"/><Relationship Id="rId80806a3fc2a6ee719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zobodat.at/pdf/Berichte-Bayerischen-Bot-Ges-Erforschung-Flora_61_0115-0134.pdf" TargetMode="External"/><Relationship Id="rId87746a3fc2a6ee741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f8070235" TargetMode="External"/><Relationship Id="rId36226a3fc2a6ee767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verspreidingsatlas.nl/0005040" TargetMode="External"/><Relationship Id="rId68216a3fc2a6ee807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/datastoreFiles/391-47.pdf" TargetMode="External"/><Relationship Id="rId95086a3fc2a6ee82d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgapricot.pdf" TargetMode="External"/><Relationship Id="rId63756a3fc2a6eed8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.29328/journal.jpsp.1001031" TargetMode="External"/><Relationship Id="rId92786a3fc2a6eee41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alamedabackyardgrowers" TargetMode="External"/><Relationship Id="rId95956a3fc2a6ef427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.7002" TargetMode="External"/><Relationship Id="rId98586a3fc2a6ef4b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.29328/journal.jpsp.1001031" TargetMode="External"/><Relationship Id="rId76926a3fc2a6ef53f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens10010076" TargetMode="External"/><Relationship Id="rId31496a3fc2a6ef5b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zobodat.at/pdf/Berichte-Bayerischen-Bot-Ges-Erforschung-Flora_61_0115-0134.pdf" TargetMode="External"/><Relationship Id="rId11236a3fc2a6ef5e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f8070235" TargetMode="External"/><Relationship Id="rId93066a3fc2a6ef607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verspreidingsatlas.nl/0005040" TargetMode="External"/><Relationship Id="rId98356a3fc2a6ef6a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/datastoreFiles/391-47.pdf" TargetMode="External"/><Relationship Id="rId38956a3fc2a6ef6ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgapricot.pdf" TargetMode="External"/><Relationship Id="rId71016a3fc2a6efbe5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.7002" TargetMode="External"/><Relationship Id="rId85506a3fc2a6efc69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.29328/journal.jpsp.1001031" TargetMode="External"/><Relationship Id="rId26646a3fc2a6efce5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens10010076" TargetMode="External"/><Relationship Id="rId11236a3fc2a6efd53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zobodat.at/pdf/Berichte-Bayerischen-Bot-Ges-Erforschung-Flora_61_0115-0134.pdf" TargetMode="External"/><Relationship Id="rId94156a3fc2a6efd78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f8070235" TargetMode="External"/><Relationship Id="rId61176a3fc2a6efda0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verspreidingsatlas.nl/0005040" TargetMode="External"/><Relationship Id="rId39086a3fc2a6efe46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/datastoreFiles/391-47.pdf" TargetMode="External"/><Relationship Id="rId90246a3fc2a6efe6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgapricot.pdf" TargetMode="External"/><Relationship Id="rId60296a3fc2a6f0433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.29328/journal.jpsp.1001031" TargetMode="External"/><Relationship Id="rId30906a3fc2a6f04d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alamedabackyardgrowers" TargetMode="External"/><Relationship Id="rId92626a3fc2a6f0a0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.29328/journal.jpsp.1001031" TargetMode="External"/><Relationship Id="rId59606a3fc2a6f0aa4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.globalsciencebooks.info/Online/GSBOnline/images/0706/EJPSB_1" TargetMode="External"/><Relationship Id="rId14996a3fc2a6f0ae4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alamedabackyardgrowers" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>