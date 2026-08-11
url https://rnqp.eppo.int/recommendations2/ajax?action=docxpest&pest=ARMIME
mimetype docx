--- v2 (2026-06-27)
+++ v3 (2026-08-11)
@@ -503,51 +503,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The pest is widespread in the EPPO region in particular in forests and in the environment where no phytosanitary measures are taken. GBIF includes reports from almost every EPPO country, but no reports from some areas of some Eastern Europe countries (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId60796a3fc2a6eca54" w:history="1">
+      <w:hyperlink r:id="rId35786a7b266509644" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gbif.org/fr/species/2536891</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1480,51 +1480,51 @@
         <w:t xml:space="preserve">Devkota P &amp; Hammerschmidt R (2020) The Infection process of Armillaria mellea and Armillaria solidipes. Physiological and Molecular Plant Pathology 112(4), 101543. DOI: 10.1016/j.pmpp.2020.101543</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Downer J &amp; Faber B (2019) Non-chemical control of Armillaria mellea infection of Prunus persica. Journal of Plant Science and Phytopathology 3, 050-055. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85926a3fc2a6ecf9e" w:history="1">
+      <w:hyperlink r:id="rId14476a7b266509a16" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.29328/journal.jpsp.1001031</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1636,51 +1636,51 @@
         <w:t xml:space="preserve">Raabe (1962). Host list of root rot fungus Armillaria mellea. Hilgardia 33 nr. 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Raabe RD (2008) Plants resistant or susceptible to Armillaria mellea, the oak root fungus. University of California, Berkeley. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99936a3fc2a6ed04a" w:history="1">
+      <w:hyperlink r:id="rId27896a7b266509a91" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://alamedabackyardgrowers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. org/wp-content/uploads/2019/01/List-of-Oak-Root-Fungus-Resistant-or-Susceptible-Trees-Plants. pdf.[accessed 28 Jul 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2762,51 +2762,51 @@
         <w:t xml:space="preserve">Devkota P &amp; Hammerschmidt R (2020) The Infection process of Armillaria mellea and Armillaria solidipes. Physiological and Molecular Plant Pathology 112(4), 101543. DOI: 10.1016/j.pmpp.2020.101543</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Downer J &amp; Faber B (2019) Non-chemical control of Armillaria mellea infection of Prunus persica. Journal of Plant Science and Phytopathology 3, 050-055. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98346a3fc2a6ed667" w:history="1">
+      <w:hyperlink r:id="rId78386a7b26650be69" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.29328/journal.jpsp.1001031</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2918,51 +2918,51 @@
         <w:t xml:space="preserve">Raabe (1962). Host list of root rot fungus Armillaria mellea. Hilgardia 33 nr. 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Raabe RD (2008) Plants resistant or susceptible to Armillaria mellea, the oak root fungus. University of California, Berkeley. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73526a3fc2a6ed714" w:history="1">
+      <w:hyperlink r:id="rId34256a7b26650bee8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://alamedabackyardgrowers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. org/wp-content/uploads/2019/01/List-of-Oak-Root-Fungus-Resistant-or-Susceptible-Trees-Plants. pdf.[accessed 28 Jul 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4073,51 +4073,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Armillaria mellea (armillaria root rot). Crop protection compendium. CABI Compendium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId47456a3fc2a6edd5f" w:history="1">
+      <w:hyperlink r:id="rId15896a7b26650c381" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.7002</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 8/Apr/2024).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4206,51 +4206,51 @@
         <w:t xml:space="preserve">Dowding P &amp; Smith L (2008) Forest fungi In Ireland. COFORD, Dublin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Downer J &amp; Faber B (2019) Non-chemical control of Armillaria mellea infection of Prunus persica. Journal of Plant Science and Phytopathology 3, 050-055. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51786a3fc2a6eddf3" w:history="1">
+      <w:hyperlink r:id="rId60476a7b26650c3ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.29328/journal.jpsp.1001031</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4308,51 +4308,51 @@
         <w:t xml:space="preserve">Jankovský L (2003) Distribution and ecology of Armillaria species in some habitats of southern Moravia, Czech Republic. Czech Mycology 55(3-4), 173-186.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kedves O, Shahab D, Champramary S, Chen L, Indic B, Bóka B, Nagy VD, Vágvölgyi C, Kredics L &amp; Sipos G (2021) Epidemiology, biotic interactions and biological control of Armillarioids in the Northern Hemisphere. Pathogens 10(1), 76. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47746a3fc2a6ede72" w:history="1">
+      <w:hyperlink r:id="rId28376a7b26650c43e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/pathogens10010076</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4418,117 +4418,117 @@
         <w:t xml:space="preserve">McGranahan GH &amp; Leslie CA (1990). Walnuts (Juglans). In Genetic resources of fruit and nut crops (eds Moore JN &amp; Ballington JR) Volume 2. Acta Horticulturae 290, 907–951.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Marxmüller H, Holdenrieder O &amp; Müller ED (1990). Zur Verbreitung, Phönologie und Ökologie von Armillaria mellea s.l. in Südbayern. Bericht Bayerischer Botanischer Gesellschaft, 61:115-134. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67086a3fc2a6edefa" w:history="1">
+      <w:hyperlink r:id="rId59436a7b26650c491" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.zobodat.at/pdf/Berichte-Bayerischen-Bot-Ges-Erforschung-Flora_61_0115-0134.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Mesanza N, Patten CL &amp; Iturritxa E (2017) Distribution and characterization of Armillaria complex in Atlantic Forest Ecosystems of Spain. Forests 2017, 8(7), 235; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22786a3fc2a6edf25" w:history="1">
+      <w:hyperlink r:id="rId63746a7b26650c4ae" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f8070235</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NDFF (2024) NDFF Verspreidingsatlas, NMV verspreidingsatlas paddenstoelen, Armillaria mellea (Vahl) P. Kumm. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69996a3fc2a6edf4e" w:history="1">
+      <w:hyperlink r:id="rId51576a7b26650c4cb" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.verspreidingsatlas.nl/0005040</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 19/Mar/2024).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4640,84 +4640,84 @@
         <w:t xml:space="preserve">Termorshuizen AJ &amp; Arnolds EJM (1994). Geographical distribution of the Armillaria species in the Netherlands in relation to soil type and hosts. European Journal of Forest Pathology 24(3), 129-136.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UCANR (1998) Crop Profile for Walnuts in California. University of California Agriculture and Natural Resources. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54636a3fc2a6edff6" w:history="1">
+      <w:hyperlink r:id="rId12856a7b26650c540" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/datastoreFiles/391-47.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UCANR (2017) Apricot. Pest management guidelines for agriculture. University of California Agriculture and Natural Resources, UC IPM Pest Management Guidelines: Apricot, UC ANR Publication 3433. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59236a3fc2a6ee01c" w:history="1">
+      <w:hyperlink r:id="rId23746a7b26650c55b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgapricot.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 24/Apr/2024)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -5690,51 +5690,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Armillaria mellea (armillaria root rot). Crop protection compendium. CABI Compendium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId77426a3fc2a6ee5aa" w:history="1">
+      <w:hyperlink r:id="rId48876a7b26650c936" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.7002</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 8/Apr/2024).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5823,51 +5823,51 @@
         <w:t xml:space="preserve">Dowding P &amp; Smith L (2008) Forest fungi In Ireland. COFORD, Dublin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Downer J &amp; Faber B (2019) Non-chemical control of Armillaria mellea infection of Prunus persica. Journal of Plant Science and Phytopathology 3, 050-055. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32526a3fc2a6ee639" w:history="1">
+      <w:hyperlink r:id="rId93676a7b26650c9a3" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.29328/journal.jpsp.1001031</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -5925,51 +5925,51 @@
         <w:t xml:space="preserve">Jankovský L (2003) Distribution and ecology of Armillaria species in some habitats of southern Moravia, Czech Republic. Czech Mycology 55(3-4), 173-186.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kedves O, Shahab D, Champramary S, Chen L, Indic B, Bóka B, Nagy VD, Vágvölgyi C, Kredics L &amp; Sipos G (2021) Epidemiology, biotic interactions and biological control of Armillarioids in the Northern Hemisphere. Pathogens 10(1), 76. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93596a3fc2a6ee6a4" w:history="1">
+      <w:hyperlink r:id="rId65866a7b26650c9f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/pathogens10010076</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -6035,117 +6035,117 @@
         <w:t xml:space="preserve">McGranahan GH &amp; Leslie CA (1990). Walnuts (Juglans). In Genetic resources of fruit and nut crops (eds Moore JN &amp; Ballington JR) Volume 2. Acta Horticulturae 290, 907–951.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Marxmüller H, Holdenrieder O &amp; Müller ED (1990). Zur Verbreitung, Phönologie und Ökologie von Armillaria mellea s.l. in Südbayern. Bericht Bayerischer Botanischer Gesellschaft, 61:115-134. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80806a3fc2a6ee719" w:history="1">
+      <w:hyperlink r:id="rId80336a7b26650ca47" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.zobodat.at/pdf/Berichte-Bayerischen-Bot-Ges-Erforschung-Flora_61_0115-0134.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Mesanza N, Patten CL &amp; Iturritxa E (2017) Distribution and characterization of Armillaria complex in Atlantic Forest Ecosystems of Spain. Forests 2017, 8(7), 235; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87746a3fc2a6ee741" w:history="1">
+      <w:hyperlink r:id="rId82626a7b26650ca64" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f8070235</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NDFF (2024) NDFF Verspreidingsatlas, NMV verspreidingsatlas paddenstoelen, Armillaria mellea (Vahl) P. Kumm. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36226a3fc2a6ee767" w:history="1">
+      <w:hyperlink r:id="rId88666a7b26650ca88" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.verspreidingsatlas.nl/0005040</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 19/Mar/2024).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -6257,84 +6257,84 @@
         <w:t xml:space="preserve">Termorshuizen AJ &amp; Arnolds EJM (1994). Geographical distribution of the Armillaria species in the Netherlands in relation to soil type and hosts. European Journal of Forest Pathology 24(3), 129-136.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UCANR (1998) Crop Profile for Walnuts in California. University of California Agriculture and Natural Resources. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68216a3fc2a6ee807" w:history="1">
+      <w:hyperlink r:id="rId60526a7b26650cb01" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/datastoreFiles/391-47.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UCANR (2017) Apricot. Pest management guidelines for agriculture. University of California Agriculture and Natural Resources, UC IPM Pest Management Guidelines: Apricot, UC ANR Publication 3433. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95086a3fc2a6ee82d" w:history="1">
+      <w:hyperlink r:id="rId99166a7b26650cb1e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgapricot.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 24/Apr/2024)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -7270,51 +7270,51 @@
         <w:t xml:space="preserve">Devkota P &amp; Hammerschmidt R (2020) The Infection process of Armillaria mellea and Armillaria solidipes. Physiological and Molecular Plant Pathology 112(4), 101543. DOI: 10.1016/j.pmpp.2020.101543</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Downer J &amp; Faber B (2019) Non-chemical control of Armillaria mellea infection of Prunus persica. Journal of Plant Science and Phytopathology 3, 050-055. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63756a3fc2a6eed8a" w:history="1">
+      <w:hyperlink r:id="rId79516a7b26650cecc" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.29328/journal.jpsp.1001031</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -7426,51 +7426,51 @@
         <w:t xml:space="preserve">Raabe (1962) Host list of root rot fungus Armillaria mellea. Hilgardia 33 nr. 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Raabe RD (2008) Plants resistant or susceptible to Armillaria mellea, the oak root fungus. University of California, Berkeley. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92786a3fc2a6eee41" w:history="1">
+      <w:hyperlink r:id="rId67226a7b26650cf41" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://alamedabackyardgrowers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. org/wp-content/uploads/2019/01/List-of-Oak-Root-Fungus-Resistant-or-Susceptible-Trees-Plants. pdf.[accessed 28 Jul 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -8572,51 +8572,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Armillaria mellea (armillaria root rot). Crop protection compendium. CABI Compendium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId95956a3fc2a6ef427" w:history="1">
+      <w:hyperlink r:id="rId85996a7b26650d39f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.7002</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 8/Apr/2024).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -8705,51 +8705,51 @@
         <w:t xml:space="preserve">Dowding P &amp; Smith L (2008) Forest fungi In Ireland. COFORD, Dublin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Downer J &amp; Faber B (2019) Non-chemical control of Armillaria mellea infection of Prunus persica. Journal of Plant Science and Phytopathology 3, 050-055. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98586a3fc2a6ef4b9" w:history="1">
+      <w:hyperlink r:id="rId39516a7b26650d404" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.29328/journal.jpsp.1001031</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -8830,51 +8830,51 @@
         <w:t xml:space="preserve">Jankovský L (2003) Distribution and ecology of Armillaria species in some habitats of southern Moravia, Czech Republic. Czech Mycology 55(3-4), 173-186.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kedves O, Shahab D, Champramary S, Chen L, Indic B, Bóka B, Nagy VD, Vágvölgyi C, Kredics L &amp; Sipos G (2021) Epidemiology, biotic interactions and biological control of Armillarioids in the Northern Hemisphere. Pathogens 10(1), 76. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76926a3fc2a6ef53f" w:history="1">
+      <w:hyperlink r:id="rId75366a7b26650d461" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/pathogens10010076</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -8940,117 +8940,117 @@
         <w:t xml:space="preserve">McGranahan GH &amp; Leslie CA (1990). Walnuts (Juglans). In Genetic resources of fruit and nut crops (eds Moore JN &amp; Ballington JR) Volume 2. Acta Horticulturae 290, 907–951.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Marxmüller H, Holdenrieder O &amp; Müller ED (1990). Zur Verbreitung, Phönologie und Ökologie von Armillaria mellea s.l. in Südbayern. Bericht Bayerischer Botanischer Gesellschaft, 61:115-134. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31496a3fc2a6ef5b1" w:history="1">
+      <w:hyperlink r:id="rId55626a7b26650d4b4" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.zobodat.at/pdf/Berichte-Bayerischen-Bot-Ges-Erforschung-Flora_61_0115-0134.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Mesanza N, Patten CL &amp; Iturritxa E (2017) Distribution and characterization of Armillaria complex in Atlantic Forest Ecosystems of Spain. Forests 2017, 8(7), 235; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11236a3fc2a6ef5e0" w:history="1">
+      <w:hyperlink r:id="rId49546a7b26650d4d0" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f8070235</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NDFF (2024) NDFF Verspreidingsatlas, NMV verspreidingsatlas paddenstoelen, Armillaria mellea (Vahl) P. Kumm. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93066a3fc2a6ef607" w:history="1">
+      <w:hyperlink r:id="rId43716a7b26650d4e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.verspreidingsatlas.nl/0005040</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 19/Mar/2024).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -9162,84 +9162,84 @@
         <w:t xml:space="preserve">Termorshuizen AJ &amp; Arnolds EJM (1994). Geographical distribution of the Armillaria species in the Netherlands in relation to soil type and hosts. European Journal of Forest Pathology 24(3), 129-136.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UCANR (1998) Crop Profile for Walnuts in California. University of California Agriculture and Natural Resources. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98356a3fc2a6ef6a8" w:history="1">
+      <w:hyperlink r:id="rId95496a7b26650d565" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/datastoreFiles/391-47.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UCANR (2017) Apricot. Pest management guidelines for agriculture. University of California Agriculture and Natural Resources, UC IPM Pest Management Guidelines: Apricot, UC ANR Publication 3433. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38956a3fc2a6ef6ce" w:history="1">
+      <w:hyperlink r:id="rId12636a7b26650d580" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgapricot.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 24/Apr/2024)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -10203,51 +10203,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Armillaria mellea (armillaria root rot). Crop protection compendium. CABI Compendium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId71016a3fc2a6efbe5" w:history="1">
+      <w:hyperlink r:id="rId91396a7b26650d98e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.7002</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 8/Apr/2024).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -10336,51 +10336,51 @@
         <w:t xml:space="preserve">Dowding P &amp; Smith L (2008) Forest fungi In Ireland. COFORD, Dublin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Downer J &amp; Faber B (2019) Non-chemical control of Armillaria mellea infection of Prunus persica. Journal of Plant Science and Phytopathology 3, 050-055. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85506a3fc2a6efc69" w:history="1">
+      <w:hyperlink r:id="rId15576a7b26650d9f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.29328/journal.jpsp.1001031</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -10461,51 +10461,51 @@
         <w:t xml:space="preserve">Jankovský L (2003) Distribution and ecology of Armillaria species in some habitats of southern Moravia, Czech Republic. Czech Mycology 55(3-4), 173-186.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kedves O, Shahab D, Champramary S, Chen L, Indic B, Bóka B, Nagy VD, Vágvölgyi C, Kredics L &amp; Sipos G (2021) Epidemiology, biotic interactions and biological control of Armillarioids in the Northern Hemisphere. Pathogens 10(1), 76. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26646a3fc2a6efce5" w:history="1">
+      <w:hyperlink r:id="rId11676a7b26650e3d4" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/pathogens10010076</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -10571,117 +10571,117 @@
         <w:t xml:space="preserve">McGranahan GH &amp; Leslie CA (1990). Walnuts (Juglans). In Genetic resources of fruit and nut crops (eds Moore JN &amp; Ballington JR) Volume 2. Acta Horticulturae 290, 907–951.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Marxmüller H, Holdenrieder O &amp; Müller ED (1990). Zur Verbreitung, Phönologie und Ökologie von Armillaria mellea s.l. in Südbayern. Bericht Bayerischer Botanischer Gesellschaft, 61:115-134. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11236a3fc2a6efd53" w:history="1">
+      <w:hyperlink r:id="rId91536a7b26650e436" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.zobodat.at/pdf/Berichte-Bayerischen-Bot-Ges-Erforschung-Flora_61_0115-0134.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Mesanza N, Patten CL &amp; Iturritxa E (2017) Distribution and characterization of Armillaria complex in Atlantic Forest Ecosystems of Spain. Forests 2017, 8(7), 235; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94156a3fc2a6efd78" w:history="1">
+      <w:hyperlink r:id="rId38106a7b26650e455" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f8070235</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NDFF (2024) NDFF Verspreidingsatlas, NMV verspreidingsatlas paddenstoelen, Armillaria mellea (Vahl) P. Kumm. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61176a3fc2a6efda0" w:history="1">
+      <w:hyperlink r:id="rId59966a7b26650e48d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.verspreidingsatlas.nl/0005040</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 19/Mar/2024).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -10793,84 +10793,84 @@
         <w:t xml:space="preserve">Termorshuizen AJ &amp; Arnolds EJM (1994). Geographical distribution of the Armillaria species in the Netherlands in relation to soil type and hosts. European Journal of Forest Pathology 24(3), 129-136.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UCANR (1998) Crop Profile for Walnuts in California. University of California Agriculture and Natural Resources. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39086a3fc2a6efe46" w:history="1">
+      <w:hyperlink r:id="rId82126a7b26650e509" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/datastoreFiles/391-47.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UCANR (2017) Apricot. Pest management guidelines for agriculture. University of California Agriculture and Natural Resources, UC IPM Pest Management Guidelines: Apricot, UC ANR Publication 3433. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90246a3fc2a6efe6a" w:history="1">
+      <w:hyperlink r:id="rId36916a7b26650e525" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgapricot.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 24/Apr/2024)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -11807,51 +11807,51 @@
         <w:t xml:space="preserve">Devkota P &amp; Hammerschmidt R (2020) The Infection process of Armillaria mellea and Armillaria solidipes. Physiological and Molecular Plant Pathology 112(4), 101543. DOI: 10.1016/j.pmpp.2020.101543</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Downer J &amp; Faber B (2019) Non-chemical control of Armillaria mellea infection of Prunus persica. Journal of Plant Science and Phytopathology 3, 050-055. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60296a3fc2a6f0433" w:history="1">
+      <w:hyperlink r:id="rId27936a7b26650e911" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.29328/journal.jpsp.1001031</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -11963,51 +11963,51 @@
         <w:t xml:space="preserve">Raabe (1962). Host list of root rot fungus Armillaria mellea. Hilgardia 33 nr. 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Raabe RD (2008) Plants resistant or susceptible to Armillaria mellea, the oak root fungus. University of California, Berkeley. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30906a3fc2a6f04d8" w:history="1">
+      <w:hyperlink r:id="rId86086a7b26650e98a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://alamedabackyardgrowers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. org/wp-content/uploads/2019/01/List-of-Oak-Root-Fungus-Resistant-or-Susceptible-Trees-Plants. pdf.[accessed 28 Jul 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -13081,51 +13081,51 @@
         <w:t xml:space="preserve">Devkota P &amp; Hammerschmidt R (2020) The Infection process of Armillaria mellea and Armillaria solidipes. Physiological and Molecular Plant Pathology 112(4), 101543. DOI: 10.1016/j.pmpp.2020.101543</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Downer J &amp; Faber B (2019) Non-chemical control of Armillaria mellea infection of Prunus persica. Journal of Plant Science and Phytopathology 3, 050-055. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92626a3fc2a6f0a0c" w:history="1">
+      <w:hyperlink r:id="rId63506a7b26650ede3" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.29328/journal.jpsp.1001031</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -13237,51 +13237,51 @@
         <w:t xml:space="preserve">Prodorutti D, Perlot I, Giongo L &amp; Gessler (2007) Highbush Blueberry: Cultivation, Protection, Breeding and Biotechnology. Phytopathology 99(6), 651-658.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Prodorutti D, Vanblaere T, Gobbin D, Pellegrini A, Gessler C &amp; Pertot I (2009) Genetic diversity of Armillaria spp. infecting highbush blueberry in Northern Italy (Trentino Region). The European Journal of Plant Science and Biotechnology 1(1), 44-56. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59606a3fc2a6f0aa4" w:history="1">
+      <w:hyperlink r:id="rId61806a7b26650ee5a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.globalsciencebooks.info/Online/GSBOnline/images/0706/EJPSB_1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(1)/EJPSB_1(1)44-56o.pdf.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -13301,51 +13301,51 @@
         <w:t xml:space="preserve">Raabe (1962). Host list of root rot fungus Armillaria mellea. Hilgardia 33 nr. 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Raabe RD (2008) Plants resistant or susceptible to Armillaria mellea, the oak root fungus. University of California, Berkeley. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14996a3fc2a6f0ae4" w:history="1">
+      <w:hyperlink r:id="rId54566a7b26650ee8b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://alamedabackyardgrowers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. org/wp-content/uploads/2019/01/List-of-Oak-Root-Fungus-Resistant-or-Susceptible-Trees-Plants. pdf.[accessed 28 Jul 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -13576,137 +13576,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="22616880">
+  <w:abstractNum w:abstractNumId="38410534">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="50985242">
+    <w:lvl w:ilvl="0" w:tplc="44692719">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="50985242" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="44692719" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="50985242" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="44692719" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="50985242" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="44692719" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="50985242" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="44692719" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="50985242" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="44692719" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="50985242" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="44692719" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="50985242" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="44692719" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="50985242" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="44692719" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22616879">
+  <w:abstractNum w:abstractNumId="38410533">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="94316339">
+    <w:lvl w:ilvl="0" w:tplc="18359151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -14458,55 +14458,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="22616879">
-    <w:abstractNumId w:val="22616879"/>
+  <w:num w:numId="38410533">
+    <w:abstractNumId w:val="38410533"/>
   </w:num>
-  <w:num w:numId="22616880">
-    <w:abstractNumId w:val="22616880"/>
+  <w:num w:numId="38410534">
+    <w:abstractNumId w:val="38410534"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -26051,51 +26051,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId940848456" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId60796a3fc2a6eca54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gbif.org/fr/species/2536891" TargetMode="External"/><Relationship Id="rId85926a3fc2a6ecf9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.29328/journal.jpsp.1001031" TargetMode="External"/><Relationship Id="rId99936a3fc2a6ed04a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alamedabackyardgrowers" TargetMode="External"/><Relationship Id="rId98346a3fc2a6ed667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.29328/journal.jpsp.1001031" TargetMode="External"/><Relationship Id="rId73526a3fc2a6ed714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alamedabackyardgrowers" TargetMode="External"/><Relationship Id="rId47456a3fc2a6edd5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.7002" TargetMode="External"/><Relationship Id="rId51786a3fc2a6eddf3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.29328/journal.jpsp.1001031" TargetMode="External"/><Relationship Id="rId47746a3fc2a6ede72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens10010076" TargetMode="External"/><Relationship Id="rId67086a3fc2a6edefa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zobodat.at/pdf/Berichte-Bayerischen-Bot-Ges-Erforschung-Flora_61_0115-0134.pdf" TargetMode="External"/><Relationship Id="rId22786a3fc2a6edf25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f8070235" TargetMode="External"/><Relationship Id="rId69996a3fc2a6edf4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verspreidingsatlas.nl/0005040" TargetMode="External"/><Relationship Id="rId54636a3fc2a6edff6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/datastoreFiles/391-47.pdf" TargetMode="External"/><Relationship Id="rId59236a3fc2a6ee01c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgapricot.pdf" TargetMode="External"/><Relationship Id="rId77426a3fc2a6ee5aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.7002" TargetMode="External"/><Relationship Id="rId32526a3fc2a6ee639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.29328/journal.jpsp.1001031" TargetMode="External"/><Relationship Id="rId93596a3fc2a6ee6a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens10010076" TargetMode="External"/><Relationship Id="rId80806a3fc2a6ee719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zobodat.at/pdf/Berichte-Bayerischen-Bot-Ges-Erforschung-Flora_61_0115-0134.pdf" TargetMode="External"/><Relationship Id="rId87746a3fc2a6ee741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f8070235" TargetMode="External"/><Relationship Id="rId36226a3fc2a6ee767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verspreidingsatlas.nl/0005040" TargetMode="External"/><Relationship Id="rId68216a3fc2a6ee807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/datastoreFiles/391-47.pdf" TargetMode="External"/><Relationship Id="rId95086a3fc2a6ee82d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgapricot.pdf" TargetMode="External"/><Relationship Id="rId63756a3fc2a6eed8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.29328/journal.jpsp.1001031" TargetMode="External"/><Relationship Id="rId92786a3fc2a6eee41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alamedabackyardgrowers" TargetMode="External"/><Relationship Id="rId95956a3fc2a6ef427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.7002" TargetMode="External"/><Relationship Id="rId98586a3fc2a6ef4b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.29328/journal.jpsp.1001031" TargetMode="External"/><Relationship Id="rId76926a3fc2a6ef53f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens10010076" TargetMode="External"/><Relationship Id="rId31496a3fc2a6ef5b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zobodat.at/pdf/Berichte-Bayerischen-Bot-Ges-Erforschung-Flora_61_0115-0134.pdf" TargetMode="External"/><Relationship Id="rId11236a3fc2a6ef5e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f8070235" TargetMode="External"/><Relationship Id="rId93066a3fc2a6ef607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verspreidingsatlas.nl/0005040" TargetMode="External"/><Relationship Id="rId98356a3fc2a6ef6a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/datastoreFiles/391-47.pdf" TargetMode="External"/><Relationship Id="rId38956a3fc2a6ef6ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgapricot.pdf" TargetMode="External"/><Relationship Id="rId71016a3fc2a6efbe5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.7002" TargetMode="External"/><Relationship Id="rId85506a3fc2a6efc69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.29328/journal.jpsp.1001031" TargetMode="External"/><Relationship Id="rId26646a3fc2a6efce5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens10010076" TargetMode="External"/><Relationship Id="rId11236a3fc2a6efd53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zobodat.at/pdf/Berichte-Bayerischen-Bot-Ges-Erforschung-Flora_61_0115-0134.pdf" TargetMode="External"/><Relationship Id="rId94156a3fc2a6efd78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f8070235" TargetMode="External"/><Relationship Id="rId61176a3fc2a6efda0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verspreidingsatlas.nl/0005040" TargetMode="External"/><Relationship Id="rId39086a3fc2a6efe46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/datastoreFiles/391-47.pdf" TargetMode="External"/><Relationship Id="rId90246a3fc2a6efe6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgapricot.pdf" TargetMode="External"/><Relationship Id="rId60296a3fc2a6f0433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.29328/journal.jpsp.1001031" TargetMode="External"/><Relationship Id="rId30906a3fc2a6f04d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alamedabackyardgrowers" TargetMode="External"/><Relationship Id="rId92626a3fc2a6f0a0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.29328/journal.jpsp.1001031" TargetMode="External"/><Relationship Id="rId59606a3fc2a6f0aa4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.globalsciencebooks.info/Online/GSBOnline/images/0706/EJPSB_1" TargetMode="External"/><Relationship Id="rId14996a3fc2a6f0ae4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alamedabackyardgrowers" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId222281007" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId35786a7b266509644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gbif.org/fr/species/2536891" TargetMode="External"/><Relationship Id="rId14476a7b266509a16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.29328/journal.jpsp.1001031" TargetMode="External"/><Relationship Id="rId27896a7b266509a91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alamedabackyardgrowers" TargetMode="External"/><Relationship Id="rId78386a7b26650be69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.29328/journal.jpsp.1001031" TargetMode="External"/><Relationship Id="rId34256a7b26650bee8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alamedabackyardgrowers" TargetMode="External"/><Relationship Id="rId15896a7b26650c381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.7002" TargetMode="External"/><Relationship Id="rId60476a7b26650c3ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.29328/journal.jpsp.1001031" TargetMode="External"/><Relationship Id="rId28376a7b26650c43e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens10010076" TargetMode="External"/><Relationship Id="rId59436a7b26650c491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zobodat.at/pdf/Berichte-Bayerischen-Bot-Ges-Erforschung-Flora_61_0115-0134.pdf" TargetMode="External"/><Relationship Id="rId63746a7b26650c4ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f8070235" TargetMode="External"/><Relationship Id="rId51576a7b26650c4cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verspreidingsatlas.nl/0005040" TargetMode="External"/><Relationship Id="rId12856a7b26650c540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/datastoreFiles/391-47.pdf" TargetMode="External"/><Relationship Id="rId23746a7b26650c55b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgapricot.pdf" TargetMode="External"/><Relationship Id="rId48876a7b26650c936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.7002" TargetMode="External"/><Relationship Id="rId93676a7b26650c9a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.29328/journal.jpsp.1001031" TargetMode="External"/><Relationship Id="rId65866a7b26650c9f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens10010076" TargetMode="External"/><Relationship Id="rId80336a7b26650ca47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zobodat.at/pdf/Berichte-Bayerischen-Bot-Ges-Erforschung-Flora_61_0115-0134.pdf" TargetMode="External"/><Relationship Id="rId82626a7b26650ca64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f8070235" TargetMode="External"/><Relationship Id="rId88666a7b26650ca88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verspreidingsatlas.nl/0005040" TargetMode="External"/><Relationship Id="rId60526a7b26650cb01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/datastoreFiles/391-47.pdf" TargetMode="External"/><Relationship Id="rId99166a7b26650cb1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgapricot.pdf" TargetMode="External"/><Relationship Id="rId79516a7b26650cecc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.29328/journal.jpsp.1001031" TargetMode="External"/><Relationship Id="rId67226a7b26650cf41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alamedabackyardgrowers" TargetMode="External"/><Relationship Id="rId85996a7b26650d39f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.7002" TargetMode="External"/><Relationship Id="rId39516a7b26650d404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.29328/journal.jpsp.1001031" TargetMode="External"/><Relationship Id="rId75366a7b26650d461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens10010076" TargetMode="External"/><Relationship Id="rId55626a7b26650d4b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zobodat.at/pdf/Berichte-Bayerischen-Bot-Ges-Erforschung-Flora_61_0115-0134.pdf" TargetMode="External"/><Relationship Id="rId49546a7b26650d4d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f8070235" TargetMode="External"/><Relationship Id="rId43716a7b26650d4e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verspreidingsatlas.nl/0005040" TargetMode="External"/><Relationship Id="rId95496a7b26650d565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/datastoreFiles/391-47.pdf" TargetMode="External"/><Relationship Id="rId12636a7b26650d580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgapricot.pdf" TargetMode="External"/><Relationship Id="rId91396a7b26650d98e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.7002" TargetMode="External"/><Relationship Id="rId15576a7b26650d9f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.29328/journal.jpsp.1001031" TargetMode="External"/><Relationship Id="rId11676a7b26650e3d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens10010076" TargetMode="External"/><Relationship Id="rId91536a7b26650e436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zobodat.at/pdf/Berichte-Bayerischen-Bot-Ges-Erforschung-Flora_61_0115-0134.pdf" TargetMode="External"/><Relationship Id="rId38106a7b26650e455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f8070235" TargetMode="External"/><Relationship Id="rId59966a7b26650e48d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verspreidingsatlas.nl/0005040" TargetMode="External"/><Relationship Id="rId82126a7b26650e509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/datastoreFiles/391-47.pdf" TargetMode="External"/><Relationship Id="rId36916a7b26650e525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgapricot.pdf" TargetMode="External"/><Relationship Id="rId27936a7b26650e911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.29328/journal.jpsp.1001031" TargetMode="External"/><Relationship Id="rId86086a7b26650e98a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alamedabackyardgrowers" TargetMode="External"/><Relationship Id="rId63506a7b26650ede3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.29328/journal.jpsp.1001031" TargetMode="External"/><Relationship Id="rId61806a7b26650ee5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.globalsciencebooks.info/Online/GSBOnline/images/0706/EJPSB_1" TargetMode="External"/><Relationship Id="rId54566a7b26650ee8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alamedabackyardgrowers" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>