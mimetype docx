--- v0 (2026-05-13)
+++ v1 (2026-06-27)
@@ -539,51 +539,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId34106a0425222ab73" w:history="1">
+      <w:hyperlink r:id="rId72876a3fa6fc34154" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1559,51 +1559,51 @@
         <w:t xml:space="preserve">Castañe C, Arnó J, Beitia F, Gabarra R (2010) Capítulo 15. Control biológico de moscas blancas. In “Control biológico de plagas agrícolas”. Ed. Jacas J.A., Urbaneja A. M.V. Phytoma-España S.L. 496 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Datasheet on Aleurothrixus floccosus (wooly whitefly). CABI Compendium. 4538. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55976a0425222af4a" w:history="1">
+      <w:hyperlink r:id="rId97346a3fa6fc34764" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.4538</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1776,51 +1776,51 @@
         <w:t xml:space="preserve">Katsoyannos P, Kontodimas DC &amp; Stathas GJ (1998) The inundative release of Cales noacki Howard (Hymenoptera: Aphelinidae), for curative treatment of Aleurothrixus floccosus (Maskell) (Homoptera: Aleyrodidae) on heavily infested citrus in Greece. Annals of the Benaki Phytopathological Institute 18, 111–122.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">MAPA (2022) Cítricos. Guía de gestión integrada de plagas. Ministerio de Agricultura, Pesca y Alimentación. Gobierno de España. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38866a0425222aff6" w:history="1">
+      <w:hyperlink r:id="rId43886a3fa6fc3489e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/guiagipcitricos_vers2_tcm30-57942.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2851,51 +2851,51 @@
         <w:t xml:space="preserve">Castañe C, Arnó J, Beitia F, Gabarra R (2010) Capítulo 15. Control biológico de moscas blancas. In “Control biológico de plagas agrícolas”. Ed. Jacas J.A., Urbaneja A. M.V. Phytoma-España S.L. 496 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Datasheet on Aleurothrixus floccosus (wooly whitefly). CABI Compendium. 4538. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94126a0425222b3d5" w:history="1">
+      <w:hyperlink r:id="rId41076a3fa6fc34ec2" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.4538</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3068,51 +3068,51 @@
         <w:t xml:space="preserve">Katsoyannos P, Kontodimas DC &amp; Stathas GJ (1998) The inundative release of Cales noacki Howard (Hymenoptera: Aphelinidae), for curative treatment of Aleurothrixus floccosus (Maskell) (Homoptera: Aleyrodidae) on heavily infested citrus in Greece. Annals of the Benaki Phytopathological Institute 18, 111–122.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">MAPA (2022) Cítricos. Guía de gestión integrada de plagas. Ministerio de Agricultura, Pesca y Alimentación. Gobierno de España. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49526a0425222b470" w:history="1">
+      <w:hyperlink r:id="rId19206a3fa6fc35010" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/guiagipcitricos_vers2_tcm30-57942.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4143,51 +4143,51 @@
         <w:t xml:space="preserve">Castañe C, Arnó J, Beitia F, Gabarra R (2010) Capítulo 15. Control biológico de moscas blancas. In “Control biológico de plagas agrícolas”. Ed. Jacas J.A., Urbaneja A. M.V. Phytoma-España S.L. 496 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Datasheet on Aleurothrixus floccosus (wooly whitefly). CABI Compendium. 4538. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25196a0425222b80e" w:history="1">
+      <w:hyperlink r:id="rId44256a3fa6fc3561a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.4538</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4360,51 +4360,51 @@
         <w:t xml:space="preserve">Katsoyannos P, Kontodimas DC &amp; Stathas GJ (1998) The inundative release of Cales noacki Howard (Hymenoptera: Aphelinidae), for curative treatment of Aleurothrixus floccosus (Maskell) (Homoptera: Aleyrodidae) on heavily infested citrus in Greece. Annals of the Benaki Phytopathological Institute 18, 111–122.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">MAPA (2022) Cítricos. Guía de gestión integrada de plagas. Ministerio de Agricultura, Pesca y Alimentación. Gobierno de España. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58846a0425222b89d" w:history="1">
+      <w:hyperlink r:id="rId42606a3fa6fc356f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/guiagipcitricos_vers2_tcm30-57942.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4558,137 +4558,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="67593041">
+  <w:abstractNum w:abstractNumId="79564320">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="35491280">
+    <w:lvl w:ilvl="0" w:tplc="74034549">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="35491280" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="74034549" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="35491280" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="74034549" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="35491280" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="74034549" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="35491280" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="74034549" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="35491280" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="74034549" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="35491280" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="74034549" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="35491280" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="74034549" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="35491280" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="74034549" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="67593040">
+  <w:abstractNum w:abstractNumId="79564319">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="29973823">
+    <w:lvl w:ilvl="0" w:tplc="25066864">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5440,55 +5440,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="67593040">
-    <w:abstractNumId w:val="67593040"/>
+  <w:num w:numId="79564319">
+    <w:abstractNumId w:val="79564319"/>
   </w:num>
-  <w:num w:numId="67593041">
-    <w:abstractNumId w:val="67593041"/>
+  <w:num w:numId="79564320">
+    <w:abstractNumId w:val="79564320"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -17033,51 +17033,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId450137869" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId34106a0425222ab73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId55976a0425222af4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.4538" TargetMode="External"/><Relationship Id="rId38866a0425222aff6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/guiagipcitricos_vers2_tcm30-57942.pdf" TargetMode="External"/><Relationship Id="rId94126a0425222b3d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.4538" TargetMode="External"/><Relationship Id="rId49526a0425222b470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/guiagipcitricos_vers2_tcm30-57942.pdf" TargetMode="External"/><Relationship Id="rId25196a0425222b80e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.4538" TargetMode="External"/><Relationship Id="rId58846a0425222b89d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/guiagipcitricos_vers2_tcm30-57942.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId429241824" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId72876a3fa6fc34154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId97346a3fa6fc34764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.4538" TargetMode="External"/><Relationship Id="rId43886a3fa6fc3489e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/guiagipcitricos_vers2_tcm30-57942.pdf" TargetMode="External"/><Relationship Id="rId41076a3fa6fc34ec2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.4538" TargetMode="External"/><Relationship Id="rId19206a3fa6fc35010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/guiagipcitricos_vers2_tcm30-57942.pdf" TargetMode="External"/><Relationship Id="rId44256a3fa6fc3561a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.4538" TargetMode="External"/><Relationship Id="rId42606a3fa6fc356f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/guiagipcitricos_vers2_tcm30-57942.pdf" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>