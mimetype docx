--- v1 (2026-06-27)
+++ v2 (2026-06-27)
@@ -539,51 +539,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId72876a3fa6fc34154" w:history="1">
+      <w:hyperlink r:id="rId27256a3fba9730beb" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1559,51 +1559,51 @@
         <w:t xml:space="preserve">Castañe C, Arnó J, Beitia F, Gabarra R (2010) Capítulo 15. Control biológico de moscas blancas. In “Control biológico de plagas agrícolas”. Ed. Jacas J.A., Urbaneja A. M.V. Phytoma-España S.L. 496 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Datasheet on Aleurothrixus floccosus (wooly whitefly). CABI Compendium. 4538. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97346a3fa6fc34764" w:history="1">
+      <w:hyperlink r:id="rId17536a3fba9731133" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.4538</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1776,51 +1776,51 @@
         <w:t xml:space="preserve">Katsoyannos P, Kontodimas DC &amp; Stathas GJ (1998) The inundative release of Cales noacki Howard (Hymenoptera: Aphelinidae), for curative treatment of Aleurothrixus floccosus (Maskell) (Homoptera: Aleyrodidae) on heavily infested citrus in Greece. Annals of the Benaki Phytopathological Institute 18, 111–122.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">MAPA (2022) Cítricos. Guía de gestión integrada de plagas. Ministerio de Agricultura, Pesca y Alimentación. Gobierno de España. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43886a3fa6fc3489e" w:history="1">
+      <w:hyperlink r:id="rId81766a3fba97312cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/guiagipcitricos_vers2_tcm30-57942.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2851,51 +2851,51 @@
         <w:t xml:space="preserve">Castañe C, Arnó J, Beitia F, Gabarra R (2010) Capítulo 15. Control biológico de moscas blancas. In “Control biológico de plagas agrícolas”. Ed. Jacas J.A., Urbaneja A. M.V. Phytoma-España S.L. 496 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Datasheet on Aleurothrixus floccosus (wooly whitefly). CABI Compendium. 4538. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41076a3fa6fc34ec2" w:history="1">
+      <w:hyperlink r:id="rId33666a3fba9731818" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.4538</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3068,51 +3068,51 @@
         <w:t xml:space="preserve">Katsoyannos P, Kontodimas DC &amp; Stathas GJ (1998) The inundative release of Cales noacki Howard (Hymenoptera: Aphelinidae), for curative treatment of Aleurothrixus floccosus (Maskell) (Homoptera: Aleyrodidae) on heavily infested citrus in Greece. Annals of the Benaki Phytopathological Institute 18, 111–122.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">MAPA (2022) Cítricos. Guía de gestión integrada de plagas. Ministerio de Agricultura, Pesca y Alimentación. Gobierno de España. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19206a3fa6fc35010" w:history="1">
+      <w:hyperlink r:id="rId86846a3fba97318ea" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/guiagipcitricos_vers2_tcm30-57942.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4143,51 +4143,51 @@
         <w:t xml:space="preserve">Castañe C, Arnó J, Beitia F, Gabarra R (2010) Capítulo 15. Control biológico de moscas blancas. In “Control biológico de plagas agrícolas”. Ed. Jacas J.A., Urbaneja A. M.V. Phytoma-España S.L. 496 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Datasheet on Aleurothrixus floccosus (wooly whitefly). CABI Compendium. 4538. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44256a3fa6fc3561a" w:history="1">
+      <w:hyperlink r:id="rId56446a3fba9731e29" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.4538</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4360,51 +4360,51 @@
         <w:t xml:space="preserve">Katsoyannos P, Kontodimas DC &amp; Stathas GJ (1998) The inundative release of Cales noacki Howard (Hymenoptera: Aphelinidae), for curative treatment of Aleurothrixus floccosus (Maskell) (Homoptera: Aleyrodidae) on heavily infested citrus in Greece. Annals of the Benaki Phytopathological Institute 18, 111–122.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">MAPA (2022) Cítricos. Guía de gestión integrada de plagas. Ministerio de Agricultura, Pesca y Alimentación. Gobierno de España. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42606a3fa6fc356f0" w:history="1">
+      <w:hyperlink r:id="rId60036a3fba9731ef3" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/guiagipcitricos_vers2_tcm30-57942.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4558,137 +4558,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="79564320">
+  <w:abstractNum w:abstractNumId="17482771">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="74034549">
+    <w:lvl w:ilvl="0" w:tplc="53804227">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="74034549" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="53804227" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="74034549" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="53804227" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="74034549" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="53804227" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="74034549" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="53804227" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="74034549" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="53804227" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="74034549" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="53804227" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="74034549" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="53804227" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="74034549" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="53804227" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="79564319">
+  <w:abstractNum w:abstractNumId="17482770">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="25066864">
+    <w:lvl w:ilvl="0" w:tplc="11004111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5440,55 +5440,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="79564319">
-    <w:abstractNumId w:val="79564319"/>
+  <w:num w:numId="17482770">
+    <w:abstractNumId w:val="17482770"/>
   </w:num>
-  <w:num w:numId="79564320">
-    <w:abstractNumId w:val="79564320"/>
+  <w:num w:numId="17482771">
+    <w:abstractNumId w:val="17482771"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -17033,51 +17033,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId429241824" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId72876a3fa6fc34154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId97346a3fa6fc34764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.4538" TargetMode="External"/><Relationship Id="rId43886a3fa6fc3489e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/guiagipcitricos_vers2_tcm30-57942.pdf" TargetMode="External"/><Relationship Id="rId41076a3fa6fc34ec2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.4538" TargetMode="External"/><Relationship Id="rId19206a3fa6fc35010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/guiagipcitricos_vers2_tcm30-57942.pdf" TargetMode="External"/><Relationship Id="rId44256a3fa6fc3561a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.4538" TargetMode="External"/><Relationship Id="rId42606a3fa6fc356f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/guiagipcitricos_vers2_tcm30-57942.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId371915701" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId27256a3fba9730beb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId17536a3fba9731133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.4538" TargetMode="External"/><Relationship Id="rId81766a3fba97312cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/guiagipcitricos_vers2_tcm30-57942.pdf" TargetMode="External"/><Relationship Id="rId33666a3fba9731818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.4538" TargetMode="External"/><Relationship Id="rId86846a3fba97318ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/guiagipcitricos_vers2_tcm30-57942.pdf" TargetMode="External"/><Relationship Id="rId56446a3fba9731e29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.4538" TargetMode="External"/><Relationship Id="rId60036a3fba9731ef3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/guiagipcitricos_vers2_tcm30-57942.pdf" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>