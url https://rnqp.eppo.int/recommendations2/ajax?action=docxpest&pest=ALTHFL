--- v2 (2026-06-27)
+++ v3 (2026-08-11)
@@ -539,51 +539,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId27256a3fba9730beb" w:history="1">
+      <w:hyperlink r:id="rId22796a7b26865dac4" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1559,51 +1559,51 @@
         <w:t xml:space="preserve">Castañe C, Arnó J, Beitia F, Gabarra R (2010) Capítulo 15. Control biológico de moscas blancas. In “Control biológico de plagas agrícolas”. Ed. Jacas J.A., Urbaneja A. M.V. Phytoma-España S.L. 496 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Datasheet on Aleurothrixus floccosus (wooly whitefly). CABI Compendium. 4538. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17536a3fba9731133" w:history="1">
+      <w:hyperlink r:id="rId70456a7b26865e0a3" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.4538</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1776,51 +1776,51 @@
         <w:t xml:space="preserve">Katsoyannos P, Kontodimas DC &amp; Stathas GJ (1998) The inundative release of Cales noacki Howard (Hymenoptera: Aphelinidae), for curative treatment of Aleurothrixus floccosus (Maskell) (Homoptera: Aleyrodidae) on heavily infested citrus in Greece. Annals of the Benaki Phytopathological Institute 18, 111–122.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">MAPA (2022) Cítricos. Guía de gestión integrada de plagas. Ministerio de Agricultura, Pesca y Alimentación. Gobierno de España. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81766a3fba97312cd" w:history="1">
+      <w:hyperlink r:id="rId95736a7b26865e1a3" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/guiagipcitricos_vers2_tcm30-57942.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2851,51 +2851,51 @@
         <w:t xml:space="preserve">Castañe C, Arnó J, Beitia F, Gabarra R (2010) Capítulo 15. Control biológico de moscas blancas. In “Control biológico de plagas agrícolas”. Ed. Jacas J.A., Urbaneja A. M.V. Phytoma-España S.L. 496 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Datasheet on Aleurothrixus floccosus (wooly whitefly). CABI Compendium. 4538. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33666a3fba9731818" w:history="1">
+      <w:hyperlink r:id="rId49456a7b26865e77b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.4538</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3068,51 +3068,51 @@
         <w:t xml:space="preserve">Katsoyannos P, Kontodimas DC &amp; Stathas GJ (1998) The inundative release of Cales noacki Howard (Hymenoptera: Aphelinidae), for curative treatment of Aleurothrixus floccosus (Maskell) (Homoptera: Aleyrodidae) on heavily infested citrus in Greece. Annals of the Benaki Phytopathological Institute 18, 111–122.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">MAPA (2022) Cítricos. Guía de gestión integrada de plagas. Ministerio de Agricultura, Pesca y Alimentación. Gobierno de España. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86846a3fba97318ea" w:history="1">
+      <w:hyperlink r:id="rId90896a7b26865e865" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/guiagipcitricos_vers2_tcm30-57942.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4143,51 +4143,51 @@
         <w:t xml:space="preserve">Castañe C, Arnó J, Beitia F, Gabarra R (2010) Capítulo 15. Control biológico de moscas blancas. In “Control biológico de plagas agrícolas”. Ed. Jacas J.A., Urbaneja A. M.V. Phytoma-España S.L. 496 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Datasheet on Aleurothrixus floccosus (wooly whitefly). CABI Compendium. 4538. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56446a3fba9731e29" w:history="1">
+      <w:hyperlink r:id="rId86046a7b26865eea2" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.4538</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4360,51 +4360,51 @@
         <w:t xml:space="preserve">Katsoyannos P, Kontodimas DC &amp; Stathas GJ (1998) The inundative release of Cales noacki Howard (Hymenoptera: Aphelinidae), for curative treatment of Aleurothrixus floccosus (Maskell) (Homoptera: Aleyrodidae) on heavily infested citrus in Greece. Annals of the Benaki Phytopathological Institute 18, 111–122.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">MAPA (2022) Cítricos. Guía de gestión integrada de plagas. Ministerio de Agricultura, Pesca y Alimentación. Gobierno de España. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60036a3fba9731ef3" w:history="1">
+      <w:hyperlink r:id="rId66936a7b26865ef89" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/guiagipcitricos_vers2_tcm30-57942.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4558,137 +4558,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="17482771">
+  <w:abstractNum w:abstractNumId="95416097">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="53804227">
+    <w:lvl w:ilvl="0" w:tplc="97327984">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="53804227" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="97327984" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="53804227" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="97327984" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="53804227" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="97327984" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="53804227" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="97327984" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="53804227" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="97327984" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="53804227" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="97327984" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="53804227" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="97327984" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="53804227" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="97327984" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17482770">
+  <w:abstractNum w:abstractNumId="95416096">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="11004111">
+    <w:lvl w:ilvl="0" w:tplc="55685214">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5440,55 +5440,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="17482770">
-    <w:abstractNumId w:val="17482770"/>
+  <w:num w:numId="95416096">
+    <w:abstractNumId w:val="95416096"/>
   </w:num>
-  <w:num w:numId="17482771">
-    <w:abstractNumId w:val="17482771"/>
+  <w:num w:numId="95416097">
+    <w:abstractNumId w:val="95416097"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -17033,51 +17033,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId371915701" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId27256a3fba9730beb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId17536a3fba9731133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.4538" TargetMode="External"/><Relationship Id="rId81766a3fba97312cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/guiagipcitricos_vers2_tcm30-57942.pdf" TargetMode="External"/><Relationship Id="rId33666a3fba9731818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.4538" TargetMode="External"/><Relationship Id="rId86846a3fba97318ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/guiagipcitricos_vers2_tcm30-57942.pdf" TargetMode="External"/><Relationship Id="rId56446a3fba9731e29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.4538" TargetMode="External"/><Relationship Id="rId60036a3fba9731ef3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/guiagipcitricos_vers2_tcm30-57942.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId939591907" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId22796a7b26865dac4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId70456a7b26865e0a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.4538" TargetMode="External"/><Relationship Id="rId95736a7b26865e1a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/guiagipcitricos_vers2_tcm30-57942.pdf" TargetMode="External"/><Relationship Id="rId49456a7b26865e77b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.4538" TargetMode="External"/><Relationship Id="rId90896a7b26865e865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/guiagipcitricos_vers2_tcm30-57942.pdf" TargetMode="External"/><Relationship Id="rId86046a7b26865eea2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.4538" TargetMode="External"/><Relationship Id="rId66936a7b26865ef89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/guiagipcitricos_vers2_tcm30-57942.pdf" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>