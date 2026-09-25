--- v2 (2026-08-11)
+++ v3 (2026-09-25)
@@ -612,51 +612,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId55486a7b26b92f00f" w:history="1">
+      <w:hyperlink r:id="rId57976ab688f9f19d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1564,51 +1564,51 @@
         <w:t xml:space="preserve">Burr TJ (1995) Crown gall. In Compendium of Stone Fruit Diseases (eds Ogawa JM, Zehr EI, Bird GW, Ritchie DF, Uriu K &amp; Uyemota JK). American Phytopathological Society, St Paul, MN, USA. page 52-53.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Rhizobium radiobacter. Crop Protection Compendium. (last accessed on 19/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75796a7b26b92f4ec" w:history="1">
+      <w:hyperlink r:id="rId37386ab688f9f1d91" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1697,92 +1697,92 @@
         <w:t xml:space="preserve">Epstein L, Kaur S, McKenna JR, Grant JA, Olson WH &amp; Reil WO (2008) Crown gall can spread between walnut trees in nurseries and reduce future yields. California Agriculture 62(3) 111-115.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Fichtner EJ (2018) Crown gall on walnuts: assessing origin of infection, disease management and prevention. Nut, Olive And Prune Programmatic News, Agriculture and Natural Resources, University of California. Published on: December 13, 2018 (accessed on 17/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51416a7b26b92f57a" w:history="1">
+      <w:hyperlink r:id="rId78336ab688f9f1e0d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Grant JA, McGranahan GH (2005) English walnut rootstocks help avoid blackline disease, but produce less than ´Paradox´ hybrid. California Agriculture 59, 249–251. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13576a7b26b92f5ac" w:history="1">
+      <w:hyperlink r:id="rId20866ab688f9f1e33" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1802,51 +1802,51 @@
         <w:t xml:space="preserve">Huang MLW, Cangelosi GA, Halperin W &amp; Nester EW (1990) A chromosomal Agrobacterium tumefaciens gene required for effective plant signal transduction. Journal of Bacteriology 172(4), 1814-1822.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kado CI (2002) Crown gall. The plant health instructor. 2002(2) (Accessed 17/Sep/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14306a7b26b92f5f1" w:history="1">
+      <w:hyperlink r:id="rId36886ab688f9f1e69" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1858,51 +1858,51 @@
         <w:t xml:space="preserve">Kluepfel DA, McClean AE, Yakabe LE, Maccree MM &amp; Parker SR (2010) Detection and implication of early Agrobacterium tumefaciens infection of paradox seeds and seedlings. Acta Horticulturae 861, 497-500. DOI: 10.17660/ActaHortic.2010.861.70</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kluepfel D, Aradhya M, Maccree M, Moersfelder J, McClean A &amp; Hackett W (2012) Evaluation of wild Juglans species for crown gall resistance Walnut Research Conference. 313-317. Information University of California Agriculture and Natural Resources (UCANR) (last accessed on 17/Apr/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72686a7b26b92f631" w:history="1">
+      <w:hyperlink r:id="rId66746ab688f9f1e99" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cekings.ucanr.edu/files/19375.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3077,51 +3077,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Rhizobium radiobacter. Crop Protection Compendium. (last accessed on 19/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96146a7b26b931d49" w:history="1">
+      <w:hyperlink r:id="rId67426ab688f9f2332" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3133,84 +3133,84 @@
         <w:t xml:space="preserve">Epstein L, Kaur S, McKenna JR, Grant JA, Olson WH &amp; Reil WO (2008) Crown gall can spread between walnut trees in nurseries and reduce future yields. California Agriculture 62(3) 111-115.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Fichtner EJ (2018) Crown gall on walnuts: assessing origin of infection, disease management and prevention. Nut, Olive And Prune Programmatic News, Agriculture and Natural Resources, University of California. Published on: December 13, 2018 (accessed on 17/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72676a7b26b931d9b" w:history="1">
+      <w:hyperlink r:id="rId49876ab688f9f2363" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Grant JA, McGranahan GH (2005) English walnut rootstocks help avoid blackline disease, but produce less than ´Paradox´ hybrid. California Agriculture 59, 249–251. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11896a7b26b931dc4" w:history="1">
+      <w:hyperlink r:id="rId34236ab688f9f2381" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3222,51 +3222,51 @@
         <w:t xml:space="preserve">Kluepfel DA, McClean AE, Yakabe LE, Maccree MM &amp; Parker SR (2010) Detection and implication of early Agrobacterium tumefaciens infection of paradox seeds and seedlings. Acta Horticulturae 861, 497-500. DOI: 10.17660/ActaHortic.2010.861.70</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kluepfel D, Aradhya M, Maccree M, Moersfelder J, McClean A &amp; Hackett W (2012) Evaluation of wild Juglans species for crown gall resistance Walnut Research Conference. 313-317. Information University of California Agriculture and Natural Resources (UCANR) (last accessed on 17/Apr/2024) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42866a7b26b931e07" w:history="1">
+      <w:hyperlink r:id="rId81736ab688f9f23b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cekings.ucanr.edu/files/19375.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -4235,51 +4235,51 @@
         <w:t xml:space="preserve">Burr TJ (1995) Crown gall. In Compendium of Stone Fruit Diseases (eds Ogawa JM, Zehr EI, Bird GW, Ritchie DF, Uriu K &amp; Uyemota JK). American Phytopathological Society, St Paul, MN, USA. page 52-53.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Rhizobium radiobacter. Crop Protection Compendium. (last accessed on 19/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95466a7b26b932323" w:history="1">
+      <w:hyperlink r:id="rId50386ab688f9f27c3" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4368,92 +4368,92 @@
         <w:t xml:space="preserve">Epstein L, Kaur S, McKenna JR, Grant JA, Olson WH &amp; Reil WO (2008) Crown gall can spread between walnut trees in nurseries and reduce future yields. California Agriculture 62(3) 111-115.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Fichtner EJ (2018) Crown gall on walnuts: assessing origin of infection, disease management and prevention. Nut, Olive And Prune Programmatic News, Agriculture and Natural Resources, University of California. Published on: December 13, 2018 (accessed on 17/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26756a7b26b9323b3" w:history="1">
+      <w:hyperlink r:id="rId73026ab688f9f282d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Grant JA, McGranahan GH (2005) English walnut rootstocks help avoid blackline disease, but produce less than ´Paradox´ hybrid. California Agriculture 59, 249–251. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55416a7b26b9323e4" w:history="1">
+      <w:hyperlink r:id="rId85366ab688f9f2852" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4473,51 +4473,51 @@
         <w:t xml:space="preserve">Huang MLW, Cangelosi GA, Halperin W &amp; Nester EW (1990) A chromosomal Agrobacterium tumefaciens gene required for effective plant signal transduction. Journal of Bacteriology 172(4), 1814-1822.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kado CI (2002) Crown gall. The plant health instructor. 2002(2) (Accessed 17/Sep/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44036a7b26b932460" w:history="1">
+      <w:hyperlink r:id="rId84896ab688f9f28b9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4529,51 +4529,51 @@
         <w:t xml:space="preserve">Kluepfel DA, McClean AE, Yakabe LE, Maccree MM &amp; Parker SR (2010) Detection and implication of early Agrobacterium tumefaciens infection of paradox seeds and seedlings. Acta Horticulturae 861, 497-500. DOI: 10.17660/ActaHortic.2010.861.70</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kluepfel D, Aradhya M, Maccree M, Moersfelder J, McClean A &amp; Hackett W (2012) Evaluation of wild Juglans species for crown gall resistance Walnut Research Conference. 313-317. Information University of California Agriculture and Natural Resources (UCANR) (last accessed on 17/Apr/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30246a7b26b93249e" w:history="1">
+      <w:hyperlink r:id="rId98686ab688f9f28ea" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cekings.ucanr.edu/files/19375.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5853,51 +5853,51 @@
         <w:t xml:space="preserve">Burr TJ (1995) Crown gall. In Compendium of Stone Fruit Diseases (eds Ogawa JM, Zehr EI, Bird GW, Ritchie DF, Uriu K &amp; Uyemota JK). American Phytopathological Society, St Paul, MN, USA. page 52-53.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Rhizobium radiobacter. Crop Protection Compendium. (last accessed on 19/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80536a7b26b932b0d" w:history="1">
+      <w:hyperlink r:id="rId16966ab688f9f2dc4" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5986,92 +5986,92 @@
         <w:t xml:space="preserve">Epstein L, Kaur S, McKenna JR, Grant JA, Olson WH &amp; Reil WO (2008) Crown gall can spread between walnut trees in nurseries and reduce future yields. California Agriculture 62(3) 111-115.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Fichtner EJ (2018) Crown gall on walnuts: assessing origin of infection, disease management and prevention. Nut, Olive And Prune Programmatic News, Agriculture and Natural Resources, University of California. Published on: December 13, 2018 (accessed on 17/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17856a7b26b932b9d" w:history="1">
+      <w:hyperlink r:id="rId73726ab688f9f2e30" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Grant JA, McGranahan GH (2005) English walnut rootstocks help avoid blackline disease, but produce less than ´Paradox´ hybrid. California Agriculture 59, 249–251. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14396a7b26b932bcb" w:history="1">
+      <w:hyperlink r:id="rId22106ab688f9f2e53" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -6091,51 +6091,51 @@
         <w:t xml:space="preserve">Huang MLW, Cangelosi GA, Halperin W &amp; Nester EW (1990) A chromosomal Agrobacterium tumefaciens gene required for effective plant signal transduction. Journal of Bacteriology 172(4), 1814-1822.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kado CI (2002) Crown gall. The plant health instructor. 2002(2) (Accessed 17/Sep/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60876a7b26b932c2a" w:history="1">
+      <w:hyperlink r:id="rId40476ab688f9f2e88" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -6147,51 +6147,51 @@
         <w:t xml:space="preserve">Kluepfel DA, McClean AE, Yakabe LE, Maccree MM &amp; Parker SR (2010) Detection and implication of early Agrobacterium tumefaciens infection of paradox seeds and seedlings. Acta Horticulturae 861, 497-500. DOI: 10.17660/ActaHortic.2010.861.70</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kluepfel D, Aradhya M, Maccree M, Moersfelder J, McClean A &amp; Hackett W (2012) Evaluation of wild Juglans species for crown gall resistance Walnut Research Conference. 313-317. Information University of California Agriculture and Natural Resources (UCANR) (last accessed on 17/Apr/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19796a7b26b932c6b" w:history="1">
+      <w:hyperlink r:id="rId52086ab688f9f2eb6" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cekings.ucanr.edu/files/19375.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -7471,51 +7471,51 @@
         <w:t xml:space="preserve">Burr TJ (1995) Crown gall. In Compendium of Stone Fruit Diseases (eds Ogawa JM, Zehr EI, Bird GW, Ritchie DF, Uriu K &amp; Uyemota JK). American Phytopathological Society, St Paul, MN, USA. page 52-53.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Rhizobium radiobacter. Crop Protection Compendium. (last accessed on 19/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56386a7b26b9332cf" w:history="1">
+      <w:hyperlink r:id="rId89706ab688f9f3396" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -7604,92 +7604,92 @@
         <w:t xml:space="preserve">Epstein L, Kaur S, McKenna JR, Grant JA, Olson WH &amp; Reil WO (2008) Crown gall can spread between walnut trees in nurseries and reduce future yields. California Agriculture 62(3) 111-115.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Fichtner EJ (2018) Crown gall on walnuts: assessing origin of infection, disease management and prevention. Nut, Olive And Prune Programmatic News, Agriculture and Natural Resources, University of California. Published on: December 13, 2018 (accessed on 17/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88656a7b26b93335e" w:history="1">
+      <w:hyperlink r:id="rId95596ab688f9f33fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Grant JA, McGranahan GH (2005) English walnut rootstocks help avoid blackline disease, but produce less than ´Paradox´ hybrid. California Agriculture 59, 249–251. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52156a7b26b93338d" w:history="1">
+      <w:hyperlink r:id="rId50276ab688f9f3422" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -7709,51 +7709,51 @@
         <w:t xml:space="preserve">Huang MLW, Cangelosi GA, Halperin W &amp; Nester EW (1990) A chromosomal Agrobacterium tumefaciens gene required for effective plant signal transduction. Journal of Bacteriology 172(4), 1814-1822.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kado CI (2002) Crown gall. The plant health instructor. 2002(2) (Accessed 17/Sep/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58946a7b26b9333d2" w:history="1">
+      <w:hyperlink r:id="rId63426ab688f9f3469" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -7765,51 +7765,51 @@
         <w:t xml:space="preserve">Kluepfel DA, McClean AE, Yakabe LE, Maccree MM &amp; Parker SR (2010) Detection and implication of early Agrobacterium tumefaciens infection of paradox seeds and seedlings. Acta Horticulturae 861, 497-500. DOI: 10.17660/ActaHortic.2010.861.70</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kluepfel D, Aradhya M, Maccree M, Moersfelder J, McClean A &amp; Hackett W (2012) Evaluation of wild Juglans species for crown gall resistance Walnut Research Conference. 313-317. Information University of California Agriculture and Natural Resources (UCANR) (last accessed on 17/Apr/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56106a7b26b93340f" w:history="1">
+      <w:hyperlink r:id="rId18746ab688f9f34a7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cekings.ucanr.edu/files/19375.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -9071,51 +9071,51 @@
         <w:t xml:space="preserve">Burr TJ (1995) Crown gall. In Compendium of Stone Fruit Diseases (eds Ogawa JM, Zehr EI, Bird GW, Ritchie DF, Uriu K &amp; Uyemota JK). American Phytopathological Society, St Paul, MN, USA. page 52-53.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Rhizobium radiobacter. Crop Protection Compendium. (last accessed on 19/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69196a7b26b933ae8" w:history="1">
+      <w:hyperlink r:id="rId97246ab688f9f39ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -9204,92 +9204,92 @@
         <w:t xml:space="preserve">Epstein L, Kaur S, McKenna JR, Grant JA, Olson WH &amp; Reil WO (2008) Crown gall can spread between walnut trees in nurseries and reduce future yields. California Agriculture 62(3) 111-115.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Fichtner EJ (2018) Crown gall on walnuts: assessing origin of infection, disease management and prevention. Nut, Olive And Prune Programmatic News, Agriculture and Natural Resources, University of California. Published on: December 13, 2018 (accessed on 17/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76876a7b26b933b74" w:history="1">
+      <w:hyperlink r:id="rId71896ab688f9f3a33" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Grant JA, McGranahan GH (2005) English walnut rootstocks help avoid blackline disease, but produce less than ´Paradox´ hybrid. California Agriculture 59, 249–251. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27456a7b26b93582b" w:history="1">
+      <w:hyperlink r:id="rId47156ab688f9f3a55" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -9309,51 +9309,51 @@
         <w:t xml:space="preserve">Huang MLW, Cangelosi GA, Halperin W &amp; Nester EW (1990) A chromosomal Agrobacterium tumefaciens gene required for effective plant signal transduction. Journal of Bacteriology 172(4), 1814-1822.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kado CI (2002) Crown gall. The plant health instructor. 2002(2) (Accessed 17/Sep/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77036a7b26b93587b" w:history="1">
+      <w:hyperlink r:id="rId50716ab688f9f3a85" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -9365,51 +9365,51 @@
         <w:t xml:space="preserve">Kluepfel DA, McClean AE, Yakabe LE, Maccree MM &amp; Parker SR (2010) Detection and implication of early Agrobacterium tumefaciens infection of paradox seeds and seedlings. Acta Horticulturae 861, 497-500. DOI: 10.17660/ActaHortic.2010.861.70</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kluepfel D, Aradhya M, Maccree M, Moersfelder J, McClean A &amp; Hackett W (2012) Evaluation of wild Juglans species for crown gall resistance Walnut Research Conference. 313-317. Information University of California Agriculture and Natural Resources (UCANR) (last accessed on 17/Apr/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46676a7b26b9358c3" w:history="1">
+      <w:hyperlink r:id="rId82826ab688f9f3ab5" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cekings.ucanr.edu/files/19375.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -10680,51 +10680,51 @@
         <w:t xml:space="preserve">Burr TJ (1995) Crown gall. In Compendium of Stone Fruit Diseases (eds Ogawa JM, Zehr EI, Bird GW, Ritchie DF, Uriu K &amp; Uyemota JK). American Phytopathological Society, St Paul, MN, USA. page 52-53.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Rhizobium radiobacter. Crop Protection Compendium. (last accessed on 19/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31026a7b26b935f54" w:history="1">
+      <w:hyperlink r:id="rId11526ab688f9f3fba" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -10813,92 +10813,92 @@
         <w:t xml:space="preserve">Epstein L, Kaur S, McKenna JR, Grant JA, Olson WH &amp; Reil WO (2008) Crown gall can spread between walnut trees in nurseries and reduce future yields. California Agriculture 62(3) 111-115.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Fichtner EJ (2018) Crown gall on walnuts: assessing origin of infection, disease management and prevention. Nut, Olive And Prune Programmatic News, Agriculture and Natural Resources, University of California. Published on: December 13, 2018 (accessed on 17/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34176a7b26b935fe1" w:history="1">
+      <w:hyperlink r:id="rId30116ab688f9f4029" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Grant JA, McGranahan GH (2005) English walnut rootstocks help avoid blackline disease, but produce less than ´Paradox´ hybrid. California Agriculture 59, 249–251. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20676a7b26b936010" w:history="1">
+      <w:hyperlink r:id="rId19426ab688f9f404e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -10918,51 +10918,51 @@
         <w:t xml:space="preserve">Huang MLW, Cangelosi GA, Halperin W &amp; Nester EW (1990) A chromosomal Agrobacterium tumefaciens gene required for effective plant signal transduction. Journal of Bacteriology 172(4), 1814-1822.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kado CI (2002) Crown gall. The plant health instructor. 2002(2) (Accessed 17/Sep/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23426a7b26b936054" w:history="1">
+      <w:hyperlink r:id="rId32996ab688f9f4081" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -10974,51 +10974,51 @@
         <w:t xml:space="preserve">Kluepfel DA, McClean AE, Yakabe LE, Maccree MM &amp; Parker SR (2010) Detection and implication of early Agrobacterium tumefaciens infection of paradox seeds and seedlings. Acta Horticulturae 861, 497-500. DOI: 10.17660/ActaHortic.2010.861.70</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kluepfel D, Aradhya M, Maccree M, Moersfelder J, McClean A &amp; Hackett W (2012) Evaluation of wild Juglans species for crown gall resistance Walnut Research Conference. 313-317. Information University of California Agriculture and Natural Resources (UCANR) (last accessed on 17/Apr/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89006a7b26b936093" w:history="1">
+      <w:hyperlink r:id="rId60846ab688f9f40ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cekings.ucanr.edu/files/19375.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -12289,51 +12289,51 @@
         <w:t xml:space="preserve">Burr TJ (1995) Crown gall. In Compendium of Stone Fruit Diseases (eds Ogawa JM, Zehr EI, Bird GW, Ritchie DF, Uriu K &amp; Uyemota JK). American Phytopathological Society, St Paul, MN, USA. page 52-53.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Rhizobium radiobacter. Crop Protection Compendium. (last accessed on 19/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57326a7b26b9366e0" w:history="1">
+      <w:hyperlink r:id="rId19146ab688fa00344" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -12422,92 +12422,92 @@
         <w:t xml:space="preserve">Epstein L, Kaur S, McKenna JR, Grant JA, Olson WH &amp; Reil WO (2008) Crown gall can spread between walnut trees in nurseries and reduce future yields. California Agriculture 62(3) 111-115.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Fichtner EJ (2018) Crown gall on walnuts: assessing origin of infection, disease management and prevention. Nut, Olive And Prune Programmatic News, Agriculture and Natural Resources, University of California. Published on: December 13, 2018 (accessed on 17/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89126a7b26b93676a" w:history="1">
+      <w:hyperlink r:id="rId16856ab688fa003af" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Grant JA, McGranahan GH (2005) English walnut rootstocks help avoid blackline disease, but produce less than ´Paradox´ hybrid. California Agriculture 59, 249–251. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98316a7b26b936797" w:history="1">
+      <w:hyperlink r:id="rId37206ab688fa003d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -12527,51 +12527,51 @@
         <w:t xml:space="preserve">Huang MLW, Cangelosi GA, Halperin W &amp; Nester EW (1990) A chromosomal Agrobacterium tumefaciens gene required for effective plant signal transduction. Journal of Bacteriology 172(4), 1814-1822.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kado CI (2002) Crown gall. The plant health instructor. 2002(2) (Accessed 17/Sep/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27886a7b26b9367db" w:history="1">
+      <w:hyperlink r:id="rId98386ab688fa00403" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -12583,51 +12583,51 @@
         <w:t xml:space="preserve">Kluepfel DA, McClean AE, Yakabe LE, Maccree MM &amp; Parker SR (2010) Detection and implication of early Agrobacterium tumefaciens infection of paradox seeds and seedlings. Acta Horticulturae 861, 497-500. DOI: 10.17660/ActaHortic.2010.861.70</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kluepfel D, Aradhya M, Maccree M, Moersfelder J, McClean A &amp; Hackett W (2012) Evaluation of wild Juglans species for crown gall resistance Walnut Research Conference. 313-317. Information University of California Agriculture and Natural Resources (UCANR) (last accessed on 17/Apr/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79356a7b26b93681b" w:history="1">
+      <w:hyperlink r:id="rId58756ab688fa00432" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cekings.ucanr.edu/files/19375.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -13880,51 +13880,51 @@
         <w:t xml:space="preserve">Burr TJ (1995) Crown gall. In Compendium of Stone Fruit Diseases (eds Ogawa JM, Zehr EI, Bird GW, Ritchie DF, Uriu K &amp; Uyemota JK). American Phytopathological Society, St Paul, MN, USA. page 52-53.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Rhizobium radiobacter. Crop Protection Compendium. (last accessed on 19/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29666a7b26b936e4d" w:history="1">
+      <w:hyperlink r:id="rId65666ab688fa008ea" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -14013,92 +14013,92 @@
         <w:t xml:space="preserve">Epstein L, Kaur S, McKenna JR, Grant JA, Olson WH &amp; Reil WO (2008) Crown gall can spread between walnut trees in nurseries and reduce future yields. California Agriculture 62(3) 111-115.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Fichtner EJ (2018) Crown gall on walnuts: assessing origin of infection, disease management and prevention. Nut, Olive And Prune Programmatic News, Agriculture and Natural Resources, University of California. Published on: December 13, 2018 (accessed on 17/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28376a7b26b936ed6" w:history="1">
+      <w:hyperlink r:id="rId82506ab688fa0095b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Grant JA, McGranahan GH (2005) English walnut rootstocks help avoid blackline disease, but produce less than ´Paradox´ hybrid. California Agriculture 59, 249–251. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60006a7b26b936f04" w:history="1">
+      <w:hyperlink r:id="rId72536ab688fa0097f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -14118,51 +14118,51 @@
         <w:t xml:space="preserve">Huang MLW, Cangelosi GA, Halperin W &amp; Nester EW (1990) A chromosomal Agrobacterium tumefaciens gene required for effective plant signal transduction. Journal of Bacteriology 172(4), 1814-1822.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kado CI (2002) Crown gall. The plant health instructor. 2002(2) (Accessed 17/Sep/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47716a7b26b936f46" w:history="1">
+      <w:hyperlink r:id="rId33856ab688fa009bb" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -14174,51 +14174,51 @@
         <w:t xml:space="preserve">Kluepfel DA, McClean AE, Yakabe LE, Maccree MM &amp; Parker SR (2010) Detection and implication of early Agrobacterium tumefaciens infection of paradox seeds and seedlings. Acta Horticulturae 861, 497-500. DOI: 10.17660/ActaHortic.2010.861.70</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kluepfel D, Aradhya M, Maccree M, Moersfelder J, McClean A &amp; Hackett W (2012) Evaluation of wild Juglans species for crown gall resistance Walnut Research Conference. 313-317. Information University of California Agriculture and Natural Resources (UCANR) (last accessed on 17/Apr/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62266a7b26b936f90" w:history="1">
+      <w:hyperlink r:id="rId30286ab688fa009e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cekings.ucanr.edu/files/19375.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -15480,51 +15480,51 @@
         <w:t xml:space="preserve">Burr TJ (1995) Crown gall. In Compendium of Stone Fruit Diseases (eds Ogawa JM, Zehr EI, Bird GW, Ritchie DF, Uriu K &amp; Uyemota JK). American Phytopathological Society, St Paul, MN, USA. page 52-53.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Rhizobium radiobacter. Crop Protection Compendium. (last accessed on 19/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87086a7b26b938347" w:history="1">
+      <w:hyperlink r:id="rId10276ab688fa00e9a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -15613,92 +15613,92 @@
         <w:t xml:space="preserve">Epstein L, Kaur S, McKenna JR, Grant JA, Olson WH &amp; Reil WO (2008) Crown gall can spread between walnut trees in nurseries and reduce future yields. California Agriculture 62(3) 111-115.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Fichtner EJ (2018) Crown gall on walnuts: assessing origin of infection, disease management and prevention. Nut, Olive And Prune Programmatic News, Agriculture and Natural Resources, University of California. Published on: December 13, 2018 (accessed on 17/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82456a7b26b9383db" w:history="1">
+      <w:hyperlink r:id="rId16426ab688fa00f06" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Grant JA, McGranahan GH (2005) English walnut rootstocks help avoid blackline disease, but produce less than ´Paradox´ hybrid. California Agriculture 59, 249–251. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77966a7b26b93840c" w:history="1">
+      <w:hyperlink r:id="rId80146ab688fa00f2c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -15718,51 +15718,51 @@
         <w:t xml:space="preserve">Huang MLW, Cangelosi GA, Halperin W &amp; Nester EW (1990) A chromosomal Agrobacterium tumefaciens gene required for effective plant signal transduction. Journal of Bacteriology 172(4), 1814-1822.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kado CI (2002) Crown gall. The plant health instructor. 2002(2) (Accessed 17/Sep/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86256a7b26b938450" w:history="1">
+      <w:hyperlink r:id="rId70686ab688fa00f61" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -15774,51 +15774,51 @@
         <w:t xml:space="preserve">Kluepfel DA, McClean AE, Yakabe LE, Maccree MM &amp; Parker SR (2010) Detection and implication of early Agrobacterium tumefaciens infection of paradox seeds and seedlings. Acta Horticulturae 861, 497-500. DOI: 10.17660/ActaHortic.2010.861.70</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kluepfel D, Aradhya M, Maccree M, Moersfelder J, McClean A &amp; Hackett W (2012) Evaluation of wild Juglans species for crown gall resistance Walnut Research Conference. 313-317. Information University of California Agriculture and Natural Resources (UCANR) (last accessed on 17/Apr/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22026a7b26b93848f" w:history="1">
+      <w:hyperlink r:id="rId38426ab688fa00f90" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cekings.ucanr.edu/files/19375.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -17017,51 +17017,51 @@
         <w:t xml:space="preserve">Burr TJ (1995) Crown gall. In Compendium of Stone Fruit Diseases (eds Ogawa JM, Zehr EI, Bird GW, Ritchie DF, Uriu K &amp; Uyemota JK). American Phytopathological Society, St Paul, MN, USA. page 52-53.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Rhizobium radiobacter. Crop Protection Compendium. (last accessed on 19/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16596a7b26b938aac" w:history="1">
+      <w:hyperlink r:id="rId69776ab688fa0140a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -17150,92 +17150,92 @@
         <w:t xml:space="preserve">Epstein L, Kaur S, McKenna JR, Grant JA, Olson WH &amp; Reil WO (2008) Crown gall can spread between walnut trees in nurseries and reduce future yields. California Agriculture 62(3) 111-115.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Fichtner EJ (2018) Crown gall on walnuts: assessing origin of infection, disease management and prevention. Nut, Olive And Prune Programmatic News, Agriculture and Natural Resources, University of California. Published on: December 13, 2018 (accessed on 17/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29346a7b26b938b49" w:history="1">
+      <w:hyperlink r:id="rId19346ab688fa01470" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Grant JA, McGranahan GH (2005) English walnut rootstocks help avoid blackline disease, but produce less than ´Paradox´ hybrid. California Agriculture 59, 249–251. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53896a7b26b938b79" w:history="1">
+      <w:hyperlink r:id="rId29426ab688fa01492" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -17255,51 +17255,51 @@
         <w:t xml:space="preserve">Huang MLW, Cangelosi GA, Halperin W &amp; Nester EW (1990) A chromosomal Agrobacterium tumefaciens gene required for effective plant signal transduction. Journal of Bacteriology 172(4), 1814-1822.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kado CI (2002) Crown gall. The plant health instructor. 2002(2) (Accessed 17/Sep/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16176a7b26b938bbf" w:history="1">
+      <w:hyperlink r:id="rId91396ab688fa014c3" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -17311,51 +17311,51 @@
         <w:t xml:space="preserve">Kluepfel DA, McClean AE, Yakabe LE, Maccree MM &amp; Parker SR (2010) Detection and implication of early Agrobacterium tumefaciens infection of paradox seeds and seedlings. Acta Horticulturae 861, 497-500. DOI: 10.17660/ActaHortic.2010.861.70</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kluepfel D, Aradhya M, Maccree M, Moersfelder J, McClean A &amp; Hackett W (2012) Evaluation of wild Juglans species for crown gall resistance Walnut Research Conference. 313-317. Information University of California Agriculture and Natural Resources (UCANR) (last accessed on 17/Apr/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18566a7b26b938c00" w:history="1">
+      <w:hyperlink r:id="rId25996ab688fa014f3" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cekings.ucanr.edu/files/19375.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -18581,51 +18581,51 @@
         <w:t xml:space="preserve">Burr TJ (1995) Crown gall. In Compendium of Stone Fruit Diseases (eds Ogawa JM, Zehr EI, Bird GW, Ritchie DF, Uriu K &amp; Uyemota JK). American Phytopathological Society, St Paul, MN, USA. page 52-53.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Rhizobium radiobacter. Crop Protection Compendium. (last accessed on 19/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11416a7b26b939214" w:history="1">
+      <w:hyperlink r:id="rId73806ab688fa01993" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -18714,92 +18714,92 @@
         <w:t xml:space="preserve">Epstein L, Kaur S, McKenna JR, Grant JA, Olson WH &amp; Reil WO (2008) Crown gall can spread between walnut trees in nurseries and reduce future yields. California Agriculture 62(3) 111-115.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Fichtner EJ (2018) Crown gall on walnuts: assessing origin of infection, disease management and prevention. Nut, Olive And Prune Programmatic News, Agriculture and Natural Resources, University of California. Published on: December 13, 2018 (accessed on 17/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36796a7b26b93929d" w:history="1">
+      <w:hyperlink r:id="rId19516ab688fa019f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Grant JA, McGranahan GH (2005) English walnut rootstocks help avoid blackline disease, but produce less than ´Paradox´ hybrid. California Agriculture 59, 249–251. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82016a7b26b9392ce" w:history="1">
+      <w:hyperlink r:id="rId34356ab688fa01a1b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -18819,51 +18819,51 @@
         <w:t xml:space="preserve">Huang MLW, Cangelosi GA, Halperin W &amp; Nester EW (1990) A chromosomal Agrobacterium tumefaciens gene required for effective plant signal transduction. Journal of Bacteriology 172(4), 1814-1822.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kado CI (2002) Crown gall. The plant health instructor. 2002(2) (Accessed 17/Sep/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46646a7b26b939310" w:history="1">
+      <w:hyperlink r:id="rId32466ab688fa01a4b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -18875,51 +18875,51 @@
         <w:t xml:space="preserve">Kluepfel DA, McClean AE, Yakabe LE, Maccree MM &amp; Parker SR (2010) Detection and implication of early Agrobacterium tumefaciens infection of paradox seeds and seedlings. Acta Horticulturae 861, 497-500. DOI: 10.17660/ActaHortic.2010.861.70</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kluepfel D, Aradhya M, Maccree M, Moersfelder J, McClean A &amp; Hackett W (2012) Evaluation of wild Juglans species for crown gall resistance Walnut Research Conference. 313-317. Information University of California Agriculture and Natural Resources (UCANR) (last accessed on 17/Apr/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83726a7b26b93934d" w:history="1">
+      <w:hyperlink r:id="rId26846ab688fa01a78" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cekings.ucanr.edu/files/19375.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -19242,137 +19242,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="34559746">
+  <w:abstractNum w:abstractNumId="53772996">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="29346032">
+    <w:lvl w:ilvl="0" w:tplc="33845125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="29346032" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="33845125" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="29346032" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="33845125" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="29346032" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="33845125" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="29346032" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="33845125" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="29346032" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="33845125" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="29346032" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="33845125" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="29346032" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="33845125" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="29346032" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="33845125" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34559745">
+  <w:abstractNum w:abstractNumId="53772995">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="25602110">
+    <w:lvl w:ilvl="0" w:tplc="78990052">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -20124,55 +20124,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="34559745">
-    <w:abstractNumId w:val="34559745"/>
+  <w:num w:numId="53772995">
+    <w:abstractNumId w:val="53772995"/>
   </w:num>
-  <w:num w:numId="34559746">
-    <w:abstractNumId w:val="34559746"/>
+  <w:num w:numId="53772996">
+    <w:abstractNumId w:val="53772996"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -31717,51 +31717,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId886389530" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId55486a7b26b92f00f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId75796a7b26b92f4ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745" TargetMode="External"/><Relationship Id="rId51416a7b26b92f57a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927" TargetMode="External"/><Relationship Id="rId13576a7b26b92f5ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes" TargetMode="External"/><Relationship Id="rId14306a7b26b92f5f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx" TargetMode="External"/><Relationship Id="rId72686a7b26b92f631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cekings.ucanr.edu/files/19375.pdf" TargetMode="External"/><Relationship Id="rId96146a7b26b931d49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745" TargetMode="External"/><Relationship Id="rId72676a7b26b931d9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927" TargetMode="External"/><Relationship Id="rId11896a7b26b931dc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes" TargetMode="External"/><Relationship Id="rId42866a7b26b931e07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cekings.ucanr.edu/files/19375.pdf" TargetMode="External"/><Relationship Id="rId95466a7b26b932323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745" TargetMode="External"/><Relationship Id="rId26756a7b26b9323b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927" TargetMode="External"/><Relationship Id="rId55416a7b26b9323e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes" TargetMode="External"/><Relationship Id="rId44036a7b26b932460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx" TargetMode="External"/><Relationship Id="rId30246a7b26b93249e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cekings.ucanr.edu/files/19375.pdf" TargetMode="External"/><Relationship Id="rId80536a7b26b932b0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745" TargetMode="External"/><Relationship Id="rId17856a7b26b932b9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927" TargetMode="External"/><Relationship Id="rId14396a7b26b932bcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes" TargetMode="External"/><Relationship Id="rId60876a7b26b932c2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx" TargetMode="External"/><Relationship Id="rId19796a7b26b932c6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cekings.ucanr.edu/files/19375.pdf" TargetMode="External"/><Relationship Id="rId56386a7b26b9332cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745" TargetMode="External"/><Relationship Id="rId88656a7b26b93335e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927" TargetMode="External"/><Relationship Id="rId52156a7b26b93338d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes" TargetMode="External"/><Relationship Id="rId58946a7b26b9333d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx" TargetMode="External"/><Relationship Id="rId56106a7b26b93340f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cekings.ucanr.edu/files/19375.pdf" TargetMode="External"/><Relationship Id="rId69196a7b26b933ae8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745" TargetMode="External"/><Relationship Id="rId76876a7b26b933b74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927" TargetMode="External"/><Relationship Id="rId27456a7b26b93582b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes" TargetMode="External"/><Relationship Id="rId77036a7b26b93587b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx" TargetMode="External"/><Relationship Id="rId46676a7b26b9358c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cekings.ucanr.edu/files/19375.pdf" TargetMode="External"/><Relationship Id="rId31026a7b26b935f54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745" TargetMode="External"/><Relationship Id="rId34176a7b26b935fe1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927" TargetMode="External"/><Relationship Id="rId20676a7b26b936010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes" TargetMode="External"/><Relationship Id="rId23426a7b26b936054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx" TargetMode="External"/><Relationship Id="rId89006a7b26b936093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cekings.ucanr.edu/files/19375.pdf" TargetMode="External"/><Relationship Id="rId57326a7b26b9366e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745" TargetMode="External"/><Relationship Id="rId89126a7b26b93676a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927" TargetMode="External"/><Relationship Id="rId98316a7b26b936797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes" TargetMode="External"/><Relationship Id="rId27886a7b26b9367db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx" TargetMode="External"/><Relationship Id="rId79356a7b26b93681b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cekings.ucanr.edu/files/19375.pdf" TargetMode="External"/><Relationship Id="rId29666a7b26b936e4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745" TargetMode="External"/><Relationship Id="rId28376a7b26b936ed6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927" TargetMode="External"/><Relationship Id="rId60006a7b26b936f04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes" TargetMode="External"/><Relationship Id="rId47716a7b26b936f46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx" TargetMode="External"/><Relationship Id="rId62266a7b26b936f90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cekings.ucanr.edu/files/19375.pdf" TargetMode="External"/><Relationship Id="rId87086a7b26b938347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745" TargetMode="External"/><Relationship Id="rId82456a7b26b9383db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927" TargetMode="External"/><Relationship Id="rId77966a7b26b93840c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes" TargetMode="External"/><Relationship Id="rId86256a7b26b938450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx" TargetMode="External"/><Relationship Id="rId22026a7b26b93848f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cekings.ucanr.edu/files/19375.pdf" TargetMode="External"/><Relationship Id="rId16596a7b26b938aac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745" TargetMode="External"/><Relationship Id="rId29346a7b26b938b49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927" TargetMode="External"/><Relationship Id="rId53896a7b26b938b79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes" TargetMode="External"/><Relationship Id="rId16176a7b26b938bbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx" TargetMode="External"/><Relationship Id="rId18566a7b26b938c00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cekings.ucanr.edu/files/19375.pdf" TargetMode="External"/><Relationship Id="rId11416a7b26b939214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745" TargetMode="External"/><Relationship Id="rId36796a7b26b93929d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927" TargetMode="External"/><Relationship Id="rId82016a7b26b9392ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes" TargetMode="External"/><Relationship Id="rId46646a7b26b939310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx" TargetMode="External"/><Relationship Id="rId83726a7b26b93934d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cekings.ucanr.edu/files/19375.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId851052646" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId57976ab688f9f19d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId37386ab688f9f1d91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745" TargetMode="External"/><Relationship Id="rId78336ab688f9f1e0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927" TargetMode="External"/><Relationship Id="rId20866ab688f9f1e33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes" TargetMode="External"/><Relationship Id="rId36886ab688f9f1e69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx" TargetMode="External"/><Relationship Id="rId66746ab688f9f1e99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cekings.ucanr.edu/files/19375.pdf" TargetMode="External"/><Relationship Id="rId67426ab688f9f2332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745" TargetMode="External"/><Relationship Id="rId49876ab688f9f2363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927" TargetMode="External"/><Relationship Id="rId34236ab688f9f2381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes" TargetMode="External"/><Relationship Id="rId81736ab688f9f23b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cekings.ucanr.edu/files/19375.pdf" TargetMode="External"/><Relationship Id="rId50386ab688f9f27c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745" TargetMode="External"/><Relationship Id="rId73026ab688f9f282d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927" TargetMode="External"/><Relationship Id="rId85366ab688f9f2852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes" TargetMode="External"/><Relationship Id="rId84896ab688f9f28b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx" TargetMode="External"/><Relationship Id="rId98686ab688f9f28ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cekings.ucanr.edu/files/19375.pdf" TargetMode="External"/><Relationship Id="rId16966ab688f9f2dc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745" TargetMode="External"/><Relationship Id="rId73726ab688f9f2e30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927" TargetMode="External"/><Relationship Id="rId22106ab688f9f2e53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes" TargetMode="External"/><Relationship Id="rId40476ab688f9f2e88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx" TargetMode="External"/><Relationship Id="rId52086ab688f9f2eb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cekings.ucanr.edu/files/19375.pdf" TargetMode="External"/><Relationship Id="rId89706ab688f9f3396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745" TargetMode="External"/><Relationship Id="rId95596ab688f9f33fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927" TargetMode="External"/><Relationship Id="rId50276ab688f9f3422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes" TargetMode="External"/><Relationship Id="rId63426ab688f9f3469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx" TargetMode="External"/><Relationship Id="rId18746ab688f9f34a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cekings.ucanr.edu/files/19375.pdf" TargetMode="External"/><Relationship Id="rId97246ab688f9f39ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745" TargetMode="External"/><Relationship Id="rId71896ab688f9f3a33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927" TargetMode="External"/><Relationship Id="rId47156ab688f9f3a55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes" TargetMode="External"/><Relationship Id="rId50716ab688f9f3a85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx" TargetMode="External"/><Relationship Id="rId82826ab688f9f3ab5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cekings.ucanr.edu/files/19375.pdf" TargetMode="External"/><Relationship Id="rId11526ab688f9f3fba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745" TargetMode="External"/><Relationship Id="rId30116ab688f9f4029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927" TargetMode="External"/><Relationship Id="rId19426ab688f9f404e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes" TargetMode="External"/><Relationship Id="rId32996ab688f9f4081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx" TargetMode="External"/><Relationship Id="rId60846ab688f9f40ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cekings.ucanr.edu/files/19375.pdf" TargetMode="External"/><Relationship Id="rId19146ab688fa00344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745" TargetMode="External"/><Relationship Id="rId16856ab688fa003af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927" TargetMode="External"/><Relationship Id="rId37206ab688fa003d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes" TargetMode="External"/><Relationship Id="rId98386ab688fa00403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx" TargetMode="External"/><Relationship Id="rId58756ab688fa00432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cekings.ucanr.edu/files/19375.pdf" TargetMode="External"/><Relationship Id="rId65666ab688fa008ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745" TargetMode="External"/><Relationship Id="rId82506ab688fa0095b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927" TargetMode="External"/><Relationship Id="rId72536ab688fa0097f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes" TargetMode="External"/><Relationship Id="rId33856ab688fa009bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx" TargetMode="External"/><Relationship Id="rId30286ab688fa009e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cekings.ucanr.edu/files/19375.pdf" TargetMode="External"/><Relationship Id="rId10276ab688fa00e9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745" TargetMode="External"/><Relationship Id="rId16426ab688fa00f06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927" TargetMode="External"/><Relationship Id="rId80146ab688fa00f2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes" TargetMode="External"/><Relationship Id="rId70686ab688fa00f61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx" TargetMode="External"/><Relationship Id="rId38426ab688fa00f90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cekings.ucanr.edu/files/19375.pdf" TargetMode="External"/><Relationship Id="rId69776ab688fa0140a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745" TargetMode="External"/><Relationship Id="rId19346ab688fa01470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927" TargetMode="External"/><Relationship Id="rId29426ab688fa01492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes" TargetMode="External"/><Relationship Id="rId91396ab688fa014c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx" TargetMode="External"/><Relationship Id="rId25996ab688fa014f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cekings.ucanr.edu/files/19375.pdf" TargetMode="External"/><Relationship Id="rId73806ab688fa01993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745" TargetMode="External"/><Relationship Id="rId19516ab688fa019f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927" TargetMode="External"/><Relationship Id="rId34356ab688fa01a1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes" TargetMode="External"/><Relationship Id="rId32466ab688fa01a4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx" TargetMode="External"/><Relationship Id="rId26846ab688fa01a78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cekings.ucanr.edu/files/19375.pdf" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>