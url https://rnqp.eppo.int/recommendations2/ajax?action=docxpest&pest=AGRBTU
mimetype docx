--- v0 (2026-05-13)
+++ v1 (2026-06-27)
@@ -612,51 +612,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId14456a0426c51cb52" w:history="1">
+      <w:hyperlink r:id="rId12296a3fbb2d417ab" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1564,51 +1564,51 @@
         <w:t xml:space="preserve">Burr TJ (1995) Crown gall. In Compendium of Stone Fruit Diseases (eds Ogawa JM, Zehr EI, Bird GW, Ritchie DF, Uriu K &amp; Uyemota JK). American Phytopathological Society, St Paul, MN, USA. page 52-53.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Rhizobium radiobacter. Crop Protection Compendium. (last accessed on 19/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16336a0426c51d073" w:history="1">
+      <w:hyperlink r:id="rId89526a3fbb2d41d4d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1697,92 +1697,92 @@
         <w:t xml:space="preserve">Epstein L, Kaur S, McKenna JR, Grant JA, Olson WH &amp; Reil WO (2008) Crown gall can spread between walnut trees in nurseries and reduce future yields. California Agriculture 62(3) 111-115.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Fichtner EJ (2018) Crown gall on walnuts: assessing origin of infection, disease management and prevention. Nut, Olive And Prune Programmatic News, Agriculture and Natural Resources, University of California. Published on: December 13, 2018 (accessed on 17/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84086a0426c51d106" w:history="1">
+      <w:hyperlink r:id="rId88496a3fbb2d41de8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Grant JA, McGranahan GH (2005) English walnut rootstocks help avoid blackline disease, but produce less than ´Paradox´ hybrid. California Agriculture 59, 249–251. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88046a0426c51d13a" w:history="1">
+      <w:hyperlink r:id="rId76176a3fbb2d41e1c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1802,51 +1802,51 @@
         <w:t xml:space="preserve">Huang MLW, Cangelosi GA, Halperin W &amp; Nester EW (1990) A chromosomal Agrobacterium tumefaciens gene required for effective plant signal transduction. Journal of Bacteriology 172(4), 1814-1822.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kado CI (2002) Crown gall. The plant health instructor. 2002(2) (Accessed 17/Sep/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40286a0426c51d184" w:history="1">
+      <w:hyperlink r:id="rId10986a3fbb2d41e66" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1858,51 +1858,51 @@
         <w:t xml:space="preserve">Kluepfel DA, McClean AE, Yakabe LE, Maccree MM &amp; Parker SR (2010) Detection and implication of early Agrobacterium tumefaciens infection of paradox seeds and seedlings. Acta Horticulturae 861, 497-500. DOI: 10.17660/ActaHortic.2010.861.70</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kluepfel D, Aradhya M, Maccree M, Moersfelder J, McClean A &amp; Hackett W (2012) Evaluation of wild Juglans species for crown gall resistance Walnut Research Conference. 313-317. Information University of California Agriculture and Natural Resources (UCANR) (last accessed on 17/Apr/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96676a0426c51d1c5" w:history="1">
+      <w:hyperlink r:id="rId77226a3fbb2d41ea8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cekings.ucanr.edu/files/19375.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3077,51 +3077,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Rhizobium radiobacter. Crop Protection Compendium. (last accessed on 19/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91096a0426c51d823" w:history="1">
+      <w:hyperlink r:id="rId82406a3fbb2d42521" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3133,84 +3133,84 @@
         <w:t xml:space="preserve">Epstein L, Kaur S, McKenna JR, Grant JA, Olson WH &amp; Reil WO (2008) Crown gall can spread between walnut trees in nurseries and reduce future yields. California Agriculture 62(3) 111-115.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Fichtner EJ (2018) Crown gall on walnuts: assessing origin of infection, disease management and prevention. Nut, Olive And Prune Programmatic News, Agriculture and Natural Resources, University of California. Published on: December 13, 2018 (accessed on 17/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87376a0426c51d869" w:history="1">
+      <w:hyperlink r:id="rId34056a3fbb2d42567" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Grant JA, McGranahan GH (2005) English walnut rootstocks help avoid blackline disease, but produce less than ´Paradox´ hybrid. California Agriculture 59, 249–251. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63776a0426c51d894" w:history="1">
+      <w:hyperlink r:id="rId57856a3fbb2d42591" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3222,51 +3222,51 @@
         <w:t xml:space="preserve">Kluepfel DA, McClean AE, Yakabe LE, Maccree MM &amp; Parker SR (2010) Detection and implication of early Agrobacterium tumefaciens infection of paradox seeds and seedlings. Acta Horticulturae 861, 497-500. DOI: 10.17660/ActaHortic.2010.861.70</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kluepfel D, Aradhya M, Maccree M, Moersfelder J, McClean A &amp; Hackett W (2012) Evaluation of wild Juglans species for crown gall resistance Walnut Research Conference. 313-317. Information University of California Agriculture and Natural Resources (UCANR) (last accessed on 17/Apr/2024) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85676a0426c51d8d6" w:history="1">
+      <w:hyperlink r:id="rId10646a3fbb2d425d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cekings.ucanr.edu/files/19375.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -4235,51 +4235,51 @@
         <w:t xml:space="preserve">Burr TJ (1995) Crown gall. In Compendium of Stone Fruit Diseases (eds Ogawa JM, Zehr EI, Bird GW, Ritchie DF, Uriu K &amp; Uyemota JK). American Phytopathological Society, St Paul, MN, USA. page 52-53.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Rhizobium radiobacter. Crop Protection Compendium. (last accessed on 19/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22496a0426c51de2f" w:history="1">
+      <w:hyperlink r:id="rId62286a3fbb2d42b79" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4368,92 +4368,92 @@
         <w:t xml:space="preserve">Epstein L, Kaur S, McKenna JR, Grant JA, Olson WH &amp; Reil WO (2008) Crown gall can spread between walnut trees in nurseries and reduce future yields. California Agriculture 62(3) 111-115.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Fichtner EJ (2018) Crown gall on walnuts: assessing origin of infection, disease management and prevention. Nut, Olive And Prune Programmatic News, Agriculture and Natural Resources, University of California. Published on: December 13, 2018 (accessed on 17/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17206a0426c51debe" w:history="1">
+      <w:hyperlink r:id="rId66006a3fbb2d42c10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Grant JA, McGranahan GH (2005) English walnut rootstocks help avoid blackline disease, but produce less than ´Paradox´ hybrid. California Agriculture 59, 249–251. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27656a0426c51def0" w:history="1">
+      <w:hyperlink r:id="rId99886a3fbb2d42c44" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4473,51 +4473,51 @@
         <w:t xml:space="preserve">Huang MLW, Cangelosi GA, Halperin W &amp; Nester EW (1990) A chromosomal Agrobacterium tumefaciens gene required for effective plant signal transduction. Journal of Bacteriology 172(4), 1814-1822.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kado CI (2002) Crown gall. The plant health instructor. 2002(2) (Accessed 17/Sep/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48116a0426c51df40" w:history="1">
+      <w:hyperlink r:id="rId72666a3fbb2d42cdb" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4529,51 +4529,51 @@
         <w:t xml:space="preserve">Kluepfel DA, McClean AE, Yakabe LE, Maccree MM &amp; Parker SR (2010) Detection and implication of early Agrobacterium tumefaciens infection of paradox seeds and seedlings. Acta Horticulturae 861, 497-500. DOI: 10.17660/ActaHortic.2010.861.70</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kluepfel D, Aradhya M, Maccree M, Moersfelder J, McClean A &amp; Hackett W (2012) Evaluation of wild Juglans species for crown gall resistance Walnut Research Conference. 313-317. Information University of California Agriculture and Natural Resources (UCANR) (last accessed on 17/Apr/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82786a0426c51df8e" w:history="1">
+      <w:hyperlink r:id="rId93406a3fbb2d42d1f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cekings.ucanr.edu/files/19375.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5853,51 +5853,51 @@
         <w:t xml:space="preserve">Burr TJ (1995) Crown gall. In Compendium of Stone Fruit Diseases (eds Ogawa JM, Zehr EI, Bird GW, Ritchie DF, Uriu K &amp; Uyemota JK). American Phytopathological Society, St Paul, MN, USA. page 52-53.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Rhizobium radiobacter. Crop Protection Compendium. (last accessed on 19/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80226a0426c51e684" w:history="1">
+      <w:hyperlink r:id="rId74176a3fbb2d43448" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5986,92 +5986,92 @@
         <w:t xml:space="preserve">Epstein L, Kaur S, McKenna JR, Grant JA, Olson WH &amp; Reil WO (2008) Crown gall can spread between walnut trees in nurseries and reduce future yields. California Agriculture 62(3) 111-115.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Fichtner EJ (2018) Crown gall on walnuts: assessing origin of infection, disease management and prevention. Nut, Olive And Prune Programmatic News, Agriculture and Natural Resources, University of California. Published on: December 13, 2018 (accessed on 17/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47756a0426c51e719" w:history="1">
+      <w:hyperlink r:id="rId51366a3fbb2d434dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Grant JA, McGranahan GH (2005) English walnut rootstocks help avoid blackline disease, but produce less than ´Paradox´ hybrid. California Agriculture 59, 249–251. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12596a0426c51e749" w:history="1">
+      <w:hyperlink r:id="rId62196a3fbb2d4350e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -6091,51 +6091,51 @@
         <w:t xml:space="preserve">Huang MLW, Cangelosi GA, Halperin W &amp; Nester EW (1990) A chromosomal Agrobacterium tumefaciens gene required for effective plant signal transduction. Journal of Bacteriology 172(4), 1814-1822.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kado CI (2002) Crown gall. The plant health instructor. 2002(2) (Accessed 17/Sep/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66996a0426c51e792" w:history="1">
+      <w:hyperlink r:id="rId95436a3fbb2d43558" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -6147,51 +6147,51 @@
         <w:t xml:space="preserve">Kluepfel DA, McClean AE, Yakabe LE, Maccree MM &amp; Parker SR (2010) Detection and implication of early Agrobacterium tumefaciens infection of paradox seeds and seedlings. Acta Horticulturae 861, 497-500. DOI: 10.17660/ActaHortic.2010.861.70</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kluepfel D, Aradhya M, Maccree M, Moersfelder J, McClean A &amp; Hackett W (2012) Evaluation of wild Juglans species for crown gall resistance Walnut Research Conference. 313-317. Information University of California Agriculture and Natural Resources (UCANR) (last accessed on 17/Apr/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43446a0426c51e7dd" w:history="1">
+      <w:hyperlink r:id="rId45616a3fbb2d43599" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cekings.ucanr.edu/files/19375.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -7471,51 +7471,51 @@
         <w:t xml:space="preserve">Burr TJ (1995) Crown gall. In Compendium of Stone Fruit Diseases (eds Ogawa JM, Zehr EI, Bird GW, Ritchie DF, Uriu K &amp; Uyemota JK). American Phytopathological Society, St Paul, MN, USA. page 52-53.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Rhizobium radiobacter. Crop Protection Compendium. (last accessed on 19/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19686a0426c51eeeb" w:history="1">
+      <w:hyperlink r:id="rId42176a3fbb2d43cb2" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -7604,92 +7604,92 @@
         <w:t xml:space="preserve">Epstein L, Kaur S, McKenna JR, Grant JA, Olson WH &amp; Reil WO (2008) Crown gall can spread between walnut trees in nurseries and reduce future yields. California Agriculture 62(3) 111-115.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Fichtner EJ (2018) Crown gall on walnuts: assessing origin of infection, disease management and prevention. Nut, Olive And Prune Programmatic News, Agriculture and Natural Resources, University of California. Published on: December 13, 2018 (accessed on 17/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79406a0426c51ef7c" w:history="1">
+      <w:hyperlink r:id="rId26186a3fbb2d43d4a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Grant JA, McGranahan GH (2005) English walnut rootstocks help avoid blackline disease, but produce less than ´Paradox´ hybrid. California Agriculture 59, 249–251. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73096a0426c51efae" w:history="1">
+      <w:hyperlink r:id="rId74376a3fbb2d43d7d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -7709,51 +7709,51 @@
         <w:t xml:space="preserve">Huang MLW, Cangelosi GA, Halperin W &amp; Nester EW (1990) A chromosomal Agrobacterium tumefaciens gene required for effective plant signal transduction. Journal of Bacteriology 172(4), 1814-1822.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kado CI (2002) Crown gall. The plant health instructor. 2002(2) (Accessed 17/Sep/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30236a0426c51eff6" w:history="1">
+      <w:hyperlink r:id="rId63496a3fbb2d43dc8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -7765,51 +7765,51 @@
         <w:t xml:space="preserve">Kluepfel DA, McClean AE, Yakabe LE, Maccree MM &amp; Parker SR (2010) Detection and implication of early Agrobacterium tumefaciens infection of paradox seeds and seedlings. Acta Horticulturae 861, 497-500. DOI: 10.17660/ActaHortic.2010.861.70</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kluepfel D, Aradhya M, Maccree M, Moersfelder J, McClean A &amp; Hackett W (2012) Evaluation of wild Juglans species for crown gall resistance Walnut Research Conference. 313-317. Information University of California Agriculture and Natural Resources (UCANR) (last accessed on 17/Apr/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43216a0426c51f035" w:history="1">
+      <w:hyperlink r:id="rId73836a3fbb2d43e08" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cekings.ucanr.edu/files/19375.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -9071,51 +9071,51 @@
         <w:t xml:space="preserve">Burr TJ (1995) Crown gall. In Compendium of Stone Fruit Diseases (eds Ogawa JM, Zehr EI, Bird GW, Ritchie DF, Uriu K &amp; Uyemota JK). American Phytopathological Society, St Paul, MN, USA. page 52-53.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Rhizobium radiobacter. Crop Protection Compendium. (last accessed on 19/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59226a0426c51f92f" w:history="1">
+      <w:hyperlink r:id="rId19396a3fbb2d445b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -9204,92 +9204,92 @@
         <w:t xml:space="preserve">Epstein L, Kaur S, McKenna JR, Grant JA, Olson WH &amp; Reil WO (2008) Crown gall can spread between walnut trees in nurseries and reduce future yields. California Agriculture 62(3) 111-115.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Fichtner EJ (2018) Crown gall on walnuts: assessing origin of infection, disease management and prevention. Nut, Olive And Prune Programmatic News, Agriculture and Natural Resources, University of California. Published on: December 13, 2018 (accessed on 17/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72646a0426c51f9be" w:history="1">
+      <w:hyperlink r:id="rId18666a3fbb2d44651" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Grant JA, McGranahan GH (2005) English walnut rootstocks help avoid blackline disease, but produce less than ´Paradox´ hybrid. California Agriculture 59, 249–251. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46246a0426c51f9ed" w:history="1">
+      <w:hyperlink r:id="rId75376a3fbb2d44681" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -9309,51 +9309,51 @@
         <w:t xml:space="preserve">Huang MLW, Cangelosi GA, Halperin W &amp; Nester EW (1990) A chromosomal Agrobacterium tumefaciens gene required for effective plant signal transduction. Journal of Bacteriology 172(4), 1814-1822.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kado CI (2002) Crown gall. The plant health instructor. 2002(2) (Accessed 17/Sep/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20586a0426c51fa35" w:history="1">
+      <w:hyperlink r:id="rId65356a3fbb2d446c7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -9365,51 +9365,51 @@
         <w:t xml:space="preserve">Kluepfel DA, McClean AE, Yakabe LE, Maccree MM &amp; Parker SR (2010) Detection and implication of early Agrobacterium tumefaciens infection of paradox seeds and seedlings. Acta Horticulturae 861, 497-500. DOI: 10.17660/ActaHortic.2010.861.70</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kluepfel D, Aradhya M, Maccree M, Moersfelder J, McClean A &amp; Hackett W (2012) Evaluation of wild Juglans species for crown gall resistance Walnut Research Conference. 313-317. Information University of California Agriculture and Natural Resources (UCANR) (last accessed on 17/Apr/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38986a0426c51fa74" w:history="1">
+      <w:hyperlink r:id="rId73336a3fbb2d44709" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cekings.ucanr.edu/files/19375.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -10680,51 +10680,51 @@
         <w:t xml:space="preserve">Burr TJ (1995) Crown gall. In Compendium of Stone Fruit Diseases (eds Ogawa JM, Zehr EI, Bird GW, Ritchie DF, Uriu K &amp; Uyemota JK). American Phytopathological Society, St Paul, MN, USA. page 52-53.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Rhizobium radiobacter. Crop Protection Compendium. (last accessed on 19/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33496a0426c520470" w:history="1">
+      <w:hyperlink r:id="rId79666a3fbb2d44dee" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -10813,92 +10813,92 @@
         <w:t xml:space="preserve">Epstein L, Kaur S, McKenna JR, Grant JA, Olson WH &amp; Reil WO (2008) Crown gall can spread between walnut trees in nurseries and reduce future yields. California Agriculture 62(3) 111-115.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Fichtner EJ (2018) Crown gall on walnuts: assessing origin of infection, disease management and prevention. Nut, Olive And Prune Programmatic News, Agriculture and Natural Resources, University of California. Published on: December 13, 2018 (accessed on 17/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60826a0426c520548" w:history="1">
+      <w:hyperlink r:id="rId59326a3fbb2d44e85" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Grant JA, McGranahan GH (2005) English walnut rootstocks help avoid blackline disease, but produce less than ´Paradox´ hybrid. California Agriculture 59, 249–251. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28066a0426c520583" w:history="1">
+      <w:hyperlink r:id="rId93396a3fbb2d44eb4" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -10918,51 +10918,51 @@
         <w:t xml:space="preserve">Huang MLW, Cangelosi GA, Halperin W &amp; Nester EW (1990) A chromosomal Agrobacterium tumefaciens gene required for effective plant signal transduction. Journal of Bacteriology 172(4), 1814-1822.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kado CI (2002) Crown gall. The plant health instructor. 2002(2) (Accessed 17/Sep/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65186a0426c5205cf" w:history="1">
+      <w:hyperlink r:id="rId28496a3fbb2d44efb" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -10974,51 +10974,51 @@
         <w:t xml:space="preserve">Kluepfel DA, McClean AE, Yakabe LE, Maccree MM &amp; Parker SR (2010) Detection and implication of early Agrobacterium tumefaciens infection of paradox seeds and seedlings. Acta Horticulturae 861, 497-500. DOI: 10.17660/ActaHortic.2010.861.70</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kluepfel D, Aradhya M, Maccree M, Moersfelder J, McClean A &amp; Hackett W (2012) Evaluation of wild Juglans species for crown gall resistance Walnut Research Conference. 313-317. Information University of California Agriculture and Natural Resources (UCANR) (last accessed on 17/Apr/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70216a0426c520613" w:history="1">
+      <w:hyperlink r:id="rId65956a3fbb2d44f3e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cekings.ucanr.edu/files/19375.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -12289,51 +12289,51 @@
         <w:t xml:space="preserve">Burr TJ (1995) Crown gall. In Compendium of Stone Fruit Diseases (eds Ogawa JM, Zehr EI, Bird GW, Ritchie DF, Uriu K &amp; Uyemota JK). American Phytopathological Society, St Paul, MN, USA. page 52-53.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Rhizobium radiobacter. Crop Protection Compendium. (last accessed on 19/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67566a0426c520f03" w:history="1">
+      <w:hyperlink r:id="rId22246a3fbb2d457d8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -12422,92 +12422,92 @@
         <w:t xml:space="preserve">Epstein L, Kaur S, McKenna JR, Grant JA, Olson WH &amp; Reil WO (2008) Crown gall can spread between walnut trees in nurseries and reduce future yields. California Agriculture 62(3) 111-115.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Fichtner EJ (2018) Crown gall on walnuts: assessing origin of infection, disease management and prevention. Nut, Olive And Prune Programmatic News, Agriculture and Natural Resources, University of California. Published on: December 13, 2018 (accessed on 17/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76456a0426c520f93" w:history="1">
+      <w:hyperlink r:id="rId44846a3fbb2d4586d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Grant JA, McGranahan GH (2005) English walnut rootstocks help avoid blackline disease, but produce less than ´Paradox´ hybrid. California Agriculture 59, 249–251. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11346a0426c520fc2" w:history="1">
+      <w:hyperlink r:id="rId90596a3fbb2d458a3" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -12527,51 +12527,51 @@
         <w:t xml:space="preserve">Huang MLW, Cangelosi GA, Halperin W &amp; Nester EW (1990) A chromosomal Agrobacterium tumefaciens gene required for effective plant signal transduction. Journal of Bacteriology 172(4), 1814-1822.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kado CI (2002) Crown gall. The plant health instructor. 2002(2) (Accessed 17/Sep/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33676a0426c521032" w:history="1">
+      <w:hyperlink r:id="rId79946a3fbb2d458f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -12583,51 +12583,51 @@
         <w:t xml:space="preserve">Kluepfel DA, McClean AE, Yakabe LE, Maccree MM &amp; Parker SR (2010) Detection and implication of early Agrobacterium tumefaciens infection of paradox seeds and seedlings. Acta Horticulturae 861, 497-500. DOI: 10.17660/ActaHortic.2010.861.70</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kluepfel D, Aradhya M, Maccree M, Moersfelder J, McClean A &amp; Hackett W (2012) Evaluation of wild Juglans species for crown gall resistance Walnut Research Conference. 313-317. Information University of California Agriculture and Natural Resources (UCANR) (last accessed on 17/Apr/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58736a0426c521074" w:history="1">
+      <w:hyperlink r:id="rId30586a3fbb2d45939" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cekings.ucanr.edu/files/19375.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -13880,51 +13880,51 @@
         <w:t xml:space="preserve">Burr TJ (1995) Crown gall. In Compendium of Stone Fruit Diseases (eds Ogawa JM, Zehr EI, Bird GW, Ritchie DF, Uriu K &amp; Uyemota JK). American Phytopathological Society, St Paul, MN, USA. page 52-53.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Rhizobium radiobacter. Crop Protection Compendium. (last accessed on 19/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73786a0426c5219ee" w:history="1">
+      <w:hyperlink r:id="rId53256a3fbb2d46150" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -14013,92 +14013,92 @@
         <w:t xml:space="preserve">Epstein L, Kaur S, McKenna JR, Grant JA, Olson WH &amp; Reil WO (2008) Crown gall can spread between walnut trees in nurseries and reduce future yields. California Agriculture 62(3) 111-115.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Fichtner EJ (2018) Crown gall on walnuts: assessing origin of infection, disease management and prevention. Nut, Olive And Prune Programmatic News, Agriculture and Natural Resources, University of California. Published on: December 13, 2018 (accessed on 17/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86386a0426c521b12" w:history="1">
+      <w:hyperlink r:id="rId55756a3fbb2d461e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Grant JA, McGranahan GH (2005) English walnut rootstocks help avoid blackline disease, but produce less than ´Paradox´ hybrid. California Agriculture 59, 249–251. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19836a0426c521b8b" w:history="1">
+      <w:hyperlink r:id="rId64436a3fbb2d46213" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -14118,51 +14118,51 @@
         <w:t xml:space="preserve">Huang MLW, Cangelosi GA, Halperin W &amp; Nester EW (1990) A chromosomal Agrobacterium tumefaciens gene required for effective plant signal transduction. Journal of Bacteriology 172(4), 1814-1822.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kado CI (2002) Crown gall. The plant health instructor. 2002(2) (Accessed 17/Sep/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40686a0426c521be4" w:history="1">
+      <w:hyperlink r:id="rId28446a3fbb2d46258" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -14174,51 +14174,51 @@
         <w:t xml:space="preserve">Kluepfel DA, McClean AE, Yakabe LE, Maccree MM &amp; Parker SR (2010) Detection and implication of early Agrobacterium tumefaciens infection of paradox seeds and seedlings. Acta Horticulturae 861, 497-500. DOI: 10.17660/ActaHortic.2010.861.70</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kluepfel D, Aradhya M, Maccree M, Moersfelder J, McClean A &amp; Hackett W (2012) Evaluation of wild Juglans species for crown gall resistance Walnut Research Conference. 313-317. Information University of California Agriculture and Natural Resources (UCANR) (last accessed on 17/Apr/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49866a0426c521c41" w:history="1">
+      <w:hyperlink r:id="rId12996a3fbb2d46298" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cekings.ucanr.edu/files/19375.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -15480,51 +15480,51 @@
         <w:t xml:space="preserve">Burr TJ (1995) Crown gall. In Compendium of Stone Fruit Diseases (eds Ogawa JM, Zehr EI, Bird GW, Ritchie DF, Uriu K &amp; Uyemota JK). American Phytopathological Society, St Paul, MN, USA. page 52-53.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Rhizobium radiobacter. Crop Protection Compendium. (last accessed on 19/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90866a0426c5222e1" w:history="1">
+      <w:hyperlink r:id="rId18596a3fbb2d4698f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -15613,92 +15613,92 @@
         <w:t xml:space="preserve">Epstein L, Kaur S, McKenna JR, Grant JA, Olson WH &amp; Reil WO (2008) Crown gall can spread between walnut trees in nurseries and reduce future yields. California Agriculture 62(3) 111-115.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Fichtner EJ (2018) Crown gall on walnuts: assessing origin of infection, disease management and prevention. Nut, Olive And Prune Programmatic News, Agriculture and Natural Resources, University of California. Published on: December 13, 2018 (accessed on 17/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25846a0426c52236c" w:history="1">
+      <w:hyperlink r:id="rId26716a3fbb2d46a1e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Grant JA, McGranahan GH (2005) English walnut rootstocks help avoid blackline disease, but produce less than ´Paradox´ hybrid. California Agriculture 59, 249–251. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91236a0426c52239b" w:history="1">
+      <w:hyperlink r:id="rId67396a3fbb2d46a50" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -15718,51 +15718,51 @@
         <w:t xml:space="preserve">Huang MLW, Cangelosi GA, Halperin W &amp; Nester EW (1990) A chromosomal Agrobacterium tumefaciens gene required for effective plant signal transduction. Journal of Bacteriology 172(4), 1814-1822.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kado CI (2002) Crown gall. The plant health instructor. 2002(2) (Accessed 17/Sep/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97786a0426c5223de" w:history="1">
+      <w:hyperlink r:id="rId27756a3fbb2d46a96" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -15774,51 +15774,51 @@
         <w:t xml:space="preserve">Kluepfel DA, McClean AE, Yakabe LE, Maccree MM &amp; Parker SR (2010) Detection and implication of early Agrobacterium tumefaciens infection of paradox seeds and seedlings. Acta Horticulturae 861, 497-500. DOI: 10.17660/ActaHortic.2010.861.70</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kluepfel D, Aradhya M, Maccree M, Moersfelder J, McClean A &amp; Hackett W (2012) Evaluation of wild Juglans species for crown gall resistance Walnut Research Conference. 313-317. Information University of California Agriculture and Natural Resources (UCANR) (last accessed on 17/Apr/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99176a0426c52241c" w:history="1">
+      <w:hyperlink r:id="rId34386a3fbb2d46ae1" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cekings.ucanr.edu/files/19375.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -17017,51 +17017,51 @@
         <w:t xml:space="preserve">Burr TJ (1995) Crown gall. In Compendium of Stone Fruit Diseases (eds Ogawa JM, Zehr EI, Bird GW, Ritchie DF, Uriu K &amp; Uyemota JK). American Phytopathological Society, St Paul, MN, USA. page 52-53.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Rhizobium radiobacter. Crop Protection Compendium. (last accessed on 19/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23526a0426c5229d8" w:history="1">
+      <w:hyperlink r:id="rId94706a3fbb2d4715e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -17150,92 +17150,92 @@
         <w:t xml:space="preserve">Epstein L, Kaur S, McKenna JR, Grant JA, Olson WH &amp; Reil WO (2008) Crown gall can spread between walnut trees in nurseries and reduce future yields. California Agriculture 62(3) 111-115.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Fichtner EJ (2018) Crown gall on walnuts: assessing origin of infection, disease management and prevention. Nut, Olive And Prune Programmatic News, Agriculture and Natural Resources, University of California. Published on: December 13, 2018 (accessed on 17/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63136a0426c522a58" w:history="1">
+      <w:hyperlink r:id="rId45336a3fbb2d471ef" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Grant JA, McGranahan GH (2005) English walnut rootstocks help avoid blackline disease, but produce less than ´Paradox´ hybrid. California Agriculture 59, 249–251. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23716a0426c522a83" w:history="1">
+      <w:hyperlink r:id="rId50636a3fbb2d4721d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -17255,51 +17255,51 @@
         <w:t xml:space="preserve">Huang MLW, Cangelosi GA, Halperin W &amp; Nester EW (1990) A chromosomal Agrobacterium tumefaciens gene required for effective plant signal transduction. Journal of Bacteriology 172(4), 1814-1822.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kado CI (2002) Crown gall. The plant health instructor. 2002(2) (Accessed 17/Sep/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37936a0426c522ac3" w:history="1">
+      <w:hyperlink r:id="rId59286a3fbb2d47262" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -17311,51 +17311,51 @@
         <w:t xml:space="preserve">Kluepfel DA, McClean AE, Yakabe LE, Maccree MM &amp; Parker SR (2010) Detection and implication of early Agrobacterium tumefaciens infection of paradox seeds and seedlings. Acta Horticulturae 861, 497-500. DOI: 10.17660/ActaHortic.2010.861.70</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kluepfel D, Aradhya M, Maccree M, Moersfelder J, McClean A &amp; Hackett W (2012) Evaluation of wild Juglans species for crown gall resistance Walnut Research Conference. 313-317. Information University of California Agriculture and Natural Resources (UCANR) (last accessed on 17/Apr/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11116a0426c522afd" w:history="1">
+      <w:hyperlink r:id="rId23716a3fbb2d472a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cekings.ucanr.edu/files/19375.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -18581,51 +18581,51 @@
         <w:t xml:space="preserve">Burr TJ (1995) Crown gall. In Compendium of Stone Fruit Diseases (eds Ogawa JM, Zehr EI, Bird GW, Ritchie DF, Uriu K &amp; Uyemota JK). American Phytopathological Society, St Paul, MN, USA. page 52-53.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Rhizobium radiobacter. Crop Protection Compendium. (last accessed on 19/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70076a0426c5230bf" w:history="1">
+      <w:hyperlink r:id="rId14086a3fbb2d4794a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -18714,92 +18714,92 @@
         <w:t xml:space="preserve">Epstein L, Kaur S, McKenna JR, Grant JA, Olson WH &amp; Reil WO (2008) Crown gall can spread between walnut trees in nurseries and reduce future yields. California Agriculture 62(3) 111-115.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Fichtner EJ (2018) Crown gall on walnuts: assessing origin of infection, disease management and prevention. Nut, Olive And Prune Programmatic News, Agriculture and Natural Resources, University of California. Published on: December 13, 2018 (accessed on 17/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83406a0426c523142" w:history="1">
+      <w:hyperlink r:id="rId28306a3fbb2d479db" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Grant JA, McGranahan GH (2005) English walnut rootstocks help avoid blackline disease, but produce less than ´Paradox´ hybrid. California Agriculture 59, 249–251. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75526a0426c52316c" w:history="1">
+      <w:hyperlink r:id="rId77546a3fbb2d47a0d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -18819,51 +18819,51 @@
         <w:t xml:space="preserve">Huang MLW, Cangelosi GA, Halperin W &amp; Nester EW (1990) A chromosomal Agrobacterium tumefaciens gene required for effective plant signal transduction. Journal of Bacteriology 172(4), 1814-1822.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kado CI (2002) Crown gall. The plant health instructor. 2002(2) (Accessed 17/Sep/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41346a0426c5231ab" w:history="1">
+      <w:hyperlink r:id="rId48146a3fbb2d47a54" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -18875,51 +18875,51 @@
         <w:t xml:space="preserve">Kluepfel DA, McClean AE, Yakabe LE, Maccree MM &amp; Parker SR (2010) Detection and implication of early Agrobacterium tumefaciens infection of paradox seeds and seedlings. Acta Horticulturae 861, 497-500. DOI: 10.17660/ActaHortic.2010.861.70</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kluepfel D, Aradhya M, Maccree M, Moersfelder J, McClean A &amp; Hackett W (2012) Evaluation of wild Juglans species for crown gall resistance Walnut Research Conference. 313-317. Information University of California Agriculture and Natural Resources (UCANR) (last accessed on 17/Apr/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12686a0426c5231e5" w:history="1">
+      <w:hyperlink r:id="rId60036a3fbb2d47a92" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cekings.ucanr.edu/files/19375.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -19242,137 +19242,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="42894016">
+  <w:abstractNum w:abstractNumId="33099268">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="25334645">
+    <w:lvl w:ilvl="0" w:tplc="97545986">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="25334645" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="97545986" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="25334645" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="97545986" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="25334645" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="97545986" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="25334645" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="97545986" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="25334645" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="97545986" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="25334645" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="97545986" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="25334645" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="97545986" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="25334645" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="97545986" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42894015">
+  <w:abstractNum w:abstractNumId="33099267">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="49672218">
+    <w:lvl w:ilvl="0" w:tplc="24694184">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -20124,55 +20124,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="42894015">
-    <w:abstractNumId w:val="42894015"/>
+  <w:num w:numId="33099267">
+    <w:abstractNumId w:val="33099267"/>
   </w:num>
-  <w:num w:numId="42894016">
-    <w:abstractNumId w:val="42894016"/>
+  <w:num w:numId="33099268">
+    <w:abstractNumId w:val="33099268"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -31717,51 +31717,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId777254245" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId14456a0426c51cb52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId16336a0426c51d073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745" TargetMode="External"/><Relationship Id="rId84086a0426c51d106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927" TargetMode="External"/><Relationship Id="rId88046a0426c51d13a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes" TargetMode="External"/><Relationship Id="rId40286a0426c51d184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx" TargetMode="External"/><Relationship Id="rId96676a0426c51d1c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cekings.ucanr.edu/files/19375.pdf" TargetMode="External"/><Relationship Id="rId91096a0426c51d823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745" TargetMode="External"/><Relationship Id="rId87376a0426c51d869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927" TargetMode="External"/><Relationship Id="rId63776a0426c51d894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes" TargetMode="External"/><Relationship Id="rId85676a0426c51d8d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cekings.ucanr.edu/files/19375.pdf" TargetMode="External"/><Relationship Id="rId22496a0426c51de2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745" TargetMode="External"/><Relationship Id="rId17206a0426c51debe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927" TargetMode="External"/><Relationship Id="rId27656a0426c51def0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes" TargetMode="External"/><Relationship Id="rId48116a0426c51df40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx" TargetMode="External"/><Relationship Id="rId82786a0426c51df8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cekings.ucanr.edu/files/19375.pdf" TargetMode="External"/><Relationship Id="rId80226a0426c51e684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745" TargetMode="External"/><Relationship Id="rId47756a0426c51e719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927" TargetMode="External"/><Relationship Id="rId12596a0426c51e749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes" TargetMode="External"/><Relationship Id="rId66996a0426c51e792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx" TargetMode="External"/><Relationship Id="rId43446a0426c51e7dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cekings.ucanr.edu/files/19375.pdf" TargetMode="External"/><Relationship Id="rId19686a0426c51eeeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745" TargetMode="External"/><Relationship Id="rId79406a0426c51ef7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927" TargetMode="External"/><Relationship Id="rId73096a0426c51efae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes" TargetMode="External"/><Relationship Id="rId30236a0426c51eff6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx" TargetMode="External"/><Relationship Id="rId43216a0426c51f035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cekings.ucanr.edu/files/19375.pdf" TargetMode="External"/><Relationship Id="rId59226a0426c51f92f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745" TargetMode="External"/><Relationship Id="rId72646a0426c51f9be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927" TargetMode="External"/><Relationship Id="rId46246a0426c51f9ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes" TargetMode="External"/><Relationship Id="rId20586a0426c51fa35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx" TargetMode="External"/><Relationship Id="rId38986a0426c51fa74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cekings.ucanr.edu/files/19375.pdf" TargetMode="External"/><Relationship Id="rId33496a0426c520470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745" TargetMode="External"/><Relationship Id="rId60826a0426c520548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927" TargetMode="External"/><Relationship Id="rId28066a0426c520583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes" TargetMode="External"/><Relationship Id="rId65186a0426c5205cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx" TargetMode="External"/><Relationship Id="rId70216a0426c520613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cekings.ucanr.edu/files/19375.pdf" TargetMode="External"/><Relationship Id="rId67566a0426c520f03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745" TargetMode="External"/><Relationship Id="rId76456a0426c520f93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927" TargetMode="External"/><Relationship Id="rId11346a0426c520fc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes" TargetMode="External"/><Relationship Id="rId33676a0426c521032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx" TargetMode="External"/><Relationship Id="rId58736a0426c521074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cekings.ucanr.edu/files/19375.pdf" TargetMode="External"/><Relationship Id="rId73786a0426c5219ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745" TargetMode="External"/><Relationship Id="rId86386a0426c521b12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927" TargetMode="External"/><Relationship Id="rId19836a0426c521b8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes" TargetMode="External"/><Relationship Id="rId40686a0426c521be4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx" TargetMode="External"/><Relationship Id="rId49866a0426c521c41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cekings.ucanr.edu/files/19375.pdf" TargetMode="External"/><Relationship Id="rId90866a0426c5222e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745" TargetMode="External"/><Relationship Id="rId25846a0426c52236c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927" TargetMode="External"/><Relationship Id="rId91236a0426c52239b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes" TargetMode="External"/><Relationship Id="rId97786a0426c5223de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx" TargetMode="External"/><Relationship Id="rId99176a0426c52241c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cekings.ucanr.edu/files/19375.pdf" TargetMode="External"/><Relationship Id="rId23526a0426c5229d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745" TargetMode="External"/><Relationship Id="rId63136a0426c522a58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927" TargetMode="External"/><Relationship Id="rId23716a0426c522a83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes" TargetMode="External"/><Relationship Id="rId37936a0426c522ac3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx" TargetMode="External"/><Relationship Id="rId11116a0426c522afd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cekings.ucanr.edu/files/19375.pdf" TargetMode="External"/><Relationship Id="rId70076a0426c5230bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745" TargetMode="External"/><Relationship Id="rId83406a0426c523142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927" TargetMode="External"/><Relationship Id="rId75526a0426c52316c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes" TargetMode="External"/><Relationship Id="rId41346a0426c5231ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx" TargetMode="External"/><Relationship Id="rId12686a0426c5231e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cekings.ucanr.edu/files/19375.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId408396584" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId12296a3fbb2d417ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId89526a3fbb2d41d4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745" TargetMode="External"/><Relationship Id="rId88496a3fbb2d41de8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927" TargetMode="External"/><Relationship Id="rId76176a3fbb2d41e1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes" TargetMode="External"/><Relationship Id="rId10986a3fbb2d41e66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx" TargetMode="External"/><Relationship Id="rId77226a3fbb2d41ea8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cekings.ucanr.edu/files/19375.pdf" TargetMode="External"/><Relationship Id="rId82406a3fbb2d42521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745" TargetMode="External"/><Relationship Id="rId34056a3fbb2d42567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927" TargetMode="External"/><Relationship Id="rId57856a3fbb2d42591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes" TargetMode="External"/><Relationship Id="rId10646a3fbb2d425d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cekings.ucanr.edu/files/19375.pdf" TargetMode="External"/><Relationship Id="rId62286a3fbb2d42b79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745" TargetMode="External"/><Relationship Id="rId66006a3fbb2d42c10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927" TargetMode="External"/><Relationship Id="rId99886a3fbb2d42c44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes" TargetMode="External"/><Relationship Id="rId72666a3fbb2d42cdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx" TargetMode="External"/><Relationship Id="rId93406a3fbb2d42d1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cekings.ucanr.edu/files/19375.pdf" TargetMode="External"/><Relationship Id="rId74176a3fbb2d43448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745" TargetMode="External"/><Relationship Id="rId51366a3fbb2d434dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927" TargetMode="External"/><Relationship Id="rId62196a3fbb2d4350e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes" TargetMode="External"/><Relationship Id="rId95436a3fbb2d43558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx" TargetMode="External"/><Relationship Id="rId45616a3fbb2d43599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cekings.ucanr.edu/files/19375.pdf" TargetMode="External"/><Relationship Id="rId42176a3fbb2d43cb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745" TargetMode="External"/><Relationship Id="rId26186a3fbb2d43d4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927" TargetMode="External"/><Relationship Id="rId74376a3fbb2d43d7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes" TargetMode="External"/><Relationship Id="rId63496a3fbb2d43dc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx" TargetMode="External"/><Relationship Id="rId73836a3fbb2d43e08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cekings.ucanr.edu/files/19375.pdf" TargetMode="External"/><Relationship Id="rId19396a3fbb2d445b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745" TargetMode="External"/><Relationship Id="rId18666a3fbb2d44651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927" TargetMode="External"/><Relationship Id="rId75376a3fbb2d44681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes" TargetMode="External"/><Relationship Id="rId65356a3fbb2d446c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx" TargetMode="External"/><Relationship Id="rId73336a3fbb2d44709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cekings.ucanr.edu/files/19375.pdf" TargetMode="External"/><Relationship Id="rId79666a3fbb2d44dee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745" TargetMode="External"/><Relationship Id="rId59326a3fbb2d44e85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927" TargetMode="External"/><Relationship Id="rId93396a3fbb2d44eb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes" TargetMode="External"/><Relationship Id="rId28496a3fbb2d44efb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx" TargetMode="External"/><Relationship Id="rId65956a3fbb2d44f3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cekings.ucanr.edu/files/19375.pdf" TargetMode="External"/><Relationship Id="rId22246a3fbb2d457d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745" TargetMode="External"/><Relationship Id="rId44846a3fbb2d4586d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927" TargetMode="External"/><Relationship Id="rId90596a3fbb2d458a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes" TargetMode="External"/><Relationship Id="rId79946a3fbb2d458f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx" TargetMode="External"/><Relationship Id="rId30586a3fbb2d45939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cekings.ucanr.edu/files/19375.pdf" TargetMode="External"/><Relationship Id="rId53256a3fbb2d46150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745" TargetMode="External"/><Relationship Id="rId55756a3fbb2d461e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927" TargetMode="External"/><Relationship Id="rId64436a3fbb2d46213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes" TargetMode="External"/><Relationship Id="rId28446a3fbb2d46258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx" TargetMode="External"/><Relationship Id="rId12996a3fbb2d46298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cekings.ucanr.edu/files/19375.pdf" TargetMode="External"/><Relationship Id="rId18596a3fbb2d4698f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745" TargetMode="External"/><Relationship Id="rId26716a3fbb2d46a1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927" TargetMode="External"/><Relationship Id="rId67396a3fbb2d46a50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes" TargetMode="External"/><Relationship Id="rId27756a3fbb2d46a96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx" TargetMode="External"/><Relationship Id="rId34386a3fbb2d46ae1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cekings.ucanr.edu/files/19375.pdf" TargetMode="External"/><Relationship Id="rId94706a3fbb2d4715e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745" TargetMode="External"/><Relationship Id="rId45336a3fbb2d471ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927" TargetMode="External"/><Relationship Id="rId50636a3fbb2d4721d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes" TargetMode="External"/><Relationship Id="rId59286a3fbb2d47262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx" TargetMode="External"/><Relationship Id="rId23716a3fbb2d472a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cekings.ucanr.edu/files/19375.pdf" TargetMode="External"/><Relationship Id="rId14086a3fbb2d4794a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745" TargetMode="External"/><Relationship Id="rId28306a3fbb2d479db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927" TargetMode="External"/><Relationship Id="rId77546a3fbb2d47a0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes" TargetMode="External"/><Relationship Id="rId48146a3fbb2d47a54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx" TargetMode="External"/><Relationship Id="rId60036a3fbb2d47a92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cekings.ucanr.edu/files/19375.pdf" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>