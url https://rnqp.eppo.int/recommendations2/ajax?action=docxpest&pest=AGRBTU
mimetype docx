--- v1 (2026-06-27)
+++ v2 (2026-08-11)
@@ -612,51 +612,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId12296a3fbb2d417ab" w:history="1">
+      <w:hyperlink r:id="rId55486a7b26b92f00f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1564,51 +1564,51 @@
         <w:t xml:space="preserve">Burr TJ (1995) Crown gall. In Compendium of Stone Fruit Diseases (eds Ogawa JM, Zehr EI, Bird GW, Ritchie DF, Uriu K &amp; Uyemota JK). American Phytopathological Society, St Paul, MN, USA. page 52-53.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Rhizobium radiobacter. Crop Protection Compendium. (last accessed on 19/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89526a3fbb2d41d4d" w:history="1">
+      <w:hyperlink r:id="rId75796a7b26b92f4ec" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1697,92 +1697,92 @@
         <w:t xml:space="preserve">Epstein L, Kaur S, McKenna JR, Grant JA, Olson WH &amp; Reil WO (2008) Crown gall can spread between walnut trees in nurseries and reduce future yields. California Agriculture 62(3) 111-115.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Fichtner EJ (2018) Crown gall on walnuts: assessing origin of infection, disease management and prevention. Nut, Olive And Prune Programmatic News, Agriculture and Natural Resources, University of California. Published on: December 13, 2018 (accessed on 17/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88496a3fbb2d41de8" w:history="1">
+      <w:hyperlink r:id="rId51416a7b26b92f57a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Grant JA, McGranahan GH (2005) English walnut rootstocks help avoid blackline disease, but produce less than ´Paradox´ hybrid. California Agriculture 59, 249–251. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76176a3fbb2d41e1c" w:history="1">
+      <w:hyperlink r:id="rId13576a7b26b92f5ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1802,51 +1802,51 @@
         <w:t xml:space="preserve">Huang MLW, Cangelosi GA, Halperin W &amp; Nester EW (1990) A chromosomal Agrobacterium tumefaciens gene required for effective plant signal transduction. Journal of Bacteriology 172(4), 1814-1822.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kado CI (2002) Crown gall. The plant health instructor. 2002(2) (Accessed 17/Sep/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10986a3fbb2d41e66" w:history="1">
+      <w:hyperlink r:id="rId14306a7b26b92f5f1" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1858,51 +1858,51 @@
         <w:t xml:space="preserve">Kluepfel DA, McClean AE, Yakabe LE, Maccree MM &amp; Parker SR (2010) Detection and implication of early Agrobacterium tumefaciens infection of paradox seeds and seedlings. Acta Horticulturae 861, 497-500. DOI: 10.17660/ActaHortic.2010.861.70</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kluepfel D, Aradhya M, Maccree M, Moersfelder J, McClean A &amp; Hackett W (2012) Evaluation of wild Juglans species for crown gall resistance Walnut Research Conference. 313-317. Information University of California Agriculture and Natural Resources (UCANR) (last accessed on 17/Apr/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77226a3fbb2d41ea8" w:history="1">
+      <w:hyperlink r:id="rId72686a7b26b92f631" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cekings.ucanr.edu/files/19375.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3077,51 +3077,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Rhizobium radiobacter. Crop Protection Compendium. (last accessed on 19/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82406a3fbb2d42521" w:history="1">
+      <w:hyperlink r:id="rId96146a7b26b931d49" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3133,84 +3133,84 @@
         <w:t xml:space="preserve">Epstein L, Kaur S, McKenna JR, Grant JA, Olson WH &amp; Reil WO (2008) Crown gall can spread between walnut trees in nurseries and reduce future yields. California Agriculture 62(3) 111-115.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Fichtner EJ (2018) Crown gall on walnuts: assessing origin of infection, disease management and prevention. Nut, Olive And Prune Programmatic News, Agriculture and Natural Resources, University of California. Published on: December 13, 2018 (accessed on 17/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34056a3fbb2d42567" w:history="1">
+      <w:hyperlink r:id="rId72676a7b26b931d9b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Grant JA, McGranahan GH (2005) English walnut rootstocks help avoid blackline disease, but produce less than ´Paradox´ hybrid. California Agriculture 59, 249–251. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57856a3fbb2d42591" w:history="1">
+      <w:hyperlink r:id="rId11896a7b26b931dc4" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3222,51 +3222,51 @@
         <w:t xml:space="preserve">Kluepfel DA, McClean AE, Yakabe LE, Maccree MM &amp; Parker SR (2010) Detection and implication of early Agrobacterium tumefaciens infection of paradox seeds and seedlings. Acta Horticulturae 861, 497-500. DOI: 10.17660/ActaHortic.2010.861.70</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kluepfel D, Aradhya M, Maccree M, Moersfelder J, McClean A &amp; Hackett W (2012) Evaluation of wild Juglans species for crown gall resistance Walnut Research Conference. 313-317. Information University of California Agriculture and Natural Resources (UCANR) (last accessed on 17/Apr/2024) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10646a3fbb2d425d9" w:history="1">
+      <w:hyperlink r:id="rId42866a7b26b931e07" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cekings.ucanr.edu/files/19375.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -4235,51 +4235,51 @@
         <w:t xml:space="preserve">Burr TJ (1995) Crown gall. In Compendium of Stone Fruit Diseases (eds Ogawa JM, Zehr EI, Bird GW, Ritchie DF, Uriu K &amp; Uyemota JK). American Phytopathological Society, St Paul, MN, USA. page 52-53.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Rhizobium radiobacter. Crop Protection Compendium. (last accessed on 19/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62286a3fbb2d42b79" w:history="1">
+      <w:hyperlink r:id="rId95466a7b26b932323" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4368,92 +4368,92 @@
         <w:t xml:space="preserve">Epstein L, Kaur S, McKenna JR, Grant JA, Olson WH &amp; Reil WO (2008) Crown gall can spread between walnut trees in nurseries and reduce future yields. California Agriculture 62(3) 111-115.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Fichtner EJ (2018) Crown gall on walnuts: assessing origin of infection, disease management and prevention. Nut, Olive And Prune Programmatic News, Agriculture and Natural Resources, University of California. Published on: December 13, 2018 (accessed on 17/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66006a3fbb2d42c10" w:history="1">
+      <w:hyperlink r:id="rId26756a7b26b9323b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Grant JA, McGranahan GH (2005) English walnut rootstocks help avoid blackline disease, but produce less than ´Paradox´ hybrid. California Agriculture 59, 249–251. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99886a3fbb2d42c44" w:history="1">
+      <w:hyperlink r:id="rId55416a7b26b9323e4" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4473,51 +4473,51 @@
         <w:t xml:space="preserve">Huang MLW, Cangelosi GA, Halperin W &amp; Nester EW (1990) A chromosomal Agrobacterium tumefaciens gene required for effective plant signal transduction. Journal of Bacteriology 172(4), 1814-1822.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kado CI (2002) Crown gall. The plant health instructor. 2002(2) (Accessed 17/Sep/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72666a3fbb2d42cdb" w:history="1">
+      <w:hyperlink r:id="rId44036a7b26b932460" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4529,51 +4529,51 @@
         <w:t xml:space="preserve">Kluepfel DA, McClean AE, Yakabe LE, Maccree MM &amp; Parker SR (2010) Detection and implication of early Agrobacterium tumefaciens infection of paradox seeds and seedlings. Acta Horticulturae 861, 497-500. DOI: 10.17660/ActaHortic.2010.861.70</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kluepfel D, Aradhya M, Maccree M, Moersfelder J, McClean A &amp; Hackett W (2012) Evaluation of wild Juglans species for crown gall resistance Walnut Research Conference. 313-317. Information University of California Agriculture and Natural Resources (UCANR) (last accessed on 17/Apr/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93406a3fbb2d42d1f" w:history="1">
+      <w:hyperlink r:id="rId30246a7b26b93249e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cekings.ucanr.edu/files/19375.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5853,51 +5853,51 @@
         <w:t xml:space="preserve">Burr TJ (1995) Crown gall. In Compendium of Stone Fruit Diseases (eds Ogawa JM, Zehr EI, Bird GW, Ritchie DF, Uriu K &amp; Uyemota JK). American Phytopathological Society, St Paul, MN, USA. page 52-53.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Rhizobium radiobacter. Crop Protection Compendium. (last accessed on 19/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74176a3fbb2d43448" w:history="1">
+      <w:hyperlink r:id="rId80536a7b26b932b0d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5986,92 +5986,92 @@
         <w:t xml:space="preserve">Epstein L, Kaur S, McKenna JR, Grant JA, Olson WH &amp; Reil WO (2008) Crown gall can spread between walnut trees in nurseries and reduce future yields. California Agriculture 62(3) 111-115.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Fichtner EJ (2018) Crown gall on walnuts: assessing origin of infection, disease management and prevention. Nut, Olive And Prune Programmatic News, Agriculture and Natural Resources, University of California. Published on: December 13, 2018 (accessed on 17/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51366a3fbb2d434dc" w:history="1">
+      <w:hyperlink r:id="rId17856a7b26b932b9d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Grant JA, McGranahan GH (2005) English walnut rootstocks help avoid blackline disease, but produce less than ´Paradox´ hybrid. California Agriculture 59, 249–251. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62196a3fbb2d4350e" w:history="1">
+      <w:hyperlink r:id="rId14396a7b26b932bcb" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -6091,51 +6091,51 @@
         <w:t xml:space="preserve">Huang MLW, Cangelosi GA, Halperin W &amp; Nester EW (1990) A chromosomal Agrobacterium tumefaciens gene required for effective plant signal transduction. Journal of Bacteriology 172(4), 1814-1822.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kado CI (2002) Crown gall. The plant health instructor. 2002(2) (Accessed 17/Sep/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95436a3fbb2d43558" w:history="1">
+      <w:hyperlink r:id="rId60876a7b26b932c2a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -6147,51 +6147,51 @@
         <w:t xml:space="preserve">Kluepfel DA, McClean AE, Yakabe LE, Maccree MM &amp; Parker SR (2010) Detection and implication of early Agrobacterium tumefaciens infection of paradox seeds and seedlings. Acta Horticulturae 861, 497-500. DOI: 10.17660/ActaHortic.2010.861.70</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kluepfel D, Aradhya M, Maccree M, Moersfelder J, McClean A &amp; Hackett W (2012) Evaluation of wild Juglans species for crown gall resistance Walnut Research Conference. 313-317. Information University of California Agriculture and Natural Resources (UCANR) (last accessed on 17/Apr/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45616a3fbb2d43599" w:history="1">
+      <w:hyperlink r:id="rId19796a7b26b932c6b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cekings.ucanr.edu/files/19375.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -7471,51 +7471,51 @@
         <w:t xml:space="preserve">Burr TJ (1995) Crown gall. In Compendium of Stone Fruit Diseases (eds Ogawa JM, Zehr EI, Bird GW, Ritchie DF, Uriu K &amp; Uyemota JK). American Phytopathological Society, St Paul, MN, USA. page 52-53.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Rhizobium radiobacter. Crop Protection Compendium. (last accessed on 19/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42176a3fbb2d43cb2" w:history="1">
+      <w:hyperlink r:id="rId56386a7b26b9332cf" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -7604,92 +7604,92 @@
         <w:t xml:space="preserve">Epstein L, Kaur S, McKenna JR, Grant JA, Olson WH &amp; Reil WO (2008) Crown gall can spread between walnut trees in nurseries and reduce future yields. California Agriculture 62(3) 111-115.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Fichtner EJ (2018) Crown gall on walnuts: assessing origin of infection, disease management and prevention. Nut, Olive And Prune Programmatic News, Agriculture and Natural Resources, University of California. Published on: December 13, 2018 (accessed on 17/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26186a3fbb2d43d4a" w:history="1">
+      <w:hyperlink r:id="rId88656a7b26b93335e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Grant JA, McGranahan GH (2005) English walnut rootstocks help avoid blackline disease, but produce less than ´Paradox´ hybrid. California Agriculture 59, 249–251. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74376a3fbb2d43d7d" w:history="1">
+      <w:hyperlink r:id="rId52156a7b26b93338d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -7709,51 +7709,51 @@
         <w:t xml:space="preserve">Huang MLW, Cangelosi GA, Halperin W &amp; Nester EW (1990) A chromosomal Agrobacterium tumefaciens gene required for effective plant signal transduction. Journal of Bacteriology 172(4), 1814-1822.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kado CI (2002) Crown gall. The plant health instructor. 2002(2) (Accessed 17/Sep/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63496a3fbb2d43dc8" w:history="1">
+      <w:hyperlink r:id="rId58946a7b26b9333d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -7765,51 +7765,51 @@
         <w:t xml:space="preserve">Kluepfel DA, McClean AE, Yakabe LE, Maccree MM &amp; Parker SR (2010) Detection and implication of early Agrobacterium tumefaciens infection of paradox seeds and seedlings. Acta Horticulturae 861, 497-500. DOI: 10.17660/ActaHortic.2010.861.70</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kluepfel D, Aradhya M, Maccree M, Moersfelder J, McClean A &amp; Hackett W (2012) Evaluation of wild Juglans species for crown gall resistance Walnut Research Conference. 313-317. Information University of California Agriculture and Natural Resources (UCANR) (last accessed on 17/Apr/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73836a3fbb2d43e08" w:history="1">
+      <w:hyperlink r:id="rId56106a7b26b93340f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cekings.ucanr.edu/files/19375.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -9071,51 +9071,51 @@
         <w:t xml:space="preserve">Burr TJ (1995) Crown gall. In Compendium of Stone Fruit Diseases (eds Ogawa JM, Zehr EI, Bird GW, Ritchie DF, Uriu K &amp; Uyemota JK). American Phytopathological Society, St Paul, MN, USA. page 52-53.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Rhizobium radiobacter. Crop Protection Compendium. (last accessed on 19/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19396a3fbb2d445b8" w:history="1">
+      <w:hyperlink r:id="rId69196a7b26b933ae8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -9204,92 +9204,92 @@
         <w:t xml:space="preserve">Epstein L, Kaur S, McKenna JR, Grant JA, Olson WH &amp; Reil WO (2008) Crown gall can spread between walnut trees in nurseries and reduce future yields. California Agriculture 62(3) 111-115.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Fichtner EJ (2018) Crown gall on walnuts: assessing origin of infection, disease management and prevention. Nut, Olive And Prune Programmatic News, Agriculture and Natural Resources, University of California. Published on: December 13, 2018 (accessed on 17/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18666a3fbb2d44651" w:history="1">
+      <w:hyperlink r:id="rId76876a7b26b933b74" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Grant JA, McGranahan GH (2005) English walnut rootstocks help avoid blackline disease, but produce less than ´Paradox´ hybrid. California Agriculture 59, 249–251. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75376a3fbb2d44681" w:history="1">
+      <w:hyperlink r:id="rId27456a7b26b93582b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -9309,51 +9309,51 @@
         <w:t xml:space="preserve">Huang MLW, Cangelosi GA, Halperin W &amp; Nester EW (1990) A chromosomal Agrobacterium tumefaciens gene required for effective plant signal transduction. Journal of Bacteriology 172(4), 1814-1822.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kado CI (2002) Crown gall. The plant health instructor. 2002(2) (Accessed 17/Sep/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65356a3fbb2d446c7" w:history="1">
+      <w:hyperlink r:id="rId77036a7b26b93587b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -9365,51 +9365,51 @@
         <w:t xml:space="preserve">Kluepfel DA, McClean AE, Yakabe LE, Maccree MM &amp; Parker SR (2010) Detection and implication of early Agrobacterium tumefaciens infection of paradox seeds and seedlings. Acta Horticulturae 861, 497-500. DOI: 10.17660/ActaHortic.2010.861.70</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kluepfel D, Aradhya M, Maccree M, Moersfelder J, McClean A &amp; Hackett W (2012) Evaluation of wild Juglans species for crown gall resistance Walnut Research Conference. 313-317. Information University of California Agriculture and Natural Resources (UCANR) (last accessed on 17/Apr/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73336a3fbb2d44709" w:history="1">
+      <w:hyperlink r:id="rId46676a7b26b9358c3" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cekings.ucanr.edu/files/19375.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -10680,51 +10680,51 @@
         <w:t xml:space="preserve">Burr TJ (1995) Crown gall. In Compendium of Stone Fruit Diseases (eds Ogawa JM, Zehr EI, Bird GW, Ritchie DF, Uriu K &amp; Uyemota JK). American Phytopathological Society, St Paul, MN, USA. page 52-53.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Rhizobium radiobacter. Crop Protection Compendium. (last accessed on 19/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79666a3fbb2d44dee" w:history="1">
+      <w:hyperlink r:id="rId31026a7b26b935f54" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -10813,92 +10813,92 @@
         <w:t xml:space="preserve">Epstein L, Kaur S, McKenna JR, Grant JA, Olson WH &amp; Reil WO (2008) Crown gall can spread between walnut trees in nurseries and reduce future yields. California Agriculture 62(3) 111-115.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Fichtner EJ (2018) Crown gall on walnuts: assessing origin of infection, disease management and prevention. Nut, Olive And Prune Programmatic News, Agriculture and Natural Resources, University of California. Published on: December 13, 2018 (accessed on 17/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59326a3fbb2d44e85" w:history="1">
+      <w:hyperlink r:id="rId34176a7b26b935fe1" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Grant JA, McGranahan GH (2005) English walnut rootstocks help avoid blackline disease, but produce less than ´Paradox´ hybrid. California Agriculture 59, 249–251. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93396a3fbb2d44eb4" w:history="1">
+      <w:hyperlink r:id="rId20676a7b26b936010" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -10918,51 +10918,51 @@
         <w:t xml:space="preserve">Huang MLW, Cangelosi GA, Halperin W &amp; Nester EW (1990) A chromosomal Agrobacterium tumefaciens gene required for effective plant signal transduction. Journal of Bacteriology 172(4), 1814-1822.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kado CI (2002) Crown gall. The plant health instructor. 2002(2) (Accessed 17/Sep/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28496a3fbb2d44efb" w:history="1">
+      <w:hyperlink r:id="rId23426a7b26b936054" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -10974,51 +10974,51 @@
         <w:t xml:space="preserve">Kluepfel DA, McClean AE, Yakabe LE, Maccree MM &amp; Parker SR (2010) Detection and implication of early Agrobacterium tumefaciens infection of paradox seeds and seedlings. Acta Horticulturae 861, 497-500. DOI: 10.17660/ActaHortic.2010.861.70</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kluepfel D, Aradhya M, Maccree M, Moersfelder J, McClean A &amp; Hackett W (2012) Evaluation of wild Juglans species for crown gall resistance Walnut Research Conference. 313-317. Information University of California Agriculture and Natural Resources (UCANR) (last accessed on 17/Apr/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65956a3fbb2d44f3e" w:history="1">
+      <w:hyperlink r:id="rId89006a7b26b936093" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cekings.ucanr.edu/files/19375.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -12289,51 +12289,51 @@
         <w:t xml:space="preserve">Burr TJ (1995) Crown gall. In Compendium of Stone Fruit Diseases (eds Ogawa JM, Zehr EI, Bird GW, Ritchie DF, Uriu K &amp; Uyemota JK). American Phytopathological Society, St Paul, MN, USA. page 52-53.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Rhizobium radiobacter. Crop Protection Compendium. (last accessed on 19/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22246a3fbb2d457d8" w:history="1">
+      <w:hyperlink r:id="rId57326a7b26b9366e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -12422,92 +12422,92 @@
         <w:t xml:space="preserve">Epstein L, Kaur S, McKenna JR, Grant JA, Olson WH &amp; Reil WO (2008) Crown gall can spread between walnut trees in nurseries and reduce future yields. California Agriculture 62(3) 111-115.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Fichtner EJ (2018) Crown gall on walnuts: assessing origin of infection, disease management and prevention. Nut, Olive And Prune Programmatic News, Agriculture and Natural Resources, University of California. Published on: December 13, 2018 (accessed on 17/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44846a3fbb2d4586d" w:history="1">
+      <w:hyperlink r:id="rId89126a7b26b93676a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Grant JA, McGranahan GH (2005) English walnut rootstocks help avoid blackline disease, but produce less than ´Paradox´ hybrid. California Agriculture 59, 249–251. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90596a3fbb2d458a3" w:history="1">
+      <w:hyperlink r:id="rId98316a7b26b936797" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -12527,51 +12527,51 @@
         <w:t xml:space="preserve">Huang MLW, Cangelosi GA, Halperin W &amp; Nester EW (1990) A chromosomal Agrobacterium tumefaciens gene required for effective plant signal transduction. Journal of Bacteriology 172(4), 1814-1822.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kado CI (2002) Crown gall. The plant health instructor. 2002(2) (Accessed 17/Sep/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79946a3fbb2d458f2" w:history="1">
+      <w:hyperlink r:id="rId27886a7b26b9367db" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -12583,51 +12583,51 @@
         <w:t xml:space="preserve">Kluepfel DA, McClean AE, Yakabe LE, Maccree MM &amp; Parker SR (2010) Detection and implication of early Agrobacterium tumefaciens infection of paradox seeds and seedlings. Acta Horticulturae 861, 497-500. DOI: 10.17660/ActaHortic.2010.861.70</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kluepfel D, Aradhya M, Maccree M, Moersfelder J, McClean A &amp; Hackett W (2012) Evaluation of wild Juglans species for crown gall resistance Walnut Research Conference. 313-317. Information University of California Agriculture and Natural Resources (UCANR) (last accessed on 17/Apr/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30586a3fbb2d45939" w:history="1">
+      <w:hyperlink r:id="rId79356a7b26b93681b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cekings.ucanr.edu/files/19375.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -13880,51 +13880,51 @@
         <w:t xml:space="preserve">Burr TJ (1995) Crown gall. In Compendium of Stone Fruit Diseases (eds Ogawa JM, Zehr EI, Bird GW, Ritchie DF, Uriu K &amp; Uyemota JK). American Phytopathological Society, St Paul, MN, USA. page 52-53.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Rhizobium radiobacter. Crop Protection Compendium. (last accessed on 19/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53256a3fbb2d46150" w:history="1">
+      <w:hyperlink r:id="rId29666a7b26b936e4d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -14013,92 +14013,92 @@
         <w:t xml:space="preserve">Epstein L, Kaur S, McKenna JR, Grant JA, Olson WH &amp; Reil WO (2008) Crown gall can spread between walnut trees in nurseries and reduce future yields. California Agriculture 62(3) 111-115.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Fichtner EJ (2018) Crown gall on walnuts: assessing origin of infection, disease management and prevention. Nut, Olive And Prune Programmatic News, Agriculture and Natural Resources, University of California. Published on: December 13, 2018 (accessed on 17/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55756a3fbb2d461e3" w:history="1">
+      <w:hyperlink r:id="rId28376a7b26b936ed6" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Grant JA, McGranahan GH (2005) English walnut rootstocks help avoid blackline disease, but produce less than ´Paradox´ hybrid. California Agriculture 59, 249–251. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64436a3fbb2d46213" w:history="1">
+      <w:hyperlink r:id="rId60006a7b26b936f04" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -14118,51 +14118,51 @@
         <w:t xml:space="preserve">Huang MLW, Cangelosi GA, Halperin W &amp; Nester EW (1990) A chromosomal Agrobacterium tumefaciens gene required for effective plant signal transduction. Journal of Bacteriology 172(4), 1814-1822.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kado CI (2002) Crown gall. The plant health instructor. 2002(2) (Accessed 17/Sep/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28446a3fbb2d46258" w:history="1">
+      <w:hyperlink r:id="rId47716a7b26b936f46" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -14174,51 +14174,51 @@
         <w:t xml:space="preserve">Kluepfel DA, McClean AE, Yakabe LE, Maccree MM &amp; Parker SR (2010) Detection and implication of early Agrobacterium tumefaciens infection of paradox seeds and seedlings. Acta Horticulturae 861, 497-500. DOI: 10.17660/ActaHortic.2010.861.70</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kluepfel D, Aradhya M, Maccree M, Moersfelder J, McClean A &amp; Hackett W (2012) Evaluation of wild Juglans species for crown gall resistance Walnut Research Conference. 313-317. Information University of California Agriculture and Natural Resources (UCANR) (last accessed on 17/Apr/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12996a3fbb2d46298" w:history="1">
+      <w:hyperlink r:id="rId62266a7b26b936f90" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cekings.ucanr.edu/files/19375.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -15480,51 +15480,51 @@
         <w:t xml:space="preserve">Burr TJ (1995) Crown gall. In Compendium of Stone Fruit Diseases (eds Ogawa JM, Zehr EI, Bird GW, Ritchie DF, Uriu K &amp; Uyemota JK). American Phytopathological Society, St Paul, MN, USA. page 52-53.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Rhizobium radiobacter. Crop Protection Compendium. (last accessed on 19/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18596a3fbb2d4698f" w:history="1">
+      <w:hyperlink r:id="rId87086a7b26b938347" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -15613,92 +15613,92 @@
         <w:t xml:space="preserve">Epstein L, Kaur S, McKenna JR, Grant JA, Olson WH &amp; Reil WO (2008) Crown gall can spread between walnut trees in nurseries and reduce future yields. California Agriculture 62(3) 111-115.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Fichtner EJ (2018) Crown gall on walnuts: assessing origin of infection, disease management and prevention. Nut, Olive And Prune Programmatic News, Agriculture and Natural Resources, University of California. Published on: December 13, 2018 (accessed on 17/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26716a3fbb2d46a1e" w:history="1">
+      <w:hyperlink r:id="rId82456a7b26b9383db" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Grant JA, McGranahan GH (2005) English walnut rootstocks help avoid blackline disease, but produce less than ´Paradox´ hybrid. California Agriculture 59, 249–251. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67396a3fbb2d46a50" w:history="1">
+      <w:hyperlink r:id="rId77966a7b26b93840c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -15718,51 +15718,51 @@
         <w:t xml:space="preserve">Huang MLW, Cangelosi GA, Halperin W &amp; Nester EW (1990) A chromosomal Agrobacterium tumefaciens gene required for effective plant signal transduction. Journal of Bacteriology 172(4), 1814-1822.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kado CI (2002) Crown gall. The plant health instructor. 2002(2) (Accessed 17/Sep/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27756a3fbb2d46a96" w:history="1">
+      <w:hyperlink r:id="rId86256a7b26b938450" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -15774,51 +15774,51 @@
         <w:t xml:space="preserve">Kluepfel DA, McClean AE, Yakabe LE, Maccree MM &amp; Parker SR (2010) Detection and implication of early Agrobacterium tumefaciens infection of paradox seeds and seedlings. Acta Horticulturae 861, 497-500. DOI: 10.17660/ActaHortic.2010.861.70</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kluepfel D, Aradhya M, Maccree M, Moersfelder J, McClean A &amp; Hackett W (2012) Evaluation of wild Juglans species for crown gall resistance Walnut Research Conference. 313-317. Information University of California Agriculture and Natural Resources (UCANR) (last accessed on 17/Apr/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34386a3fbb2d46ae1" w:history="1">
+      <w:hyperlink r:id="rId22026a7b26b93848f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cekings.ucanr.edu/files/19375.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -17017,51 +17017,51 @@
         <w:t xml:space="preserve">Burr TJ (1995) Crown gall. In Compendium of Stone Fruit Diseases (eds Ogawa JM, Zehr EI, Bird GW, Ritchie DF, Uriu K &amp; Uyemota JK). American Phytopathological Society, St Paul, MN, USA. page 52-53.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Rhizobium radiobacter. Crop Protection Compendium. (last accessed on 19/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94706a3fbb2d4715e" w:history="1">
+      <w:hyperlink r:id="rId16596a7b26b938aac" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -17150,92 +17150,92 @@
         <w:t xml:space="preserve">Epstein L, Kaur S, McKenna JR, Grant JA, Olson WH &amp; Reil WO (2008) Crown gall can spread between walnut trees in nurseries and reduce future yields. California Agriculture 62(3) 111-115.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Fichtner EJ (2018) Crown gall on walnuts: assessing origin of infection, disease management and prevention. Nut, Olive And Prune Programmatic News, Agriculture and Natural Resources, University of California. Published on: December 13, 2018 (accessed on 17/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45336a3fbb2d471ef" w:history="1">
+      <w:hyperlink r:id="rId29346a7b26b938b49" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Grant JA, McGranahan GH (2005) English walnut rootstocks help avoid blackline disease, but produce less than ´Paradox´ hybrid. California Agriculture 59, 249–251. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50636a3fbb2d4721d" w:history="1">
+      <w:hyperlink r:id="rId53896a7b26b938b79" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -17255,51 +17255,51 @@
         <w:t xml:space="preserve">Huang MLW, Cangelosi GA, Halperin W &amp; Nester EW (1990) A chromosomal Agrobacterium tumefaciens gene required for effective plant signal transduction. Journal of Bacteriology 172(4), 1814-1822.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kado CI (2002) Crown gall. The plant health instructor. 2002(2) (Accessed 17/Sep/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59286a3fbb2d47262" w:history="1">
+      <w:hyperlink r:id="rId16176a7b26b938bbf" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -17311,51 +17311,51 @@
         <w:t xml:space="preserve">Kluepfel DA, McClean AE, Yakabe LE, Maccree MM &amp; Parker SR (2010) Detection and implication of early Agrobacterium tumefaciens infection of paradox seeds and seedlings. Acta Horticulturae 861, 497-500. DOI: 10.17660/ActaHortic.2010.861.70</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kluepfel D, Aradhya M, Maccree M, Moersfelder J, McClean A &amp; Hackett W (2012) Evaluation of wild Juglans species for crown gall resistance Walnut Research Conference. 313-317. Information University of California Agriculture and Natural Resources (UCANR) (last accessed on 17/Apr/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23716a3fbb2d472a4" w:history="1">
+      <w:hyperlink r:id="rId18566a7b26b938c00" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cekings.ucanr.edu/files/19375.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -18581,51 +18581,51 @@
         <w:t xml:space="preserve">Burr TJ (1995) Crown gall. In Compendium of Stone Fruit Diseases (eds Ogawa JM, Zehr EI, Bird GW, Ritchie DF, Uriu K &amp; Uyemota JK). American Phytopathological Society, St Paul, MN, USA. page 52-53.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Rhizobium radiobacter. Crop Protection Compendium. (last accessed on 19/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14086a3fbb2d4794a" w:history="1">
+      <w:hyperlink r:id="rId11416a7b26b939214" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -18714,92 +18714,92 @@
         <w:t xml:space="preserve">Epstein L, Kaur S, McKenna JR, Grant JA, Olson WH &amp; Reil WO (2008) Crown gall can spread between walnut trees in nurseries and reduce future yields. California Agriculture 62(3) 111-115.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Fichtner EJ (2018) Crown gall on walnuts: assessing origin of infection, disease management and prevention. Nut, Olive And Prune Programmatic News, Agriculture and Natural Resources, University of California. Published on: December 13, 2018 (accessed on 17/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28306a3fbb2d479db" w:history="1">
+      <w:hyperlink r:id="rId36796a7b26b93929d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Grant JA, McGranahan GH (2005) English walnut rootstocks help avoid blackline disease, but produce less than ´Paradox´ hybrid. California Agriculture 59, 249–251. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77546a3fbb2d47a0d" w:history="1">
+      <w:hyperlink r:id="rId82016a7b26b9392ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -18819,51 +18819,51 @@
         <w:t xml:space="preserve">Huang MLW, Cangelosi GA, Halperin W &amp; Nester EW (1990) A chromosomal Agrobacterium tumefaciens gene required for effective plant signal transduction. Journal of Bacteriology 172(4), 1814-1822.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kado CI (2002) Crown gall. The plant health instructor. 2002(2) (Accessed 17/Sep/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48146a3fbb2d47a54" w:history="1">
+      <w:hyperlink r:id="rId46646a7b26b939310" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -18875,51 +18875,51 @@
         <w:t xml:space="preserve">Kluepfel DA, McClean AE, Yakabe LE, Maccree MM &amp; Parker SR (2010) Detection and implication of early Agrobacterium tumefaciens infection of paradox seeds and seedlings. Acta Horticulturae 861, 497-500. DOI: 10.17660/ActaHortic.2010.861.70</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kluepfel D, Aradhya M, Maccree M, Moersfelder J, McClean A &amp; Hackett W (2012) Evaluation of wild Juglans species for crown gall resistance Walnut Research Conference. 313-317. Information University of California Agriculture and Natural Resources (UCANR) (last accessed on 17/Apr/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60036a3fbb2d47a92" w:history="1">
+      <w:hyperlink r:id="rId83726a7b26b93934d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cekings.ucanr.edu/files/19375.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -19242,137 +19242,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="33099268">
+  <w:abstractNum w:abstractNumId="34559746">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97545986">
+    <w:lvl w:ilvl="0" w:tplc="29346032">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="97545986" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="29346032" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="97545986" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="29346032" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="97545986" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="29346032" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="97545986" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="29346032" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="97545986" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="29346032" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="97545986" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="29346032" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="97545986" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="29346032" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="97545986" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="29346032" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33099267">
+  <w:abstractNum w:abstractNumId="34559745">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="24694184">
+    <w:lvl w:ilvl="0" w:tplc="25602110">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -20124,55 +20124,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="33099267">
-    <w:abstractNumId w:val="33099267"/>
+  <w:num w:numId="34559745">
+    <w:abstractNumId w:val="34559745"/>
   </w:num>
-  <w:num w:numId="33099268">
-    <w:abstractNumId w:val="33099268"/>
+  <w:num w:numId="34559746">
+    <w:abstractNumId w:val="34559746"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -31717,51 +31717,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId408396584" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId12296a3fbb2d417ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId89526a3fbb2d41d4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745" TargetMode="External"/><Relationship Id="rId88496a3fbb2d41de8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927" TargetMode="External"/><Relationship Id="rId76176a3fbb2d41e1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes" TargetMode="External"/><Relationship Id="rId10986a3fbb2d41e66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx" TargetMode="External"/><Relationship Id="rId77226a3fbb2d41ea8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cekings.ucanr.edu/files/19375.pdf" TargetMode="External"/><Relationship Id="rId82406a3fbb2d42521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745" TargetMode="External"/><Relationship Id="rId34056a3fbb2d42567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927" TargetMode="External"/><Relationship Id="rId57856a3fbb2d42591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes" TargetMode="External"/><Relationship Id="rId10646a3fbb2d425d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cekings.ucanr.edu/files/19375.pdf" TargetMode="External"/><Relationship Id="rId62286a3fbb2d42b79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745" TargetMode="External"/><Relationship Id="rId66006a3fbb2d42c10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927" TargetMode="External"/><Relationship Id="rId99886a3fbb2d42c44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes" TargetMode="External"/><Relationship Id="rId72666a3fbb2d42cdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx" TargetMode="External"/><Relationship Id="rId93406a3fbb2d42d1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cekings.ucanr.edu/files/19375.pdf" TargetMode="External"/><Relationship Id="rId74176a3fbb2d43448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745" TargetMode="External"/><Relationship Id="rId51366a3fbb2d434dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927" TargetMode="External"/><Relationship Id="rId62196a3fbb2d4350e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes" TargetMode="External"/><Relationship Id="rId95436a3fbb2d43558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx" TargetMode="External"/><Relationship Id="rId45616a3fbb2d43599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cekings.ucanr.edu/files/19375.pdf" TargetMode="External"/><Relationship Id="rId42176a3fbb2d43cb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745" TargetMode="External"/><Relationship Id="rId26186a3fbb2d43d4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927" TargetMode="External"/><Relationship Id="rId74376a3fbb2d43d7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes" TargetMode="External"/><Relationship Id="rId63496a3fbb2d43dc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx" TargetMode="External"/><Relationship Id="rId73836a3fbb2d43e08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cekings.ucanr.edu/files/19375.pdf" TargetMode="External"/><Relationship Id="rId19396a3fbb2d445b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745" TargetMode="External"/><Relationship Id="rId18666a3fbb2d44651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927" TargetMode="External"/><Relationship Id="rId75376a3fbb2d44681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes" TargetMode="External"/><Relationship Id="rId65356a3fbb2d446c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx" TargetMode="External"/><Relationship Id="rId73336a3fbb2d44709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cekings.ucanr.edu/files/19375.pdf" TargetMode="External"/><Relationship Id="rId79666a3fbb2d44dee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745" TargetMode="External"/><Relationship Id="rId59326a3fbb2d44e85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927" TargetMode="External"/><Relationship Id="rId93396a3fbb2d44eb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes" TargetMode="External"/><Relationship Id="rId28496a3fbb2d44efb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx" TargetMode="External"/><Relationship Id="rId65956a3fbb2d44f3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cekings.ucanr.edu/files/19375.pdf" TargetMode="External"/><Relationship Id="rId22246a3fbb2d457d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745" TargetMode="External"/><Relationship Id="rId44846a3fbb2d4586d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927" TargetMode="External"/><Relationship Id="rId90596a3fbb2d458a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes" TargetMode="External"/><Relationship Id="rId79946a3fbb2d458f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx" TargetMode="External"/><Relationship Id="rId30586a3fbb2d45939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cekings.ucanr.edu/files/19375.pdf" TargetMode="External"/><Relationship Id="rId53256a3fbb2d46150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745" TargetMode="External"/><Relationship Id="rId55756a3fbb2d461e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927" TargetMode="External"/><Relationship Id="rId64436a3fbb2d46213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes" TargetMode="External"/><Relationship Id="rId28446a3fbb2d46258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx" TargetMode="External"/><Relationship Id="rId12996a3fbb2d46298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cekings.ucanr.edu/files/19375.pdf" TargetMode="External"/><Relationship Id="rId18596a3fbb2d4698f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745" TargetMode="External"/><Relationship Id="rId26716a3fbb2d46a1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927" TargetMode="External"/><Relationship Id="rId67396a3fbb2d46a50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes" TargetMode="External"/><Relationship Id="rId27756a3fbb2d46a96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx" TargetMode="External"/><Relationship Id="rId34386a3fbb2d46ae1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cekings.ucanr.edu/files/19375.pdf" TargetMode="External"/><Relationship Id="rId94706a3fbb2d4715e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745" TargetMode="External"/><Relationship Id="rId45336a3fbb2d471ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927" TargetMode="External"/><Relationship Id="rId50636a3fbb2d4721d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes" TargetMode="External"/><Relationship Id="rId59286a3fbb2d47262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx" TargetMode="External"/><Relationship Id="rId23716a3fbb2d472a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cekings.ucanr.edu/files/19375.pdf" TargetMode="External"/><Relationship Id="rId14086a3fbb2d4794a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745" TargetMode="External"/><Relationship Id="rId28306a3fbb2d479db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927" TargetMode="External"/><Relationship Id="rId77546a3fbb2d47a0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes" TargetMode="External"/><Relationship Id="rId48146a3fbb2d47a54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx" TargetMode="External"/><Relationship Id="rId60036a3fbb2d47a92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cekings.ucanr.edu/files/19375.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId886389530" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId55486a7b26b92f00f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId75796a7b26b92f4ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745" TargetMode="External"/><Relationship Id="rId51416a7b26b92f57a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927" TargetMode="External"/><Relationship Id="rId13576a7b26b92f5ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes" TargetMode="External"/><Relationship Id="rId14306a7b26b92f5f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx" TargetMode="External"/><Relationship Id="rId72686a7b26b92f631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cekings.ucanr.edu/files/19375.pdf" TargetMode="External"/><Relationship Id="rId96146a7b26b931d49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745" TargetMode="External"/><Relationship Id="rId72676a7b26b931d9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927" TargetMode="External"/><Relationship Id="rId11896a7b26b931dc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes" TargetMode="External"/><Relationship Id="rId42866a7b26b931e07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cekings.ucanr.edu/files/19375.pdf" TargetMode="External"/><Relationship Id="rId95466a7b26b932323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745" TargetMode="External"/><Relationship Id="rId26756a7b26b9323b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927" TargetMode="External"/><Relationship Id="rId55416a7b26b9323e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes" TargetMode="External"/><Relationship Id="rId44036a7b26b932460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx" TargetMode="External"/><Relationship Id="rId30246a7b26b93249e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cekings.ucanr.edu/files/19375.pdf" TargetMode="External"/><Relationship Id="rId80536a7b26b932b0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745" TargetMode="External"/><Relationship Id="rId17856a7b26b932b9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927" TargetMode="External"/><Relationship Id="rId14396a7b26b932bcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes" TargetMode="External"/><Relationship Id="rId60876a7b26b932c2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx" TargetMode="External"/><Relationship Id="rId19796a7b26b932c6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cekings.ucanr.edu/files/19375.pdf" TargetMode="External"/><Relationship Id="rId56386a7b26b9332cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745" TargetMode="External"/><Relationship Id="rId88656a7b26b93335e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927" TargetMode="External"/><Relationship Id="rId52156a7b26b93338d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes" TargetMode="External"/><Relationship Id="rId58946a7b26b9333d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx" TargetMode="External"/><Relationship Id="rId56106a7b26b93340f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cekings.ucanr.edu/files/19375.pdf" TargetMode="External"/><Relationship Id="rId69196a7b26b933ae8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745" TargetMode="External"/><Relationship Id="rId76876a7b26b933b74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927" TargetMode="External"/><Relationship Id="rId27456a7b26b93582b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes" TargetMode="External"/><Relationship Id="rId77036a7b26b93587b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx" TargetMode="External"/><Relationship Id="rId46676a7b26b9358c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cekings.ucanr.edu/files/19375.pdf" TargetMode="External"/><Relationship Id="rId31026a7b26b935f54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745" TargetMode="External"/><Relationship Id="rId34176a7b26b935fe1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927" TargetMode="External"/><Relationship Id="rId20676a7b26b936010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes" TargetMode="External"/><Relationship Id="rId23426a7b26b936054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx" TargetMode="External"/><Relationship Id="rId89006a7b26b936093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cekings.ucanr.edu/files/19375.pdf" TargetMode="External"/><Relationship Id="rId57326a7b26b9366e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745" TargetMode="External"/><Relationship Id="rId89126a7b26b93676a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927" TargetMode="External"/><Relationship Id="rId98316a7b26b936797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes" TargetMode="External"/><Relationship Id="rId27886a7b26b9367db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx" TargetMode="External"/><Relationship Id="rId79356a7b26b93681b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cekings.ucanr.edu/files/19375.pdf" TargetMode="External"/><Relationship Id="rId29666a7b26b936e4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745" TargetMode="External"/><Relationship Id="rId28376a7b26b936ed6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927" TargetMode="External"/><Relationship Id="rId60006a7b26b936f04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes" TargetMode="External"/><Relationship Id="rId47716a7b26b936f46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx" TargetMode="External"/><Relationship Id="rId62266a7b26b936f90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cekings.ucanr.edu/files/19375.pdf" TargetMode="External"/><Relationship Id="rId87086a7b26b938347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745" TargetMode="External"/><Relationship Id="rId82456a7b26b9383db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927" TargetMode="External"/><Relationship Id="rId77966a7b26b93840c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes" TargetMode="External"/><Relationship Id="rId86256a7b26b938450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx" TargetMode="External"/><Relationship Id="rId22026a7b26b93848f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cekings.ucanr.edu/files/19375.pdf" TargetMode="External"/><Relationship Id="rId16596a7b26b938aac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745" TargetMode="External"/><Relationship Id="rId29346a7b26b938b49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927" TargetMode="External"/><Relationship Id="rId53896a7b26b938b79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes" TargetMode="External"/><Relationship Id="rId16176a7b26b938bbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx" TargetMode="External"/><Relationship Id="rId18566a7b26b938c00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cekings.ucanr.edu/files/19375.pdf" TargetMode="External"/><Relationship Id="rId11416a7b26b939214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.3745" TargetMode="External"/><Relationship Id="rId36796a7b26b93929d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=28927" TargetMode="External"/><Relationship Id="rId82016a7b26b9392ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes" TargetMode="External"/><Relationship Id="rId46646a7b26b939310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/prokaryote/pdlessons/Pages/CrownGall.aspx" TargetMode="External"/><Relationship Id="rId83726a7b26b93934d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cekings.ucanr.edu/files/19375.pdf" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>