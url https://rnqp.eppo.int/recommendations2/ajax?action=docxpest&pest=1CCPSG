--- v0 (2026-05-13)
+++ v1 (2026-06-27)
@@ -1506,92 +1506,92 @@
         <w:t xml:space="preserve">Čermák V &amp; Lauterer P (2008) Overwintering of psyllids in South Moravia (Czech Republic) with respect to the vectors of the apple proliferation cluster phytoplasmas. Bulletin of Insectology 61(1), 147-148.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De Jong Y, Kouwenberg J, Boumans L, Hussey C, Hyam T, Nicolson N, Kirk P, Paton A, Michel E, Guiry MD, Boegh PS, Ærenlund Pedersen H, Enghoff H, Von Raab-Straube E, Güntsch A, Geoffroy M, Müller A, Kohlbecker A, Berendsohn W, Appeltans W, Arvanitidis C, Vanhoorne B, Declerck G, Vandepitte L, Hernandez F, Nash R, Costello MJ, Ouvrard D, Bezard-Falgas P, Bourgoin T, Wetzel FT, Glöckler F, Korb G, Ring C, Hagedorn G, Häuser C, Aktaç N, Asan A, Ardelean A, Vieira Borges PA, Dhora D, Khachatryan H, Malicky M, Ibrahimov S, Tuzikov A, De Wever A, Moncheva S, Spassov N, Chobot K, Popov A, Boršić I, Sfenthourakis S, Kõljalg U, Uotila P, Olivier G, Dauvin JC, Tarkhnishvili D, Chaladze G, Tuerkay M, Legakis A, Peregovits L, Gudmundsson G, Ólafsson E, Lysaght L, Galil BS, Raimondo FM, Domina G, Stoch F, Minelli A, Spungis V, Budrys E, Olenin S, Turpel A, Walisch T, Krpach V, Gambin MT, Ungureanu L, Karaman G, Kleukers RMJC, Stur E, Aagaard K, Valland N, Loennechen Moen T, Bogdanowicz W, Tykarski P, Węsławski JM, Kędra M, De Frias Martins AM, Domingos Abreu A, Silva T, Medvedev S, Ryss A, Šimić S, Marhold K, Stloukal E, Tome D, Ramos MA, Valdés B, Pina F, Kullander S, Telenius A, Gonseth Y, Tschudin P, Sergeyeva O, Vladymyrov V, Bohdanovych Rizun V, Raper C, Lear D, Stoev P, Penev L, Casino Rubio A, Backeljau T, Saarenmaa H, Ulenberg S (2015) PESI - a taxonomic backbone for Europe. Biodiversity Data Journal 3: e5848. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80156a04251fb1462" w:history="1">
+      <w:hyperlink r:id="rId64916a3fbac82fc36" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/BDJ.3.e5848</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ellis WN (2001-2024). Plant parasites of Europe: leafminers, galls and fungi. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79856a04251fb14c7" w:history="1">
+      <w:hyperlink r:id="rId78116a3fbac82fc71" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://bladmineerders.nl/parasites/animalia/arthropoda/insecta/hemiptera/sternorrhyncha/psylloidea/psyllidae/psyllinae/cacopsylla/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10/Jul/2024).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1772,51 +1772,51 @@
         <w:t xml:space="preserve">Süle S, Jenser G &amp; Szita E (2007) Management of pear decline caused by 'Candidatus Phytoplasma pyri' in Hungary. Bulletin of Insectology 60(2), 319-320</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Tedeschi R, Alma A (2004) Transmission of apple proliferation phytoplasma by Cacopsylla melanoneura (Homoptera: Psyllidae). J Econ Entomol 97:8–13. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95116a04251fb15ca" w:history="1">
+      <w:hyperlink r:id="rId45536a3fbac82fd75" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/97.1.8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2674,51 +2674,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">AGES (2024) Evaluation of factors determining distribution, impact, detection and characterization of fruit tree phytoplasmoses (APOPHYT). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12066a04251fb1a79" w:history="1">
+      <w:hyperlink r:id="rId11146a3fbac830291" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://dafne.at/content/report_release/fa851e7f-3a03-4c13-9b1e-259195adbb16_1.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2753,51 +2753,51 @@
         <w:t xml:space="preserve">Čermák V &amp; Lauterer P (2008) Overwintering of psyllids in South Moravia (Czech Republic) with respect to the vectors of the apple proliferation cluster phytoplasmas. Bulletin of Insectology 61 (1): 147-148.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Corretto E, Trenti Mm Štarhová Serbina L, Howie JM, Dittmer J, Kerschbamer C, Candian V, Tedeschi R, Janik K &amp; Schuler H (2023) Multiple factors driving the acquisition efficiency of apple proliferation phytoplasma in Cacopsylla melanoneura. Journal of Pest Science </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50496a04251fb1ad0" w:history="1">
+      <w:hyperlink r:id="rId86256a3fbac8302ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10340-023-01699-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2947,84 +2947,84 @@
         <w:t xml:space="preserve">Ossiannilsson F (1992) The Psylloidea (Homoptera) of Fennoscandia and Denmark. Fauna Entomol Scand. Vol. 26. Brill E. J., Leiden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Paleskić C, Bachinger K, Brader G, Kickenweiz M, Engel C, Wurm L, Czipin L &amp; Riedle-Bauer M (2017) Cage and field experiments as basis for the development of control strategies against Cacopsylla pruni, the vector of European Stone Fruit Yellows. Ann Appl Biol 170:357–368. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80636a04251fb3af6" w:history="1">
+      <w:hyperlink r:id="rId12296a3fbac8303c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/aab.12340</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Pflanzenkrankheiten.ch (2024) Apfelblattsauger. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29456a04251fb3b2a" w:history="1">
+      <w:hyperlink r:id="rId87516a3fbac8303ec" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.pflanzenkrankheiten.ch/krankheiten-an-kulturpflanzen-2/kern-steinobst/krankheiten-apfel/cacopsylla-mali-apfel#:~:text=Der%20Apfelblattsauger%20</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Cacopsylla%20mali)%20%C3%BCberwintert,die%20Insekten%20ausgewachsen%20und%20gefl%C3%BCgelt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4005,92 +4005,92 @@
         <w:t xml:space="preserve">Burts EC (1988) Damage threshold for pear psylla nymphs (Homoptera: Psyllidae). Journal of Economic Entomology 78, 1327-1330.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Civolani S (2012) The past and present of pear protection against the pear Psylla, Cacopsylla pyri L. insecticides - pest engineering. In: Perveen F (ed), InTech, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86276a04251fb4029" w:history="1">
+      <w:hyperlink r:id="rId16256a3fbac8309a0" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://cdn.intechopen.com/pdfs-wm/28270.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Civolani, S., Soroker, V., Cooper, WR, Horton, DR (2023) Diversity, biology, and management of the pear psyllids: a global look, Annals of the Entomological Society of America, 116, 331–357, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11276a04251fb4059" w:history="1">
+      <w:hyperlink r:id="rId24046a3fbac8309ef" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/aesa/saad025</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4156,51 +4156,51 @@
         <w:t xml:space="preserve">Horton DR, Lewis TM (1996) Tethered flight activity of pear psylla, Cacopsylla pyricola: seasonal, host, and morphotypic effects. Entomologia Experimentalis et Applicata 78(1), 39-49.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Horton DR (2008) Pear Psylla, Cacopsylla pyricola (Foerster) (Hemiptera: Psyllidae). In: Capinera, J.L. (eds) Encyclopedia of Entomology. Springer, Dordrecht. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33746a04251fb40c7" w:history="1">
+      <w:hyperlink r:id="rId98206a3fbac830a6e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-1-4020-6359-6_2818</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4350,51 +4350,51 @@
         <w:t xml:space="preserve">Ossiannilsson F (1992) The Psylloidea (Homoptera) of Fennoscandia and Denmark. Fauna Entomol Scand. Vol. 26. Brill E. J., Leiden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Paleskić C, Bachinger K, Brader G, Kickenweiz M, Engel C, Wurm L, Czipin L, Riedle-Bauer M (2017) Cage and field experiments as basis for the development of control strategies against Cacopsylla pruni, the vector of European Stone Fruit Yellows. Ann Appl Biol 170:357–368. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88966a04251fb417f" w:history="1">
+      <w:hyperlink r:id="rId93226a3fbac830b33" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/aab.12340</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4429,51 +4429,51 @@
         <w:t xml:space="preserve">Pfeiffer DG &amp; Burts EC (1983) Effect of tree fertilization on numbers and development of pear psylla (Homoptera : Psyllidae) and on fruit damage, Environmental Entomology 12, 895-901.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Riedle-Bauer M, Paleskić C, Schönhuber C, Staples M &amp; Brade G (2022) Vector transmission and epidemiology of ‘Candidatus Phytoplasma pyri’ in Austria and identification of Cacopsylla pyrisuga as new pathogen vector. Journal of Plant Diseases and Protection 129, 375-386. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10916a04251fb41cb" w:history="1">
+      <w:hyperlink r:id="rId60676a3fbac830b84" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s41348-021-00526-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4650,137 +4650,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="64502537">
+  <w:abstractNum w:abstractNumId="66125174">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="38553333">
+    <w:lvl w:ilvl="0" w:tplc="91708766">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="38553333" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="91708766" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="38553333" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="91708766" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="38553333" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="91708766" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="38553333" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="91708766" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="38553333" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="91708766" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="38553333" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="91708766" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="38553333" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="91708766" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="38553333" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="91708766" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="64502536">
+  <w:abstractNum w:abstractNumId="66125173">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81999145">
+    <w:lvl w:ilvl="0" w:tplc="30251015">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5532,55 +5532,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="64502536">
-    <w:abstractNumId w:val="64502536"/>
+  <w:num w:numId="66125173">
+    <w:abstractNumId w:val="66125173"/>
   </w:num>
-  <w:num w:numId="64502537">
-    <w:abstractNumId w:val="64502537"/>
+  <w:num w:numId="66125174">
+    <w:abstractNumId w:val="66125174"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -17125,51 +17125,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId274406844" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId80156a04251fb1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/BDJ.3.e5848" TargetMode="External"/><Relationship Id="rId79856a04251fb14c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bladmineerders.nl/parasites/animalia/arthropoda/insecta/hemiptera/sternorrhyncha/psylloidea/psyllidae/psyllinae/cacopsylla/" TargetMode="External"/><Relationship Id="rId95116a04251fb15ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/97.1.8" TargetMode="External"/><Relationship Id="rId12066a04251fb1a79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dafne.at/content/report_release/fa851e7f-3a03-4c13-9b1e-259195adbb16_1.pdf" TargetMode="External"/><Relationship Id="rId50496a04251fb1ad0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10340-023-01699-1" TargetMode="External"/><Relationship Id="rId80636a04251fb3af6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12340" TargetMode="External"/><Relationship Id="rId29456a04251fb3b2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pflanzenkrankheiten.ch/krankheiten-an-kulturpflanzen-2/kern-steinobst/krankheiten-apfel/cacopsylla-mali-apfel#:~:text=Der%20Apfelblattsauger%20" TargetMode="External"/><Relationship Id="rId86276a04251fb4029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cdn.intechopen.com/pdfs-wm/28270.pdf" TargetMode="External"/><Relationship Id="rId11276a04251fb4059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/aesa/saad025" TargetMode="External"/><Relationship Id="rId33746a04251fb40c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-1-4020-6359-6_2818" TargetMode="External"/><Relationship Id="rId88966a04251fb417f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12340" TargetMode="External"/><Relationship Id="rId10916a04251fb41cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s41348-021-00526-y" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId837284061" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId64916a3fbac82fc36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/BDJ.3.e5848" TargetMode="External"/><Relationship Id="rId78116a3fbac82fc71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bladmineerders.nl/parasites/animalia/arthropoda/insecta/hemiptera/sternorrhyncha/psylloidea/psyllidae/psyllinae/cacopsylla/" TargetMode="External"/><Relationship Id="rId45536a3fbac82fd75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/97.1.8" TargetMode="External"/><Relationship Id="rId11146a3fbac830291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dafne.at/content/report_release/fa851e7f-3a03-4c13-9b1e-259195adbb16_1.pdf" TargetMode="External"/><Relationship Id="rId86256a3fbac8302ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10340-023-01699-1" TargetMode="External"/><Relationship Id="rId12296a3fbac8303c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12340" TargetMode="External"/><Relationship Id="rId87516a3fbac8303ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pflanzenkrankheiten.ch/krankheiten-an-kulturpflanzen-2/kern-steinobst/krankheiten-apfel/cacopsylla-mali-apfel#:~:text=Der%20Apfelblattsauger%20" TargetMode="External"/><Relationship Id="rId16256a3fbac8309a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cdn.intechopen.com/pdfs-wm/28270.pdf" TargetMode="External"/><Relationship Id="rId24046a3fbac8309ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/aesa/saad025" TargetMode="External"/><Relationship Id="rId98206a3fbac830a6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-1-4020-6359-6_2818" TargetMode="External"/><Relationship Id="rId93226a3fbac830b33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12340" TargetMode="External"/><Relationship Id="rId60676a3fbac830b84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s41348-021-00526-y" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>