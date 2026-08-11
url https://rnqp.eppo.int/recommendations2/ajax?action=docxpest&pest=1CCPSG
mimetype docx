--- v1 (2026-06-27)
+++ v2 (2026-08-11)
@@ -1506,92 +1506,92 @@
         <w:t xml:space="preserve">Čermák V &amp; Lauterer P (2008) Overwintering of psyllids in South Moravia (Czech Republic) with respect to the vectors of the apple proliferation cluster phytoplasmas. Bulletin of Insectology 61(1), 147-148.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De Jong Y, Kouwenberg J, Boumans L, Hussey C, Hyam T, Nicolson N, Kirk P, Paton A, Michel E, Guiry MD, Boegh PS, Ærenlund Pedersen H, Enghoff H, Von Raab-Straube E, Güntsch A, Geoffroy M, Müller A, Kohlbecker A, Berendsohn W, Appeltans W, Arvanitidis C, Vanhoorne B, Declerck G, Vandepitte L, Hernandez F, Nash R, Costello MJ, Ouvrard D, Bezard-Falgas P, Bourgoin T, Wetzel FT, Glöckler F, Korb G, Ring C, Hagedorn G, Häuser C, Aktaç N, Asan A, Ardelean A, Vieira Borges PA, Dhora D, Khachatryan H, Malicky M, Ibrahimov S, Tuzikov A, De Wever A, Moncheva S, Spassov N, Chobot K, Popov A, Boršić I, Sfenthourakis S, Kõljalg U, Uotila P, Olivier G, Dauvin JC, Tarkhnishvili D, Chaladze G, Tuerkay M, Legakis A, Peregovits L, Gudmundsson G, Ólafsson E, Lysaght L, Galil BS, Raimondo FM, Domina G, Stoch F, Minelli A, Spungis V, Budrys E, Olenin S, Turpel A, Walisch T, Krpach V, Gambin MT, Ungureanu L, Karaman G, Kleukers RMJC, Stur E, Aagaard K, Valland N, Loennechen Moen T, Bogdanowicz W, Tykarski P, Węsławski JM, Kędra M, De Frias Martins AM, Domingos Abreu A, Silva T, Medvedev S, Ryss A, Šimić S, Marhold K, Stloukal E, Tome D, Ramos MA, Valdés B, Pina F, Kullander S, Telenius A, Gonseth Y, Tschudin P, Sergeyeva O, Vladymyrov V, Bohdanovych Rizun V, Raper C, Lear D, Stoev P, Penev L, Casino Rubio A, Backeljau T, Saarenmaa H, Ulenberg S (2015) PESI - a taxonomic backbone for Europe. Biodiversity Data Journal 3: e5848. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64916a3fbac82fc36" w:history="1">
+      <w:hyperlink r:id="rId78426a7b2683c632b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/BDJ.3.e5848</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ellis WN (2001-2024). Plant parasites of Europe: leafminers, galls and fungi. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78116a3fbac82fc71" w:history="1">
+      <w:hyperlink r:id="rId48876a7b2683c82df" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://bladmineerders.nl/parasites/animalia/arthropoda/insecta/hemiptera/sternorrhyncha/psylloidea/psyllidae/psyllinae/cacopsylla/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10/Jul/2024).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1772,51 +1772,51 @@
         <w:t xml:space="preserve">Süle S, Jenser G &amp; Szita E (2007) Management of pear decline caused by 'Candidatus Phytoplasma pyri' in Hungary. Bulletin of Insectology 60(2), 319-320</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Tedeschi R, Alma A (2004) Transmission of apple proliferation phytoplasma by Cacopsylla melanoneura (Homoptera: Psyllidae). J Econ Entomol 97:8–13. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45536a3fbac82fd75" w:history="1">
+      <w:hyperlink r:id="rId28966a7b2683c83de" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/97.1.8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2674,51 +2674,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">AGES (2024) Evaluation of factors determining distribution, impact, detection and characterization of fruit tree phytoplasmoses (APOPHYT). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11146a3fbac830291" w:history="1">
+      <w:hyperlink r:id="rId53336a7b2683c88f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://dafne.at/content/report_release/fa851e7f-3a03-4c13-9b1e-259195adbb16_1.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2753,51 +2753,51 @@
         <w:t xml:space="preserve">Čermák V &amp; Lauterer P (2008) Overwintering of psyllids in South Moravia (Czech Republic) with respect to the vectors of the apple proliferation cluster phytoplasmas. Bulletin of Insectology 61 (1): 147-148.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Corretto E, Trenti Mm Štarhová Serbina L, Howie JM, Dittmer J, Kerschbamer C, Candian V, Tedeschi R, Janik K &amp; Schuler H (2023) Multiple factors driving the acquisition efficiency of apple proliferation phytoplasma in Cacopsylla melanoneura. Journal of Pest Science </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86256a3fbac8302ed" w:history="1">
+      <w:hyperlink r:id="rId46666a7b2683c8954" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10340-023-01699-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2947,84 +2947,84 @@
         <w:t xml:space="preserve">Ossiannilsson F (1992) The Psylloidea (Homoptera) of Fennoscandia and Denmark. Fauna Entomol Scand. Vol. 26. Brill E. J., Leiden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Paleskić C, Bachinger K, Brader G, Kickenweiz M, Engel C, Wurm L, Czipin L &amp; Riedle-Bauer M (2017) Cage and field experiments as basis for the development of control strategies against Cacopsylla pruni, the vector of European Stone Fruit Yellows. Ann Appl Biol 170:357–368. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12296a3fbac8303c2" w:history="1">
+      <w:hyperlink r:id="rId21146a7b2683c8a3c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/aab.12340</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Pflanzenkrankheiten.ch (2024) Apfelblattsauger. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87516a3fbac8303ec" w:history="1">
+      <w:hyperlink r:id="rId52466a7b2683c8a68" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.pflanzenkrankheiten.ch/krankheiten-an-kulturpflanzen-2/kern-steinobst/krankheiten-apfel/cacopsylla-mali-apfel#:~:text=Der%20Apfelblattsauger%20</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Cacopsylla%20mali)%20%C3%BCberwintert,die%20Insekten%20ausgewachsen%20und%20gefl%C3%BCgelt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4005,92 +4005,92 @@
         <w:t xml:space="preserve">Burts EC (1988) Damage threshold for pear psylla nymphs (Homoptera: Psyllidae). Journal of Economic Entomology 78, 1327-1330.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Civolani S (2012) The past and present of pear protection against the pear Psylla, Cacopsylla pyri L. insecticides - pest engineering. In: Perveen F (ed), InTech, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16256a3fbac8309a0" w:history="1">
+      <w:hyperlink r:id="rId63356a7b2683c8ff2" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://cdn.intechopen.com/pdfs-wm/28270.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Civolani, S., Soroker, V., Cooper, WR, Horton, DR (2023) Diversity, biology, and management of the pear psyllids: a global look, Annals of the Entomological Society of America, 116, 331–357, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24046a3fbac8309ef" w:history="1">
+      <w:hyperlink r:id="rId56666a7b2683c9025" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/aesa/saad025</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4156,51 +4156,51 @@
         <w:t xml:space="preserve">Horton DR, Lewis TM (1996) Tethered flight activity of pear psylla, Cacopsylla pyricola: seasonal, host, and morphotypic effects. Entomologia Experimentalis et Applicata 78(1), 39-49.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Horton DR (2008) Pear Psylla, Cacopsylla pyricola (Foerster) (Hemiptera: Psyllidae). In: Capinera, J.L. (eds) Encyclopedia of Entomology. Springer, Dordrecht. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98206a3fbac830a6e" w:history="1">
+      <w:hyperlink r:id="rId35936a7b2683c909f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-1-4020-6359-6_2818</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4350,51 +4350,51 @@
         <w:t xml:space="preserve">Ossiannilsson F (1992) The Psylloidea (Homoptera) of Fennoscandia and Denmark. Fauna Entomol Scand. Vol. 26. Brill E. J., Leiden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Paleskić C, Bachinger K, Brader G, Kickenweiz M, Engel C, Wurm L, Czipin L, Riedle-Bauer M (2017) Cage and field experiments as basis for the development of control strategies against Cacopsylla pruni, the vector of European Stone Fruit Yellows. Ann Appl Biol 170:357–368. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93226a3fbac830b33" w:history="1">
+      <w:hyperlink r:id="rId86206a7b2683c9169" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/aab.12340</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4429,51 +4429,51 @@
         <w:t xml:space="preserve">Pfeiffer DG &amp; Burts EC (1983) Effect of tree fertilization on numbers and development of pear psylla (Homoptera : Psyllidae) and on fruit damage, Environmental Entomology 12, 895-901.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Riedle-Bauer M, Paleskić C, Schönhuber C, Staples M &amp; Brade G (2022) Vector transmission and epidemiology of ‘Candidatus Phytoplasma pyri’ in Austria and identification of Cacopsylla pyrisuga as new pathogen vector. Journal of Plant Diseases and Protection 129, 375-386. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60676a3fbac830b84" w:history="1">
+      <w:hyperlink r:id="rId48466a7b2683c91bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s41348-021-00526-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4650,137 +4650,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="66125174">
+  <w:abstractNum w:abstractNumId="32754232">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="91708766">
+    <w:lvl w:ilvl="0" w:tplc="66959640">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="91708766" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="66959640" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="91708766" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="66959640" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="91708766" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="66959640" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="91708766" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="66959640" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="91708766" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="66959640" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="91708766" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="66959640" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="91708766" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="66959640" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="91708766" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="66959640" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="66125173">
+  <w:abstractNum w:abstractNumId="32754231">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="30251015">
+    <w:lvl w:ilvl="0" w:tplc="77005165">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5532,55 +5532,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="66125173">
-    <w:abstractNumId w:val="66125173"/>
+  <w:num w:numId="32754231">
+    <w:abstractNumId w:val="32754231"/>
   </w:num>
-  <w:num w:numId="66125174">
-    <w:abstractNumId w:val="66125174"/>
+  <w:num w:numId="32754232">
+    <w:abstractNumId w:val="32754232"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -17125,51 +17125,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId837284061" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId64916a3fbac82fc36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/BDJ.3.e5848" TargetMode="External"/><Relationship Id="rId78116a3fbac82fc71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bladmineerders.nl/parasites/animalia/arthropoda/insecta/hemiptera/sternorrhyncha/psylloidea/psyllidae/psyllinae/cacopsylla/" TargetMode="External"/><Relationship Id="rId45536a3fbac82fd75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/97.1.8" TargetMode="External"/><Relationship Id="rId11146a3fbac830291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dafne.at/content/report_release/fa851e7f-3a03-4c13-9b1e-259195adbb16_1.pdf" TargetMode="External"/><Relationship Id="rId86256a3fbac8302ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10340-023-01699-1" TargetMode="External"/><Relationship Id="rId12296a3fbac8303c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12340" TargetMode="External"/><Relationship Id="rId87516a3fbac8303ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pflanzenkrankheiten.ch/krankheiten-an-kulturpflanzen-2/kern-steinobst/krankheiten-apfel/cacopsylla-mali-apfel#:~:text=Der%20Apfelblattsauger%20" TargetMode="External"/><Relationship Id="rId16256a3fbac8309a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cdn.intechopen.com/pdfs-wm/28270.pdf" TargetMode="External"/><Relationship Id="rId24046a3fbac8309ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/aesa/saad025" TargetMode="External"/><Relationship Id="rId98206a3fbac830a6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-1-4020-6359-6_2818" TargetMode="External"/><Relationship Id="rId93226a3fbac830b33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12340" TargetMode="External"/><Relationship Id="rId60676a3fbac830b84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s41348-021-00526-y" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId123087918" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId78426a7b2683c632b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/BDJ.3.e5848" TargetMode="External"/><Relationship Id="rId48876a7b2683c82df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bladmineerders.nl/parasites/animalia/arthropoda/insecta/hemiptera/sternorrhyncha/psylloidea/psyllidae/psyllinae/cacopsylla/" TargetMode="External"/><Relationship Id="rId28966a7b2683c83de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/97.1.8" TargetMode="External"/><Relationship Id="rId53336a7b2683c88f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dafne.at/content/report_release/fa851e7f-3a03-4c13-9b1e-259195adbb16_1.pdf" TargetMode="External"/><Relationship Id="rId46666a7b2683c8954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10340-023-01699-1" TargetMode="External"/><Relationship Id="rId21146a7b2683c8a3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12340" TargetMode="External"/><Relationship Id="rId52466a7b2683c8a68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pflanzenkrankheiten.ch/krankheiten-an-kulturpflanzen-2/kern-steinobst/krankheiten-apfel/cacopsylla-mali-apfel#:~:text=Der%20Apfelblattsauger%20" TargetMode="External"/><Relationship Id="rId63356a7b2683c8ff2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cdn.intechopen.com/pdfs-wm/28270.pdf" TargetMode="External"/><Relationship Id="rId56666a7b2683c9025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/aesa/saad025" TargetMode="External"/><Relationship Id="rId35936a7b2683c909f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-1-4020-6359-6_2818" TargetMode="External"/><Relationship Id="rId86206a7b2683c9169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12340" TargetMode="External"/><Relationship Id="rId48466a7b2683c91bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s41348-021-00526-y" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>