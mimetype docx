--- v0 (2026-05-13)
+++ v1 (2026-06-27)
@@ -519,78 +519,78 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CLRV is widely distributed in the EPPO region. Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId41516a04252332e1a" w:history="1">
+      <w:hyperlink r:id="rId10546a3fb769c7a2c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). CLRV was recorded on grapevine in Germany (Ipach et al., 2003) and Poland (Komorowska et al., 2012). It has been reported in olive trees from Croatia, Italy, Lebanon, Portugal, Spain and Turkey (Albanese et al., 2012). No systematic surveys of CLRV were performed in the EU on many of its natural woody hosts, including Actinidia spp, therefore its presence on these hosts is probably underestimated.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">(Remark: In the EPPO region, CLRV is a quarantine pest for some countries e.g. Jordan, Morocco, Norway, Tunisia and Turkey. The virus had been recommended for regulation as a quarantine pest by EPPO from 1981 to 2004, see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88526a04252332e86" w:history="1">
+      <w:hyperlink r:id="rId93266a3fb769c7a5d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CLRV00/categorization</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:br/>
@@ -1582,51 +1582,51 @@
         <w:t xml:space="preserve">Godena S, Bendini A, Giambanelli E, Cerretani L, Ðermic D &amp; Dermic E (2012) Cherry leafroll virus: Impact on olive fruit and virgin olive oil quality, European Journal of Lipid Science and Technology 114, 535–541.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Jones AT, 1985. Cherry leaf roll virus. Association of Applied Biologists, Descriptions of Plant Viruses, 306. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44166a042523335ec" w:history="1">
+      <w:hyperlink r:id="rId49846a3fb769c7ffb" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.dpvweb.net/dpv/showdpv.php?dpvno=306</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1646,84 +1646,84 @@
         <w:t xml:space="preserve">Ferretti, L., Corsi, B., Luongo, L., Dal Cortivo, C., Belisario, A. (2017). A survey of cherry leaf roll virus in intensively managed grafted English (Persian) walnut trees in Italy. Journal of Plant Pathology 99(2): 423-427.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Grant, J.A., McGranahan, G.H. (2005) English walnut rootstocks help avoid blackline disease, but produce less than ´Paradox´ hybrid. California Agriculture, 59, 249–251. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95176a04252333646" w:history="1">
+      <w:hyperlink r:id="rId68216a3fb769c8040" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Langer J, von Bargen S, Bandte M, Hamacher J, Büttner C (2010) Auftreten und Bedeutung des Cherry leaf roll virus in Laubbäumen am Beispiel von Steinfrüchten. Jahrbuch der Baumpflege 2010. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70926a04252333678" w:history="1">
+      <w:hyperlink r:id="rId65686a3fb769c8067" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.agrar.hu-berlin.de/de/institut/departments/dntw/phytomedizin/pdf/publikationen/langer_etal2010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1758,51 +1758,51 @@
         <w:t xml:space="preserve">Mircetich SM, Sanborn RR and Ramos DE (1980). Natural spread, graft-transmission, and possible etiology of walnut blackline disease. Phytopathology, 70, 962–968.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Németh M, Kölber M, Szentiványi P (1990). Cherry leaf roll virus in hungarian walnut orchards. Acta Horticulturae 284, 299-300. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91156a042523336df" w:history="1">
+      <w:hyperlink r:id="rId62416a3fb769c80b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.1990.284.41</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1845,84 +1845,84 @@
         <w:t xml:space="preserve">Rebenstorf K, Candresse T, Dulucq MJ, Büttner C, and Obermeier C, 2006. Host species-dependent population structure of a pollen-borne plant virus, cherry leaf roll virus. Journal of Virology, 80, 2453–2462.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC ANR (2020). Blackline (Cherry leaf roll virus). UC IPM Pest management guidelines Walnut. Publication 3471, 59-60. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91496a04252333751" w:history="1">
+      <w:hyperlink r:id="rId50396a3fb769c810c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgwalnut.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wang S, Gergerich RC, Wickizer SL &amp; Kim KS (2002). Localization of transmissible and nontransmissible viruses in the vector nematode Xiphinema americanum. Phytopathology 92(6), 646–653. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95516a0425233377f" w:history="1">
+      <w:hyperlink r:id="rId31496a3fb769c812e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://apsjournals.apsnet.org/doi/epdf/10.1094/PHYTO.2002.92.6.646</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="10mm" w:right="10mm" w:bottom="10mm" w:left="10mm" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
@@ -2015,137 +2015,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="35814942">
+  <w:abstractNum w:abstractNumId="80002256">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="24070883">
+    <w:lvl w:ilvl="0" w:tplc="75500300">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="24070883" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="75500300" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="24070883" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="75500300" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="24070883" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="75500300" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="24070883" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="75500300" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="24070883" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="75500300" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="24070883" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="75500300" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="24070883" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="75500300" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="24070883" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="75500300" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35814941">
+  <w:abstractNum w:abstractNumId="80002255">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="75213262">
+    <w:lvl w:ilvl="0" w:tplc="13996936">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2897,55 +2897,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="35814941">
-    <w:abstractNumId w:val="35814941"/>
+  <w:num w:numId="80002255">
+    <w:abstractNumId w:val="80002255"/>
   </w:num>
-  <w:num w:numId="35814942">
-    <w:abstractNumId w:val="35814942"/>
+  <w:num w:numId="80002256">
+    <w:abstractNumId w:val="80002256"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -14490,51 +14490,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId542263715" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId41516a04252332e1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId88526a04252332e86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CLRV00/categorization" TargetMode="External"/><Relationship Id="rId44166a042523335ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpvweb.net/dpv/showdpv.php?dpvno=306" TargetMode="External"/><Relationship Id="rId95176a04252333646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes" TargetMode="External"/><Relationship Id="rId70926a04252333678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agrar.hu-berlin.de/de/institut/departments/dntw/phytomedizin/pdf/publikationen/langer_etal2010" TargetMode="External"/><Relationship Id="rId91156a042523336df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.1990.284.41" TargetMode="External"/><Relationship Id="rId91496a04252333751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgwalnut.pdf" TargetMode="External"/><Relationship Id="rId95516a0425233377f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/epdf/10.1094/PHYTO.2002.92.6.646" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId612439195" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId10546a3fb769c7a2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId93266a3fb769c7a5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CLRV00/categorization" TargetMode="External"/><Relationship Id="rId49846a3fb769c7ffb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpvweb.net/dpv/showdpv.php?dpvno=306" TargetMode="External"/><Relationship Id="rId68216a3fb769c8040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes" TargetMode="External"/><Relationship Id="rId65686a3fb769c8067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agrar.hu-berlin.de/de/institut/departments/dntw/phytomedizin/pdf/publikationen/langer_etal2010" TargetMode="External"/><Relationship Id="rId62416a3fb769c80b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.1990.284.41" TargetMode="External"/><Relationship Id="rId50396a3fb769c810c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgwalnut.pdf" TargetMode="External"/><Relationship Id="rId31496a3fb769c812e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/epdf/10.1094/PHYTO.2002.92.6.646" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>