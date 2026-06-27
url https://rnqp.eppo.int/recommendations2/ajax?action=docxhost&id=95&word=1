--- v1 (2026-06-27)
+++ v2 (2026-06-27)
@@ -519,78 +519,78 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CLRV is widely distributed in the EPPO region. Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10546a3fb769c7a2c" w:history="1">
+      <w:hyperlink r:id="rId12206a3fc2ee47426" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). CLRV was recorded on grapevine in Germany (Ipach et al., 2003) and Poland (Komorowska et al., 2012). It has been reported in olive trees from Croatia, Italy, Lebanon, Portugal, Spain and Turkey (Albanese et al., 2012). No systematic surveys of CLRV were performed in the EU on many of its natural woody hosts, including Actinidia spp, therefore its presence on these hosts is probably underestimated.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">(Remark: In the EPPO region, CLRV is a quarantine pest for some countries e.g. Jordan, Morocco, Norway, Tunisia and Turkey. The virus had been recommended for regulation as a quarantine pest by EPPO from 1981 to 2004, see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93266a3fb769c7a5d" w:history="1">
+      <w:hyperlink r:id="rId57016a3fc2ee47455" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CLRV00/categorization</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:br/>
@@ -1582,51 +1582,51 @@
         <w:t xml:space="preserve">Godena S, Bendini A, Giambanelli E, Cerretani L, Ðermic D &amp; Dermic E (2012) Cherry leafroll virus: Impact on olive fruit and virgin olive oil quality, European Journal of Lipid Science and Technology 114, 535–541.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Jones AT, 1985. Cherry leaf roll virus. Association of Applied Biologists, Descriptions of Plant Viruses, 306. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49846a3fb769c7ffb" w:history="1">
+      <w:hyperlink r:id="rId74686a3fc2ee4a935" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.dpvweb.net/dpv/showdpv.php?dpvno=306</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1646,84 +1646,84 @@
         <w:t xml:space="preserve">Ferretti, L., Corsi, B., Luongo, L., Dal Cortivo, C., Belisario, A. (2017). A survey of cherry leaf roll virus in intensively managed grafted English (Persian) walnut trees in Italy. Journal of Plant Pathology 99(2): 423-427.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Grant, J.A., McGranahan, G.H. (2005) English walnut rootstocks help avoid blackline disease, but produce less than ´Paradox´ hybrid. California Agriculture, 59, 249–251. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68216a3fb769c8040" w:history="1">
+      <w:hyperlink r:id="rId51886a3fc2ee4a97d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Langer J, von Bargen S, Bandte M, Hamacher J, Büttner C (2010) Auftreten und Bedeutung des Cherry leaf roll virus in Laubbäumen am Beispiel von Steinfrüchten. Jahrbuch der Baumpflege 2010. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65686a3fb769c8067" w:history="1">
+      <w:hyperlink r:id="rId83926a3fc2ee4a9a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.agrar.hu-berlin.de/de/institut/departments/dntw/phytomedizin/pdf/publikationen/langer_etal2010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1758,51 +1758,51 @@
         <w:t xml:space="preserve">Mircetich SM, Sanborn RR and Ramos DE (1980). Natural spread, graft-transmission, and possible etiology of walnut blackline disease. Phytopathology, 70, 962–968.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Németh M, Kölber M, Szentiványi P (1990). Cherry leaf roll virus in hungarian walnut orchards. Acta Horticulturae 284, 299-300. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62416a3fb769c80b7" w:history="1">
+      <w:hyperlink r:id="rId96146a3fc2ee4a9f3" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.1990.284.41</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1845,84 +1845,84 @@
         <w:t xml:space="preserve">Rebenstorf K, Candresse T, Dulucq MJ, Büttner C, and Obermeier C, 2006. Host species-dependent population structure of a pollen-borne plant virus, cherry leaf roll virus. Journal of Virology, 80, 2453–2462.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC ANR (2020). Blackline (Cherry leaf roll virus). UC IPM Pest management guidelines Walnut. Publication 3471, 59-60. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50396a3fb769c810c" w:history="1">
+      <w:hyperlink r:id="rId18176a3fc2ee4aa48" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgwalnut.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wang S, Gergerich RC, Wickizer SL &amp; Kim KS (2002). Localization of transmissible and nontransmissible viruses in the vector nematode Xiphinema americanum. Phytopathology 92(6), 646–653. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31496a3fb769c812e" w:history="1">
+      <w:hyperlink r:id="rId66466a3fc2ee4aa6b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://apsjournals.apsnet.org/doi/epdf/10.1094/PHYTO.2002.92.6.646</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="10mm" w:right="10mm" w:bottom="10mm" w:left="10mm" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
@@ -2015,137 +2015,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="80002256">
+  <w:abstractNum w:abstractNumId="53965174">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="75500300">
+    <w:lvl w:ilvl="0" w:tplc="79291087">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="75500300" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="79291087" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="75500300" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="79291087" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="75500300" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="79291087" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="75500300" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="79291087" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="75500300" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="79291087" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="75500300" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="79291087" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="75500300" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="79291087" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="75500300" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="79291087" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="80002255">
+  <w:abstractNum w:abstractNumId="53965173">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="13996936">
+    <w:lvl w:ilvl="0" w:tplc="32124961">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2897,55 +2897,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="80002255">
-    <w:abstractNumId w:val="80002255"/>
+  <w:num w:numId="53965173">
+    <w:abstractNumId w:val="53965173"/>
   </w:num>
-  <w:num w:numId="80002256">
-    <w:abstractNumId w:val="80002256"/>
+  <w:num w:numId="53965174">
+    <w:abstractNumId w:val="53965174"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -14490,51 +14490,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId612439195" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId10546a3fb769c7a2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId93266a3fb769c7a5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CLRV00/categorization" TargetMode="External"/><Relationship Id="rId49846a3fb769c7ffb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpvweb.net/dpv/showdpv.php?dpvno=306" TargetMode="External"/><Relationship Id="rId68216a3fb769c8040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes" TargetMode="External"/><Relationship Id="rId65686a3fb769c8067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agrar.hu-berlin.de/de/institut/departments/dntw/phytomedizin/pdf/publikationen/langer_etal2010" TargetMode="External"/><Relationship Id="rId62416a3fb769c80b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.1990.284.41" TargetMode="External"/><Relationship Id="rId50396a3fb769c810c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgwalnut.pdf" TargetMode="External"/><Relationship Id="rId31496a3fb769c812e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/epdf/10.1094/PHYTO.2002.92.6.646" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId990425215" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId12206a3fc2ee47426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId57016a3fc2ee47455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CLRV00/categorization" TargetMode="External"/><Relationship Id="rId74686a3fc2ee4a935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpvweb.net/dpv/showdpv.php?dpvno=306" TargetMode="External"/><Relationship Id="rId51886a3fc2ee4a97d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes" TargetMode="External"/><Relationship Id="rId83926a3fc2ee4a9a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agrar.hu-berlin.de/de/institut/departments/dntw/phytomedizin/pdf/publikationen/langer_etal2010" TargetMode="External"/><Relationship Id="rId96146a3fc2ee4a9f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.1990.284.41" TargetMode="External"/><Relationship Id="rId18176a3fc2ee4aa48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgwalnut.pdf" TargetMode="External"/><Relationship Id="rId66466a3fc2ee4aa6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/epdf/10.1094/PHYTO.2002.92.6.646" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>