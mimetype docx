--- v2 (2026-06-27)
+++ v3 (2026-08-11)
@@ -519,78 +519,78 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CLRV is widely distributed in the EPPO region. Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId12206a3fc2ee47426" w:history="1">
+      <w:hyperlink r:id="rId91476a7b26dcb7b27" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). CLRV was recorded on grapevine in Germany (Ipach et al., 2003) and Poland (Komorowska et al., 2012). It has been reported in olive trees from Croatia, Italy, Lebanon, Portugal, Spain and Turkey (Albanese et al., 2012). No systematic surveys of CLRV were performed in the EU on many of its natural woody hosts, including Actinidia spp, therefore its presence on these hosts is probably underestimated.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">(Remark: In the EPPO region, CLRV is a quarantine pest for some countries e.g. Jordan, Morocco, Norway, Tunisia and Turkey. The virus had been recommended for regulation as a quarantine pest by EPPO from 1981 to 2004, see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57016a3fc2ee47455" w:history="1">
+      <w:hyperlink r:id="rId59306a7b26dcb7b47" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CLRV00/categorization</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:br/>
@@ -1582,51 +1582,51 @@
         <w:t xml:space="preserve">Godena S, Bendini A, Giambanelli E, Cerretani L, Ðermic D &amp; Dermic E (2012) Cherry leafroll virus: Impact on olive fruit and virgin olive oil quality, European Journal of Lipid Science and Technology 114, 535–541.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Jones AT, 1985. Cherry leaf roll virus. Association of Applied Biologists, Descriptions of Plant Viruses, 306. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74686a3fc2ee4a935" w:history="1">
+      <w:hyperlink r:id="rId72306a7b26dcb7f46" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.dpvweb.net/dpv/showdpv.php?dpvno=306</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1646,84 +1646,84 @@
         <w:t xml:space="preserve">Ferretti, L., Corsi, B., Luongo, L., Dal Cortivo, C., Belisario, A. (2017). A survey of cherry leaf roll virus in intensively managed grafted English (Persian) walnut trees in Italy. Journal of Plant Pathology 99(2): 423-427.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Grant, J.A., McGranahan, G.H. (2005) English walnut rootstocks help avoid blackline disease, but produce less than ´Paradox´ hybrid. California Agriculture, 59, 249–251. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51886a3fc2ee4a97d" w:history="1">
+      <w:hyperlink r:id="rId81076a7b26dcb7f7a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Langer J, von Bargen S, Bandte M, Hamacher J, Büttner C (2010) Auftreten und Bedeutung des Cherry leaf roll virus in Laubbäumen am Beispiel von Steinfrüchten. Jahrbuch der Baumpflege 2010. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83926a3fc2ee4a9a4" w:history="1">
+      <w:hyperlink r:id="rId90886a7b26dcb7f96" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.agrar.hu-berlin.de/de/institut/departments/dntw/phytomedizin/pdf/publikationen/langer_etal2010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1758,51 +1758,51 @@
         <w:t xml:space="preserve">Mircetich SM, Sanborn RR and Ramos DE (1980). Natural spread, graft-transmission, and possible etiology of walnut blackline disease. Phytopathology, 70, 962–968.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Németh M, Kölber M, Szentiványi P (1990). Cherry leaf roll virus in hungarian walnut orchards. Acta Horticulturae 284, 299-300. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96146a3fc2ee4a9f3" w:history="1">
+      <w:hyperlink r:id="rId40356a7b26dcb7fd2" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.1990.284.41</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1845,84 +1845,84 @@
         <w:t xml:space="preserve">Rebenstorf K, Candresse T, Dulucq MJ, Büttner C, and Obermeier C, 2006. Host species-dependent population structure of a pollen-borne plant virus, cherry leaf roll virus. Journal of Virology, 80, 2453–2462.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC ANR (2020). Blackline (Cherry leaf roll virus). UC IPM Pest management guidelines Walnut. Publication 3471, 59-60. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18176a3fc2ee4aa48" w:history="1">
+      <w:hyperlink r:id="rId64206a7b26dcb8013" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgwalnut.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wang S, Gergerich RC, Wickizer SL &amp; Kim KS (2002). Localization of transmissible and nontransmissible viruses in the vector nematode Xiphinema americanum. Phytopathology 92(6), 646–653. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66466a3fc2ee4aa6b" w:history="1">
+      <w:hyperlink r:id="rId15976a7b26dcb802e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://apsjournals.apsnet.org/doi/epdf/10.1094/PHYTO.2002.92.6.646</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="10mm" w:right="10mm" w:bottom="10mm" w:left="10mm" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
@@ -2015,137 +2015,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="53965174">
+  <w:abstractNum w:abstractNumId="93163995">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="79291087">
+    <w:lvl w:ilvl="0" w:tplc="49296270">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="79291087" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="49296270" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="79291087" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="49296270" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="79291087" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="49296270" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="79291087" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="49296270" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="79291087" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="49296270" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="79291087" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="49296270" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="79291087" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="49296270" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="79291087" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="49296270" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="53965173">
+  <w:abstractNum w:abstractNumId="93163994">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="32124961">
+    <w:lvl w:ilvl="0" w:tplc="66680720">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2897,55 +2897,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="53965173">
-    <w:abstractNumId w:val="53965173"/>
+  <w:num w:numId="93163994">
+    <w:abstractNumId w:val="93163994"/>
   </w:num>
-  <w:num w:numId="53965174">
-    <w:abstractNumId w:val="53965174"/>
+  <w:num w:numId="93163995">
+    <w:abstractNumId w:val="93163995"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -14490,51 +14490,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId990425215" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId12206a3fc2ee47426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId57016a3fc2ee47455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CLRV00/categorization" TargetMode="External"/><Relationship Id="rId74686a3fc2ee4a935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpvweb.net/dpv/showdpv.php?dpvno=306" TargetMode="External"/><Relationship Id="rId51886a3fc2ee4a97d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes" TargetMode="External"/><Relationship Id="rId83926a3fc2ee4a9a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agrar.hu-berlin.de/de/institut/departments/dntw/phytomedizin/pdf/publikationen/langer_etal2010" TargetMode="External"/><Relationship Id="rId96146a3fc2ee4a9f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.1990.284.41" TargetMode="External"/><Relationship Id="rId18176a3fc2ee4aa48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgwalnut.pdf" TargetMode="External"/><Relationship Id="rId66466a3fc2ee4aa6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/epdf/10.1094/PHYTO.2002.92.6.646" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId966757069" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId91476a7b26dcb7b27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId59306a7b26dcb7b47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CLRV00/categorization" TargetMode="External"/><Relationship Id="rId72306a7b26dcb7f46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpvweb.net/dpv/showdpv.php?dpvno=306" TargetMode="External"/><Relationship Id="rId81076a7b26dcb7f7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://californiaagriculture.ucanr.org/landingpage.cfm?article=ca.v059n04p249&amp;fulltext=yes" TargetMode="External"/><Relationship Id="rId90886a7b26dcb7f96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agrar.hu-berlin.de/de/institut/departments/dntw/phytomedizin/pdf/publikationen/langer_etal2010" TargetMode="External"/><Relationship Id="rId40356a7b26dcb7fd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.1990.284.41" TargetMode="External"/><Relationship Id="rId64206a7b26dcb8013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgwalnut.pdf" TargetMode="External"/><Relationship Id="rId15976a7b26dcb802e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/epdf/10.1094/PHYTO.2002.92.6.646" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>