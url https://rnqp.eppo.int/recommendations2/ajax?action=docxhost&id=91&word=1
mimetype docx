--- v0 (2026-05-13)
+++ v1 (2026-06-27)
@@ -503,51 +503,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId28366a04252472a0a" w:history="1">
+      <w:hyperlink r:id="rId33656a3fb76b882d4" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1423,51 +1423,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2023) Fig wax scale. Department of Primary Industries and Regions, South Australia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId91826a04252472e6d" w:history="1">
+      <w:hyperlink r:id="rId92546a3fb76b88776" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.pir.sa.gov.au/biosecurity/plant_health/emergency_and_significant_plant_pests/fig_wax_scalePage</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> last reviewed: 30 Aug 2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1487,51 +1487,51 @@
         <w:t xml:space="preserve">Barbagallo S (1981). Integrated control of citrus pests in Italy. Proceedings of the International Society of Citriculture 2: 620-623.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2023) Ceroplastes rusci (fig wax scale). Technical factsheet. Publication: PlantwisePlus Knowledge Bank. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96926a04252472eaf" w:history="1">
+      <w:hyperlink r:id="rId89166a3fb76b887bc" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/pwkb.species.12352</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 24/Apr/2024).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1551,213 +1551,213 @@
         <w:t xml:space="preserve">Franco JC, Garcia-Marí F, Ramos AP &amp; Besri M (2006). Survey on the situation of citrus pest management in Mediterranean countries. IOBC wprs Bulletin 29(3), 335-346.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Hamon AB &amp; Mason GJ (2001) Fig wax scale. Florida Department of Agriculture and Consumer Services (FDACS), Division of Plant Industry. Originally published as DPI Entomology Circular 380. Revised in in 2014 and reviewed in 2020. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46036a04252472eef" w:history="1">
+      <w:hyperlink r:id="rId86836a3fb76b887fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://entnemdept.ufl.edu/creatures/orn/scales/fig_wax_scale.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Jansen MGM (2004) An updated list of scale insects (Hemiptera, Coccoidea) from import interceptions and greenhouses in the Netherlands. Proceedings of the X International Symposium on Scale Insect Studies 19th-23rd April 2004 147-165.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId69846a04252472f1e" w:history="1">
+      <w:hyperlink r:id="rId97926a3fb76b88830" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.nederlandsesoorten.nl/linnaeus_ng/app/views/species/nsr_taxon.php?id=185859&amp;cat=CTAB_LITERATURE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Joseph SV (2023) Wax Scale: Biology and Management. University of Georgia, Turf and Ornamental Pest Management. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69396a04252472f41" w:history="1">
+      <w:hyperlink r:id="rId12076a3fb76b88855" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://site.caes.uga.edu/entomologyresearch/2023/09/wax-scale-biology-and-management/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kumar A &amp; Pandey R (2022) New host plant records of Fig Wax Scale Ceroplastes rusci (Linnaeus, 1758) (Hemiptera: Coccomorpha: Coccidae) from India. Journal of threatened taxa 14(2), 20606-20614.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId54986a04252472f6f" w:history="1">
+      <w:hyperlink r:id="rId11756a3fb76b88884" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://threatenedtaxa.org/index.php/JoTT/article/view/7419</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Leathers J (2016). California pest rating for Ceroplastes rusci (L.): fig wax scale. California Department of Food and Agriculture, Plant health and pest prevention services. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38536a04252472f91" w:history="1">
+      <w:hyperlink r:id="rId50836a3fb76b888a7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://blogs.cdfa.ca.gov/Section3162/?p=3010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1769,150 +1769,150 @@
         <w:t xml:space="preserve">Mahfoudhi N, Digiaro M &amp; Dhouibi MH (2009) Transmission of grapevine leafroll viruses by Planococcus ficus (Hemiptera: Pseudococcidae) and Ceroplastes rusci (Hemiptera: Coccidae). Plant Disease 93, 999-1002.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Malumphy C, Anderson H (2011). Rapid Assessment of the need for a detailed Pest Risk Analysis for Ceroplastes rusci Takahashi. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27506a04252472fc6" w:history="1">
+      <w:hyperlink r:id="rId15946a3fb76b888df" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/e3f93487-91f3-40e7-8087-23e8f0543a21</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">OECD (2015) International standards for fruits and vegetables: fresh figs. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33876a04252472fe7" w:history="1">
+      <w:hyperlink r:id="rId53116a3fb76b88901" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.oecd-ilibrary.org/docserver/9789264234086</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Hamon AB &amp; Mason GJ (2020). common name: fig wax scale; scientific name: Ceroplastes rusci (Linnaeus) (Insecta: Hemiptera: Coccoidea: Coccidae). University of Florida-IFAS. Publication Date: January 2001, latest revision: July 2014, reviewed: May 2020 (accessed 13/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28556a04252473009" w:history="1">
+      <w:hyperlink r:id="rId23246a3fb76b88923" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://entnemdept.ufl.edu/creatures/orn/scales/fig_wax_scale.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wilstermann, A. (2019) Express-PRA zu Ceroplastes rusci. Julius Kühn Institute. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77696a04252473029" w:history="1">
+      <w:hyperlink r:id="rId44506a3fb76b88944" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/ea08897d-1225-4694-8fad-a8332eaa727c</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2020,137 +2020,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="39362166">
+  <w:abstractNum w:abstractNumId="75143304">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="12837394">
+    <w:lvl w:ilvl="0" w:tplc="40069282">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="12837394" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="40069282" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="12837394" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="40069282" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="12837394" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="40069282" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="12837394" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="40069282" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="12837394" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="40069282" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="12837394" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="40069282" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="12837394" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="40069282" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="12837394" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="40069282" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39362165">
+  <w:abstractNum w:abstractNumId="75143303">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="93990788">
+    <w:lvl w:ilvl="0" w:tplc="97968087">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2902,55 +2902,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="39362165">
-    <w:abstractNumId w:val="39362165"/>
+  <w:num w:numId="75143303">
+    <w:abstractNumId w:val="75143303"/>
   </w:num>
-  <w:num w:numId="39362166">
-    <w:abstractNumId w:val="39362166"/>
+  <w:num w:numId="75143304">
+    <w:abstractNumId w:val="75143304"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -14495,51 +14495,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId397123107" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId28366a04252472a0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId91826a04252472e6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pir.sa.gov.au/biosecurity/plant_health/emergency_and_significant_plant_pests/fig_wax_scalePage" TargetMode="External"/><Relationship Id="rId96926a04252472eaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.12352" TargetMode="External"/><Relationship Id="rId46036a04252472eef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ufl.edu/creatures/orn/scales/fig_wax_scale.htm" TargetMode="External"/><Relationship Id="rId69846a04252472f1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nederlandsesoorten.nl/linnaeus_ng/app/views/species/nsr_taxon.php?id=185859&amp;cat=CTAB_LITERATURE" TargetMode="External"/><Relationship Id="rId69396a04252472f41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://site.caes.uga.edu/entomologyresearch/2023/09/wax-scale-biology-and-management/" TargetMode="External"/><Relationship Id="rId54986a04252472f6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://threatenedtaxa.org/index.php/JoTT/article/view/7419" TargetMode="External"/><Relationship Id="rId38536a04252472f91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blogs.cdfa.ca.gov/Section3162/?p=3010" TargetMode="External"/><Relationship Id="rId27506a04252472fc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/e3f93487-91f3-40e7-8087-23e8f0543a21" TargetMode="External"/><Relationship Id="rId33876a04252472fe7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oecd-ilibrary.org/docserver/9789264234086" TargetMode="External"/><Relationship Id="rId28556a04252473009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ufl.edu/creatures/orn/scales/fig_wax_scale.htm" TargetMode="External"/><Relationship Id="rId77696a04252473029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/ea08897d-1225-4694-8fad-a8332eaa727c" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId226872097" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId33656a3fb76b882d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId92546a3fb76b88776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pir.sa.gov.au/biosecurity/plant_health/emergency_and_significant_plant_pests/fig_wax_scalePage" TargetMode="External"/><Relationship Id="rId89166a3fb76b887bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.12352" TargetMode="External"/><Relationship Id="rId86836a3fb76b887fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ufl.edu/creatures/orn/scales/fig_wax_scale.htm" TargetMode="External"/><Relationship Id="rId97926a3fb76b88830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nederlandsesoorten.nl/linnaeus_ng/app/views/species/nsr_taxon.php?id=185859&amp;cat=CTAB_LITERATURE" TargetMode="External"/><Relationship Id="rId12076a3fb76b88855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://site.caes.uga.edu/entomologyresearch/2023/09/wax-scale-biology-and-management/" TargetMode="External"/><Relationship Id="rId11756a3fb76b88884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://threatenedtaxa.org/index.php/JoTT/article/view/7419" TargetMode="External"/><Relationship Id="rId50836a3fb76b888a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blogs.cdfa.ca.gov/Section3162/?p=3010" TargetMode="External"/><Relationship Id="rId15946a3fb76b888df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/e3f93487-91f3-40e7-8087-23e8f0543a21" TargetMode="External"/><Relationship Id="rId53116a3fb76b88901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oecd-ilibrary.org/docserver/9789264234086" TargetMode="External"/><Relationship Id="rId23246a3fb76b88923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ufl.edu/creatures/orn/scales/fig_wax_scale.htm" TargetMode="External"/><Relationship Id="rId44506a3fb76b88944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/ea08897d-1225-4694-8fad-a8332eaa727c" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>