--- v1 (2026-06-27)
+++ v2 (2026-08-11)
@@ -503,51 +503,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId33656a3fb76b882d4" w:history="1">
+      <w:hyperlink r:id="rId67846a7b26df8586f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1423,51 +1423,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2023) Fig wax scale. Department of Primary Industries and Regions, South Australia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId92546a3fb76b88776" w:history="1">
+      <w:hyperlink r:id="rId42656a7b26df85dda" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.pir.sa.gov.au/biosecurity/plant_health/emergency_and_significant_plant_pests/fig_wax_scalePage</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> last reviewed: 30 Aug 2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1487,51 +1487,51 @@
         <w:t xml:space="preserve">Barbagallo S (1981). Integrated control of citrus pests in Italy. Proceedings of the International Society of Citriculture 2: 620-623.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2023) Ceroplastes rusci (fig wax scale). Technical factsheet. Publication: PlantwisePlus Knowledge Bank. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89166a3fb76b887bc" w:history="1">
+      <w:hyperlink r:id="rId60716a7b26df85e20" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/pwkb.species.12352</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 24/Apr/2024).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1551,213 +1551,213 @@
         <w:t xml:space="preserve">Franco JC, Garcia-Marí F, Ramos AP &amp; Besri M (2006). Survey on the situation of citrus pest management in Mediterranean countries. IOBC wprs Bulletin 29(3), 335-346.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Hamon AB &amp; Mason GJ (2001) Fig wax scale. Florida Department of Agriculture and Consumer Services (FDACS), Division of Plant Industry. Originally published as DPI Entomology Circular 380. Revised in in 2014 and reviewed in 2020. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86836a3fb76b887fe" w:history="1">
+      <w:hyperlink r:id="rId26986a7b26df85e6e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://entnemdept.ufl.edu/creatures/orn/scales/fig_wax_scale.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Jansen MGM (2004) An updated list of scale insects (Hemiptera, Coccoidea) from import interceptions and greenhouses in the Netherlands. Proceedings of the X International Symposium on Scale Insect Studies 19th-23rd April 2004 147-165.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId97926a3fb76b88830" w:history="1">
+      <w:hyperlink r:id="rId12846a7b26df85ea0" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.nederlandsesoorten.nl/linnaeus_ng/app/views/species/nsr_taxon.php?id=185859&amp;cat=CTAB_LITERATURE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Joseph SV (2023) Wax Scale: Biology and Management. University of Georgia, Turf and Ornamental Pest Management. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12076a3fb76b88855" w:history="1">
+      <w:hyperlink r:id="rId11306a7b26df85ec4" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://site.caes.uga.edu/entomologyresearch/2023/09/wax-scale-biology-and-management/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kumar A &amp; Pandey R (2022) New host plant records of Fig Wax Scale Ceroplastes rusci (Linnaeus, 1758) (Hemiptera: Coccomorpha: Coccidae) from India. Journal of threatened taxa 14(2), 20606-20614.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId11756a3fb76b88884" w:history="1">
+      <w:hyperlink r:id="rId64716a7b26df85ef4" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://threatenedtaxa.org/index.php/JoTT/article/view/7419</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Leathers J (2016). California pest rating for Ceroplastes rusci (L.): fig wax scale. California Department of Food and Agriculture, Plant health and pest prevention services. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50836a3fb76b888a7" w:history="1">
+      <w:hyperlink r:id="rId49266a7b26df85f17" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://blogs.cdfa.ca.gov/Section3162/?p=3010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1769,150 +1769,150 @@
         <w:t xml:space="preserve">Mahfoudhi N, Digiaro M &amp; Dhouibi MH (2009) Transmission of grapevine leafroll viruses by Planococcus ficus (Hemiptera: Pseudococcidae) and Ceroplastes rusci (Hemiptera: Coccidae). Plant Disease 93, 999-1002.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Malumphy C, Anderson H (2011). Rapid Assessment of the need for a detailed Pest Risk Analysis for Ceroplastes rusci Takahashi. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15946a3fb76b888df" w:history="1">
+      <w:hyperlink r:id="rId95676a7b26df85f6f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/e3f93487-91f3-40e7-8087-23e8f0543a21</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">OECD (2015) International standards for fruits and vegetables: fresh figs. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53116a3fb76b88901" w:history="1">
+      <w:hyperlink r:id="rId87236a7b26df85fbe" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.oecd-ilibrary.org/docserver/9789264234086</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Hamon AB &amp; Mason GJ (2020). common name: fig wax scale; scientific name: Ceroplastes rusci (Linnaeus) (Insecta: Hemiptera: Coccoidea: Coccidae). University of Florida-IFAS. Publication Date: January 2001, latest revision: July 2014, reviewed: May 2020 (accessed 13/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23246a3fb76b88923" w:history="1">
+      <w:hyperlink r:id="rId99416a7b26df85fe3" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://entnemdept.ufl.edu/creatures/orn/scales/fig_wax_scale.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wilstermann, A. (2019) Express-PRA zu Ceroplastes rusci. Julius Kühn Institute. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44506a3fb76b88944" w:history="1">
+      <w:hyperlink r:id="rId60896a7b26df86006" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/ea08897d-1225-4694-8fad-a8332eaa727c</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2020,137 +2020,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="75143304">
+  <w:abstractNum w:abstractNumId="64207543">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="40069282">
+    <w:lvl w:ilvl="0" w:tplc="62317024">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="40069282" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="62317024" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="40069282" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="62317024" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="40069282" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="62317024" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="40069282" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="62317024" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="40069282" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="62317024" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="40069282" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="62317024" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="40069282" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="62317024" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="40069282" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="62317024" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="75143303">
+  <w:abstractNum w:abstractNumId="64207542">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97968087">
+    <w:lvl w:ilvl="0" w:tplc="28854050">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2902,55 +2902,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="75143303">
-    <w:abstractNumId w:val="75143303"/>
+  <w:num w:numId="64207542">
+    <w:abstractNumId w:val="64207542"/>
   </w:num>
-  <w:num w:numId="75143304">
-    <w:abstractNumId w:val="75143304"/>
+  <w:num w:numId="64207543">
+    <w:abstractNumId w:val="64207543"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -14495,51 +14495,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId226872097" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId33656a3fb76b882d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId92546a3fb76b88776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pir.sa.gov.au/biosecurity/plant_health/emergency_and_significant_plant_pests/fig_wax_scalePage" TargetMode="External"/><Relationship Id="rId89166a3fb76b887bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.12352" TargetMode="External"/><Relationship Id="rId86836a3fb76b887fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ufl.edu/creatures/orn/scales/fig_wax_scale.htm" TargetMode="External"/><Relationship Id="rId97926a3fb76b88830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nederlandsesoorten.nl/linnaeus_ng/app/views/species/nsr_taxon.php?id=185859&amp;cat=CTAB_LITERATURE" TargetMode="External"/><Relationship Id="rId12076a3fb76b88855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://site.caes.uga.edu/entomologyresearch/2023/09/wax-scale-biology-and-management/" TargetMode="External"/><Relationship Id="rId11756a3fb76b88884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://threatenedtaxa.org/index.php/JoTT/article/view/7419" TargetMode="External"/><Relationship Id="rId50836a3fb76b888a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blogs.cdfa.ca.gov/Section3162/?p=3010" TargetMode="External"/><Relationship Id="rId15946a3fb76b888df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/e3f93487-91f3-40e7-8087-23e8f0543a21" TargetMode="External"/><Relationship Id="rId53116a3fb76b88901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oecd-ilibrary.org/docserver/9789264234086" TargetMode="External"/><Relationship Id="rId23246a3fb76b88923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ufl.edu/creatures/orn/scales/fig_wax_scale.htm" TargetMode="External"/><Relationship Id="rId44506a3fb76b88944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/ea08897d-1225-4694-8fad-a8332eaa727c" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId954425028" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId67846a7b26df8586f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId42656a7b26df85dda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pir.sa.gov.au/biosecurity/plant_health/emergency_and_significant_plant_pests/fig_wax_scalePage" TargetMode="External"/><Relationship Id="rId60716a7b26df85e20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.12352" TargetMode="External"/><Relationship Id="rId26986a7b26df85e6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ufl.edu/creatures/orn/scales/fig_wax_scale.htm" TargetMode="External"/><Relationship Id="rId12846a7b26df85ea0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nederlandsesoorten.nl/linnaeus_ng/app/views/species/nsr_taxon.php?id=185859&amp;cat=CTAB_LITERATURE" TargetMode="External"/><Relationship Id="rId11306a7b26df85ec4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://site.caes.uga.edu/entomologyresearch/2023/09/wax-scale-biology-and-management/" TargetMode="External"/><Relationship Id="rId64716a7b26df85ef4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://threatenedtaxa.org/index.php/JoTT/article/view/7419" TargetMode="External"/><Relationship Id="rId49266a7b26df85f17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blogs.cdfa.ca.gov/Section3162/?p=3010" TargetMode="External"/><Relationship Id="rId95676a7b26df85f6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/e3f93487-91f3-40e7-8087-23e8f0543a21" TargetMode="External"/><Relationship Id="rId87236a7b26df85fbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oecd-ilibrary.org/docserver/9789264234086" TargetMode="External"/><Relationship Id="rId99416a7b26df85fe3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ufl.edu/creatures/orn/scales/fig_wax_scale.htm" TargetMode="External"/><Relationship Id="rId60896a7b26df86006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/ea08897d-1225-4694-8fad-a8332eaa727c" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>