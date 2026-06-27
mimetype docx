--- v0 (2026-05-13)
+++ v1 (2026-06-27)
@@ -520,51 +520,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId72986a0425234754e" w:history="1">
+      <w:hyperlink r:id="rId58296a3fb769bbe50" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). During the RNQP Project - part 1, this pest was a candidate for the RNQP status according to the IIA2AWG.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Comment by forestry experts during RNQP Project - part 1: Very limited number of analyses were performed on Prunus avium, but besides older data, new reports are confirmed from Poland (Cieslinska 2015), Czech Republic (Ludvikova et al., 2011) and Hungary (Tarcali &amp; Kovics, 2012). Since no targeted surveys of CPp infection on Prunus avium are undertaken, the distribution of CPp in Europe is unclear and suspected to be underestimated.</w:t>
@@ -1609,51 +1609,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ANSES (2012) Rapport d'expertise collective. Groupe de travail "ARP phytoplasmes des arbres fruitiers". Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31326a04252347ab0" w:history="1">
+      <w:hyperlink r:id="rId28216a3fb769bc40c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.anses.fr/fr/system/files/SVEG2011sa0137Ra.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1673,248 +1673,248 @@
         <w:t xml:space="preserve">EU COM (2016) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Apricot chlorotic leafroll mycoplasma;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Koncz LS, Petróczy M, Pénzes B, Ladányi M, Palkovics L, Gyócsi P, Nagy G, Ágoston J &amp; Fail J (2023) Detection of ‘Candidatus Phythoplasma prunorum’ in Apricot Trees and its Associated Psyllid Samples. Agronomy, 13(1), 199. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21306a04252347afa" w:history="1">
+      <w:hyperlink r:id="rId68316a3fb769bc455" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agronomy13010199</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Marie-Jeanne V, Bonnot F, Thébaud G, Peccoud J, Labonne G &amp; Sauvion N (2020) Multi-scale spatial genetic structure of the vector-borne pathogen ‘Candidatus Phytoplasma prunorum’ in orchards and in wild habitats. Scientific Reports, 10(1), 5002. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75736a04252347b21" w:history="1">
+      <w:hyperlink r:id="rId18776a3fb769bc47c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-61908-0</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Mehle N, Ravnikar M, Seljak G, Knapic V, Dermastia M (2011) The most widespread phytoplasmas, vectors and measures for disease control in Slovenia. Phytopathogenic Mollicutes 1: 65- 76. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73366a04252347b4d" w:history="1">
+      <w:hyperlink r:id="rId82876a3fb769bc4a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.kmetijskizavod-ng.si/priponke/OVR/fitoplazme_slovenia.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Nečas T, Kiss T, Eichmeier A, Nečasová J &amp; Ondrášek I (2018) The effect of phytoplasma disease caused by ‘Candidatus Phytoplasma prunorum’ on the phenological and pomological traits in apricot trees. Notulae Botanicae Horti Agrobotanici Cluj-Napoca 46(1):107-114. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15076a04252347b79" w:history="1">
+      <w:hyperlink r:id="rId40126a3fb769bc4d8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.15835/nbha46110879$</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Prima phacie (2012) Pest risk assessment for the European Community plant health: A comparative approach with case studies. External scientific report by group of authors: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25056a04252347ba4" w:history="1">
+      <w:hyperlink r:id="rId81896a3fb769bc504" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/fr/supporting/doc/319e.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Seljak G, Rot M (2013) Preučevanje bionomije češpljeve bolšice (Cacopsylla pruni) na Primorskem. Zbornik predavanj in referatov 11. slovenskega posvetovanja o varstvu rastlin z mednarodno udeležbo = Lectures and papers presented at the 11th Slovenian Conference on Plant Protection with International Participation, Bled, 5.–6. marec 2013 p.: 89-95. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17886a04252347bd1" w:history="1">
+      <w:hyperlink r:id="rId11256a3fb769bc530" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dvrs.bf.uni-lj.si/spvr/2013/17Seljak.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2030,137 +2030,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="71543157">
+  <w:abstractNum w:abstractNumId="71105155">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="66666397">
+    <w:lvl w:ilvl="0" w:tplc="99464054">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="66666397" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="99464054" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="66666397" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="99464054" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="66666397" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="99464054" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="66666397" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="99464054" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="66666397" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="99464054" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="66666397" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="99464054" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="66666397" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="99464054" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="66666397" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="99464054" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="71543156">
+  <w:abstractNum w:abstractNumId="71105154">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="92078365">
+    <w:lvl w:ilvl="0" w:tplc="65214649">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2912,55 +2912,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="71543156">
-    <w:abstractNumId w:val="71543156"/>
+  <w:num w:numId="71105154">
+    <w:abstractNumId w:val="71105154"/>
   </w:num>
-  <w:num w:numId="71543157">
-    <w:abstractNumId w:val="71543157"/>
+  <w:num w:numId="71105155">
+    <w:abstractNumId w:val="71105155"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -14505,51 +14505,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId166192690" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId72986a0425234754e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId31326a04252347ab0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2011sa0137Ra.pdf" TargetMode="External"/><Relationship Id="rId21306a04252347afa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy13010199" TargetMode="External"/><Relationship Id="rId75736a04252347b21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-61908-0" TargetMode="External"/><Relationship Id="rId73366a04252347b4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kmetijskizavod-ng.si/priponke/OVR/fitoplazme_slovenia.pdf" TargetMode="External"/><Relationship Id="rId15076a04252347b79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15835/nbha46110879$" TargetMode="External"/><Relationship Id="rId25056a04252347ba4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/fr/supporting/doc/319e.pdf" TargetMode="External"/><Relationship Id="rId17886a04252347bd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dvrs.bf.uni-lj.si/spvr/2013/17Seljak.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId466308606" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId58296a3fb769bbe50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId28216a3fb769bc40c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2011sa0137Ra.pdf" TargetMode="External"/><Relationship Id="rId68316a3fb769bc455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy13010199" TargetMode="External"/><Relationship Id="rId18776a3fb769bc47c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-61908-0" TargetMode="External"/><Relationship Id="rId82876a3fb769bc4a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kmetijskizavod-ng.si/priponke/OVR/fitoplazme_slovenia.pdf" TargetMode="External"/><Relationship Id="rId40126a3fb769bc4d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15835/nbha46110879$" TargetMode="External"/><Relationship Id="rId81896a3fb769bc504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/fr/supporting/doc/319e.pdf" TargetMode="External"/><Relationship Id="rId11256a3fb769bc530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dvrs.bf.uni-lj.si/spvr/2013/17Seljak.pdf" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>