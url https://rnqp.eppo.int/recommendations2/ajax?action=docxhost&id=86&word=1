--- v1 (2026-06-27)
+++ v2 (2026-06-27)
@@ -520,51 +520,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId58296a3fb769bbe50" w:history="1">
+      <w:hyperlink r:id="rId89186a3fbf1145210" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). During the RNQP Project - part 1, this pest was a candidate for the RNQP status according to the IIA2AWG.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Comment by forestry experts during RNQP Project - part 1: Very limited number of analyses were performed on Prunus avium, but besides older data, new reports are confirmed from Poland (Cieslinska 2015), Czech Republic (Ludvikova et al., 2011) and Hungary (Tarcali &amp; Kovics, 2012). Since no targeted surveys of CPp infection on Prunus avium are undertaken, the distribution of CPp in Europe is unclear and suspected to be underestimated.</w:t>
@@ -1609,51 +1609,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ANSES (2012) Rapport d'expertise collective. Groupe de travail "ARP phytoplasmes des arbres fruitiers". Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28216a3fb769bc40c" w:history="1">
+      <w:hyperlink r:id="rId66626a3fbf1145861" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.anses.fr/fr/system/files/SVEG2011sa0137Ra.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1673,248 +1673,248 @@
         <w:t xml:space="preserve">EU COM (2016) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Apricot chlorotic leafroll mycoplasma;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Koncz LS, Petróczy M, Pénzes B, Ladányi M, Palkovics L, Gyócsi P, Nagy G, Ágoston J &amp; Fail J (2023) Detection of ‘Candidatus Phythoplasma prunorum’ in Apricot Trees and its Associated Psyllid Samples. Agronomy, 13(1), 199. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68316a3fb769bc455" w:history="1">
+      <w:hyperlink r:id="rId68766a3fbf11458b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agronomy13010199</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Marie-Jeanne V, Bonnot F, Thébaud G, Peccoud J, Labonne G &amp; Sauvion N (2020) Multi-scale spatial genetic structure of the vector-borne pathogen ‘Candidatus Phytoplasma prunorum’ in orchards and in wild habitats. Scientific Reports, 10(1), 5002. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18776a3fb769bc47c" w:history="1">
+      <w:hyperlink r:id="rId41816a3fbf11458d8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-61908-0</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Mehle N, Ravnikar M, Seljak G, Knapic V, Dermastia M (2011) The most widespread phytoplasmas, vectors and measures for disease control in Slovenia. Phytopathogenic Mollicutes 1: 65- 76. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82876a3fb769bc4a9" w:history="1">
+      <w:hyperlink r:id="rId86746a3fbf1145907" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.kmetijskizavod-ng.si/priponke/OVR/fitoplazme_slovenia.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Nečas T, Kiss T, Eichmeier A, Nečasová J &amp; Ondrášek I (2018) The effect of phytoplasma disease caused by ‘Candidatus Phytoplasma prunorum’ on the phenological and pomological traits in apricot trees. Notulae Botanicae Horti Agrobotanici Cluj-Napoca 46(1):107-114. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40126a3fb769bc4d8" w:history="1">
+      <w:hyperlink r:id="rId82016a3fbf1145935" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.15835/nbha46110879$</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Prima phacie (2012) Pest risk assessment for the European Community plant health: A comparative approach with case studies. External scientific report by group of authors: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81896a3fb769bc504" w:history="1">
+      <w:hyperlink r:id="rId80366a3fbf1145962" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/fr/supporting/doc/319e.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Seljak G, Rot M (2013) Preučevanje bionomije češpljeve bolšice (Cacopsylla pruni) na Primorskem. Zbornik predavanj in referatov 11. slovenskega posvetovanja o varstvu rastlin z mednarodno udeležbo = Lectures and papers presented at the 11th Slovenian Conference on Plant Protection with International Participation, Bled, 5.–6. marec 2013 p.: 89-95. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11256a3fb769bc530" w:history="1">
+      <w:hyperlink r:id="rId20746a3fbf1145993" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dvrs.bf.uni-lj.si/spvr/2013/17Seljak.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2030,137 +2030,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="71105155">
+  <w:abstractNum w:abstractNumId="13700459">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="99464054">
+    <w:lvl w:ilvl="0" w:tplc="19358249">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="99464054" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="19358249" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="99464054" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="19358249" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="99464054" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="19358249" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="99464054" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="19358249" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="99464054" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="19358249" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="99464054" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="19358249" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="99464054" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="19358249" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="99464054" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="19358249" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="71105154">
+  <w:abstractNum w:abstractNumId="13700458">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="65214649">
+    <w:lvl w:ilvl="0" w:tplc="69203115">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2912,55 +2912,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="71105154">
-    <w:abstractNumId w:val="71105154"/>
+  <w:num w:numId="13700458">
+    <w:abstractNumId w:val="13700458"/>
   </w:num>
-  <w:num w:numId="71105155">
-    <w:abstractNumId w:val="71105155"/>
+  <w:num w:numId="13700459">
+    <w:abstractNumId w:val="13700459"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -14505,51 +14505,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId466308606" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId58296a3fb769bbe50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId28216a3fb769bc40c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2011sa0137Ra.pdf" TargetMode="External"/><Relationship Id="rId68316a3fb769bc455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy13010199" TargetMode="External"/><Relationship Id="rId18776a3fb769bc47c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-61908-0" TargetMode="External"/><Relationship Id="rId82876a3fb769bc4a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kmetijskizavod-ng.si/priponke/OVR/fitoplazme_slovenia.pdf" TargetMode="External"/><Relationship Id="rId40126a3fb769bc4d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15835/nbha46110879$" TargetMode="External"/><Relationship Id="rId81896a3fb769bc504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/fr/supporting/doc/319e.pdf" TargetMode="External"/><Relationship Id="rId11256a3fb769bc530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dvrs.bf.uni-lj.si/spvr/2013/17Seljak.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId199809980" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId89186a3fbf1145210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId66626a3fbf1145861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2011sa0137Ra.pdf" TargetMode="External"/><Relationship Id="rId68766a3fbf11458b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy13010199" TargetMode="External"/><Relationship Id="rId41816a3fbf11458d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-61908-0" TargetMode="External"/><Relationship Id="rId86746a3fbf1145907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kmetijskizavod-ng.si/priponke/OVR/fitoplazme_slovenia.pdf" TargetMode="External"/><Relationship Id="rId82016a3fbf1145935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15835/nbha46110879$" TargetMode="External"/><Relationship Id="rId80366a3fbf1145962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/fr/supporting/doc/319e.pdf" TargetMode="External"/><Relationship Id="rId20746a3fbf1145993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dvrs.bf.uni-lj.si/spvr/2013/17Seljak.pdf" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>