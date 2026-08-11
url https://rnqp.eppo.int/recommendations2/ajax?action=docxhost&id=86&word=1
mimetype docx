--- v2 (2026-06-27)
+++ v3 (2026-08-11)
@@ -520,51 +520,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId89186a3fbf1145210" w:history="1">
+      <w:hyperlink r:id="rId35726a7b26dcd0109" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). During the RNQP Project - part 1, this pest was a candidate for the RNQP status according to the IIA2AWG.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Comment by forestry experts during RNQP Project - part 1: Very limited number of analyses were performed on Prunus avium, but besides older data, new reports are confirmed from Poland (Cieslinska 2015), Czech Republic (Ludvikova et al., 2011) and Hungary (Tarcali &amp; Kovics, 2012). Since no targeted surveys of CPp infection on Prunus avium are undertaken, the distribution of CPp in Europe is unclear and suspected to be underestimated.</w:t>
@@ -1609,51 +1609,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ANSES (2012) Rapport d'expertise collective. Groupe de travail "ARP phytoplasmes des arbres fruitiers". Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66626a3fbf1145861" w:history="1">
+      <w:hyperlink r:id="rId20876a7b26dcd06da" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.anses.fr/fr/system/files/SVEG2011sa0137Ra.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1673,248 +1673,248 @@
         <w:t xml:space="preserve">EU COM (2016) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Apricot chlorotic leafroll mycoplasma;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Koncz LS, Petróczy M, Pénzes B, Ladányi M, Palkovics L, Gyócsi P, Nagy G, Ágoston J &amp; Fail J (2023) Detection of ‘Candidatus Phythoplasma prunorum’ in Apricot Trees and its Associated Psyllid Samples. Agronomy, 13(1), 199. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68766a3fbf11458b1" w:history="1">
+      <w:hyperlink r:id="rId72456a7b26dcd0726" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agronomy13010199</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Marie-Jeanne V, Bonnot F, Thébaud G, Peccoud J, Labonne G &amp; Sauvion N (2020) Multi-scale spatial genetic structure of the vector-borne pathogen ‘Candidatus Phytoplasma prunorum’ in orchards and in wild habitats. Scientific Reports, 10(1), 5002. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41816a3fbf11458d8" w:history="1">
+      <w:hyperlink r:id="rId98956a7b26dcd074f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-61908-0</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Mehle N, Ravnikar M, Seljak G, Knapic V, Dermastia M (2011) The most widespread phytoplasmas, vectors and measures for disease control in Slovenia. Phytopathogenic Mollicutes 1: 65- 76. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86746a3fbf1145907" w:history="1">
+      <w:hyperlink r:id="rId23996a7b26dcd077c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.kmetijskizavod-ng.si/priponke/OVR/fitoplazme_slovenia.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Nečas T, Kiss T, Eichmeier A, Nečasová J &amp; Ondrášek I (2018) The effect of phytoplasma disease caused by ‘Candidatus Phytoplasma prunorum’ on the phenological and pomological traits in apricot trees. Notulae Botanicae Horti Agrobotanici Cluj-Napoca 46(1):107-114. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82016a3fbf1145935" w:history="1">
+      <w:hyperlink r:id="rId38176a7b26dcd07a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.15835/nbha46110879$</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Prima phacie (2012) Pest risk assessment for the European Community plant health: A comparative approach with case studies. External scientific report by group of authors: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80366a3fbf1145962" w:history="1">
+      <w:hyperlink r:id="rId14536a7b26dcd07d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/fr/supporting/doc/319e.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Seljak G, Rot M (2013) Preučevanje bionomije češpljeve bolšice (Cacopsylla pruni) na Primorskem. Zbornik predavanj in referatov 11. slovenskega posvetovanja o varstvu rastlin z mednarodno udeležbo = Lectures and papers presented at the 11th Slovenian Conference on Plant Protection with International Participation, Bled, 5.–6. marec 2013 p.: 89-95. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20746a3fbf1145993" w:history="1">
+      <w:hyperlink r:id="rId18036a7b26dcd0805" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dvrs.bf.uni-lj.si/spvr/2013/17Seljak.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2030,137 +2030,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="13700459">
+  <w:abstractNum w:abstractNumId="18150852">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="19358249">
+    <w:lvl w:ilvl="0" w:tplc="95039370">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="19358249" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="95039370" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="19358249" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="95039370" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="19358249" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="95039370" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="19358249" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="95039370" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="19358249" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="95039370" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="19358249" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="95039370" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="19358249" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="95039370" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="19358249" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="95039370" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13700458">
+  <w:abstractNum w:abstractNumId="18150851">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="69203115">
+    <w:lvl w:ilvl="0" w:tplc="12209319">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2912,55 +2912,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="13700458">
-    <w:abstractNumId w:val="13700458"/>
+  <w:num w:numId="18150851">
+    <w:abstractNumId w:val="18150851"/>
   </w:num>
-  <w:num w:numId="13700459">
-    <w:abstractNumId w:val="13700459"/>
+  <w:num w:numId="18150852">
+    <w:abstractNumId w:val="18150852"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -14505,51 +14505,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId199809980" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId89186a3fbf1145210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId66626a3fbf1145861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2011sa0137Ra.pdf" TargetMode="External"/><Relationship Id="rId68766a3fbf11458b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy13010199" TargetMode="External"/><Relationship Id="rId41816a3fbf11458d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-61908-0" TargetMode="External"/><Relationship Id="rId86746a3fbf1145907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kmetijskizavod-ng.si/priponke/OVR/fitoplazme_slovenia.pdf" TargetMode="External"/><Relationship Id="rId82016a3fbf1145935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15835/nbha46110879$" TargetMode="External"/><Relationship Id="rId80366a3fbf1145962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/fr/supporting/doc/319e.pdf" TargetMode="External"/><Relationship Id="rId20746a3fbf1145993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dvrs.bf.uni-lj.si/spvr/2013/17Seljak.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId987997924" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId35726a7b26dcd0109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId20876a7b26dcd06da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2011sa0137Ra.pdf" TargetMode="External"/><Relationship Id="rId72456a7b26dcd0726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy13010199" TargetMode="External"/><Relationship Id="rId98956a7b26dcd074f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-61908-0" TargetMode="External"/><Relationship Id="rId23996a7b26dcd077c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kmetijskizavod-ng.si/priponke/OVR/fitoplazme_slovenia.pdf" TargetMode="External"/><Relationship Id="rId38176a7b26dcd07a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15835/nbha46110879$" TargetMode="External"/><Relationship Id="rId14536a7b26dcd07d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/fr/supporting/doc/319e.pdf" TargetMode="External"/><Relationship Id="rId18036a7b26dcd0805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dvrs.bf.uni-lj.si/spvr/2013/17Seljak.pdf" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>