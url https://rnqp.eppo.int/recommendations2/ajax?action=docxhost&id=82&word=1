--- v0 (2026-05-13)
+++ v1 (2026-06-27)
@@ -1506,191 +1506,191 @@
         <w:t xml:space="preserve">De Jonghe K, Goedefroit T, Deeren AM, Fauche F, Steyer S (2020) A phytoplasma survey reveals the presence of ‘Candidatus Phytoplasma fragariae’ in Ulmus spp. and Acer pseudoplatanus in Belgium. Forest Pathology 50(5), e12635, 6 pages. e12635https://doi.org/10.1111/efp.12635.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">DEFRA (2015). Rapid Pest Risk Analysis (PRA) for: ‘Candidatus Phytoplasma fragariae’. Online publication: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22696a04252cea8a9" w:history="1">
+      <w:hyperlink r:id="rId93196a3fb7743cb51" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://planthealthportal.defra.gov.uk/pests-and-diseases/uk-plant-health-risk-register/downloadExternalPra.cfm?id=4089</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Filippin L, Angelini E, Borgo M (2008) First identification of a phytoplasma infecting Cornus sanguinea and Sambucus nigra. Plant Pathology 57(6), 1175. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25516a04252cea8e1" w:history="1">
+      <w:hyperlink r:id="rId96936a3fb7743cb9d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.2008.01914</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Gentili A, Donati L, Bertin S, Manglli A &amp; Ferretti L (2022) First report of ‘Candidatus Phytoplasma fragariae’ infecting hazelnut in Italy. Plant Disease 106(8), 2254. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83776a04252cea907" w:history="1">
+      <w:hyperlink r:id="rId85646a3fb7743cbc8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-11-21-2566-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Hodgetts J, Flint LJ &amp; Fox A (2014) First report of 'Candidatus Phytoplasma ulmi' (16SrV-A) associated with Ulmus cultivar Morfeo (elm) in the United Kingdom. New Disease Reports 32, 26. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53846a04252cea92b" w:history="1">
+      <w:hyperlink r:id="rId42516a3fb7743cbed" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5197/j.2044-0588.2015.032.026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Hodgetts J, Flint LJ, Davey C, Forde S, Jackson L, Harju V, Skelton A &amp; Fox A (2015). Identification of ‘Candidatus Phytoplasma fragariae' (16Sr XII-E) infecting Corylus avellana (hazel) in the United Kingdom. New Disease Reports, 32, 3. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51766a04252cea94f" w:history="1">
+      <w:hyperlink r:id="rId92606a3fb7743cc12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5197/j.2044-0588.2015.032.003</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1725,51 +1725,51 @@
         <w:t xml:space="preserve">Martini M, Mesaglio A, Savian F, Loschi A, Loi N, Ermacora P (2018). Identification of ‘Candidatus Phytoplasma fragariae’ (16SrXII-E) infecting Cornus sanguinea in Friuli Venezia Giulia (north-eastern Italy). Bois Noir 5th Workshop, Slovenia 18-19 September 2018. Conference paper</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Mehle N, Jakoš N, Mešl M, Miklavc J, Matko B, Rot M, Rus AF, Brus R &amp; Dermastia M (2019) Phytoplasmas associated with declining of hazelnut (Corylus avellana) in Slovenia. European Journal of Plant Pathology 155, 1117–1132. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87776a04252cea99c" w:history="1">
+      <w:hyperlink r:id="rId33826a3fb7743cc62" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-019-01839-3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1885,137 +1885,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="38531347">
+  <w:abstractNum w:abstractNumId="10201032">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="86231429">
+    <w:lvl w:ilvl="0" w:tplc="23966609">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="86231429" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="23966609" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="86231429" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="23966609" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="86231429" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="23966609" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="86231429" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="23966609" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="86231429" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="23966609" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="86231429" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="23966609" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="86231429" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="23966609" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="86231429" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="23966609" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38531346">
+  <w:abstractNum w:abstractNumId="10201031">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="12591803">
+    <w:lvl w:ilvl="0" w:tplc="38932185">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2767,55 +2767,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="38531346">
-    <w:abstractNumId w:val="38531346"/>
+  <w:num w:numId="10201031">
+    <w:abstractNumId w:val="10201031"/>
   </w:num>
-  <w:num w:numId="38531347">
-    <w:abstractNumId w:val="38531347"/>
+  <w:num w:numId="10201032">
+    <w:abstractNumId w:val="10201032"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -14360,51 +14360,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId664979249" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId22696a04252cea8a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/pests-and-diseases/uk-plant-health-risk-register/downloadExternalPra.cfm?id=4089" TargetMode="External"/><Relationship Id="rId25516a04252cea8e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2008.01914" TargetMode="External"/><Relationship Id="rId83776a04252cea907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-21-2566-PDN" TargetMode="External"/><Relationship Id="rId53846a04252cea92b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5197/j.2044-0588.2015.032.026" TargetMode="External"/><Relationship Id="rId51766a04252cea94f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5197/j.2044-0588.2015.032.003" TargetMode="External"/><Relationship Id="rId87776a04252cea99c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-019-01839-3" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId665333606" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId93196a3fb7743cb51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/pests-and-diseases/uk-plant-health-risk-register/downloadExternalPra.cfm?id=4089" TargetMode="External"/><Relationship Id="rId96936a3fb7743cb9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2008.01914" TargetMode="External"/><Relationship Id="rId85646a3fb7743cbc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-21-2566-PDN" TargetMode="External"/><Relationship Id="rId42516a3fb7743cbed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5197/j.2044-0588.2015.032.026" TargetMode="External"/><Relationship Id="rId92606a3fb7743cc12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5197/j.2044-0588.2015.032.003" TargetMode="External"/><Relationship Id="rId33826a3fb7743cc62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-019-01839-3" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>