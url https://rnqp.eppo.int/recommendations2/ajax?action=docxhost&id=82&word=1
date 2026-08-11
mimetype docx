--- v1 (2026-06-27)
+++ v2 (2026-08-11)
@@ -1506,191 +1506,191 @@
         <w:t xml:space="preserve">De Jonghe K, Goedefroit T, Deeren AM, Fauche F, Steyer S (2020) A phytoplasma survey reveals the presence of ‘Candidatus Phytoplasma fragariae’ in Ulmus spp. and Acer pseudoplatanus in Belgium. Forest Pathology 50(5), e12635, 6 pages. e12635https://doi.org/10.1111/efp.12635.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">DEFRA (2015). Rapid Pest Risk Analysis (PRA) for: ‘Candidatus Phytoplasma fragariae’. Online publication: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93196a3fb7743cb51" w:history="1">
+      <w:hyperlink r:id="rId17366a7b26e585c6d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://planthealthportal.defra.gov.uk/pests-and-diseases/uk-plant-health-risk-register/downloadExternalPra.cfm?id=4089</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Filippin L, Angelini E, Borgo M (2008) First identification of a phytoplasma infecting Cornus sanguinea and Sambucus nigra. Plant Pathology 57(6), 1175. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96936a3fb7743cb9d" w:history="1">
+      <w:hyperlink r:id="rId25436a7b26e585ca2" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.2008.01914</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Gentili A, Donati L, Bertin S, Manglli A &amp; Ferretti L (2022) First report of ‘Candidatus Phytoplasma fragariae’ infecting hazelnut in Italy. Plant Disease 106(8), 2254. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85646a3fb7743cbc8" w:history="1">
+      <w:hyperlink r:id="rId95936a7b26e585dd5" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-11-21-2566-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Hodgetts J, Flint LJ &amp; Fox A (2014) First report of 'Candidatus Phytoplasma ulmi' (16SrV-A) associated with Ulmus cultivar Morfeo (elm) in the United Kingdom. New Disease Reports 32, 26. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42516a3fb7743cbed" w:history="1">
+      <w:hyperlink r:id="rId35586a7b26e585dfc" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5197/j.2044-0588.2015.032.026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Hodgetts J, Flint LJ, Davey C, Forde S, Jackson L, Harju V, Skelton A &amp; Fox A (2015). Identification of ‘Candidatus Phytoplasma fragariae' (16Sr XII-E) infecting Corylus avellana (hazel) in the United Kingdom. New Disease Reports, 32, 3. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92606a3fb7743cc12" w:history="1">
+      <w:hyperlink r:id="rId17026a7b26e585e20" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5197/j.2044-0588.2015.032.003</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1725,51 +1725,51 @@
         <w:t xml:space="preserve">Martini M, Mesaglio A, Savian F, Loschi A, Loi N, Ermacora P (2018). Identification of ‘Candidatus Phytoplasma fragariae’ (16SrXII-E) infecting Cornus sanguinea in Friuli Venezia Giulia (north-eastern Italy). Bois Noir 5th Workshop, Slovenia 18-19 September 2018. Conference paper</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Mehle N, Jakoš N, Mešl M, Miklavc J, Matko B, Rot M, Rus AF, Brus R &amp; Dermastia M (2019) Phytoplasmas associated with declining of hazelnut (Corylus avellana) in Slovenia. European Journal of Plant Pathology 155, 1117–1132. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33826a3fb7743cc62" w:history="1">
+      <w:hyperlink r:id="rId26326a7b26e585e6f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-019-01839-3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1885,137 +1885,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="10201032">
+  <w:abstractNum w:abstractNumId="67968050">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="23966609">
+    <w:lvl w:ilvl="0" w:tplc="91318206">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="23966609" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="91318206" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="23966609" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="91318206" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="23966609" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="91318206" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="23966609" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="91318206" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="23966609" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="91318206" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="23966609" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="91318206" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="23966609" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="91318206" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="23966609" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="91318206" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10201031">
+  <w:abstractNum w:abstractNumId="67968049">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="38932185">
+    <w:lvl w:ilvl="0" w:tplc="10126165">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2767,55 +2767,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="10201031">
-    <w:abstractNumId w:val="10201031"/>
+  <w:num w:numId="67968049">
+    <w:abstractNumId w:val="67968049"/>
   </w:num>
-  <w:num w:numId="10201032">
-    <w:abstractNumId w:val="10201032"/>
+  <w:num w:numId="67968050">
+    <w:abstractNumId w:val="67968050"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -14360,51 +14360,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId665333606" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId93196a3fb7743cb51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/pests-and-diseases/uk-plant-health-risk-register/downloadExternalPra.cfm?id=4089" TargetMode="External"/><Relationship Id="rId96936a3fb7743cb9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2008.01914" TargetMode="External"/><Relationship Id="rId85646a3fb7743cbc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-21-2566-PDN" TargetMode="External"/><Relationship Id="rId42516a3fb7743cbed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5197/j.2044-0588.2015.032.026" TargetMode="External"/><Relationship Id="rId92606a3fb7743cc12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5197/j.2044-0588.2015.032.003" TargetMode="External"/><Relationship Id="rId33826a3fb7743cc62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-019-01839-3" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId904822692" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId17366a7b26e585c6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/pests-and-diseases/uk-plant-health-risk-register/downloadExternalPra.cfm?id=4089" TargetMode="External"/><Relationship Id="rId25436a7b26e585ca2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2008.01914" TargetMode="External"/><Relationship Id="rId95936a7b26e585dd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-21-2566-PDN" TargetMode="External"/><Relationship Id="rId35586a7b26e585dfc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5197/j.2044-0588.2015.032.026" TargetMode="External"/><Relationship Id="rId17026a7b26e585e20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5197/j.2044-0588.2015.032.003" TargetMode="External"/><Relationship Id="rId26326a7b26e585e6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-019-01839-3" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>