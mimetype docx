--- v0 (2026-05-13)
+++ v1 (2026-06-27)
@@ -1435,51 +1435,51 @@
         <w:t xml:space="preserve">Danet JL, Fimbeau S, Salar P, Faure C, Pommier JJ, Turquet M, Marais A, Foissac X (2012) Strawberry marginal chlorosis (SMC): a disease of various bacterial and viral etiologies in France. Petria 22(3), 307 (22nd ICVF).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dittmer J, Lusseau T, Foissac X, Faoro F (2021). Skipping the insect vector: plant stolon transmission of the phytopathogen ‘Ca. Phlomobacter fragariae’ from the Arsenophonus clade of insect endosymbionts. Insects 12, 93. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57236a0425252a52a" w:history="1">
+      <w:hyperlink r:id="rId31006a3fb7434e40f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects12020093</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1522,51 +1522,51 @@
         <w:t xml:space="preserve">Phlomobacter fragariae” in Japan. Journal of General Plant Pathology 72, 374–377. DOI 10.1007/s10327-006-0308-6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Terlizzi F, Babini AR, Lanzoni C, Pisi A, Credi R, Foissac X &amp; Salar P (2007). First Report of a γ 3-Proteobacterium Associated with Diseased Strawberries in Italy. Plant Disease 91: 1688. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13736a0425252a56c" w:history="1">
+      <w:hyperlink r:id="rId93226a3fb7434e46b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1094/PDIS-91-12-1688B</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1682,137 +1682,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="80199486">
+  <w:abstractNum w:abstractNumId="24176410">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="44832091">
+    <w:lvl w:ilvl="0" w:tplc="99125955">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="44832091" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="99125955" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="44832091" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="99125955" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="44832091" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="99125955" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="44832091" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="99125955" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="44832091" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="99125955" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="44832091" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="99125955" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="44832091" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="99125955" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="44832091" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="99125955" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="80199485">
+  <w:abstractNum w:abstractNumId="24176409">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="64066753">
+    <w:lvl w:ilvl="0" w:tplc="82430149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2564,55 +2564,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="80199485">
-    <w:abstractNumId w:val="80199485"/>
+  <w:num w:numId="24176409">
+    <w:abstractNumId w:val="24176409"/>
   </w:num>
-  <w:num w:numId="80199486">
-    <w:abstractNumId w:val="80199486"/>
+  <w:num w:numId="24176410">
+    <w:abstractNumId w:val="24176410"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -14157,51 +14157,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId321464415" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId57236a0425252a52a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects12020093" TargetMode="External"/><Relationship Id="rId13736a0425252a56c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1094/PDIS-91-12-1688B" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId812947737" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId31006a3fb7434e40f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects12020093" TargetMode="External"/><Relationship Id="rId93226a3fb7434e46b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1094/PDIS-91-12-1688B" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>