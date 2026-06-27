--- v1 (2026-06-27)
+++ v2 (2026-06-27)
@@ -1435,51 +1435,51 @@
         <w:t xml:space="preserve">Danet JL, Fimbeau S, Salar P, Faure C, Pommier JJ, Turquet M, Marais A, Foissac X (2012) Strawberry marginal chlorosis (SMC): a disease of various bacterial and viral etiologies in France. Petria 22(3), 307 (22nd ICVF).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dittmer J, Lusseau T, Foissac X, Faoro F (2021). Skipping the insect vector: plant stolon transmission of the phytopathogen ‘Ca. Phlomobacter fragariae’ from the Arsenophonus clade of insect endosymbionts. Insects 12, 93. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31006a3fb7434e40f" w:history="1">
+      <w:hyperlink r:id="rId65446a3fbf58674ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects12020093</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1522,51 +1522,51 @@
         <w:t xml:space="preserve">Phlomobacter fragariae” in Japan. Journal of General Plant Pathology 72, 374–377. DOI 10.1007/s10327-006-0308-6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Terlizzi F, Babini AR, Lanzoni C, Pisi A, Credi R, Foissac X &amp; Salar P (2007). First Report of a γ 3-Proteobacterium Associated with Diseased Strawberries in Italy. Plant Disease 91: 1688. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93226a3fb7434e46b" w:history="1">
+      <w:hyperlink r:id="rId43246a3fbf586752d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1094/PDIS-91-12-1688B</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1682,137 +1682,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="24176410">
+  <w:abstractNum w:abstractNumId="49670466">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="99125955">
+    <w:lvl w:ilvl="0" w:tplc="35706848">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="99125955" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="35706848" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="99125955" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="35706848" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="99125955" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="35706848" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="99125955" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="35706848" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="99125955" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="35706848" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="99125955" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="35706848" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="99125955" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="35706848" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="99125955" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="35706848" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24176409">
+  <w:abstractNum w:abstractNumId="49670465">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="82430149">
+    <w:lvl w:ilvl="0" w:tplc="76369045">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2564,55 +2564,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="24176409">
-    <w:abstractNumId w:val="24176409"/>
+  <w:num w:numId="49670465">
+    <w:abstractNumId w:val="49670465"/>
   </w:num>
-  <w:num w:numId="24176410">
-    <w:abstractNumId w:val="24176410"/>
+  <w:num w:numId="49670466">
+    <w:abstractNumId w:val="49670466"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -14157,51 +14157,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId812947737" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId31006a3fb7434e40f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects12020093" TargetMode="External"/><Relationship Id="rId93226a3fb7434e46b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1094/PDIS-91-12-1688B" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId400169199" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId65446a3fbf58674ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects12020093" TargetMode="External"/><Relationship Id="rId43246a3fbf586752d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1094/PDIS-91-12-1688B" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>