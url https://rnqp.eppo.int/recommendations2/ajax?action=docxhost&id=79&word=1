--- v2 (2026-06-27)
+++ v3 (2026-08-11)
@@ -1435,51 +1435,51 @@
         <w:t xml:space="preserve">Danet JL, Fimbeau S, Salar P, Faure C, Pommier JJ, Turquet M, Marais A, Foissac X (2012) Strawberry marginal chlorosis (SMC): a disease of various bacterial and viral etiologies in France. Petria 22(3), 307 (22nd ICVF).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dittmer J, Lusseau T, Foissac X, Faoro F (2021). Skipping the insect vector: plant stolon transmission of the phytopathogen ‘Ca. Phlomobacter fragariae’ from the Arsenophonus clade of insect endosymbionts. Insects 12, 93. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65446a3fbf58674ce" w:history="1">
+      <w:hyperlink r:id="rId75866a7b26e0402d0" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects12020093</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1522,51 +1522,51 @@
         <w:t xml:space="preserve">Phlomobacter fragariae” in Japan. Journal of General Plant Pathology 72, 374–377. DOI 10.1007/s10327-006-0308-6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Terlizzi F, Babini AR, Lanzoni C, Pisi A, Credi R, Foissac X &amp; Salar P (2007). First Report of a γ 3-Proteobacterium Associated with Diseased Strawberries in Italy. Plant Disease 91: 1688. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43246a3fbf586752d" w:history="1">
+      <w:hyperlink r:id="rId70846a7b26e040337" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1094/PDIS-91-12-1688B</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1682,137 +1682,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="49670466">
+  <w:abstractNum w:abstractNumId="20123201">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="35706848">
+    <w:lvl w:ilvl="0" w:tplc="67853764">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="35706848" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="67853764" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="35706848" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="67853764" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="35706848" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="67853764" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="35706848" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="67853764" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="35706848" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="67853764" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="35706848" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="67853764" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="35706848" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="67853764" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="35706848" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="67853764" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49670465">
+  <w:abstractNum w:abstractNumId="20123200">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="76369045">
+    <w:lvl w:ilvl="0" w:tplc="47155714">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2564,55 +2564,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="49670465">
-    <w:abstractNumId w:val="49670465"/>
+  <w:num w:numId="20123200">
+    <w:abstractNumId w:val="20123200"/>
   </w:num>
-  <w:num w:numId="49670466">
-    <w:abstractNumId w:val="49670466"/>
+  <w:num w:numId="20123201">
+    <w:abstractNumId w:val="20123201"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -14157,51 +14157,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId400169199" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId65446a3fbf58674ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects12020093" TargetMode="External"/><Relationship Id="rId43246a3fbf586752d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1094/PDIS-91-12-1688B" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId111738889" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId75866a7b26e0402d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects12020093" TargetMode="External"/><Relationship Id="rId70846a7b26e040337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1094/PDIS-91-12-1688B" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>