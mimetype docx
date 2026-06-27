--- v0 (2026-05-13)
+++ v1 (2026-06-27)
@@ -503,51 +503,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The pest is widespread in the EPPO region in particular in forests and in the environment where no phytosanitary measures are taken. GBIF includes reports from almost every EPPO country, but no reports from some areas of some Eastern Europe countries (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId32146a04252cd9e8b" w:history="1">
+      <w:hyperlink r:id="rId15806a3fb77420bd2" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gbif.org/fr/species/2536891</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1505,51 +1505,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Armillaria mellea (armillaria root rot). Crop protection compendium. CABI Compendium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId42856a04252cda3d8" w:history="1">
+      <w:hyperlink r:id="rId50526a3fb77421120" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.7002</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 8/Apr/2024).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1638,51 +1638,51 @@
         <w:t xml:space="preserve">Dowding P &amp; Smith L (2008) Forest fungi In Ireland. COFORD, Dublin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Downer J &amp; Faber B (2019) Non-chemical control of Armillaria mellea infection of Prunus persica. Journal of Plant Science and Phytopathology 3, 050-055. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96936a04252cda45e" w:history="1">
+      <w:hyperlink r:id="rId58676a3fb774211a3" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.29328/journal.jpsp.1001031</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1763,51 +1763,51 @@
         <w:t xml:space="preserve">Jankovský L (2003) Distribution and ecology of Armillaria species in some habitats of southern Moravia, Czech Republic. Czech Mycology 55(3-4), 173-186.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kedves O, Shahab D, Champramary S, Chen L, Indic B, Bóka B, Nagy VD, Vágvölgyi C, Kredics L &amp; Sipos G (2021) Epidemiology, biotic interactions and biological control of Armillarioids in the Northern Hemisphere. Pathogens 10(1), 76. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32656a04252cda4d9" w:history="1">
+      <w:hyperlink r:id="rId17596a3fb7742121d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/pathogens10010076</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1873,117 +1873,117 @@
         <w:t xml:space="preserve">McGranahan GH &amp; Leslie CA (1990). Walnuts (Juglans). In Genetic resources of fruit and nut crops (eds Moore JN &amp; Ballington JR) Volume 2. Acta Horticulturae 290, 907–951.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Marxmüller H, Holdenrieder O &amp; Müller ED (1990). Zur Verbreitung, Phönologie und Ökologie von Armillaria mellea s.l. in Südbayern. Bericht Bayerischer Botanischer Gesellschaft, 61:115-134. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12596a04252cda561" w:history="1">
+      <w:hyperlink r:id="rId35786a3fb77421286" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.zobodat.at/pdf/Berichte-Bayerischen-Bot-Ges-Erforschung-Flora_61_0115-0134.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Mesanza N, Patten CL &amp; Iturritxa E (2017) Distribution and characterization of Armillaria complex in Atlantic Forest Ecosystems of Spain. Forests 2017, 8(7), 235; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32416a04252cda589" w:history="1">
+      <w:hyperlink r:id="rId89746a3fb774212ab" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f8070235</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NDFF (2024) NDFF Verspreidingsatlas, NMV verspreidingsatlas paddenstoelen, Armillaria mellea (Vahl) P. Kumm. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75276a04252cda5ab" w:history="1">
+      <w:hyperlink r:id="rId89896a3fb774212cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.verspreidingsatlas.nl/0005040</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 19/Mar/2024).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2095,84 +2095,84 @@
         <w:t xml:space="preserve">Termorshuizen AJ &amp; Arnolds EJM (1994). Geographical distribution of the Armillaria species in the Netherlands in relation to soil type and hosts. European Journal of Forest Pathology 24(3), 129-136.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UCANR (1998) Crop Profile for Walnuts in California. University of California Agriculture and Natural Resources. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52276a04252cda63e" w:history="1">
+      <w:hyperlink r:id="rId83816a3fb77421372" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/datastoreFiles/391-47.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UCANR (2017) Apricot. Pest management guidelines for agriculture. University of California Agriculture and Natural Resources, UC IPM Pest Management Guidelines: Apricot, UC ANR Publication 3433. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59136a04252cda660" w:history="1">
+      <w:hyperlink r:id="rId76536a3fb77421396" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgapricot.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 24/Apr/2024)</w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="10mm" w:right="10mm" w:bottom="10mm" w:left="10mm" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
@@ -2265,137 +2265,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="53417025">
+  <w:abstractNum w:abstractNumId="26010624">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="37846861">
+    <w:lvl w:ilvl="0" w:tplc="52019966">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="37846861" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="52019966" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="37846861" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="52019966" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="37846861" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="52019966" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="37846861" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="52019966" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="37846861" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="52019966" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="37846861" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="52019966" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="37846861" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="52019966" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="37846861" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="52019966" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="53417024">
+  <w:abstractNum w:abstractNumId="26010623">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="17161653">
+    <w:lvl w:ilvl="0" w:tplc="16343373">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3147,55 +3147,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="53417024">
-    <w:abstractNumId w:val="53417024"/>
+  <w:num w:numId="26010623">
+    <w:abstractNumId w:val="26010623"/>
   </w:num>
-  <w:num w:numId="53417025">
-    <w:abstractNumId w:val="53417025"/>
+  <w:num w:numId="26010624">
+    <w:abstractNumId w:val="26010624"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -14740,51 +14740,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId642677257" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId32146a04252cd9e8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gbif.org/fr/species/2536891" TargetMode="External"/><Relationship Id="rId42856a04252cda3d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.7002" TargetMode="External"/><Relationship Id="rId96936a04252cda45e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.29328/journal.jpsp.1001031" TargetMode="External"/><Relationship Id="rId32656a04252cda4d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens10010076" TargetMode="External"/><Relationship Id="rId12596a04252cda561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zobodat.at/pdf/Berichte-Bayerischen-Bot-Ges-Erforschung-Flora_61_0115-0134.pdf" TargetMode="External"/><Relationship Id="rId32416a04252cda589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f8070235" TargetMode="External"/><Relationship Id="rId75276a04252cda5ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verspreidingsatlas.nl/0005040" TargetMode="External"/><Relationship Id="rId52276a04252cda63e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/datastoreFiles/391-47.pdf" TargetMode="External"/><Relationship Id="rId59136a04252cda660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgapricot.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId726380361" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId15806a3fb77420bd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gbif.org/fr/species/2536891" TargetMode="External"/><Relationship Id="rId50526a3fb77421120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.7002" TargetMode="External"/><Relationship Id="rId58676a3fb774211a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.29328/journal.jpsp.1001031" TargetMode="External"/><Relationship Id="rId17596a3fb7742121d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens10010076" TargetMode="External"/><Relationship Id="rId35786a3fb77421286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zobodat.at/pdf/Berichte-Bayerischen-Bot-Ges-Erforschung-Flora_61_0115-0134.pdf" TargetMode="External"/><Relationship Id="rId89746a3fb774212ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f8070235" TargetMode="External"/><Relationship Id="rId89896a3fb774212cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verspreidingsatlas.nl/0005040" TargetMode="External"/><Relationship Id="rId83816a3fb77421372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/datastoreFiles/391-47.pdf" TargetMode="External"/><Relationship Id="rId76536a3fb77421396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgapricot.pdf" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>