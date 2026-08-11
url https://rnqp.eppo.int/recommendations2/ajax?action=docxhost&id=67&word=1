--- v1 (2026-06-27)
+++ v2 (2026-08-11)
@@ -503,51 +503,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The pest is widespread in the EPPO region in particular in forests and in the environment where no phytosanitary measures are taken. GBIF includes reports from almost every EPPO country, but no reports from some areas of some Eastern Europe countries (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId15806a3fb77420bd2" w:history="1">
+      <w:hyperlink r:id="rId87946a7b26e566157" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gbif.org/fr/species/2536891</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1505,51 +1505,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Armillaria mellea (armillaria root rot). Crop protection compendium. CABI Compendium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId50526a3fb77421120" w:history="1">
+      <w:hyperlink r:id="rId10706a7b26e56650b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.7002</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 8/Apr/2024).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1638,51 +1638,51 @@
         <w:t xml:space="preserve">Dowding P &amp; Smith L (2008) Forest fungi In Ireland. COFORD, Dublin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Downer J &amp; Faber B (2019) Non-chemical control of Armillaria mellea infection of Prunus persica. Journal of Plant Science and Phytopathology 3, 050-055. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58676a3fb774211a3" w:history="1">
+      <w:hyperlink r:id="rId76316a7b26e566569" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.29328/journal.jpsp.1001031</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1763,51 +1763,51 @@
         <w:t xml:space="preserve">Jankovský L (2003) Distribution and ecology of Armillaria species in some habitats of southern Moravia, Czech Republic. Czech Mycology 55(3-4), 173-186.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kedves O, Shahab D, Champramary S, Chen L, Indic B, Bóka B, Nagy VD, Vágvölgyi C, Kredics L &amp; Sipos G (2021) Epidemiology, biotic interactions and biological control of Armillarioids in the Northern Hemisphere. Pathogens 10(1), 76. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17596a3fb7742121d" w:history="1">
+      <w:hyperlink r:id="rId85916a7b26e5665d0" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/pathogens10010076</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1873,117 +1873,117 @@
         <w:t xml:space="preserve">McGranahan GH &amp; Leslie CA (1990). Walnuts (Juglans). In Genetic resources of fruit and nut crops (eds Moore JN &amp; Ballington JR) Volume 2. Acta Horticulturae 290, 907–951.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Marxmüller H, Holdenrieder O &amp; Müller ED (1990). Zur Verbreitung, Phönologie und Ökologie von Armillaria mellea s.l. in Südbayern. Bericht Bayerischer Botanischer Gesellschaft, 61:115-134. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35786a3fb77421286" w:history="1">
+      <w:hyperlink r:id="rId10356a7b26e56661d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.zobodat.at/pdf/Berichte-Bayerischen-Bot-Ges-Erforschung-Flora_61_0115-0134.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Mesanza N, Patten CL &amp; Iturritxa E (2017) Distribution and characterization of Armillaria complex in Atlantic Forest Ecosystems of Spain. Forests 2017, 8(7), 235; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89746a3fb774212ab" w:history="1">
+      <w:hyperlink r:id="rId72366a7b26e566638" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f8070235</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NDFF (2024) NDFF Verspreidingsatlas, NMV verspreidingsatlas paddenstoelen, Armillaria mellea (Vahl) P. Kumm. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89896a3fb774212cd" w:history="1">
+      <w:hyperlink r:id="rId83906a7b26e566650" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.verspreidingsatlas.nl/0005040</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 19/Mar/2024).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2095,84 +2095,84 @@
         <w:t xml:space="preserve">Termorshuizen AJ &amp; Arnolds EJM (1994). Geographical distribution of the Armillaria species in the Netherlands in relation to soil type and hosts. European Journal of Forest Pathology 24(3), 129-136.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UCANR (1998) Crop Profile for Walnuts in California. University of California Agriculture and Natural Resources. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83816a3fb77421372" w:history="1">
+      <w:hyperlink r:id="rId60436a7b26e5666b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/datastoreFiles/391-47.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UCANR (2017) Apricot. Pest management guidelines for agriculture. University of California Agriculture and Natural Resources, UC IPM Pest Management Guidelines: Apricot, UC ANR Publication 3433. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76536a3fb77421396" w:history="1">
+      <w:hyperlink r:id="rId23356a7b26e5666d0" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgapricot.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 24/Apr/2024)</w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="10mm" w:right="10mm" w:bottom="10mm" w:left="10mm" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
@@ -2265,137 +2265,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="26010624">
+  <w:abstractNum w:abstractNumId="30306726">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="52019966">
+    <w:lvl w:ilvl="0" w:tplc="24873359">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="52019966" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="24873359" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="52019966" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="24873359" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="52019966" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="24873359" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="52019966" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="24873359" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="52019966" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="24873359" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="52019966" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="24873359" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="52019966" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="24873359" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="52019966" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="24873359" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26010623">
+  <w:abstractNum w:abstractNumId="30306725">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="16343373">
+    <w:lvl w:ilvl="0" w:tplc="66508650">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3147,55 +3147,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="26010623">
-    <w:abstractNumId w:val="26010623"/>
+  <w:num w:numId="30306725">
+    <w:abstractNumId w:val="30306725"/>
   </w:num>
-  <w:num w:numId="26010624">
-    <w:abstractNumId w:val="26010624"/>
+  <w:num w:numId="30306726">
+    <w:abstractNumId w:val="30306726"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -14740,51 +14740,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId726380361" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId15806a3fb77420bd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gbif.org/fr/species/2536891" TargetMode="External"/><Relationship Id="rId50526a3fb77421120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.7002" TargetMode="External"/><Relationship Id="rId58676a3fb774211a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.29328/journal.jpsp.1001031" TargetMode="External"/><Relationship Id="rId17596a3fb7742121d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens10010076" TargetMode="External"/><Relationship Id="rId35786a3fb77421286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zobodat.at/pdf/Berichte-Bayerischen-Bot-Ges-Erforschung-Flora_61_0115-0134.pdf" TargetMode="External"/><Relationship Id="rId89746a3fb774212ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f8070235" TargetMode="External"/><Relationship Id="rId89896a3fb774212cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verspreidingsatlas.nl/0005040" TargetMode="External"/><Relationship Id="rId83816a3fb77421372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/datastoreFiles/391-47.pdf" TargetMode="External"/><Relationship Id="rId76536a3fb77421396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgapricot.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId312627334" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId87946a7b26e566157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gbif.org/fr/species/2536891" TargetMode="External"/><Relationship Id="rId10706a7b26e56650b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.7002" TargetMode="External"/><Relationship Id="rId76316a7b26e566569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.29328/journal.jpsp.1001031" TargetMode="External"/><Relationship Id="rId85916a7b26e5665d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens10010076" TargetMode="External"/><Relationship Id="rId10356a7b26e56661d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zobodat.at/pdf/Berichte-Bayerischen-Bot-Ges-Erforschung-Flora_61_0115-0134.pdf" TargetMode="External"/><Relationship Id="rId72366a7b26e566638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f8070235" TargetMode="External"/><Relationship Id="rId83906a7b26e566650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verspreidingsatlas.nl/0005040" TargetMode="External"/><Relationship Id="rId60436a7b26e5666b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/datastoreFiles/391-47.pdf" TargetMode="External"/><Relationship Id="rId23356a7b26e5666d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgapricot.pdf" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>