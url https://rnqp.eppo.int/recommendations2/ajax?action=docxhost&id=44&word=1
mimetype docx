--- v0 (2026-05-13)
+++ v1 (2026-06-27)
@@ -412,51 +412,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:br/>
         <w:t xml:space="preserve">[Remark: In the responses to the questionnaire, DE, FR, LT, NL and SI identified this entry as being of concern. DE supported the recommendation for regulation of the agent as an RNQP considering the assumption that further viruses may be associated with the disease. DE also indicated that primer sets specific for the detection of apple rubbery wood virus-1 and apple rubbery wood virus-2 (Rott et al. 2018) (and for their individual RNA segments) were currently developed by JKI and are available soon. LT supported its delisting from the EU regulation. FR, NL and SI supported the individual listing of apple rubbery wood virus 1 and 2.]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:br/>
         <w:t xml:space="preserve">Although two viruses are associated with the symptoms, the Fruit SEWG considered that the agent had no clear identity yet and that more viruses might be involved.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Note: Canada lists Apple rubbery wood (ARW) as ARWV-1 and ARWV-2 on its list of regulated pests (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId61886a042524882dd" w:history="1">
+      <w:hyperlink r:id="rId69306a3fb76ba0e6c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="F30000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://inspection.canada.ca/en/plant-health/invasive-species/regulated-pests#a</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -578,51 +578,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="606060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId86816a042524883ae" w:history="1">
+      <w:hyperlink r:id="rId67276a3fb76ba0f49" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="606060"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="606060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). Rubbery wood seems to be present in several additional countries in the EU. Mostly reported in Malus, its presence in Pyrus is more restricted. Symptoms in Cydonia are reported in older literature, but the latter is rare and presumably mixed infections were described in these occasions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1477,51 +1477,51 @@
         <w:t xml:space="preserve">Cropley R, Wolfswinkel LD &amp; Posnette AF (1963) The identification of some viruses infecting apple, pear and quince. Phytpathologia mediterranea 2, 132-136.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Fontdevila Pareta, N, Lateur M, Steyer S. Blouin AG &amp; Massart S (2022) First reports of Apple luteovirus 1, Apple rubodvirus 1 and Apple hammerhead viroid infecting apples in Belgium. New Disease Reports 45, e12076. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47886a042524887d0" w:history="1">
+      <w:hyperlink r:id="rId14966a3fb76ba1429" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1002/ndr2.12076</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1740,51 +1740,51 @@
         <w:t xml:space="preserve">Seinsche C, Berwarth C, Brodbeck M, Zikeli K, Vondran A, Kleemann L, Thomas S &amp; Jelkmann W (just before submission) Development of Novel Detection Primers and Screening for Apple Rubbery Wood Virus 1 and 2 in Germany.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Svanella-Dumas L, Marais A, Depasse F, Faure C, Lefebre M, Brans Y, Castaing J, Latour F, Brechti A &amp; Candresse T (2019) First Report of Citrus Virus A (CiVA) Infecting Pear (Pyrus communis) in France. Plant Disease. Disease notes. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91476a042524888df" w:history="1">
+      <w:hyperlink r:id="rId77916a3fb76ba1526" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-01-19-0028-PDN</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1827,51 +1827,51 @@
         <w:t xml:space="preserve">Várallyay E, Přibylová J, Galbacs ZN, Jahan A, Varga T, Špak J, Lenz O, Fránová J, Sedlák J &amp; Koloniuk I (2022) Detection of Apple Hammerhead Viroid, Apple Luteovirus 1 and Citrus Concave Gum-Associated Virus in Apple Propagation Materials and Orchards in the Czech Republic and Hungary. Viruses 14 (11), 2347. DOI: 10.3390/v14112347.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wang Y, Wang GP, Hong N, Wang YX, Yang ZK, Guo JS, Zhang Z, Li L, Li YJ, Li QY, Xu L &amp; Qi LY (2019) First Report of Apple Rubbery Wood Virus 2 Infecting Pear (Pyrus spp.) in China. Plant disease. Disease notes. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71826a04252488946" w:history="1">
+      <w:hyperlink r:id="rId79056a3fb76ba157d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-07-19-1451-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="10mm" w:right="10mm" w:bottom="10mm" w:left="10mm" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1956,137 +1956,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="17191515">
+  <w:abstractNum w:abstractNumId="73809779">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="58692266">
+    <w:lvl w:ilvl="0" w:tplc="40863448">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="58692266" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="40863448" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="58692266" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="40863448" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="58692266" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="40863448" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="58692266" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="40863448" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="58692266" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="40863448" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="58692266" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="40863448" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="58692266" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="40863448" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="58692266" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="40863448" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17191514">
+  <w:abstractNum w:abstractNumId="73809778">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="88866609">
+    <w:lvl w:ilvl="0" w:tplc="53875320">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2838,55 +2838,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="17191514">
-    <w:abstractNumId w:val="17191514"/>
+  <w:num w:numId="73809778">
+    <w:abstractNumId w:val="73809778"/>
   </w:num>
-  <w:num w:numId="17191515">
-    <w:abstractNumId w:val="17191515"/>
+  <w:num w:numId="73809779">
+    <w:abstractNumId w:val="73809779"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -14431,51 +14431,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId666720332" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId61886a042524882dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspection.canada.ca/en/plant-health/invasive-species/regulated-pests#a" TargetMode="External"/><Relationship Id="rId86816a042524883ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId47886a042524887d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ndr2.12076" TargetMode="External"/><Relationship Id="rId91476a042524888df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-19-0028-PDN" TargetMode="External"/><Relationship Id="rId71826a04252488946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-07-19-1451-PDN" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId486465109" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId69306a3fb76ba0e6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspection.canada.ca/en/plant-health/invasive-species/regulated-pests#a" TargetMode="External"/><Relationship Id="rId67276a3fb76ba0f49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId14966a3fb76ba1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ndr2.12076" TargetMode="External"/><Relationship Id="rId77916a3fb76ba1526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-19-0028-PDN" TargetMode="External"/><Relationship Id="rId79056a3fb76ba157d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-07-19-1451-PDN" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>