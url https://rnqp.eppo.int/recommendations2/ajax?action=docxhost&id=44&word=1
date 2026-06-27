--- v1 (2026-06-27)
+++ v2 (2026-06-27)
@@ -412,51 +412,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:br/>
         <w:t xml:space="preserve">[Remark: In the responses to the questionnaire, DE, FR, LT, NL and SI identified this entry as being of concern. DE supported the recommendation for regulation of the agent as an RNQP considering the assumption that further viruses may be associated with the disease. DE also indicated that primer sets specific for the detection of apple rubbery wood virus-1 and apple rubbery wood virus-2 (Rott et al. 2018) (and for their individual RNA segments) were currently developed by JKI and are available soon. LT supported its delisting from the EU regulation. FR, NL and SI supported the individual listing of apple rubbery wood virus 1 and 2.]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:br/>
         <w:t xml:space="preserve">Although two viruses are associated with the symptoms, the Fruit SEWG considered that the agent had no clear identity yet and that more viruses might be involved.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Note: Canada lists Apple rubbery wood (ARW) as ARWV-1 and ARWV-2 on its list of regulated pests (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId69306a3fb76ba0e6c" w:history="1">
+      <w:hyperlink r:id="rId22446a3fbf992c017" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="F30000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://inspection.canada.ca/en/plant-health/invasive-species/regulated-pests#a</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -578,51 +578,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="606060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId67276a3fb76ba0f49" w:history="1">
+      <w:hyperlink r:id="rId62006a3fbf992c0ea" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="606060"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="606060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). Rubbery wood seems to be present in several additional countries in the EU. Mostly reported in Malus, its presence in Pyrus is more restricted. Symptoms in Cydonia are reported in older literature, but the latter is rare and presumably mixed infections were described in these occasions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1477,51 +1477,51 @@
         <w:t xml:space="preserve">Cropley R, Wolfswinkel LD &amp; Posnette AF (1963) The identification of some viruses infecting apple, pear and quince. Phytpathologia mediterranea 2, 132-136.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Fontdevila Pareta, N, Lateur M, Steyer S. Blouin AG &amp; Massart S (2022) First reports of Apple luteovirus 1, Apple rubodvirus 1 and Apple hammerhead viroid infecting apples in Belgium. New Disease Reports 45, e12076. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14966a3fb76ba1429" w:history="1">
+      <w:hyperlink r:id="rId57066a3fbf992c532" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1002/ndr2.12076</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1740,51 +1740,51 @@
         <w:t xml:space="preserve">Seinsche C, Berwarth C, Brodbeck M, Zikeli K, Vondran A, Kleemann L, Thomas S &amp; Jelkmann W (just before submission) Development of Novel Detection Primers and Screening for Apple Rubbery Wood Virus 1 and 2 in Germany.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Svanella-Dumas L, Marais A, Depasse F, Faure C, Lefebre M, Brans Y, Castaing J, Latour F, Brechti A &amp; Candresse T (2019) First Report of Citrus Virus A (CiVA) Infecting Pear (Pyrus communis) in France. Plant Disease. Disease notes. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77916a3fb76ba1526" w:history="1">
+      <w:hyperlink r:id="rId12496a3fbf992c62f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-01-19-0028-PDN</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1827,51 +1827,51 @@
         <w:t xml:space="preserve">Várallyay E, Přibylová J, Galbacs ZN, Jahan A, Varga T, Špak J, Lenz O, Fránová J, Sedlák J &amp; Koloniuk I (2022) Detection of Apple Hammerhead Viroid, Apple Luteovirus 1 and Citrus Concave Gum-Associated Virus in Apple Propagation Materials and Orchards in the Czech Republic and Hungary. Viruses 14 (11), 2347. DOI: 10.3390/v14112347.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wang Y, Wang GP, Hong N, Wang YX, Yang ZK, Guo JS, Zhang Z, Li L, Li YJ, Li QY, Xu L &amp; Qi LY (2019) First Report of Apple Rubbery Wood Virus 2 Infecting Pear (Pyrus spp.) in China. Plant disease. Disease notes. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79056a3fb76ba157d" w:history="1">
+      <w:hyperlink r:id="rId69616a3fbf992c686" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-07-19-1451-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="10mm" w:right="10mm" w:bottom="10mm" w:left="10mm" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1956,137 +1956,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="73809779">
+  <w:abstractNum w:abstractNumId="20915528">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="40863448">
+    <w:lvl w:ilvl="0" w:tplc="47703153">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="40863448" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="47703153" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="40863448" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="47703153" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="40863448" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="47703153" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="40863448" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="47703153" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="40863448" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="47703153" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="40863448" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="47703153" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="40863448" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="47703153" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="40863448" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="47703153" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="73809778">
+  <w:abstractNum w:abstractNumId="20915527">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="53875320">
+    <w:lvl w:ilvl="0" w:tplc="93990957">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2838,55 +2838,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="73809778">
-    <w:abstractNumId w:val="73809778"/>
+  <w:num w:numId="20915527">
+    <w:abstractNumId w:val="20915527"/>
   </w:num>
-  <w:num w:numId="73809779">
-    <w:abstractNumId w:val="73809779"/>
+  <w:num w:numId="20915528">
+    <w:abstractNumId w:val="20915528"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -14431,51 +14431,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId486465109" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId69306a3fb76ba0e6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspection.canada.ca/en/plant-health/invasive-species/regulated-pests#a" TargetMode="External"/><Relationship Id="rId67276a3fb76ba0f49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId14966a3fb76ba1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ndr2.12076" TargetMode="External"/><Relationship Id="rId77916a3fb76ba1526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-19-0028-PDN" TargetMode="External"/><Relationship Id="rId79056a3fb76ba157d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-07-19-1451-PDN" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId570644949" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId22446a3fbf992c017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspection.canada.ca/en/plant-health/invasive-species/regulated-pests#a" TargetMode="External"/><Relationship Id="rId62006a3fbf992c0ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId57066a3fbf992c532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ndr2.12076" TargetMode="External"/><Relationship Id="rId12496a3fbf992c62f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-19-0028-PDN" TargetMode="External"/><Relationship Id="rId69616a3fbf992c686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-07-19-1451-PDN" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>