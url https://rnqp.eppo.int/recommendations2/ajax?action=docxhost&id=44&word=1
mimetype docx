--- v2 (2026-06-27)
+++ v3 (2026-08-11)
@@ -412,51 +412,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:br/>
         <w:t xml:space="preserve">[Remark: In the responses to the questionnaire, DE, FR, LT, NL and SI identified this entry as being of concern. DE supported the recommendation for regulation of the agent as an RNQP considering the assumption that further viruses may be associated with the disease. DE also indicated that primer sets specific for the detection of apple rubbery wood virus-1 and apple rubbery wood virus-2 (Rott et al. 2018) (and for their individual RNA segments) were currently developed by JKI and are available soon. LT supported its delisting from the EU regulation. FR, NL and SI supported the individual listing of apple rubbery wood virus 1 and 2.]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:br/>
         <w:t xml:space="preserve">Although two viruses are associated with the symptoms, the Fruit SEWG considered that the agent had no clear identity yet and that more viruses might be involved.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Note: Canada lists Apple rubbery wood (ARW) as ARWV-1 and ARWV-2 on its list of regulated pests (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId22446a3fbf992c017" w:history="1">
+      <w:hyperlink r:id="rId90616a7b26df9b6a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="F30000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://inspection.canada.ca/en/plant-health/invasive-species/regulated-pests#a</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -578,51 +578,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="606060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId62006a3fbf992c0ea" w:history="1">
+      <w:hyperlink r:id="rId57986a7b26df9b7a6" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="606060"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="606060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). Rubbery wood seems to be present in several additional countries in the EU. Mostly reported in Malus, its presence in Pyrus is more restricted. Symptoms in Cydonia are reported in older literature, but the latter is rare and presumably mixed infections were described in these occasions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1477,51 +1477,51 @@
         <w:t xml:space="preserve">Cropley R, Wolfswinkel LD &amp; Posnette AF (1963) The identification of some viruses infecting apple, pear and quince. Phytpathologia mediterranea 2, 132-136.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Fontdevila Pareta, N, Lateur M, Steyer S. Blouin AG &amp; Massart S (2022) First reports of Apple luteovirus 1, Apple rubodvirus 1 and Apple hammerhead viroid infecting apples in Belgium. New Disease Reports 45, e12076. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57066a3fbf992c532" w:history="1">
+      <w:hyperlink r:id="rId37346a7b26df9be44" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1002/ndr2.12076</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1740,51 +1740,51 @@
         <w:t xml:space="preserve">Seinsche C, Berwarth C, Brodbeck M, Zikeli K, Vondran A, Kleemann L, Thomas S &amp; Jelkmann W (just before submission) Development of Novel Detection Primers and Screening for Apple Rubbery Wood Virus 1 and 2 in Germany.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Svanella-Dumas L, Marais A, Depasse F, Faure C, Lefebre M, Brans Y, Castaing J, Latour F, Brechti A &amp; Candresse T (2019) First Report of Citrus Virus A (CiVA) Infecting Pear (Pyrus communis) in France. Plant Disease. Disease notes. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12496a3fbf992c62f" w:history="1">
+      <w:hyperlink r:id="rId33406a7b26df9bf6e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-01-19-0028-PDN</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1827,51 +1827,51 @@
         <w:t xml:space="preserve">Várallyay E, Přibylová J, Galbacs ZN, Jahan A, Varga T, Špak J, Lenz O, Fránová J, Sedlák J &amp; Koloniuk I (2022) Detection of Apple Hammerhead Viroid, Apple Luteovirus 1 and Citrus Concave Gum-Associated Virus in Apple Propagation Materials and Orchards in the Czech Republic and Hungary. Viruses 14 (11), 2347. DOI: 10.3390/v14112347.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wang Y, Wang GP, Hong N, Wang YX, Yang ZK, Guo JS, Zhang Z, Li L, Li YJ, Li QY, Xu L &amp; Qi LY (2019) First Report of Apple Rubbery Wood Virus 2 Infecting Pear (Pyrus spp.) in China. Plant disease. Disease notes. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69616a3fbf992c686" w:history="1">
+      <w:hyperlink r:id="rId77556a7b26df9bfe1" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-07-19-1451-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="10mm" w:right="10mm" w:bottom="10mm" w:left="10mm" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1956,137 +1956,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="20915528">
+  <w:abstractNum w:abstractNumId="70626541">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="47703153">
+    <w:lvl w:ilvl="0" w:tplc="90626861">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="47703153" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="90626861" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="47703153" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="90626861" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="47703153" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="90626861" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="47703153" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="90626861" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="47703153" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="90626861" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="47703153" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="90626861" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="47703153" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="90626861" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="47703153" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="90626861" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20915527">
+  <w:abstractNum w:abstractNumId="70626540">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="93990957">
+    <w:lvl w:ilvl="0" w:tplc="86239050">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2838,55 +2838,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="20915527">
-    <w:abstractNumId w:val="20915527"/>
+  <w:num w:numId="70626540">
+    <w:abstractNumId w:val="70626540"/>
   </w:num>
-  <w:num w:numId="20915528">
-    <w:abstractNumId w:val="20915528"/>
+  <w:num w:numId="70626541">
+    <w:abstractNumId w:val="70626541"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -14431,51 +14431,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId570644949" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId22446a3fbf992c017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspection.canada.ca/en/plant-health/invasive-species/regulated-pests#a" TargetMode="External"/><Relationship Id="rId62006a3fbf992c0ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId57066a3fbf992c532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ndr2.12076" TargetMode="External"/><Relationship Id="rId12496a3fbf992c62f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-19-0028-PDN" TargetMode="External"/><Relationship Id="rId69616a3fbf992c686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-07-19-1451-PDN" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId167554498" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId90616a7b26df9b6a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspection.canada.ca/en/plant-health/invasive-species/regulated-pests#a" TargetMode="External"/><Relationship Id="rId57986a7b26df9b7a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId37346a7b26df9be44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ndr2.12076" TargetMode="External"/><Relationship Id="rId33406a7b26df9bf6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-19-0028-PDN" TargetMode="External"/><Relationship Id="rId77556a7b26df9bfe1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-07-19-1451-PDN" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>