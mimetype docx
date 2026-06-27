--- v0 (2026-05-13)
+++ v1 (2026-06-27)
@@ -511,51 +511,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Pratylenchus penetrans is cosmopolitan but mainly found in temperate regions, whereas Pratylenchus vulnus is present mostly on woody plants in warmer (subtropical and Mediterranean) climates in different continents (Moens &amp; Perry, 2009). Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId20916a042551cc446" w:history="1">
+      <w:hyperlink r:id="rId67756a3fbb682ce00" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1506,51 +1506,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aaltjesschema (2019) Website on information and crop rotation for various crops. The website is s product of Wageningen UR, nematology PPO-AGV. Website is accessible until 31 March 2024, only information for perennial plants and fruit crops will still be available. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44836a042551cc995" w:history="1">
+      <w:hyperlink r:id="rId98716a3fbb682d30f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aaltjesschema.nl/Home.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1608,51 +1608,51 @@
         <w:t xml:space="preserve">Anonymous (1999) Lesion nematodes. University of Illinois Extension. RPD, 1103. May 1999.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Bélair G, Coulombe J, Dauphinais N (2018) Management of Pratylenchus penetrans and Verticilllium symptoms in strawberry. Phytoprotection, 98(1), 1–3. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31596a042551cc9fc" w:history="1">
+      <w:hyperlink r:id="rId85656a3fbb682d378" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.7202/1046783ar</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1710,84 +1710,84 @@
         <w:t xml:space="preserve">EPPO (2022) PM 4/17 (3) Certification scheme for olive trees and rootstocks. EPPO Bulletin 52:590–60. DOI: 10.1111/epp.1288</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Evenhuis A, Korthals G &amp; Molendijk L (2004) Tagetes patula as an effective catch crop for long-term control of Pratylenchus penetrans. Nematology 6(6), 877-881. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53986a042551cca5f" w:history="1">
+      <w:hyperlink r:id="rId13876a3fbb682d3de" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/1568541044038632</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Jackson-Ziems TA (2016) Root-Lesion Nematodes. Papers in Plant Pathology 523. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47106a042551cca81" w:history="1">
+      <w:hyperlink r:id="rId59836a3fbb682d402" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://digitalcommons.unl.edu/plantpathpapers/523</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1822,51 +1822,51 @@
         <w:t xml:space="preserve">López-Aranda JM (2008) El cultivo de la fresa en Huelva. In “La fresa de Huelva”. Junta de Andalucía. Consejería de Agricultura y Pesca. Servicio de Publicaciones y Divulgación.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">MAPA (2019) Guía de Gestión Integrada de Plagas: fresa y fresón. Ministerio de Agricultura, Pesca y Alimentación. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56326a042551ccae1" w:history="1">
+      <w:hyperlink r:id="rId80776a3fbb682d44e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/productos-fitosanitarios/guias-gestion-plagas/horticolas/default.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1901,51 +1901,51 @@
         <w:t xml:space="preserve">Moens M &amp; Perry RN (2009) Migratory plant endoparasitic nematodes: a group rich in contrasts and divergence. Annual Review of Phytopathology 47, 313–32.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Montes F, Paéz JI, Guillén V, Miguel J (2006) Nematodos lesionadores de fresa: Pratylenchus penetrans. In “Fichas de Diagnóstico en Laboratorio de Organismos Nocivos de los Vegetales”. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86686a042551ccb3f" w:history="1">
+      <w:hyperlink r:id="rId20376a3fbb682d49b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mapa.gob.es/app/observatorio-de-tecnologias-probadas/diagnostico/ficha.asp?fichaid=356</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1957,51 +1957,51 @@
         <w:t xml:space="preserve">Pudasaini MP, Viaene N &amp; Moens M (2006) Effect of marigold (Tagetes patula) on population dynamics of Pratylenchus penetrans in a field. Nematology 8, 477-84.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Quing Y (2008). Species of Pratylenchus (Nematoda: Pratylenchidae) in Canada: description, distribution, and identification. Canadian Journal of Plant Pathology 30 (3): 477-485. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60526a042551ccb7a" w:history="1">
+      <w:hyperlink r:id="rId46036a3fbb682d4d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/07060660809507545</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2082,51 +2082,51 @@
         <w:t xml:space="preserve">Talavera MF (2021) Enfermedades causadas por nematodos en los frutos rojos de Huelva: etiología y control. Phytoma 331, 24-27.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Taning LM, Lippens L, Formesyn E, Wesemael W (2023) Impact of cover crops on population density of the root-lesion nematode Pratylenchus penetrans. Preprint DOI: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66416a042551ccbf1" w:history="1">
+      <w:hyperlink r:id="rId56796a3fbb682d545" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21203/rs.3.rs-3338686/v1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="10mm" w:right="10mm" w:bottom="10mm" w:left="10mm" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2211,137 +2211,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="57809851">
+  <w:abstractNum w:abstractNumId="51895680">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="57383354">
+    <w:lvl w:ilvl="0" w:tplc="76899844">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="57383354" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="76899844" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="57383354" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="76899844" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="57383354" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="76899844" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="57383354" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="76899844" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="57383354" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="76899844" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="57383354" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="76899844" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="57383354" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="76899844" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="57383354" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="76899844" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="57809850">
+  <w:abstractNum w:abstractNumId="51895679">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="96544731">
+    <w:lvl w:ilvl="0" w:tplc="43756209">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3093,55 +3093,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="57809850">
-    <w:abstractNumId w:val="57809850"/>
+  <w:num w:numId="51895679">
+    <w:abstractNumId w:val="51895679"/>
   </w:num>
-  <w:num w:numId="57809851">
-    <w:abstractNumId w:val="57809851"/>
+  <w:num w:numId="51895680">
+    <w:abstractNumId w:val="51895680"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -14686,51 +14686,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId491220530" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId20916a042551cc446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId44836a042551cc995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Home.aspx" TargetMode="External"/><Relationship Id="rId31596a042551cc9fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7202/1046783ar" TargetMode="External"/><Relationship Id="rId53986a042551cca5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/1568541044038632" TargetMode="External"/><Relationship Id="rId47106a042551cca81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://digitalcommons.unl.edu/plantpathpapers/523" TargetMode="External"/><Relationship Id="rId56326a042551ccae1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/productos-fitosanitarios/guias-gestion-plagas/horticolas/default.aspx" TargetMode="External"/><Relationship Id="rId86686a042551ccb3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mapa.gob.es/app/observatorio-de-tecnologias-probadas/diagnostico/ficha.asp?fichaid=356" TargetMode="External"/><Relationship Id="rId60526a042551ccb7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060660809507545" TargetMode="External"/><Relationship Id="rId66416a042551ccbf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21203/rs.3.rs-3338686/v1" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId143327792" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId67756a3fbb682ce00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId98716a3fbb682d30f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Home.aspx" TargetMode="External"/><Relationship Id="rId85656a3fbb682d378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7202/1046783ar" TargetMode="External"/><Relationship Id="rId13876a3fbb682d3de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/1568541044038632" TargetMode="External"/><Relationship Id="rId59836a3fbb682d402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://digitalcommons.unl.edu/plantpathpapers/523" TargetMode="External"/><Relationship Id="rId80776a3fbb682d44e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/productos-fitosanitarios/guias-gestion-plagas/horticolas/default.aspx" TargetMode="External"/><Relationship Id="rId20376a3fbb682d49b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mapa.gob.es/app/observatorio-de-tecnologias-probadas/diagnostico/ficha.asp?fichaid=356" TargetMode="External"/><Relationship Id="rId46036a3fbb682d4d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060660809507545" TargetMode="External"/><Relationship Id="rId56796a3fbb682d545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21203/rs.3.rs-3338686/v1" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>