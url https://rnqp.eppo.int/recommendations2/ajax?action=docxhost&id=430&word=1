--- v1 (2026-06-27)
+++ v2 (2026-08-11)
@@ -511,51 +511,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Pratylenchus penetrans is cosmopolitan but mainly found in temperate regions, whereas Pratylenchus vulnus is present mostly on woody plants in warmer (subtropical and Mediterranean) climates in different continents (Moens &amp; Perry, 2009). Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId67756a3fbb682ce00" w:history="1">
+      <w:hyperlink r:id="rId14336a7b275c8ad7c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1506,51 +1506,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aaltjesschema (2019) Website on information and crop rotation for various crops. The website is s product of Wageningen UR, nematology PPO-AGV. Website is accessible until 31 March 2024, only information for perennial plants and fruit crops will still be available. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98716a3fbb682d30f" w:history="1">
+      <w:hyperlink r:id="rId80856a7b275c8b315" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aaltjesschema.nl/Home.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1608,51 +1608,51 @@
         <w:t xml:space="preserve">Anonymous (1999) Lesion nematodes. University of Illinois Extension. RPD, 1103. May 1999.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Bélair G, Coulombe J, Dauphinais N (2018) Management of Pratylenchus penetrans and Verticilllium symptoms in strawberry. Phytoprotection, 98(1), 1–3. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85656a3fbb682d378" w:history="1">
+      <w:hyperlink r:id="rId58386a7b275c8b387" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.7202/1046783ar</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1710,84 +1710,84 @@
         <w:t xml:space="preserve">EPPO (2022) PM 4/17 (3) Certification scheme for olive trees and rootstocks. EPPO Bulletin 52:590–60. DOI: 10.1111/epp.1288</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Evenhuis A, Korthals G &amp; Molendijk L (2004) Tagetes patula as an effective catch crop for long-term control of Pratylenchus penetrans. Nematology 6(6), 877-881. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13876a3fbb682d3de" w:history="1">
+      <w:hyperlink r:id="rId90846a7b275c8b3f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/1568541044038632</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Jackson-Ziems TA (2016) Root-Lesion Nematodes. Papers in Plant Pathology 523. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59836a3fbb682d402" w:history="1">
+      <w:hyperlink r:id="rId19786a7b275c8b41a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://digitalcommons.unl.edu/plantpathpapers/523</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1822,51 +1822,51 @@
         <w:t xml:space="preserve">López-Aranda JM (2008) El cultivo de la fresa en Huelva. In “La fresa de Huelva”. Junta de Andalucía. Consejería de Agricultura y Pesca. Servicio de Publicaciones y Divulgación.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">MAPA (2019) Guía de Gestión Integrada de Plagas: fresa y fresón. Ministerio de Agricultura, Pesca y Alimentación. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80776a3fbb682d44e" w:history="1">
+      <w:hyperlink r:id="rId67996a7b275c8b46a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/productos-fitosanitarios/guias-gestion-plagas/horticolas/default.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1901,51 +1901,51 @@
         <w:t xml:space="preserve">Moens M &amp; Perry RN (2009) Migratory plant endoparasitic nematodes: a group rich in contrasts and divergence. Annual Review of Phytopathology 47, 313–32.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Montes F, Paéz JI, Guillén V, Miguel J (2006) Nematodos lesionadores de fresa: Pratylenchus penetrans. In “Fichas de Diagnóstico en Laboratorio de Organismos Nocivos de los Vegetales”. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20376a3fbb682d49b" w:history="1">
+      <w:hyperlink r:id="rId90956a7b275c8b4bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mapa.gob.es/app/observatorio-de-tecnologias-probadas/diagnostico/ficha.asp?fichaid=356</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1957,51 +1957,51 @@
         <w:t xml:space="preserve">Pudasaini MP, Viaene N &amp; Moens M (2006) Effect of marigold (Tagetes patula) on population dynamics of Pratylenchus penetrans in a field. Nematology 8, 477-84.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Quing Y (2008). Species of Pratylenchus (Nematoda: Pratylenchidae) in Canada: description, distribution, and identification. Canadian Journal of Plant Pathology 30 (3): 477-485. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46036a3fbb682d4d2" w:history="1">
+      <w:hyperlink r:id="rId54036a7b275c8b4f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/07060660809507545</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2082,51 +2082,51 @@
         <w:t xml:space="preserve">Talavera MF (2021) Enfermedades causadas por nematodos en los frutos rojos de Huelva: etiología y control. Phytoma 331, 24-27.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Taning LM, Lippens L, Formesyn E, Wesemael W (2023) Impact of cover crops on population density of the root-lesion nematode Pratylenchus penetrans. Preprint DOI: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56796a3fbb682d545" w:history="1">
+      <w:hyperlink r:id="rId22606a7b275c8b576" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21203/rs.3.rs-3338686/v1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="10mm" w:right="10mm" w:bottom="10mm" w:left="10mm" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2211,137 +2211,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="51895680">
+  <w:abstractNum w:abstractNumId="80882966">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="76899844">
+    <w:lvl w:ilvl="0" w:tplc="82978375">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="76899844" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="82978375" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="76899844" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="82978375" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="76899844" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="82978375" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="76899844" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="82978375" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="76899844" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="82978375" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="76899844" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="82978375" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="76899844" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="82978375" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="76899844" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="82978375" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="51895679">
+  <w:abstractNum w:abstractNumId="80882965">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="43756209">
+    <w:lvl w:ilvl="0" w:tplc="18396092">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3093,55 +3093,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="51895679">
-    <w:abstractNumId w:val="51895679"/>
+  <w:num w:numId="80882965">
+    <w:abstractNumId w:val="80882965"/>
   </w:num>
-  <w:num w:numId="51895680">
-    <w:abstractNumId w:val="51895680"/>
+  <w:num w:numId="80882966">
+    <w:abstractNumId w:val="80882966"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -14686,51 +14686,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId143327792" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId67756a3fbb682ce00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId98716a3fbb682d30f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Home.aspx" TargetMode="External"/><Relationship Id="rId85656a3fbb682d378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7202/1046783ar" TargetMode="External"/><Relationship Id="rId13876a3fbb682d3de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/1568541044038632" TargetMode="External"/><Relationship Id="rId59836a3fbb682d402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://digitalcommons.unl.edu/plantpathpapers/523" TargetMode="External"/><Relationship Id="rId80776a3fbb682d44e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/productos-fitosanitarios/guias-gestion-plagas/horticolas/default.aspx" TargetMode="External"/><Relationship Id="rId20376a3fbb682d49b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mapa.gob.es/app/observatorio-de-tecnologias-probadas/diagnostico/ficha.asp?fichaid=356" TargetMode="External"/><Relationship Id="rId46036a3fbb682d4d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060660809507545" TargetMode="External"/><Relationship Id="rId56796a3fbb682d545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21203/rs.3.rs-3338686/v1" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId820769209" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId14336a7b275c8ad7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId80856a7b275c8b315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Home.aspx" TargetMode="External"/><Relationship Id="rId58386a7b275c8b387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7202/1046783ar" TargetMode="External"/><Relationship Id="rId90846a7b275c8b3f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/1568541044038632" TargetMode="External"/><Relationship Id="rId19786a7b275c8b41a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://digitalcommons.unl.edu/plantpathpapers/523" TargetMode="External"/><Relationship Id="rId67996a7b275c8b46a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/productos-fitosanitarios/guias-gestion-plagas/horticolas/default.aspx" TargetMode="External"/><Relationship Id="rId90956a7b275c8b4bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mapa.gob.es/app/observatorio-de-tecnologias-probadas/diagnostico/ficha.asp?fichaid=356" TargetMode="External"/><Relationship Id="rId54036a7b275c8b4f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060660809507545" TargetMode="External"/><Relationship Id="rId22606a7b275c8b576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21203/rs.3.rs-3338686/v1" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>