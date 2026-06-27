--- v0 (2026-05-13)
+++ v1 (2026-06-27)
@@ -511,51 +511,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId90216a04252938296" w:history="1">
+      <w:hyperlink r:id="rId60586a3fb78ae2a2c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). It is considered that, very probably, T. controversa has already reached the limits of its potential natural distribution in the EPPO region (CABI, 2021).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Remarks: In Germany, the pest is not reported every years, and was not reported during years 1984-1996 (EPPO Reporting Service 1996/29). It was reported having a restricted distribution (EPPO Reporting Service 1998/203). Rudloff et al. (2020) reports that the pest is mainly in the southern part of Germany, in organic production, and at low incidence in conventional fields in Northern Germany in 2016-2017. Use of seed and perhaps plant treatments with fungicides (triazole on the soil surface) may have been responsible for such different situations reported. The disease is not observed in France under the present surveillance effort. Same situation may occur in Denmark, Spain, Portugal and the United Kingdom according to EPPO Global Database (Delos, pers. comm., 2024).</w:t>
@@ -1383,51 +1383,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:br/>
         <w:t xml:space="preserve">No consensus was reached on the exact threshold to be used. The provided range is based on the experimental data available:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">- A 3-year project evaluating the dynamic of T. caries infection when seeds are sown with a certain infection level, at different locations and for different varieties; and then harvested, saved and used again for two more times was performed (AGES, 2016; 2017). It shows that the infection level under 10 spores/seed resulted in low infection levels at least for two years, also in regions favorable for T. caries infection. It is consequently not recommended to use seeds with higher levels e.g. 20 spores/seed since in regions with favorable conditions, already in the second year, this is reported to cause high infection levels.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">- An European Project (TESTA, 2013-2015) evaluated the transmission of viable T. caries to plantlets after artificial contamination of seeds sown under greenhouse and field conditions (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId51856a042529386fd" w:history="1">
+      <w:hyperlink r:id="rId43756a3fb78ae2edd" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/media/uploaded_images/MEETINGS/Meetings_2015/testa_angers/07_Orgeur.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). This study showed that infection levels below 5 spores/seed resulted in low percentage of positive plantlets.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">- Field data and theoretical spore load calculations confirmed that there is a risk potential for low-level infection. Independent of site and year, loads of 5 to 20 spores/seed of T. caries were sufficient to produce a distinct infection. A threshold of 20 spores/seed is too high for some susceptible cultivars (Waldow &amp; Jahn, 2007).</w:t>
@@ -1654,117 +1654,117 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">AGES (2016) Infektionsmechanismen und Übertragungsrisiken bei Gewöhnlichem Steinbrand (Tilletia caries / Tilletia foetida) unter österreichischen Anbaubedingungen. Forschungsprojekt Nr. 100831/2. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48206a04252938dc2" w:history="1">
+      <w:hyperlink r:id="rId77226a3fb78ae3047" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://dafne.at/content/report_release/bc582bd9-3d39-4077-b287-ba35e9f51b6d_0.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">AGES (2017) Different articles available in 67. Tagung der Vereinigung der Pflanzenzüchter und Saatgutkaufleute Österreichs 21.-23. November 2016, HBLFA Raumberg-Gumpenstein, Irdning, Österreich ISBN-13: 978-3-900932-45-9. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12616a04252938df2" w:history="1">
+      <w:hyperlink r:id="rId31606a3fb78ae306e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.saatgut-austria.at/MEDIA/67%20Tagungsband%20Gumpenstein%202017.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ARVALIS (2022) Maladie charbonneuse du blé - Les traitements de semences, indispensables pour la protection contre la carie commune. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99706a04252938e16" w:history="1">
+      <w:hyperlink r:id="rId19236a3fb78ae3092" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.arvalis.fr/infos-techniques/les-traitements-de-semences-indispensable-pour-la-protection-contre-la-carie</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1776,150 +1776,150 @@
         <w:t xml:space="preserve">Bockus WW, Bowden RL, Hunger RM, Morill WL, Murray TD &amp; Smiley RW (2010) Compendium of wheat diseases and pests. Third edition. The American Phytopathological Society.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) CABI Datasheet on Tilletia tritici. CABI Compendium. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83946a04252938e4d" w:history="1">
+      <w:hyperlink r:id="rId58616a3fb78ae30ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.53923</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) CABI Datasheet on Tilletia controversa. CABI Compendium. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57126a04252938e6f" w:history="1">
+      <w:hyperlink r:id="rId69576a3fb78ae30ec" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.53924</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Eylenbosh D, Chandellier A &amp; Bataille C (2025) Carie commune du blé. Livre Blanc Céréales. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60606a04252938e90" w:history="1">
+      <w:hyperlink r:id="rId48486a3fb78ae310e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://livre-blanc-cereales.be/thematiques/maladies/froment/thematiques-maladies-froment-carie/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ITAB (2025) Substances. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84756a04252938eb2" w:history="1">
+      <w:hyperlink r:id="rId97296a3fb78ae312f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://itab.bio/substances/fiche-substance-de-base/poudre-de-graines-de-moutarde</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2073,137 +2073,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="34886045">
+  <w:abstractNum w:abstractNumId="78796843">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="64351582">
+    <w:lvl w:ilvl="0" w:tplc="40502536">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="64351582" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="40502536" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="64351582" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="40502536" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="64351582" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="40502536" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="64351582" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="40502536" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="64351582" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="40502536" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="64351582" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="40502536" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="64351582" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="40502536" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="64351582" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="40502536" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34886044">
+  <w:abstractNum w:abstractNumId="78796842">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="34665494">
+    <w:lvl w:ilvl="0" w:tplc="63987721">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2955,55 +2955,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="34886044">
-    <w:abstractNumId w:val="34886044"/>
+  <w:num w:numId="78796842">
+    <w:abstractNumId w:val="78796842"/>
   </w:num>
-  <w:num w:numId="34886045">
-    <w:abstractNumId w:val="34886045"/>
+  <w:num w:numId="78796843">
+    <w:abstractNumId w:val="78796843"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -14548,51 +14548,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId975828023" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId90216a04252938296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId51856a042529386fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/media/uploaded_images/MEETINGS/Meetings_2015/testa_angers/07_Orgeur.pdf" TargetMode="External"/><Relationship Id="rId48206a04252938dc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dafne.at/content/report_release/bc582bd9-3d39-4077-b287-ba35e9f51b6d_0.pdf" TargetMode="External"/><Relationship Id="rId12616a04252938df2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.saatgut-austria.at/MEDIA/67%20Tagungsband%20Gumpenstein%202017.pdf" TargetMode="External"/><Relationship Id="rId99706a04252938e16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arvalis.fr/infos-techniques/les-traitements-de-semences-indispensable-pour-la-protection-contre-la-carie" TargetMode="External"/><Relationship Id="rId83946a04252938e4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.53923" TargetMode="External"/><Relationship Id="rId57126a04252938e6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.53924" TargetMode="External"/><Relationship Id="rId60606a04252938e90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://livre-blanc-cereales.be/thematiques/maladies/froment/thematiques-maladies-froment-carie/" TargetMode="External"/><Relationship Id="rId84756a04252938eb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://itab.bio/substances/fiche-substance-de-base/poudre-de-graines-de-moutarde" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId431712205" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId60586a3fb78ae2a2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId43756a3fb78ae2edd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/media/uploaded_images/MEETINGS/Meetings_2015/testa_angers/07_Orgeur.pdf" TargetMode="External"/><Relationship Id="rId77226a3fb78ae3047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dafne.at/content/report_release/bc582bd9-3d39-4077-b287-ba35e9f51b6d_0.pdf" TargetMode="External"/><Relationship Id="rId31606a3fb78ae306e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.saatgut-austria.at/MEDIA/67%20Tagungsband%20Gumpenstein%202017.pdf" TargetMode="External"/><Relationship Id="rId19236a3fb78ae3092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arvalis.fr/infos-techniques/les-traitements-de-semences-indispensable-pour-la-protection-contre-la-carie" TargetMode="External"/><Relationship Id="rId58616a3fb78ae30ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.53923" TargetMode="External"/><Relationship Id="rId69576a3fb78ae30ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.53924" TargetMode="External"/><Relationship Id="rId48486a3fb78ae310e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://livre-blanc-cereales.be/thematiques/maladies/froment/thematiques-maladies-froment-carie/" TargetMode="External"/><Relationship Id="rId97296a3fb78ae312f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://itab.bio/substances/fiche-substance-de-base/poudre-de-graines-de-moutarde" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>