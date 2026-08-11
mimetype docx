--- v1 (2026-06-27)
+++ v2 (2026-08-11)
@@ -511,51 +511,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId60586a3fb78ae2a2c" w:history="1">
+      <w:hyperlink r:id="rId30926a7b26e97ee70" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). It is considered that, very probably, T. controversa has already reached the limits of its potential natural distribution in the EPPO region (CABI, 2021).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Remarks: In Germany, the pest is not reported every years, and was not reported during years 1984-1996 (EPPO Reporting Service 1996/29). It was reported having a restricted distribution (EPPO Reporting Service 1998/203). Rudloff et al. (2020) reports that the pest is mainly in the southern part of Germany, in organic production, and at low incidence in conventional fields in Northern Germany in 2016-2017. Use of seed and perhaps plant treatments with fungicides (triazole on the soil surface) may have been responsible for such different situations reported. The disease is not observed in France under the present surveillance effort. Same situation may occur in Denmark, Spain, Portugal and the United Kingdom according to EPPO Global Database (Delos, pers. comm., 2024).</w:t>
@@ -1383,51 +1383,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:br/>
         <w:t xml:space="preserve">No consensus was reached on the exact threshold to be used. The provided range is based on the experimental data available:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">- A 3-year project evaluating the dynamic of T. caries infection when seeds are sown with a certain infection level, at different locations and for different varieties; and then harvested, saved and used again for two more times was performed (AGES, 2016; 2017). It shows that the infection level under 10 spores/seed resulted in low infection levels at least for two years, also in regions favorable for T. caries infection. It is consequently not recommended to use seeds with higher levels e.g. 20 spores/seed since in regions with favorable conditions, already in the second year, this is reported to cause high infection levels.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">- An European Project (TESTA, 2013-2015) evaluated the transmission of viable T. caries to plantlets after artificial contamination of seeds sown under greenhouse and field conditions (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId43756a3fb78ae2edd" w:history="1">
+      <w:hyperlink r:id="rId27826a7b26e97f36a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/media/uploaded_images/MEETINGS/Meetings_2015/testa_angers/07_Orgeur.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). This study showed that infection levels below 5 spores/seed resulted in low percentage of positive plantlets.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">- Field data and theoretical spore load calculations confirmed that there is a risk potential for low-level infection. Independent of site and year, loads of 5 to 20 spores/seed of T. caries were sufficient to produce a distinct infection. A threshold of 20 spores/seed is too high for some susceptible cultivars (Waldow &amp; Jahn, 2007).</w:t>
@@ -1654,117 +1654,117 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">AGES (2016) Infektionsmechanismen und Übertragungsrisiken bei Gewöhnlichem Steinbrand (Tilletia caries / Tilletia foetida) unter österreichischen Anbaubedingungen. Forschungsprojekt Nr. 100831/2. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77226a3fb78ae3047" w:history="1">
+      <w:hyperlink r:id="rId89986a7b26e97f4e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://dafne.at/content/report_release/bc582bd9-3d39-4077-b287-ba35e9f51b6d_0.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">AGES (2017) Different articles available in 67. Tagung der Vereinigung der Pflanzenzüchter und Saatgutkaufleute Österreichs 21.-23. November 2016, HBLFA Raumberg-Gumpenstein, Irdning, Österreich ISBN-13: 978-3-900932-45-9. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31606a3fb78ae306e" w:history="1">
+      <w:hyperlink r:id="rId94276a7b26e97f512" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.saatgut-austria.at/MEDIA/67%20Tagungsband%20Gumpenstein%202017.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ARVALIS (2022) Maladie charbonneuse du blé - Les traitements de semences, indispensables pour la protection contre la carie commune. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19236a3fb78ae3092" w:history="1">
+      <w:hyperlink r:id="rId18786a7b26e97f536" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.arvalis.fr/infos-techniques/les-traitements-de-semences-indispensable-pour-la-protection-contre-la-carie</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1776,150 +1776,150 @@
         <w:t xml:space="preserve">Bockus WW, Bowden RL, Hunger RM, Morill WL, Murray TD &amp; Smiley RW (2010) Compendium of wheat diseases and pests. Third edition. The American Phytopathological Society.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) CABI Datasheet on Tilletia tritici. CABI Compendium. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58616a3fb78ae30ca" w:history="1">
+      <w:hyperlink r:id="rId41456a7b26e97f56e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.53923</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) CABI Datasheet on Tilletia controversa. CABI Compendium. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69576a3fb78ae30ec" w:history="1">
+      <w:hyperlink r:id="rId72226a7b26e97f590" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.53924</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Eylenbosh D, Chandellier A &amp; Bataille C (2025) Carie commune du blé. Livre Blanc Céréales. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48486a3fb78ae310e" w:history="1">
+      <w:hyperlink r:id="rId61156a7b26e97f5b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://livre-blanc-cereales.be/thematiques/maladies/froment/thematiques-maladies-froment-carie/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ITAB (2025) Substances. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97296a3fb78ae312f" w:history="1">
+      <w:hyperlink r:id="rId74496a7b26e97f5d7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://itab.bio/substances/fiche-substance-de-base/poudre-de-graines-de-moutarde</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2073,137 +2073,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="78796843">
+  <w:abstractNum w:abstractNumId="15959946">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="40502536">
+    <w:lvl w:ilvl="0" w:tplc="52780556">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="40502536" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="52780556" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="40502536" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="52780556" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="40502536" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="52780556" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="40502536" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="52780556" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="40502536" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="52780556" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="40502536" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="52780556" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="40502536" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="52780556" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="40502536" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="52780556" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="78796842">
+  <w:abstractNum w:abstractNumId="15959945">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63987721">
+    <w:lvl w:ilvl="0" w:tplc="17611008">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2955,55 +2955,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="78796842">
-    <w:abstractNumId w:val="78796842"/>
+  <w:num w:numId="15959945">
+    <w:abstractNumId w:val="15959945"/>
   </w:num>
-  <w:num w:numId="78796843">
-    <w:abstractNumId w:val="78796843"/>
+  <w:num w:numId="15959946">
+    <w:abstractNumId w:val="15959946"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -14548,51 +14548,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId431712205" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId60586a3fb78ae2a2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId43756a3fb78ae2edd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/media/uploaded_images/MEETINGS/Meetings_2015/testa_angers/07_Orgeur.pdf" TargetMode="External"/><Relationship Id="rId77226a3fb78ae3047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dafne.at/content/report_release/bc582bd9-3d39-4077-b287-ba35e9f51b6d_0.pdf" TargetMode="External"/><Relationship Id="rId31606a3fb78ae306e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.saatgut-austria.at/MEDIA/67%20Tagungsband%20Gumpenstein%202017.pdf" TargetMode="External"/><Relationship Id="rId19236a3fb78ae3092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arvalis.fr/infos-techniques/les-traitements-de-semences-indispensable-pour-la-protection-contre-la-carie" TargetMode="External"/><Relationship Id="rId58616a3fb78ae30ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.53923" TargetMode="External"/><Relationship Id="rId69576a3fb78ae30ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.53924" TargetMode="External"/><Relationship Id="rId48486a3fb78ae310e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://livre-blanc-cereales.be/thematiques/maladies/froment/thematiques-maladies-froment-carie/" TargetMode="External"/><Relationship Id="rId97296a3fb78ae312f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://itab.bio/substances/fiche-substance-de-base/poudre-de-graines-de-moutarde" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId338171548" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId30926a7b26e97ee70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId27826a7b26e97f36a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/media/uploaded_images/MEETINGS/Meetings_2015/testa_angers/07_Orgeur.pdf" TargetMode="External"/><Relationship Id="rId89986a7b26e97f4e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dafne.at/content/report_release/bc582bd9-3d39-4077-b287-ba35e9f51b6d_0.pdf" TargetMode="External"/><Relationship Id="rId94276a7b26e97f512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.saatgut-austria.at/MEDIA/67%20Tagungsband%20Gumpenstein%202017.pdf" TargetMode="External"/><Relationship Id="rId18786a7b26e97f536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arvalis.fr/infos-techniques/les-traitements-de-semences-indispensable-pour-la-protection-contre-la-carie" TargetMode="External"/><Relationship Id="rId41456a7b26e97f56e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.53923" TargetMode="External"/><Relationship Id="rId72226a7b26e97f590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.53924" TargetMode="External"/><Relationship Id="rId61156a7b26e97f5b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://livre-blanc-cereales.be/thematiques/maladies/froment/thematiques-maladies-froment-carie/" TargetMode="External"/><Relationship Id="rId74496a7b26e97f5d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://itab.bio/substances/fiche-substance-de-base/poudre-de-graines-de-moutarde" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>