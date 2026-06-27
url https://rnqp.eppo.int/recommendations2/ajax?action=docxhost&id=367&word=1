--- v0 (2026-05-13)
+++ v1 (2026-06-27)
@@ -1544,117 +1544,117 @@
         <w:t xml:space="preserve">Diaz-Lara A, Mosier NJ, Stevens K, Keller KE &amp; Martin RR (2020) Evidence of Rubus Yellow Net Virus Integration into the red raspberry genome. Cytogenet Genome Research 160(6), 329-334. doi: 10.1159/000509845. Epub 2020 Jul 18. PMID: 32683370.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ho T, Broome JC, Buhler JP, O'Donovan W, TianT, Diaz-Lara A, Martin RR &amp; Tzanetakis IE (2024) Integration of Rubus yellow net virus in the raspberry genome: A story centuries in the making. Virology 591, 109991. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19156a042527b5e3c" w:history="1">
+      <w:hyperlink r:id="rId68226a3fb6cb6a6f3" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.virol.2024.109991</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Jones AT, McGavin WJ, Geering ADW &amp; Lockhart BEL (2006) Identification of Rubus yellow net virus as a distinct badnavirus and its detection by PCR in Rubus species and in aphids. Annals of Applied Biology 141(1), 1-10. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21256a042527b5e69" w:history="1">
+      <w:hyperlink r:id="rId38036a3fb6cb6a72e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1744-7348.2002.tb00189.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Koloniuk I, Fránová J, Přibylová J, Sarkisova T, Špak J, Tan JL, Sedlák J, Holub J, Skalík J, Blystad DR, Sapkota B &amp; Hamborg Z (2023) Molecular characterization of a novel Enamovirus infecting raspberry. Viruses 15(12), 2281. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40856a042527b5e8d" w:history="1">
+      <w:hyperlink r:id="rId66836a3fb6cb6a754" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v15122281</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1666,51 +1666,51 @@
         <w:t xml:space="preserve">MacFarlane SA, Tzanetakis IE, Halgren AB &amp; Martin RR (2017) Raspberry mosaic disease. In Compendium of raspberry and blackberry diseases and pest, 2nd edition (eds Martin RR, Ellis MA, Williamson B &amp; Williams RN). American Phytopathological Society, St Paul MN, USA. Pages 75-78.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin RR, MacFarlane S, Sabanadzovic S, Quito D, Poudel B &amp; Tzanetaki IE (2013). Viruses and Virus Diseases of Rubus. Plant Disease 97(2), 168-182. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43626a042527b5ec5" w:history="1">
+      <w:hyperlink r:id="rId94756a3fb6cb6a78f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-12-0362-FE</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1776,51 +1776,51 @@
         <w:t xml:space="preserve">Stace-Smith R (1987) Virus and virus-like diseases of Rubus (Raspberry and Blackberry). In Virus Diseases of Small Fruits (ed Converse RH). U.S. Government Printing Office, Washington, D.C.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Stace-Smith R &amp; Jones AT (1978) Rubus yellow net virus, No 188. In Description Plant Viruses. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67146a042527b5f2a" w:history="1">
+      <w:hyperlink r:id="rId12896a3fb6cb6a7f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.dpvw</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="10mm" w:right="10mm" w:bottom="10mm" w:left="10mm" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1905,137 +1905,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="35485846">
+  <w:abstractNum w:abstractNumId="76157945">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="45941147">
+    <w:lvl w:ilvl="0" w:tplc="71700566">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="45941147" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="71700566" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="45941147" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="71700566" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="45941147" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="71700566" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="45941147" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="71700566" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="45941147" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="71700566" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="45941147" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="71700566" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="45941147" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="71700566" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="45941147" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="71700566" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35485845">
+  <w:abstractNum w:abstractNumId="76157944">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="92253720">
+    <w:lvl w:ilvl="0" w:tplc="51757769">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2787,55 +2787,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="35485845">
-    <w:abstractNumId w:val="35485845"/>
+  <w:num w:numId="76157944">
+    <w:abstractNumId w:val="76157944"/>
   </w:num>
-  <w:num w:numId="35485846">
-    <w:abstractNumId w:val="35485846"/>
+  <w:num w:numId="76157945">
+    <w:abstractNumId w:val="76157945"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -14380,51 +14380,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId559936271" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId19156a042527b5e3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.virol.2024.109991" TargetMode="External"/><Relationship Id="rId21256a042527b5e69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.2002.tb00189.x" TargetMode="External"/><Relationship Id="rId40856a042527b5e8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v15122281" TargetMode="External"/><Relationship Id="rId43626a042527b5ec5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-12-0362-FE" TargetMode="External"/><Relationship Id="rId67146a042527b5f2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvw" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId790336910" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId68226a3fb6cb6a6f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.virol.2024.109991" TargetMode="External"/><Relationship Id="rId38036a3fb6cb6a72e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.2002.tb00189.x" TargetMode="External"/><Relationship Id="rId66836a3fb6cb6a754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v15122281" TargetMode="External"/><Relationship Id="rId94756a3fb6cb6a78f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-12-0362-FE" TargetMode="External"/><Relationship Id="rId12896a3fb6cb6a7f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvw" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>