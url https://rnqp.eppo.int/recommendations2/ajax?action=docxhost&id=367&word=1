--- v1 (2026-06-27)
+++ v2 (2026-06-27)
@@ -1544,117 +1544,117 @@
         <w:t xml:space="preserve">Diaz-Lara A, Mosier NJ, Stevens K, Keller KE &amp; Martin RR (2020) Evidence of Rubus Yellow Net Virus Integration into the red raspberry genome. Cytogenet Genome Research 160(6), 329-334. doi: 10.1159/000509845. Epub 2020 Jul 18. PMID: 32683370.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ho T, Broome JC, Buhler JP, O'Donovan W, TianT, Diaz-Lara A, Martin RR &amp; Tzanetakis IE (2024) Integration of Rubus yellow net virus in the raspberry genome: A story centuries in the making. Virology 591, 109991. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68226a3fb6cb6a6f3" w:history="1">
+      <w:hyperlink r:id="rId49556a3fbf113ca98" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.virol.2024.109991</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Jones AT, McGavin WJ, Geering ADW &amp; Lockhart BEL (2006) Identification of Rubus yellow net virus as a distinct badnavirus and its detection by PCR in Rubus species and in aphids. Annals of Applied Biology 141(1), 1-10. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38036a3fb6cb6a72e" w:history="1">
+      <w:hyperlink r:id="rId11416a3fbf113cad1" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1744-7348.2002.tb00189.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Koloniuk I, Fránová J, Přibylová J, Sarkisova T, Špak J, Tan JL, Sedlák J, Holub J, Skalík J, Blystad DR, Sapkota B &amp; Hamborg Z (2023) Molecular characterization of a novel Enamovirus infecting raspberry. Viruses 15(12), 2281. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66836a3fb6cb6a754" w:history="1">
+      <w:hyperlink r:id="rId41046a3fbf113cafc" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v15122281</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1666,51 +1666,51 @@
         <w:t xml:space="preserve">MacFarlane SA, Tzanetakis IE, Halgren AB &amp; Martin RR (2017) Raspberry mosaic disease. In Compendium of raspberry and blackberry diseases and pest, 2nd edition (eds Martin RR, Ellis MA, Williamson B &amp; Williams RN). American Phytopathological Society, St Paul MN, USA. Pages 75-78.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin RR, MacFarlane S, Sabanadzovic S, Quito D, Poudel B &amp; Tzanetaki IE (2013). Viruses and Virus Diseases of Rubus. Plant Disease 97(2), 168-182. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94756a3fb6cb6a78f" w:history="1">
+      <w:hyperlink r:id="rId65806a3fbf113cb3c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-12-0362-FE</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1776,51 +1776,51 @@
         <w:t xml:space="preserve">Stace-Smith R (1987) Virus and virus-like diseases of Rubus (Raspberry and Blackberry). In Virus Diseases of Small Fruits (ed Converse RH). U.S. Government Printing Office, Washington, D.C.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Stace-Smith R &amp; Jones AT (1978) Rubus yellow net virus, No 188. In Description Plant Viruses. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12896a3fb6cb6a7f7" w:history="1">
+      <w:hyperlink r:id="rId62566a3fbf113cbb0" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.dpvw</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="10mm" w:right="10mm" w:bottom="10mm" w:left="10mm" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1905,137 +1905,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="76157945">
+  <w:abstractNum w:abstractNumId="25192170">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="71700566">
+    <w:lvl w:ilvl="0" w:tplc="25828475">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="71700566" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="25828475" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="71700566" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="25828475" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="71700566" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="25828475" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="71700566" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="25828475" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="71700566" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="25828475" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="71700566" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="25828475" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="71700566" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="25828475" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="71700566" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="25828475" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="76157944">
+  <w:abstractNum w:abstractNumId="25192169">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="51757769">
+    <w:lvl w:ilvl="0" w:tplc="43179741">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2787,55 +2787,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="76157944">
-    <w:abstractNumId w:val="76157944"/>
+  <w:num w:numId="25192169">
+    <w:abstractNumId w:val="25192169"/>
   </w:num>
-  <w:num w:numId="76157945">
-    <w:abstractNumId w:val="76157945"/>
+  <w:num w:numId="25192170">
+    <w:abstractNumId w:val="25192170"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -14380,51 +14380,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId790336910" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId68226a3fb6cb6a6f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.virol.2024.109991" TargetMode="External"/><Relationship Id="rId38036a3fb6cb6a72e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.2002.tb00189.x" TargetMode="External"/><Relationship Id="rId66836a3fb6cb6a754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v15122281" TargetMode="External"/><Relationship Id="rId94756a3fb6cb6a78f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-12-0362-FE" TargetMode="External"/><Relationship Id="rId12896a3fb6cb6a7f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvw" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId629914871" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId49556a3fbf113ca98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.virol.2024.109991" TargetMode="External"/><Relationship Id="rId11416a3fbf113cad1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.2002.tb00189.x" TargetMode="External"/><Relationship Id="rId41046a3fbf113cafc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v15122281" TargetMode="External"/><Relationship Id="rId65806a3fbf113cb3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-12-0362-FE" TargetMode="External"/><Relationship Id="rId62566a3fbf113cbb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvw" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>