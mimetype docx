--- v2 (2026-06-27)
+++ v3 (2026-08-11)
@@ -1544,117 +1544,117 @@
         <w:t xml:space="preserve">Diaz-Lara A, Mosier NJ, Stevens K, Keller KE &amp; Martin RR (2020) Evidence of Rubus Yellow Net Virus Integration into the red raspberry genome. Cytogenet Genome Research 160(6), 329-334. doi: 10.1159/000509845. Epub 2020 Jul 18. PMID: 32683370.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ho T, Broome JC, Buhler JP, O'Donovan W, TianT, Diaz-Lara A, Martin RR &amp; Tzanetakis IE (2024) Integration of Rubus yellow net virus in the raspberry genome: A story centuries in the making. Virology 591, 109991. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49556a3fbf113ca98" w:history="1">
+      <w:hyperlink r:id="rId51856a7b2813f4067" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.virol.2024.109991</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Jones AT, McGavin WJ, Geering ADW &amp; Lockhart BEL (2006) Identification of Rubus yellow net virus as a distinct badnavirus and its detection by PCR in Rubus species and in aphids. Annals of Applied Biology 141(1), 1-10. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11416a3fbf113cad1" w:history="1">
+      <w:hyperlink r:id="rId96226a7b2813f4098" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1744-7348.2002.tb00189.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Koloniuk I, Fránová J, Přibylová J, Sarkisova T, Špak J, Tan JL, Sedlák J, Holub J, Skalík J, Blystad DR, Sapkota B &amp; Hamborg Z (2023) Molecular characterization of a novel Enamovirus infecting raspberry. Viruses 15(12), 2281. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41046a3fbf113cafc" w:history="1">
+      <w:hyperlink r:id="rId38026a7b2813f40c1" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v15122281</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1666,51 +1666,51 @@
         <w:t xml:space="preserve">MacFarlane SA, Tzanetakis IE, Halgren AB &amp; Martin RR (2017) Raspberry mosaic disease. In Compendium of raspberry and blackberry diseases and pest, 2nd edition (eds Martin RR, Ellis MA, Williamson B &amp; Williams RN). American Phytopathological Society, St Paul MN, USA. Pages 75-78.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin RR, MacFarlane S, Sabanadzovic S, Quito D, Poudel B &amp; Tzanetaki IE (2013). Viruses and Virus Diseases of Rubus. Plant Disease 97(2), 168-182. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65806a3fbf113cb3c" w:history="1">
+      <w:hyperlink r:id="rId16876a7b2813f40fd" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-12-0362-FE</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1776,51 +1776,51 @@
         <w:t xml:space="preserve">Stace-Smith R (1987) Virus and virus-like diseases of Rubus (Raspberry and Blackberry). In Virus Diseases of Small Fruits (ed Converse RH). U.S. Government Printing Office, Washington, D.C.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Stace-Smith R &amp; Jones AT (1978) Rubus yellow net virus, No 188. In Description Plant Viruses. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62566a3fbf113cbb0" w:history="1">
+      <w:hyperlink r:id="rId71976a7b2813f416a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.dpvw</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="10mm" w:right="10mm" w:bottom="10mm" w:left="10mm" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1905,137 +1905,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="25192170">
+  <w:abstractNum w:abstractNumId="91324910">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="25828475">
+    <w:lvl w:ilvl="0" w:tplc="30086673">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="25828475" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="30086673" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="25828475" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="30086673" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="25828475" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="30086673" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="25828475" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="30086673" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="25828475" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="30086673" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="25828475" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="30086673" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="25828475" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="30086673" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="25828475" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="30086673" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25192169">
+  <w:abstractNum w:abstractNumId="91324909">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="43179741">
+    <w:lvl w:ilvl="0" w:tplc="34328351">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2787,55 +2787,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="25192169">
-    <w:abstractNumId w:val="25192169"/>
+  <w:num w:numId="91324909">
+    <w:abstractNumId w:val="91324909"/>
   </w:num>
-  <w:num w:numId="25192170">
-    <w:abstractNumId w:val="25192170"/>
+  <w:num w:numId="91324910">
+    <w:abstractNumId w:val="91324910"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -14380,51 +14380,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId629914871" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId49556a3fbf113ca98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.virol.2024.109991" TargetMode="External"/><Relationship Id="rId11416a3fbf113cad1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.2002.tb00189.x" TargetMode="External"/><Relationship Id="rId41046a3fbf113cafc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v15122281" TargetMode="External"/><Relationship Id="rId65806a3fbf113cb3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-12-0362-FE" TargetMode="External"/><Relationship Id="rId62566a3fbf113cbb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvw" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId878231794" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId51856a7b2813f4067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.virol.2024.109991" TargetMode="External"/><Relationship Id="rId96226a7b2813f4098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.2002.tb00189.x" TargetMode="External"/><Relationship Id="rId38026a7b2813f40c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v15122281" TargetMode="External"/><Relationship Id="rId16876a7b2813f40fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-12-0362-FE" TargetMode="External"/><Relationship Id="rId71976a7b2813f416a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvw" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>