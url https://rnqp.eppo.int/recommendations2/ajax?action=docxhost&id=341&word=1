--- v0 (2026-05-13)
+++ v1 (2026-06-27)
@@ -511,51 +511,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId93456a042529d5174" w:history="1">
+      <w:hyperlink r:id="rId98116a3fb78bdad72" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). Pseudaulacaspis pentagona originates from eastern Asia and has spread widely to all warmer regions of the world. It was accidentally introduced to Italy in the nineteenth century and within Europe; it now occurs in various countries in Europe (EPPO GD, 2024). In the past 20 years it has spread northwards in Europe, perhaps as a result of climate change. In colder countries it is restricted to glasshouses (Watson, 2002).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1467,51 +1467,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">DEFRA (2016) White peach scale Pseudaulacaspis pentagona. Plant Pest Factsheet. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93346a042529d5d6d" w:history="1">
+      <w:hyperlink r:id="rId96056a3fb78bdb215" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://planthealthportal.defra.gov.uk/data/pests/21693/data</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1615,133 +1615,133 @@
         <w:t xml:space="preserve">Kuzmin R, Anstett MC &amp; Louapre P (2020). White Peach Scale, Pseudaulacaspis pentagona (Targ.) (Hemiptera: Diaspididae), is affected by host plant variety in a blackcurrant orchard. Entomologia Generalis 40(4), 377-383. ff10.1127/entomologia/2020/0813ff. ffhal03097550f</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lu Y , Zhao Q , Cheng L , Zhao L , Zhang H &amp; Wei J (2020) The Potential Global Distribution of the White Peach Scale Pseudaulacaspis pentagona (Targioni Tozzetti) under Climate Change. Forests 11(2), 192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30436a042529d5e74" w:history="1">
+      <w:hyperlink r:id="rId38466a3fb78bdb2aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f11020192</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Morales-Rodriguez A &amp; McKenna C (2019) BS1847: Review of White Peach Scale (Pseudaulacaspis pentagona (Targioni Tozzetti, 1886) MacGillivray, 1921) (Hemiptera: Diaspididae). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29156a042529d5eba" w:history="1">
+      <w:hyperlink r:id="rId70016a3fb78bdb2d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://kvh.org.nz/vdb/document/104809</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Consulted (02/09/2024)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PlantwisePlus Knowledge Bank (2023) Pseudaulacaspis pentagona (mulberry scale). Technical Factsheet. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37516a042529d5eff" w:history="1">
+      <w:hyperlink r:id="rId53966a3fb78bdb2fd" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/pwkb.species.45077</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1776,150 +1776,150 @@
         <w:t xml:space="preserve">Trencheva K, Trenchev G, Tomov R, Ivanova S &amp; Wu SA (2012). The scale insects (Hemiptera: Coccoidea) of Bulgaria. AS OOD, Sofia. 60 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Van Duyn J &amp; Milledge M (1971) Life History and Control of White Peach Scale, Pseudaulacaspis pentagona (Homoptera: Coccoidea). The Florida Entomologist 54(1), pp. 91-95 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93536a042529d5f7a" w:history="1">
+      <w:hyperlink r:id="rId97776a3fb78bdb34a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.jstor.org/stable/3493794</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Watson GW (2002) Arthropods of Economic Importance - Diaspididae of the World: Pseudaulacaspis pentagona. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56706a042529d5fb1" w:history="1">
+      <w:hyperlink r:id="rId23466a3fb78bdb36b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://diaspididae.linnaeus.naturalis.nl/linnaeus_ng/app/views/species/taxon.php?id=113126&amp;epi=155</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Yasuda S (1979) Microscopic observations on the external morphology of Pseudaulacaspis pentagona Targioni and on the portion of mulberry tissues inserted with the stylet. Japanese Journal of Applied Entomology 23(2), 61-68. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99046a042529d5fea" w:history="1">
+      <w:hyperlink r:id="rId38266a3fb78bdb38e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1303/jjaez.23.61</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Van Duyn J &amp; Milledge M (1971) Life History and Control of White Peach Scale, Pseudaulacaspis pentagona (Homoptera: Coccoidea). The Florida Entomologist 54(1), pp. 91-95 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35076a042529d6020" w:history="1">
+      <w:hyperlink r:id="rId31156a3fb78bdb3b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.jstor.org/stable/3493794</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="10mm" w:right="10mm" w:bottom="10mm" w:left="10mm" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2004,137 +2004,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="54921180">
+  <w:abstractNum w:abstractNumId="98799968">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72548479">
+    <w:lvl w:ilvl="0" w:tplc="23331501">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="72548479" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="23331501" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="72548479" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="23331501" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="72548479" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="23331501" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="72548479" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="23331501" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="72548479" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="23331501" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="72548479" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="23331501" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="72548479" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="23331501" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="72548479" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="23331501" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="54921179">
+  <w:abstractNum w:abstractNumId="98799967">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="31098684">
+    <w:lvl w:ilvl="0" w:tplc="42765275">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2886,55 +2886,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="54921179">
-    <w:abstractNumId w:val="54921179"/>
+  <w:num w:numId="98799967">
+    <w:abstractNumId w:val="98799967"/>
   </w:num>
-  <w:num w:numId="54921180">
-    <w:abstractNumId w:val="54921180"/>
+  <w:num w:numId="98799968">
+    <w:abstractNumId w:val="98799968"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -14479,51 +14479,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId696316401" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId93456a042529d5174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId93346a042529d5d6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/data/pests/21693/data" TargetMode="External"/><Relationship Id="rId30436a042529d5e74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f11020192" TargetMode="External"/><Relationship Id="rId29156a042529d5eba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kvh.org.nz/vdb/document/104809" TargetMode="External"/><Relationship Id="rId37516a042529d5eff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.45077" TargetMode="External"/><Relationship Id="rId93536a042529d5f7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/3493794" TargetMode="External"/><Relationship Id="rId56706a042529d5fb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diaspididae.linnaeus.naturalis.nl/linnaeus_ng/app/views/species/taxon.php?id=113126&amp;epi=155" TargetMode="External"/><Relationship Id="rId99046a042529d5fea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1303/jjaez.23.61" TargetMode="External"/><Relationship Id="rId35076a042529d6020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/3493794" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId111220746" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId98116a3fb78bdad72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId96056a3fb78bdb215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/data/pests/21693/data" TargetMode="External"/><Relationship Id="rId38466a3fb78bdb2aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f11020192" TargetMode="External"/><Relationship Id="rId70016a3fb78bdb2d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kvh.org.nz/vdb/document/104809" TargetMode="External"/><Relationship Id="rId53966a3fb78bdb2fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.45077" TargetMode="External"/><Relationship Id="rId97776a3fb78bdb34a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/3493794" TargetMode="External"/><Relationship Id="rId23466a3fb78bdb36b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diaspididae.linnaeus.naturalis.nl/linnaeus_ng/app/views/species/taxon.php?id=113126&amp;epi=155" TargetMode="External"/><Relationship Id="rId38266a3fb78bdb38e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1303/jjaez.23.61" TargetMode="External"/><Relationship Id="rId31156a3fb78bdb3b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/3493794" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>