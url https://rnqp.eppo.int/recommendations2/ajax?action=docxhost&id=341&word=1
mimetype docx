--- v1 (2026-06-27)
+++ v2 (2026-08-11)
@@ -511,51 +511,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId98116a3fb78bdad72" w:history="1">
+      <w:hyperlink r:id="rId78046a7b26ea357d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). Pseudaulacaspis pentagona originates from eastern Asia and has spread widely to all warmer regions of the world. It was accidentally introduced to Italy in the nineteenth century and within Europe; it now occurs in various countries in Europe (EPPO GD, 2024). In the past 20 years it has spread northwards in Europe, perhaps as a result of climate change. In colder countries it is restricted to glasshouses (Watson, 2002).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1467,51 +1467,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">DEFRA (2016) White peach scale Pseudaulacaspis pentagona. Plant Pest Factsheet. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96056a3fb78bdb215" w:history="1">
+      <w:hyperlink r:id="rId66316a7b26ea360fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://planthealthportal.defra.gov.uk/data/pests/21693/data</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1615,133 +1615,133 @@
         <w:t xml:space="preserve">Kuzmin R, Anstett MC &amp; Louapre P (2020). White Peach Scale, Pseudaulacaspis pentagona (Targ.) (Hemiptera: Diaspididae), is affected by host plant variety in a blackcurrant orchard. Entomologia Generalis 40(4), 377-383. ff10.1127/entomologia/2020/0813ff. ffhal03097550f</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lu Y , Zhao Q , Cheng L , Zhao L , Zhang H &amp; Wei J (2020) The Potential Global Distribution of the White Peach Scale Pseudaulacaspis pentagona (Targioni Tozzetti) under Climate Change. Forests 11(2), 192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38466a3fb78bdb2aa" w:history="1">
+      <w:hyperlink r:id="rId15896a7b26ea361bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f11020192</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Morales-Rodriguez A &amp; McKenna C (2019) BS1847: Review of White Peach Scale (Pseudaulacaspis pentagona (Targioni Tozzetti, 1886) MacGillivray, 1921) (Hemiptera: Diaspididae). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70016a3fb78bdb2d5" w:history="1">
+      <w:hyperlink r:id="rId78936a7b26ea361f3" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://kvh.org.nz/vdb/document/104809</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Consulted (02/09/2024)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PlantwisePlus Knowledge Bank (2023) Pseudaulacaspis pentagona (mulberry scale). Technical Factsheet. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53966a3fb78bdb2fd" w:history="1">
+      <w:hyperlink r:id="rId91666a7b26ea36228" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/pwkb.species.45077</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1776,150 +1776,150 @@
         <w:t xml:space="preserve">Trencheva K, Trenchev G, Tomov R, Ivanova S &amp; Wu SA (2012). The scale insects (Hemiptera: Coccoidea) of Bulgaria. AS OOD, Sofia. 60 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Van Duyn J &amp; Milledge M (1971) Life History and Control of White Peach Scale, Pseudaulacaspis pentagona (Homoptera: Coccoidea). The Florida Entomologist 54(1), pp. 91-95 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97776a3fb78bdb34a" w:history="1">
+      <w:hyperlink r:id="rId84766a7b26ea36296" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.jstor.org/stable/3493794</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Watson GW (2002) Arthropods of Economic Importance - Diaspididae of the World: Pseudaulacaspis pentagona. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23466a3fb78bdb36b" w:history="1">
+      <w:hyperlink r:id="rId77476a7b26ea362c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://diaspididae.linnaeus.naturalis.nl/linnaeus_ng/app/views/species/taxon.php?id=113126&amp;epi=155</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Yasuda S (1979) Microscopic observations on the external morphology of Pseudaulacaspis pentagona Targioni and on the portion of mulberry tissues inserted with the stylet. Japanese Journal of Applied Entomology 23(2), 61-68. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38266a3fb78bdb38e" w:history="1">
+      <w:hyperlink r:id="rId75556a7b26ea362f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1303/jjaez.23.61</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Van Duyn J &amp; Milledge M (1971) Life History and Control of White Peach Scale, Pseudaulacaspis pentagona (Homoptera: Coccoidea). The Florida Entomologist 54(1), pp. 91-95 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31156a3fb78bdb3b0" w:history="1">
+      <w:hyperlink r:id="rId69866a7b26ea3631e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.jstor.org/stable/3493794</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="10mm" w:right="10mm" w:bottom="10mm" w:left="10mm" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2004,137 +2004,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="98799968">
+  <w:abstractNum w:abstractNumId="77296883">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="23331501">
+    <w:lvl w:ilvl="0" w:tplc="32300913">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="23331501" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="32300913" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="23331501" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="32300913" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="23331501" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="32300913" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="23331501" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="32300913" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="23331501" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="32300913" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="23331501" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="32300913" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="23331501" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="32300913" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="23331501" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="32300913" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="98799967">
+  <w:abstractNum w:abstractNumId="77296882">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="42765275">
+    <w:lvl w:ilvl="0" w:tplc="70429520">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2886,55 +2886,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="98799967">
-    <w:abstractNumId w:val="98799967"/>
+  <w:num w:numId="77296882">
+    <w:abstractNumId w:val="77296882"/>
   </w:num>
-  <w:num w:numId="98799968">
-    <w:abstractNumId w:val="98799968"/>
+  <w:num w:numId="77296883">
+    <w:abstractNumId w:val="77296883"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -14479,51 +14479,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId111220746" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId98116a3fb78bdad72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId96056a3fb78bdb215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/data/pests/21693/data" TargetMode="External"/><Relationship Id="rId38466a3fb78bdb2aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f11020192" TargetMode="External"/><Relationship Id="rId70016a3fb78bdb2d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kvh.org.nz/vdb/document/104809" TargetMode="External"/><Relationship Id="rId53966a3fb78bdb2fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.45077" TargetMode="External"/><Relationship Id="rId97776a3fb78bdb34a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/3493794" TargetMode="External"/><Relationship Id="rId23466a3fb78bdb36b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diaspididae.linnaeus.naturalis.nl/linnaeus_ng/app/views/species/taxon.php?id=113126&amp;epi=155" TargetMode="External"/><Relationship Id="rId38266a3fb78bdb38e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1303/jjaez.23.61" TargetMode="External"/><Relationship Id="rId31156a3fb78bdb3b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/3493794" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId280509868" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId78046a7b26ea357d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId66316a7b26ea360fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/data/pests/21693/data" TargetMode="External"/><Relationship Id="rId15896a7b26ea361bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f11020192" TargetMode="External"/><Relationship Id="rId78936a7b26ea361f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kvh.org.nz/vdb/document/104809" TargetMode="External"/><Relationship Id="rId91666a7b26ea36228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.45077" TargetMode="External"/><Relationship Id="rId84766a7b26ea36296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/3493794" TargetMode="External"/><Relationship Id="rId77476a7b26ea362c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diaspididae.linnaeus.naturalis.nl/linnaeus_ng/app/views/species/taxon.php?id=113126&amp;epi=155" TargetMode="External"/><Relationship Id="rId75556a7b26ea362f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1303/jjaez.23.61" TargetMode="External"/><Relationship Id="rId69866a7b26ea3631e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/3493794" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>