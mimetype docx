--- v0 (2026-05-13)
+++ v1 (2026-06-27)
@@ -519,51 +519,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId88346a04251de4e28" w:history="1">
+      <w:hyperlink r:id="rId65696a3fb6c16f371" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Remark: In the 1990s, the physanitary status of the Mediterranean stone fruit industry was surveyed in Albania, Italy (Apulia), Jordan, Lebanon, Malta, Palestine, Syria, Tunisia and Turkey (East-Anatolia).</w:t>
@@ -1609,51 +1609,51 @@
         <w:t xml:space="preserve">Bech K (1991) Prunus necrotic ringspot virus (PNRV) in sour cherry Symptoms, incidence in orchards and influence on fruit yield. Tidsskr. Planteavl 95 (1991), 223-232. 223</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Chirkov S, Sheveleva A, Tsygankova S, Slobodova N, Sharko F, Petrova K &amp; Mitrofanova I (2023) Whole genome characterization of prunus necrotic ringspot virus and prune dwarf virus infecting stone fruits in Russia. Horticulturae 9, 941. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40386a04251de798d" w:history="1">
+      <w:hyperlink r:id="rId90426a3fb6c173822" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/horticulturae9080941</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1872,51 +1872,51 @@
         <w:t xml:space="preserve">James D, Phelan J &amp; Jesperson G (2018). First report of prunus virus F infecting sweet cherry (Prunus avium cv. Staccato) in Canada. Plant disease 102(7), 1468.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kamenova I &amp; Borisova A. (2021) Biological and molecular characterization of Prunus necrotic ringspot virus isolates from sweet and sour cherry. Biotechnology &amp; Biotechnological Equipment, 35(1), 567–575. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30436a04251de7a8f" w:history="1">
+      <w:hyperlink r:id="rId50356a3fb6c173958" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/13102818.2021.1901608</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2158,51 +2158,51 @@
         <w:t xml:space="preserve">Nyland G, Gilmer RM &amp; Moore JD (1976) Prunus’ ringspot virus group. Virus diseases and noninfectious disorders of stone fruits in North America, USDA Handbook 437 US government Printing Office Washington DC p 104-132.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Rodriguez Bonilla F &amp; Cieniewicz E (2022) Distribution and diversity of prunus necrotic ringspot virus, prune dwarf virus, and peach latent mosaic viroid in wild Prunus spp. in South Carolina and Georgia. PhytoFrontiers 2, 363-370. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28506a04251de7b9b" w:history="1">
+      <w:hyperlink r:id="rId12926a3fb6c173a85" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTOFR-02-22-0013-R</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2360,51 +2360,51 @@
         <w:t xml:space="preserve">Spiegel S, Holand D, Tam Y, Yaakov B, Maslenin L &amp; Rosner A (2004) Prunus necrotic ringspot virus isolates in stone fruit germplasm accessions and cultivars in Israel. Plant Pathology 144, 229-236</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Tayal M, Ratay A, Swift N, Kaur S, Russo O, Kariyat R &amp; Cieniewicz E (2024) Examining the effects of Prunus necrotic ringspot virus (PNRSV) and Prune dwarf virus (PDV) on peach (Prunus persica) pollen health. PhytoFrontiers™, PHYTOFR-08. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24296a04251de7c57" w:history="1">
+      <w:hyperlink r:id="rId64596a3fb6c173b6d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://apsjournals.apsnet.org/doi/full/10.1094/PHYTOFR-08-23-0112-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2604,137 +2604,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="12818093">
+  <w:abstractNum w:abstractNumId="48470931">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="94677633">
+    <w:lvl w:ilvl="0" w:tplc="37547029">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="94677633" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="37547029" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="94677633" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="37547029" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="94677633" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="37547029" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="94677633" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="37547029" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="94677633" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="37547029" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="94677633" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="37547029" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="94677633" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="37547029" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="94677633" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="37547029" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12818092">
+  <w:abstractNum w:abstractNumId="48470930">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="17050948">
+    <w:lvl w:ilvl="0" w:tplc="23305143">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3486,55 +3486,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="12818092">
-    <w:abstractNumId w:val="12818092"/>
+  <w:num w:numId="48470930">
+    <w:abstractNumId w:val="48470930"/>
   </w:num>
-  <w:num w:numId="12818093">
-    <w:abstractNumId w:val="12818093"/>
+  <w:num w:numId="48470931">
+    <w:abstractNumId w:val="48470931"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -15079,51 +15079,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId629995981" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId88346a04251de4e28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId40386a04251de798d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/horticulturae9080941" TargetMode="External"/><Relationship Id="rId30436a04251de7a8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/13102818.2021.1901608" TargetMode="External"/><Relationship Id="rId28506a04251de7b9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTOFR-02-22-0013-R" TargetMode="External"/><Relationship Id="rId24296a04251de7c57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/full/10.1094/PHYTOFR-08-23-0112-R" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId845194294" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId65696a3fb6c16f371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId90426a3fb6c173822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/horticulturae9080941" TargetMode="External"/><Relationship Id="rId50356a3fb6c173958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/13102818.2021.1901608" TargetMode="External"/><Relationship Id="rId12926a3fb6c173a85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTOFR-02-22-0013-R" TargetMode="External"/><Relationship Id="rId64596a3fb6c173b6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/full/10.1094/PHYTOFR-08-23-0112-R" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>