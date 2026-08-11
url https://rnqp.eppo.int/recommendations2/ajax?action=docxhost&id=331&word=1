--- v1 (2026-06-27)
+++ v2 (2026-08-11)
@@ -519,51 +519,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId65696a3fb6c16f371" w:history="1">
+      <w:hyperlink r:id="rId62726a7b280f2d7b9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Remark: In the 1990s, the physanitary status of the Mediterranean stone fruit industry was surveyed in Albania, Italy (Apulia), Jordan, Lebanon, Malta, Palestine, Syria, Tunisia and Turkey (East-Anatolia).</w:t>
@@ -1609,51 +1609,51 @@
         <w:t xml:space="preserve">Bech K (1991) Prunus necrotic ringspot virus (PNRV) in sour cherry Symptoms, incidence in orchards and influence on fruit yield. Tidsskr. Planteavl 95 (1991), 223-232. 223</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Chirkov S, Sheveleva A, Tsygankova S, Slobodova N, Sharko F, Petrova K &amp; Mitrofanova I (2023) Whole genome characterization of prunus necrotic ringspot virus and prune dwarf virus infecting stone fruits in Russia. Horticulturae 9, 941. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90426a3fb6c173822" w:history="1">
+      <w:hyperlink r:id="rId44796a7b280f2e353" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/horticulturae9080941</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1872,51 +1872,51 @@
         <w:t xml:space="preserve">James D, Phelan J &amp; Jesperson G (2018). First report of prunus virus F infecting sweet cherry (Prunus avium cv. Staccato) in Canada. Plant disease 102(7), 1468.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kamenova I &amp; Borisova A. (2021) Biological and molecular characterization of Prunus necrotic ringspot virus isolates from sweet and sour cherry. Biotechnology &amp; Biotechnological Equipment, 35(1), 567–575. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50356a3fb6c173958" w:history="1">
+      <w:hyperlink r:id="rId12096a7b280f2e481" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/13102818.2021.1901608</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2158,51 +2158,51 @@
         <w:t xml:space="preserve">Nyland G, Gilmer RM &amp; Moore JD (1976) Prunus’ ringspot virus group. Virus diseases and noninfectious disorders of stone fruits in North America, USDA Handbook 437 US government Printing Office Washington DC p 104-132.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Rodriguez Bonilla F &amp; Cieniewicz E (2022) Distribution and diversity of prunus necrotic ringspot virus, prune dwarf virus, and peach latent mosaic viroid in wild Prunus spp. in South Carolina and Georgia. PhytoFrontiers 2, 363-370. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12926a3fb6c173a85" w:history="1">
+      <w:hyperlink r:id="rId70956a7b280f2e5a7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTOFR-02-22-0013-R</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2360,51 +2360,51 @@
         <w:t xml:space="preserve">Spiegel S, Holand D, Tam Y, Yaakov B, Maslenin L &amp; Rosner A (2004) Prunus necrotic ringspot virus isolates in stone fruit germplasm accessions and cultivars in Israel. Plant Pathology 144, 229-236</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Tayal M, Ratay A, Swift N, Kaur S, Russo O, Kariyat R &amp; Cieniewicz E (2024) Examining the effects of Prunus necrotic ringspot virus (PNRSV) and Prune dwarf virus (PDV) on peach (Prunus persica) pollen health. PhytoFrontiers™, PHYTOFR-08. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64596a3fb6c173b6d" w:history="1">
+      <w:hyperlink r:id="rId91726a7b280f2e675" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://apsjournals.apsnet.org/doi/full/10.1094/PHYTOFR-08-23-0112-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2604,137 +2604,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="48470931">
+  <w:abstractNum w:abstractNumId="61121772">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="37547029">
+    <w:lvl w:ilvl="0" w:tplc="56444281">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="37547029" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="56444281" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="37547029" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="56444281" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="37547029" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="56444281" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="37547029" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="56444281" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="37547029" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="56444281" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="37547029" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="56444281" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="37547029" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="56444281" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="37547029" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="56444281" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="48470930">
+  <w:abstractNum w:abstractNumId="61121771">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="23305143">
+    <w:lvl w:ilvl="0" w:tplc="15654857">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3486,55 +3486,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="48470930">
-    <w:abstractNumId w:val="48470930"/>
+  <w:num w:numId="61121771">
+    <w:abstractNumId w:val="61121771"/>
   </w:num>
-  <w:num w:numId="48470931">
-    <w:abstractNumId w:val="48470931"/>
+  <w:num w:numId="61121772">
+    <w:abstractNumId w:val="61121772"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -15079,51 +15079,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId845194294" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId65696a3fb6c16f371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId90426a3fb6c173822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/horticulturae9080941" TargetMode="External"/><Relationship Id="rId50356a3fb6c173958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/13102818.2021.1901608" TargetMode="External"/><Relationship Id="rId12926a3fb6c173a85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTOFR-02-22-0013-R" TargetMode="External"/><Relationship Id="rId64596a3fb6c173b6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/full/10.1094/PHYTOFR-08-23-0112-R" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId664970142" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId62726a7b280f2d7b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId44796a7b280f2e353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/horticulturae9080941" TargetMode="External"/><Relationship Id="rId12096a7b280f2e481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/13102818.2021.1901608" TargetMode="External"/><Relationship Id="rId70956a7b280f2e5a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTOFR-02-22-0013-R" TargetMode="External"/><Relationship Id="rId91726a7b280f2e675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/full/10.1094/PHYTOFR-08-23-0112-R" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>