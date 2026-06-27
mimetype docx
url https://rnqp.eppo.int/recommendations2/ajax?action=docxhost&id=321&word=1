--- v0 (2026-05-13)
+++ v1 (2026-06-27)
@@ -529,51 +529,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Pratylenchus vulnus is present mostly on woody plants in warmer (subtropical and Mediterranean) climates in different continents (Moens &amp; Perry, 2009). Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId38476a04252b9a290" w:history="1">
+      <w:hyperlink r:id="rId84556a3fb7804e913" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1673,51 +1673,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aaltjesschema (2019). Website on information and crop rotation for various crops. The website is s product of Wageningen UR, nematology PPO-AGV. Website is accessible until 31 March 2024, only information for perennial plants and fruit crops will still be available. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57336a04252b9a89f" w:history="1">
+      <w:hyperlink r:id="rId35866a3fb7804ef57" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aaltjesschema.nl/Home.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2005,92 +2005,92 @@
         <w:t xml:space="preserve">Lehman PS (1994) Dissemination of phytoparasitic nematodes. Nematology Circular, No 28. Fla. Dept. Agric.&amp; Consumer Services. Division of Plant Industry.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lim G-E, Heo M-S &amp; Park M-G (2024) Hot Water Treatment as a Quarantine Measure for Controlling Pratylenchus penetrans Cobb in Syngonium podophyllum Schott and Perilla frutescens Britton. Agriculture 14, 582. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42886a04252b9a9e5" w:history="1">
+      <w:hyperlink r:id="rId70726a3fb7804f0bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agriculture14040582</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">McKenry M (2007) A report to the california tree fruit agreement: A greater number of rootstock choices can provide a partial alternative to methyl bromide fumigation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93806a04252b9aa12" w:history="1">
+      <w:hyperlink r:id="rId78866a3fb7804f108" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/sites/kac/files/86537.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2263,51 +2263,51 @@
         <w:t xml:space="preserve">Pinochet J (2011) Lesiones en las raíces de frutales (Pratylenchus vulnus). From “Enfermedades causadas por nematodos fitoparásitos en España”. M. V. Phytoma-España, S.L. (PHYTOMA-España) en colaboración con la Sociedad Española de Fitopatologia (SEF).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PlantwisePlus Knowledge Bank (2023). Pratylenchus vulnus (walnut root lesion nematode) (accessed on 28/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64736a04252b9aae9" w:history="1">
+      <w:hyperlink r:id="rId46286a3fb7804f22d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/pwkb.species.43904</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2365,191 +2365,191 @@
         <w:t xml:space="preserve">Tobar A, Palacios F (1974) Nematode dispersal by irrigation water. Simposio Internacional (XII) de Nematología, Sociedad Europea de Nematólogos. Granada, España: 103-105.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2009) Integrated pest management guidelines: Fig. Publication 3447. University of California, Agricultura and Natural Resources. p 8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11856a04252b9ab4e" w:history="1">
+      <w:hyperlink r:id="rId55436a3fb7804f293" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017a) Integrated pest management guidelines: Cherry. Publication 3440. University of California, Agricultura and Natural Resources. p 83-85. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47986a04252b9ab72" w:history="1">
+      <w:hyperlink r:id="rId63556a3fb7804f2b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017b) Integrated pest management guidelines: Peach. Publication 3454. University of California, Agricultura and Natural Resources. p 122-124. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87246a04252b9ab95" w:history="1">
+      <w:hyperlink r:id="rId96486a3fb7804f2dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www2.ipm.ucanr.edu/agriculture/peach/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017c) Integrated pest management guidelines: Plum. Publication 3462. University of California, Agricultura and Natural Resources. p 81-83. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43866a04252b9abb9" w:history="1">
+      <w:hyperlink r:id="rId93356a3fb7804f301" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucdavis.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017d) Integrated pest management guidelines: Apricot. Publication 3433. University of California, Agricultura and Natural Resources. p 80-81. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85566a04252b9abe3" w:history="1">
+      <w:hyperlink r:id="rId95146a3fb7804f32d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucanr.edu/agriculture/apricot/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2615,51 +2615,51 @@
         <w:t xml:space="preserve">Lin, Y. P., Lee, W. C., Chung, P. C., &amp; Yang, J. I. (2019). The morphological characteristics and phylogenetic analysis of Pratylenchus vulnus Taiwan strawberry isolate. Journal of Nematology e2019-76, 51. DOI: 10.21307/jofnem-2019-076.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ko HR, Lee MA, Kim EH, Kim SJ &amp; Lee JK.(2017). Incidence of plant-parasitic nematodes in strawberry nursery and nematode dispersal by daughter plant. Research in Plant Disease 23(2), 186-192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82226a04252b9ac4f" w:history="1">
+      <w:hyperlink r:id="rId74706a3fb7804f39a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/RPD.2017.23.2.186</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2790,137 +2790,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="95113827">
+  <w:abstractNum w:abstractNumId="34215697">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="31147725">
+    <w:lvl w:ilvl="0" w:tplc="81027758">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="31147725" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="81027758" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="31147725" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="81027758" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="31147725" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="81027758" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="31147725" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="81027758" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="31147725" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="81027758" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="31147725" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="81027758" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="31147725" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="81027758" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="31147725" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="81027758" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="95113826">
+  <w:abstractNum w:abstractNumId="34215696">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72300098">
+    <w:lvl w:ilvl="0" w:tplc="47240502">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3672,55 +3672,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="95113826">
-    <w:abstractNumId w:val="95113826"/>
+  <w:num w:numId="34215696">
+    <w:abstractNumId w:val="34215696"/>
   </w:num>
-  <w:num w:numId="95113827">
-    <w:abstractNumId w:val="95113827"/>
+  <w:num w:numId="34215697">
+    <w:abstractNumId w:val="34215697"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -15265,51 +15265,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId265883110" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId38476a04252b9a290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId57336a04252b9a89f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Home.aspx" TargetMode="External"/><Relationship Id="rId42886a04252b9a9e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture14040582" TargetMode="External"/><Relationship Id="rId93806a04252b9aa12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/kac/files/86537.pdf" TargetMode="External"/><Relationship Id="rId64736a04252b9aae9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.43904" TargetMode="External"/><Relationship Id="rId11856a04252b9ab4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf" TargetMode="External"/><Relationship Id="rId47986a04252b9ab72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html" TargetMode="External"/><Relationship Id="rId87246a04252b9ab95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/peach/" TargetMode="External"/><Relationship Id="rId43866a04252b9abb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu" TargetMode="External"/><Relationship Id="rId85566a04252b9abe3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/agriculture/apricot/" TargetMode="External"/><Relationship Id="rId82226a04252b9ac4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2017.23.2.186" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId190160489" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId84556a3fb7804e913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId35866a3fb7804ef57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Home.aspx" TargetMode="External"/><Relationship Id="rId70726a3fb7804f0bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture14040582" TargetMode="External"/><Relationship Id="rId78866a3fb7804f108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/kac/files/86537.pdf" TargetMode="External"/><Relationship Id="rId46286a3fb7804f22d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.43904" TargetMode="External"/><Relationship Id="rId55436a3fb7804f293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf" TargetMode="External"/><Relationship Id="rId63556a3fb7804f2b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html" TargetMode="External"/><Relationship Id="rId96486a3fb7804f2dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/peach/" TargetMode="External"/><Relationship Id="rId93356a3fb7804f301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu" TargetMode="External"/><Relationship Id="rId95146a3fb7804f32d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/agriculture/apricot/" TargetMode="External"/><Relationship Id="rId74706a3fb7804f39a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2017.23.2.186" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>