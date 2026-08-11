--- v1 (2026-06-27)
+++ v2 (2026-08-11)
@@ -529,51 +529,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Pratylenchus vulnus is present mostly on woody plants in warmer (subtropical and Mediterranean) climates in different continents (Moens &amp; Perry, 2009). Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId84556a3fb7804e913" w:history="1">
+      <w:hyperlink r:id="rId25376a7b283eb5eeb" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1673,51 +1673,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aaltjesschema (2019). Website on information and crop rotation for various crops. The website is s product of Wageningen UR, nematology PPO-AGV. Website is accessible until 31 March 2024, only information for perennial plants and fruit crops will still be available. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35866a3fb7804ef57" w:history="1">
+      <w:hyperlink r:id="rId18096a7b283eb66e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aaltjesschema.nl/Home.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2005,92 +2005,92 @@
         <w:t xml:space="preserve">Lehman PS (1994) Dissemination of phytoparasitic nematodes. Nematology Circular, No 28. Fla. Dept. Agric.&amp; Consumer Services. Division of Plant Industry.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lim G-E, Heo M-S &amp; Park M-G (2024) Hot Water Treatment as a Quarantine Measure for Controlling Pratylenchus penetrans Cobb in Syngonium podophyllum Schott and Perilla frutescens Britton. Agriculture 14, 582. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70726a3fb7804f0bd" w:history="1">
+      <w:hyperlink r:id="rId53846a7b283eb684c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agriculture14040582</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">McKenry M (2007) A report to the california tree fruit agreement: A greater number of rootstock choices can provide a partial alternative to methyl bromide fumigation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78866a3fb7804f108" w:history="1">
+      <w:hyperlink r:id="rId38156a7b283eb687b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/sites/kac/files/86537.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2263,51 +2263,51 @@
         <w:t xml:space="preserve">Pinochet J (2011) Lesiones en las raíces de frutales (Pratylenchus vulnus). From “Enfermedades causadas por nematodos fitoparásitos en España”. M. V. Phytoma-España, S.L. (PHYTOMA-España) en colaboración con la Sociedad Española de Fitopatologia (SEF).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PlantwisePlus Knowledge Bank (2023). Pratylenchus vulnus (walnut root lesion nematode) (accessed on 28/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46286a3fb7804f22d" w:history="1">
+      <w:hyperlink r:id="rId92976a7b283eb88d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/pwkb.species.43904</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2365,191 +2365,191 @@
         <w:t xml:space="preserve">Tobar A, Palacios F (1974) Nematode dispersal by irrigation water. Simposio Internacional (XII) de Nematología, Sociedad Europea de Nematólogos. Granada, España: 103-105.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2009) Integrated pest management guidelines: Fig. Publication 3447. University of California, Agricultura and Natural Resources. p 8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55436a3fb7804f293" w:history="1">
+      <w:hyperlink r:id="rId91616a7b283eb894e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017a) Integrated pest management guidelines: Cherry. Publication 3440. University of California, Agricultura and Natural Resources. p 83-85. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63556a3fb7804f2b8" w:history="1">
+      <w:hyperlink r:id="rId63536a7b283eb8978" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017b) Integrated pest management guidelines: Peach. Publication 3454. University of California, Agricultura and Natural Resources. p 122-124. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96486a3fb7804f2dc" w:history="1">
+      <w:hyperlink r:id="rId26326a7b283eb899f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www2.ipm.ucanr.edu/agriculture/peach/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017c) Integrated pest management guidelines: Plum. Publication 3462. University of California, Agricultura and Natural Resources. p 81-83. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93356a3fb7804f301" w:history="1">
+      <w:hyperlink r:id="rId34786a7b283eb89c3" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucdavis.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC-IPM (2017d) Integrated pest management guidelines: Apricot. Publication 3433. University of California, Agricultura and Natural Resources. p 80-81. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95146a3fb7804f32d" w:history="1">
+      <w:hyperlink r:id="rId49866a7b283eb89f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucanr.edu/agriculture/apricot/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2615,51 +2615,51 @@
         <w:t xml:space="preserve">Lin, Y. P., Lee, W. C., Chung, P. C., &amp; Yang, J. I. (2019). The morphological characteristics and phylogenetic analysis of Pratylenchus vulnus Taiwan strawberry isolate. Journal of Nematology e2019-76, 51. DOI: 10.21307/jofnem-2019-076.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ko HR, Lee MA, Kim EH, Kim SJ &amp; Lee JK.(2017). Incidence of plant-parasitic nematodes in strawberry nursery and nematode dispersal by daughter plant. Research in Plant Disease 23(2), 186-192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74706a3fb7804f39a" w:history="1">
+      <w:hyperlink r:id="rId61726a7b283eb8a63" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/RPD.2017.23.2.186</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2790,137 +2790,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="34215697">
+  <w:abstractNum w:abstractNumId="53853847">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81027758">
+    <w:lvl w:ilvl="0" w:tplc="20202192">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="81027758" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="20202192" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="81027758" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="20202192" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="81027758" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="20202192" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="81027758" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="20202192" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="81027758" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="20202192" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="81027758" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="20202192" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="81027758" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="20202192" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="81027758" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="20202192" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34215696">
+  <w:abstractNum w:abstractNumId="53853846">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="47240502">
+    <w:lvl w:ilvl="0" w:tplc="82179760">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3672,55 +3672,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="34215696">
-    <w:abstractNumId w:val="34215696"/>
+  <w:num w:numId="53853846">
+    <w:abstractNumId w:val="53853846"/>
   </w:num>
-  <w:num w:numId="34215697">
-    <w:abstractNumId w:val="34215697"/>
+  <w:num w:numId="53853847">
+    <w:abstractNumId w:val="53853847"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -15265,51 +15265,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId190160489" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId84556a3fb7804e913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId35866a3fb7804ef57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Home.aspx" TargetMode="External"/><Relationship Id="rId70726a3fb7804f0bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture14040582" TargetMode="External"/><Relationship Id="rId78866a3fb7804f108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/kac/files/86537.pdf" TargetMode="External"/><Relationship Id="rId46286a3fb7804f22d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.43904" TargetMode="External"/><Relationship Id="rId55436a3fb7804f293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf" TargetMode="External"/><Relationship Id="rId63556a3fb7804f2b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html" TargetMode="External"/><Relationship Id="rId96486a3fb7804f2dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/peach/" TargetMode="External"/><Relationship Id="rId93356a3fb7804f301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu" TargetMode="External"/><Relationship Id="rId95146a3fb7804f32d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/agriculture/apricot/" TargetMode="External"/><Relationship Id="rId74706a3fb7804f39a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2017.23.2.186" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId285605357" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId25376a7b283eb5eeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId18096a7b283eb66e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Home.aspx" TargetMode="External"/><Relationship Id="rId53846a7b283eb684c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture14040582" TargetMode="External"/><Relationship Id="rId38156a7b283eb687b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/kac/files/86537.pdf" TargetMode="External"/><Relationship Id="rId92976a7b283eb88d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.43904" TargetMode="External"/><Relationship Id="rId91616a7b283eb894e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgfig.pdf" TargetMode="External"/><Relationship Id="rId63536a7b283eb8978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/PMG/selectnewpest.cherries.html" TargetMode="External"/><Relationship Id="rId26326a7b283eb899f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/peach/" TargetMode="External"/><Relationship Id="rId34786a7b283eb89c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu" TargetMode="External"/><Relationship Id="rId49866a7b283eb89f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucanr.edu/agriculture/apricot/" TargetMode="External"/><Relationship Id="rId61726a7b283eb8a63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2017.23.2.186" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>