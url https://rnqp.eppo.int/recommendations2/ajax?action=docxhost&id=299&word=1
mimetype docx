--- v0 (2026-05-13)
+++ v1 (2026-06-27)
@@ -511,51 +511,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Pratylenchus penetrans is cosmopolitan but mainly found in temperate regions, whereas Pratylenchus vulnus is present mostly on woody plants in warmer (subtropical and Mediterranean) climates in different continents (Moens &amp; Perry, 2009). Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId66326a042538dd51d" w:history="1">
+      <w:hyperlink r:id="rId75196a3fb80f21c7d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1642,51 +1642,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aaltjesschema (2019). Website on information and crop rotation for various crops. The website is s product of Wageningen UR, nematology PPO-AGV. Website is accessible until 31 March 2024, only information for perennial plants and fruit crops will still be available. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94016a042538ddb21" w:history="1">
+      <w:hyperlink r:id="rId74936a3fb80f2223c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aaltjesschema.nl/Home.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1721,51 +1721,51 @@
         <w:t xml:space="preserve">Allen MW (1949). Root-lesion nematodes: resistant rootstocks most promising method of control. California Agriculture, January: 13-14.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (1998) Pratylenchus on Oregon crops: Pratylenchus damage levels for Oregon crops: a literature survey. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14066a042538ddb81" w:history="1">
+      <w:hyperlink r:id="rId69106a3fb80f2228f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://bpp.oregonstate.edu/pratylenchus-oregon-crops</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1808,51 +1808,51 @@
         <w:t xml:space="preserve">Askary TH, Banday SA, Iqbal U, Khan AA, Mir MM &amp; Waliullah MIS (2012) Plant parasitic nematode diversity in pome, stone and nut fruits. In Agroecology and Strategies for Climate Change (ed Lichtfouse E). Springer Sicens+Business Media B.V. DOI 10.1007/978-94-007-1905-7_10. 237-268.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Barbosa P, Faria JMS, Figueiredo AC, Mota M &amp; Vicente CSL (2022) Control of the root lesion Pratylenchus penetrans: the effect of nematicidal activity of plant-derived compounds. Revista de Ciencias Agrarias, 45 (4): 649-652. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24956a042538ddbde" w:history="1">
+      <w:hyperlink r:id="rId19286a3fb80f222f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.19084/rca.28749</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1956,51 +1956,51 @@
         <w:t xml:space="preserve">EPPO (2022) PM 4/17 (3) Certification scheme for olive trees and rootstocks. EPPO Bulletin 52, 590–60. DOI: 10.1111/epp.1288</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Evenhuis A, Korthals G &amp; Molendijk L. (2004). Tagetes patula as an effective catch crop for long-term control of Pratylenchus penetrans. Nematology, 6(6), 877-881. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71386a042538ddc70" w:history="1">
+      <w:hyperlink r:id="rId28696a3fb80f22384" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/1568541044038632</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2104,51 +2104,51 @@
         <w:t xml:space="preserve">Lehman PS (1994) Dissemination of phytoparasitic nematodes. Nematology Circular, No 28. Fla. Dept. Agric.&amp; Consumer Services. Division of Plant Industry.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lim G-E, Heo M-S &amp; Park M-G (2024) Hot Water Treatment as a Quarantine Measure for Controlling Pratylenchus penetrans Cobb in Syngonium podophyllum Schott and Perilla frutescens Britton. Agriculture 14, 582. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78346a042538ddcfe" w:history="1">
+      <w:hyperlink r:id="rId33596a3fb80f2240e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agriculture14040582</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2168,51 +2168,51 @@
         <w:t xml:space="preserve">Moens M &amp; Perry RN (2009) Migratory plant endoparasitic nematodes: a group rich in contrasts and divergence. Annual Review of Phytopathology 47, 313–32.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NEMAPLEX (2024) Host Status of a Plant Genus and species to Nematodes. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41166a042538ddd3c" w:history="1">
+      <w:hyperlink r:id="rId67426a3fb80f2244c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://nemaplex.ucdavis.edu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed: 07/11/2024)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2255,51 +2255,51 @@
         <w:t xml:space="preserve">Mai WF &amp; Abawi GS (1978) Determining the cause and extent of apple, cherry, and pear replant diseases under controlled conditions. Phytopathology 68, 1540-1544.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Merrifield K (2000) Plant-parasitic damage levels for Oregon nursery crops: A literature survey. Biology, host ranges, and damage levels of root-parasitic nematodes on Oregon nursery crops (Draft: 2000). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59656a042538ddd8f" w:history="1">
+      <w:hyperlink r:id="rId46416a3fb80f2249e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://bpp.oregonstate.edu/sites/agscid7/files/plant-parasitic-damage-levels-for-oregon-nursery-crops.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2311,51 +2311,51 @@
         <w:t xml:space="preserve">Nyczepier A P &amp; Halbrendt JM (1993) Nematode pests of deciduous fruit and nut trees. In Plant Parasitic Nematodes in Temperate Agriculture (eds Evans K, Trudgill DL &amp; Webster JM). CAB International, Wallingford, England. pp. 381-425</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PlantwisePlus Knowledge Bank (2023). Pratylenchus penetrans (nematode, northern root lesion). (accessed 26/Apr/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47886a042538dddc8" w:history="1">
+      <w:hyperlink r:id="rId95896a3fb80f224d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.43900</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2459,51 +2459,51 @@
         <w:t xml:space="preserve">Söğüt MA, Devran Z, Arici ŞE, Şan B, Yildirim AN (2013) Host reactions of root lesion nematodes (Pratylenchus spp.) on the rootstocks of pome and stone. Turkish Journal of Entomology 37(2), 239-248.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Taning LM, Lippens L, Formesyn E, Wesemael W (2023) Impact of cover crops on population density of the root-lesion nematode Pratylenchus penetrans. Preprint DOI: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86286a042538dde53" w:history="1">
+      <w:hyperlink r:id="rId42306a3fb80f2255e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21203/rs.3.rs-3338686/v1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2634,137 +2634,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="53110211">
+  <w:abstractNum w:abstractNumId="15279085">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="40465941">
+    <w:lvl w:ilvl="0" w:tplc="81619639">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="40465941" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="81619639" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="40465941" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="81619639" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="40465941" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="81619639" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="40465941" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="81619639" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="40465941" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="81619639" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="40465941" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="81619639" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="40465941" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="81619639" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="40465941" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="81619639" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="53110210">
+  <w:abstractNum w:abstractNumId="15279084">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="69693905">
+    <w:lvl w:ilvl="0" w:tplc="62802308">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3516,55 +3516,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="53110210">
-    <w:abstractNumId w:val="53110210"/>
+  <w:num w:numId="15279084">
+    <w:abstractNumId w:val="15279084"/>
   </w:num>
-  <w:num w:numId="53110211">
-    <w:abstractNumId w:val="53110211"/>
+  <w:num w:numId="15279085">
+    <w:abstractNumId w:val="15279085"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -15109,51 +15109,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId486646256" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId66326a042538dd51d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId94016a042538ddb21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Home.aspx" TargetMode="External"/><Relationship Id="rId14066a042538ddb81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bpp.oregonstate.edu/pratylenchus-oregon-crops" TargetMode="External"/><Relationship Id="rId24956a042538ddbde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.19084/rca.28749" TargetMode="External"/><Relationship Id="rId71386a042538ddc70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/1568541044038632" TargetMode="External"/><Relationship Id="rId78346a042538ddcfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture14040582" TargetMode="External"/><Relationship Id="rId41166a042538ddd3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nemaplex.ucdavis.edu/" TargetMode="External"/><Relationship Id="rId59656a042538ddd8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bpp.oregonstate.edu/sites/agscid7/files/plant-parasitic-damage-levels-for-oregon-nursery-crops.pdf" TargetMode="External"/><Relationship Id="rId47886a042538dddc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.43900" TargetMode="External"/><Relationship Id="rId86286a042538dde53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21203/rs.3.rs-3338686/v1" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId127378983" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId75196a3fb80f21c7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId74936a3fb80f2223c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Home.aspx" TargetMode="External"/><Relationship Id="rId69106a3fb80f2228f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bpp.oregonstate.edu/pratylenchus-oregon-crops" TargetMode="External"/><Relationship Id="rId19286a3fb80f222f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.19084/rca.28749" TargetMode="External"/><Relationship Id="rId28696a3fb80f22384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/1568541044038632" TargetMode="External"/><Relationship Id="rId33596a3fb80f2240e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture14040582" TargetMode="External"/><Relationship Id="rId67426a3fb80f2244c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nemaplex.ucdavis.edu/" TargetMode="External"/><Relationship Id="rId46416a3fb80f2249e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bpp.oregonstate.edu/sites/agscid7/files/plant-parasitic-damage-levels-for-oregon-nursery-crops.pdf" TargetMode="External"/><Relationship Id="rId95896a3fb80f224d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.43900" TargetMode="External"/><Relationship Id="rId42306a3fb80f2255e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21203/rs.3.rs-3338686/v1" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>