--- v1 (2026-06-27)
+++ v2 (2026-08-11)
@@ -511,51 +511,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Pratylenchus penetrans is cosmopolitan but mainly found in temperate regions, whereas Pratylenchus vulnus is present mostly on woody plants in warmer (subtropical and Mediterranean) climates in different continents (Moens &amp; Perry, 2009). Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId75196a3fb80f21c7d" w:history="1">
+      <w:hyperlink r:id="rId60296a7b2735d652d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1642,51 +1642,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aaltjesschema (2019). Website on information and crop rotation for various crops. The website is s product of Wageningen UR, nematology PPO-AGV. Website is accessible until 31 March 2024, only information for perennial plants and fruit crops will still be available. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74936a3fb80f2223c" w:history="1">
+      <w:hyperlink r:id="rId73436a7b2735d6baf" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aaltjesschema.nl/Home.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1721,51 +1721,51 @@
         <w:t xml:space="preserve">Allen MW (1949). Root-lesion nematodes: resistant rootstocks most promising method of control. California Agriculture, January: 13-14.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (1998) Pratylenchus on Oregon crops: Pratylenchus damage levels for Oregon crops: a literature survey. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69106a3fb80f2228f" w:history="1">
+      <w:hyperlink r:id="rId83776a7b2735d6c0d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://bpp.oregonstate.edu/pratylenchus-oregon-crops</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1808,51 +1808,51 @@
         <w:t xml:space="preserve">Askary TH, Banday SA, Iqbal U, Khan AA, Mir MM &amp; Waliullah MIS (2012) Plant parasitic nematode diversity in pome, stone and nut fruits. In Agroecology and Strategies for Climate Change (ed Lichtfouse E). Springer Sicens+Business Media B.V. DOI 10.1007/978-94-007-1905-7_10. 237-268.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Barbosa P, Faria JMS, Figueiredo AC, Mota M &amp; Vicente CSL (2022) Control of the root lesion Pratylenchus penetrans: the effect of nematicidal activity of plant-derived compounds. Revista de Ciencias Agrarias, 45 (4): 649-652. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19286a3fb80f222f4" w:history="1">
+      <w:hyperlink r:id="rId47686a7b2735d6c6a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.19084/rca.28749</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1956,51 +1956,51 @@
         <w:t xml:space="preserve">EPPO (2022) PM 4/17 (3) Certification scheme for olive trees and rootstocks. EPPO Bulletin 52, 590–60. DOI: 10.1111/epp.1288</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Evenhuis A, Korthals G &amp; Molendijk L. (2004). Tagetes patula as an effective catch crop for long-term control of Pratylenchus penetrans. Nematology, 6(6), 877-881. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28696a3fb80f22384" w:history="1">
+      <w:hyperlink r:id="rId32816a7b2735d6d1f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/1568541044038632</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2104,51 +2104,51 @@
         <w:t xml:space="preserve">Lehman PS (1994) Dissemination of phytoparasitic nematodes. Nematology Circular, No 28. Fla. Dept. Agric.&amp; Consumer Services. Division of Plant Industry.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lim G-E, Heo M-S &amp; Park M-G (2024) Hot Water Treatment as a Quarantine Measure for Controlling Pratylenchus penetrans Cobb in Syngonium podophyllum Schott and Perilla frutescens Britton. Agriculture 14, 582. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33596a3fb80f2240e" w:history="1">
+      <w:hyperlink r:id="rId15836a7b2735d703b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agriculture14040582</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2168,51 +2168,51 @@
         <w:t xml:space="preserve">Moens M &amp; Perry RN (2009) Migratory plant endoparasitic nematodes: a group rich in contrasts and divergence. Annual Review of Phytopathology 47, 313–32.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NEMAPLEX (2024) Host Status of a Plant Genus and species to Nematodes. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67426a3fb80f2244c" w:history="1">
+      <w:hyperlink r:id="rId88876a7b2735d708e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://nemaplex.ucdavis.edu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed: 07/11/2024)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2255,51 +2255,51 @@
         <w:t xml:space="preserve">Mai WF &amp; Abawi GS (1978) Determining the cause and extent of apple, cherry, and pear replant diseases under controlled conditions. Phytopathology 68, 1540-1544.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Merrifield K (2000) Plant-parasitic damage levels for Oregon nursery crops: A literature survey. Biology, host ranges, and damage levels of root-parasitic nematodes on Oregon nursery crops (Draft: 2000). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46416a3fb80f2249e" w:history="1">
+      <w:hyperlink r:id="rId67596a7b2735d70ec" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://bpp.oregonstate.edu/sites/agscid7/files/plant-parasitic-damage-levels-for-oregon-nursery-crops.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2311,51 +2311,51 @@
         <w:t xml:space="preserve">Nyczepier A P &amp; Halbrendt JM (1993) Nematode pests of deciduous fruit and nut trees. In Plant Parasitic Nematodes in Temperate Agriculture (eds Evans K, Trudgill DL &amp; Webster JM). CAB International, Wallingford, England. pp. 381-425</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PlantwisePlus Knowledge Bank (2023). Pratylenchus penetrans (nematode, northern root lesion). (accessed 26/Apr/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95896a3fb80f224d5" w:history="1">
+      <w:hyperlink r:id="rId91816a7b2735d712a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.43900</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2459,51 +2459,51 @@
         <w:t xml:space="preserve">Söğüt MA, Devran Z, Arici ŞE, Şan B, Yildirim AN (2013) Host reactions of root lesion nematodes (Pratylenchus spp.) on the rootstocks of pome and stone. Turkish Journal of Entomology 37(2), 239-248.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Taning LM, Lippens L, Formesyn E, Wesemael W (2023) Impact of cover crops on population density of the root-lesion nematode Pratylenchus penetrans. Preprint DOI: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42306a3fb80f2255e" w:history="1">
+      <w:hyperlink r:id="rId10726a7b2735d71c3" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21203/rs.3.rs-3338686/v1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2634,137 +2634,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="15279085">
+  <w:abstractNum w:abstractNumId="39747606">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81619639">
+    <w:lvl w:ilvl="0" w:tplc="49153101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="81619639" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="49153101" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="81619639" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="49153101" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="81619639" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="49153101" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="81619639" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="49153101" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="81619639" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="49153101" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="81619639" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="49153101" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="81619639" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="49153101" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="81619639" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="49153101" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15279084">
+  <w:abstractNum w:abstractNumId="39747605">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="62802308">
+    <w:lvl w:ilvl="0" w:tplc="35106330">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3516,55 +3516,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="15279084">
-    <w:abstractNumId w:val="15279084"/>
+  <w:num w:numId="39747605">
+    <w:abstractNumId w:val="39747605"/>
   </w:num>
-  <w:num w:numId="15279085">
-    <w:abstractNumId w:val="15279085"/>
+  <w:num w:numId="39747606">
+    <w:abstractNumId w:val="39747606"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -15109,51 +15109,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId127378983" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId75196a3fb80f21c7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId74936a3fb80f2223c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Home.aspx" TargetMode="External"/><Relationship Id="rId69106a3fb80f2228f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bpp.oregonstate.edu/pratylenchus-oregon-crops" TargetMode="External"/><Relationship Id="rId19286a3fb80f222f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.19084/rca.28749" TargetMode="External"/><Relationship Id="rId28696a3fb80f22384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/1568541044038632" TargetMode="External"/><Relationship Id="rId33596a3fb80f2240e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture14040582" TargetMode="External"/><Relationship Id="rId67426a3fb80f2244c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nemaplex.ucdavis.edu/" TargetMode="External"/><Relationship Id="rId46416a3fb80f2249e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bpp.oregonstate.edu/sites/agscid7/files/plant-parasitic-damage-levels-for-oregon-nursery-crops.pdf" TargetMode="External"/><Relationship Id="rId95896a3fb80f224d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.43900" TargetMode="External"/><Relationship Id="rId42306a3fb80f2255e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21203/rs.3.rs-3338686/v1" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId650691097" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId60296a7b2735d652d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId73436a7b2735d6baf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Home.aspx" TargetMode="External"/><Relationship Id="rId83776a7b2735d6c0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bpp.oregonstate.edu/pratylenchus-oregon-crops" TargetMode="External"/><Relationship Id="rId47686a7b2735d6c6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.19084/rca.28749" TargetMode="External"/><Relationship Id="rId32816a7b2735d6d1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/1568541044038632" TargetMode="External"/><Relationship Id="rId15836a7b2735d703b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture14040582" TargetMode="External"/><Relationship Id="rId88876a7b2735d708e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nemaplex.ucdavis.edu/" TargetMode="External"/><Relationship Id="rId67596a7b2735d70ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bpp.oregonstate.edu/sites/agscid7/files/plant-parasitic-damage-levels-for-oregon-nursery-crops.pdf" TargetMode="External"/><Relationship Id="rId91816a7b2735d712a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.43900" TargetMode="External"/><Relationship Id="rId10726a7b2735d71c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21203/rs.3.rs-3338686/v1" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>