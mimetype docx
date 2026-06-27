--- v0 (2026-05-13)
+++ v1 (2026-06-27)
@@ -511,51 +511,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Pratylenchus penetrans is cosmopolitan but mainly found in temperate regions, whereas Pratylenchus vulnus is present mostly on woody plants in warmer (subtropical and Mediterranean) climates in different continents (Moens &amp; Perry, 2009). Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId41506a0425569eb6b" w:history="1">
+      <w:hyperlink r:id="rId98356a3fbbd8cf80b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1392,51 +1392,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aaltjesschema (2019). Website on information and crop rotation for various crops. The website is s product of Wageningen UR, nematology PPO-AGV. Website is accessible until 31 March 2024, only information for perennial plants and fruit crops will still be available. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83576a0425569f010" w:history="1">
+      <w:hyperlink r:id="rId79966a3fbbd8cfd37" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aaltjesschema.nl/Home.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1471,51 +1471,51 @@
         <w:t xml:space="preserve">Allen MW (1949). Root-lesion nematodes: resistant rootstocks most promising method of control. California Agriculture, January: 13-14.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (1998) Pratylenchus on Oregon crops: Pratylenchus damage levels for Oregon crops: a literature survey. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12006a0425569f068" w:history="1">
+      <w:hyperlink r:id="rId19156a3fbbd8cfd96" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://bpp.oregonstate.edu/pratylenchus-oregon-crops</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1558,51 +1558,51 @@
         <w:t xml:space="preserve">Askary TH, Banday SA, Iqbal U, Khan AA, Mir MM &amp; Waliullah MIS (2012) Plant parasitic nematode diversity in pome, stone and nut fruits. In Agroecology and Strategies for Climate Change (ed Lichtfouse E). Springer Sicens+Business Media B.V. DOI 10.1007/978-94-007-1905-7_10. 237-268.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Barbosa P, Faria JMS, Figueiredo AC, Mota M &amp; Vicente CSL (2022) Control of the root lesion Pratylenchus penetrans: the effect of nematicidal activity of plant-derived compounds. Revista de Ciencias Agrarias, 45 (4): 649-652. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86846a0425569f0c2" w:history="1">
+      <w:hyperlink r:id="rId30436a3fbbd8cfe03" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.19084/rca.28749</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1729,51 +1729,51 @@
         <w:t xml:space="preserve">EPPO (2022) PM 4/17 (3) Certification scheme for olive trees and rootstocks. EPPO Bulletin 52, 590–60. DOI: 10.1111/epp.1288</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Evenhuis A, Korthals G &amp; Molendijk L. (2004). Tagetes patula as an effective catch crop for long-term control of Pratylenchus penetrans. Nematology, 6(6), 877-881. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20316a0425569f165" w:history="1">
+      <w:hyperlink r:id="rId14026a3fbbd8cfead" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/1568541044038632</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1946,51 +1946,51 @@
         <w:t xml:space="preserve">Navarro MJ, Bartual J (2020) Cultivo de la higuera. Formación y Tranferencia – Ficha técnica. Consellería de Agricultura, Desarrollo Rural, Emergencia Climática y Transición Ecológica. Generalitat Valencian.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NEMAPLEX (2024) Host Status of a Plant Genus and species to Nematodes. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91896a0425569f22e" w:history="1">
+      <w:hyperlink r:id="rId94566a3fbbd8cff7a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://nemaplex.ucdavis.edu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed: 07/11/2024)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2033,51 +2033,51 @@
         <w:t xml:space="preserve">Mai WF &amp; Abawi GS (1978) Determining the cause and extent of apple, cherry, and pear replant diseases under controlled conditions. Phytopathology 68, 1540-1544.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Merrifield K (2000) Plant-parasitic damage levels for Oregon nursery crops: A literature survey. Biology, host ranges, and damage levels of root-parasitic nematodes on Oregon nursery crops (Draft: 2000). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86046a0425569f283" w:history="1">
+      <w:hyperlink r:id="rId61466a3fbbd8cffd0" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://bpp.oregonstate.edu/sites/agscid7/files/plant-parasitic-damage-levels-for-oregon-nursery-crops.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2089,51 +2089,51 @@
         <w:t xml:space="preserve">Nyczepier A P &amp; Halbrendt JM (1993) Nematode pests of deciduous fruit and nut trees. In Plant Parasitic Nematodes in Temperate Agriculture (eds Evans K, Trudgill DL &amp; Webster JM). CAB International, Wallingford, England. pp. 381-425</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PlantwisePlus Knowledge Bank (2023). Pratylenchus penetrans (nematode, northern root lesion). (accessed 26/Apr/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82036a0425569f2d5" w:history="1">
+      <w:hyperlink r:id="rId66626a3fbbd8d001f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.43900</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2260,51 +2260,51 @@
         <w:t xml:space="preserve">Talavera M, Miranda L, Gómez-Mora JA, Vela MD &amp; Verdejo-Lucas S (2019) Nematode management in the strawberry fields of southern Spain. Agronomy 9, 252: doi:10.3390/agronomy9050252</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Taning LM, Lippens L, Formesyn E, Wesemael W (2023) Impact of cover crops on population density of the root-lesion nematode Pratylenchus penetrans. Preprint DOI: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22616a0425569f380" w:history="1">
+      <w:hyperlink r:id="rId99496a3fbbd8d00ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21203/rs.3.rs-3338686/v1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2435,137 +2435,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="93359291">
+  <w:abstractNum w:abstractNumId="15244955">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="39002177">
+    <w:lvl w:ilvl="0" w:tplc="52313080">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="39002177" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="52313080" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="39002177" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="52313080" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="39002177" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="52313080" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="39002177" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="52313080" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="39002177" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="52313080" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="39002177" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="52313080" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="39002177" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="52313080" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="39002177" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="52313080" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="93359290">
+  <w:abstractNum w:abstractNumId="15244954">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="33569899">
+    <w:lvl w:ilvl="0" w:tplc="37606738">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3317,55 +3317,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="93359290">
-    <w:abstractNumId w:val="93359290"/>
+  <w:num w:numId="15244954">
+    <w:abstractNumId w:val="15244954"/>
   </w:num>
-  <w:num w:numId="93359291">
-    <w:abstractNumId w:val="93359291"/>
+  <w:num w:numId="15244955">
+    <w:abstractNumId w:val="15244955"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -14910,51 +14910,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId940007063" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId41506a0425569eb6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId83576a0425569f010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Home.aspx" TargetMode="External"/><Relationship Id="rId12006a0425569f068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bpp.oregonstate.edu/pratylenchus-oregon-crops" TargetMode="External"/><Relationship Id="rId86846a0425569f0c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.19084/rca.28749" TargetMode="External"/><Relationship Id="rId20316a0425569f165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/1568541044038632" TargetMode="External"/><Relationship Id="rId91896a0425569f22e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nemaplex.ucdavis.edu/" TargetMode="External"/><Relationship Id="rId86046a0425569f283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bpp.oregonstate.edu/sites/agscid7/files/plant-parasitic-damage-levels-for-oregon-nursery-crops.pdf" TargetMode="External"/><Relationship Id="rId82036a0425569f2d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.43900" TargetMode="External"/><Relationship Id="rId22616a0425569f380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21203/rs.3.rs-3338686/v1" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId423318164" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId98356a3fbbd8cf80b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId79966a3fbbd8cfd37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Home.aspx" TargetMode="External"/><Relationship Id="rId19156a3fbbd8cfd96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bpp.oregonstate.edu/pratylenchus-oregon-crops" TargetMode="External"/><Relationship Id="rId30436a3fbbd8cfe03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.19084/rca.28749" TargetMode="External"/><Relationship Id="rId14026a3fbbd8cfead" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/1568541044038632" TargetMode="External"/><Relationship Id="rId94566a3fbbd8cff7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nemaplex.ucdavis.edu/" TargetMode="External"/><Relationship Id="rId61466a3fbbd8cffd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bpp.oregonstate.edu/sites/agscid7/files/plant-parasitic-damage-levels-for-oregon-nursery-crops.pdf" TargetMode="External"/><Relationship Id="rId66626a3fbbd8d001f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.43900" TargetMode="External"/><Relationship Id="rId99496a3fbbd8d00ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21203/rs.3.rs-3338686/v1" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>