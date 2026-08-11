--- v1 (2026-06-27)
+++ v2 (2026-08-11)
@@ -511,51 +511,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Pratylenchus penetrans is cosmopolitan but mainly found in temperate regions, whereas Pratylenchus vulnus is present mostly on woody plants in warmer (subtropical and Mediterranean) climates in different continents (Moens &amp; Perry, 2009). Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId98356a3fbbd8cf80b" w:history="1">
+      <w:hyperlink r:id="rId90526a7b27807b7aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1392,51 +1392,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aaltjesschema (2019). Website on information and crop rotation for various crops. The website is s product of Wageningen UR, nematology PPO-AGV. Website is accessible until 31 March 2024, only information for perennial plants and fruit crops will still be available. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79966a3fbbd8cfd37" w:history="1">
+      <w:hyperlink r:id="rId26916a7b27807c05b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aaltjesschema.nl/Home.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1471,51 +1471,51 @@
         <w:t xml:space="preserve">Allen MW (1949). Root-lesion nematodes: resistant rootstocks most promising method of control. California Agriculture, January: 13-14.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (1998) Pratylenchus on Oregon crops: Pratylenchus damage levels for Oregon crops: a literature survey. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19156a3fbbd8cfd96" w:history="1">
+      <w:hyperlink r:id="rId31646a7b27807c0b9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://bpp.oregonstate.edu/pratylenchus-oregon-crops</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1558,51 +1558,51 @@
         <w:t xml:space="preserve">Askary TH, Banday SA, Iqbal U, Khan AA, Mir MM &amp; Waliullah MIS (2012) Plant parasitic nematode diversity in pome, stone and nut fruits. In Agroecology and Strategies for Climate Change (ed Lichtfouse E). Springer Sicens+Business Media B.V. DOI 10.1007/978-94-007-1905-7_10. 237-268.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Barbosa P, Faria JMS, Figueiredo AC, Mota M &amp; Vicente CSL (2022) Control of the root lesion Pratylenchus penetrans: the effect of nematicidal activity of plant-derived compounds. Revista de Ciencias Agrarias, 45 (4): 649-652. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30436a3fbbd8cfe03" w:history="1">
+      <w:hyperlink r:id="rId92316a7b27807c117" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.19084/rca.28749</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1729,51 +1729,51 @@
         <w:t xml:space="preserve">EPPO (2022) PM 4/17 (3) Certification scheme for olive trees and rootstocks. EPPO Bulletin 52, 590–60. DOI: 10.1111/epp.1288</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Evenhuis A, Korthals G &amp; Molendijk L. (2004). Tagetes patula as an effective catch crop for long-term control of Pratylenchus penetrans. Nematology, 6(6), 877-881. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14026a3fbbd8cfead" w:history="1">
+      <w:hyperlink r:id="rId95926a7b27807c1e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/1568541044038632</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1946,51 +1946,51 @@
         <w:t xml:space="preserve">Navarro MJ, Bartual J (2020) Cultivo de la higuera. Formación y Tranferencia – Ficha técnica. Consellería de Agricultura, Desarrollo Rural, Emergencia Climática y Transición Ecológica. Generalitat Valencian.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NEMAPLEX (2024) Host Status of a Plant Genus and species to Nematodes. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94566a3fbbd8cff7a" w:history="1">
+      <w:hyperlink r:id="rId83866a7b27807c6b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://nemaplex.ucdavis.edu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed: 07/11/2024)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2033,51 +2033,51 @@
         <w:t xml:space="preserve">Mai WF &amp; Abawi GS (1978) Determining the cause and extent of apple, cherry, and pear replant diseases under controlled conditions. Phytopathology 68, 1540-1544.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Merrifield K (2000) Plant-parasitic damage levels for Oregon nursery crops: A literature survey. Biology, host ranges, and damage levels of root-parasitic nematodes on Oregon nursery crops (Draft: 2000). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61466a3fbbd8cffd0" w:history="1">
+      <w:hyperlink r:id="rId72316a7b27807c714" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://bpp.oregonstate.edu/sites/agscid7/files/plant-parasitic-damage-levels-for-oregon-nursery-crops.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2089,51 +2089,51 @@
         <w:t xml:space="preserve">Nyczepier A P &amp; Halbrendt JM (1993) Nematode pests of deciduous fruit and nut trees. In Plant Parasitic Nematodes in Temperate Agriculture (eds Evans K, Trudgill DL &amp; Webster JM). CAB International, Wallingford, England. pp. 381-425</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PlantwisePlus Knowledge Bank (2023). Pratylenchus penetrans (nematode, northern root lesion). (accessed 26/Apr/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66626a3fbbd8d001f" w:history="1">
+      <w:hyperlink r:id="rId52316a7b27807c766" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.43900</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2260,51 +2260,51 @@
         <w:t xml:space="preserve">Talavera M, Miranda L, Gómez-Mora JA, Vela MD &amp; Verdejo-Lucas S (2019) Nematode management in the strawberry fields of southern Spain. Agronomy 9, 252: doi:10.3390/agronomy9050252</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Taning LM, Lippens L, Formesyn E, Wesemael W (2023) Impact of cover crops on population density of the root-lesion nematode Pratylenchus penetrans. Preprint DOI: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99496a3fbbd8d00ca" w:history="1">
+      <w:hyperlink r:id="rId76716a7b27807c847" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21203/rs.3.rs-3338686/v1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2435,137 +2435,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="15244955">
+  <w:abstractNum w:abstractNumId="91554609">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="52313080">
+    <w:lvl w:ilvl="0" w:tplc="77755764">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="52313080" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="77755764" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="52313080" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="77755764" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="52313080" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="77755764" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="52313080" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="77755764" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="52313080" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="77755764" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="52313080" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="77755764" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="52313080" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="77755764" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="52313080" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="77755764" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15244954">
+  <w:abstractNum w:abstractNumId="91554608">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="37606738">
+    <w:lvl w:ilvl="0" w:tplc="52987629">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3317,55 +3317,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="15244954">
-    <w:abstractNumId w:val="15244954"/>
+  <w:num w:numId="91554608">
+    <w:abstractNumId w:val="91554608"/>
   </w:num>
-  <w:num w:numId="15244955">
-    <w:abstractNumId w:val="15244955"/>
+  <w:num w:numId="91554609">
+    <w:abstractNumId w:val="91554609"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -14910,51 +14910,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId423318164" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId98356a3fbbd8cf80b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId79966a3fbbd8cfd37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Home.aspx" TargetMode="External"/><Relationship Id="rId19156a3fbbd8cfd96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bpp.oregonstate.edu/pratylenchus-oregon-crops" TargetMode="External"/><Relationship Id="rId30436a3fbbd8cfe03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.19084/rca.28749" TargetMode="External"/><Relationship Id="rId14026a3fbbd8cfead" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/1568541044038632" TargetMode="External"/><Relationship Id="rId94566a3fbbd8cff7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nemaplex.ucdavis.edu/" TargetMode="External"/><Relationship Id="rId61466a3fbbd8cffd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bpp.oregonstate.edu/sites/agscid7/files/plant-parasitic-damage-levels-for-oregon-nursery-crops.pdf" TargetMode="External"/><Relationship Id="rId66626a3fbbd8d001f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.43900" TargetMode="External"/><Relationship Id="rId99496a3fbbd8d00ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21203/rs.3.rs-3338686/v1" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId244684724" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId90526a7b27807b7aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId26916a7b27807c05b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Home.aspx" TargetMode="External"/><Relationship Id="rId31646a7b27807c0b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bpp.oregonstate.edu/pratylenchus-oregon-crops" TargetMode="External"/><Relationship Id="rId92316a7b27807c117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.19084/rca.28749" TargetMode="External"/><Relationship Id="rId95926a7b27807c1e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/1568541044038632" TargetMode="External"/><Relationship Id="rId83866a7b27807c6b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nemaplex.ucdavis.edu/" TargetMode="External"/><Relationship Id="rId72316a7b27807c714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bpp.oregonstate.edu/sites/agscid7/files/plant-parasitic-damage-levels-for-oregon-nursery-crops.pdf" TargetMode="External"/><Relationship Id="rId52316a7b27807c766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.43900" TargetMode="External"/><Relationship Id="rId76716a7b27807c847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21203/rs.3.rs-3338686/v1" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>