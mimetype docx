--- v0 (2026-05-13)
+++ v1 (2026-06-27)
@@ -1572,51 +1572,51 @@
         <w:t xml:space="preserve">Castagnoli M &amp; Oldfield GN (1996) “Other fruit trees and nut trees”, In Eriophyoid Mites-Their Biology, Natural Enemies and Control (eds Lindquist EE, Sabelis MW &amp; Bruin J). Elsevier Science BV, Amsterdam, NL. pages 543–559. doi: 10.3791/51738</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Contarini M, Rossini L, Di Sora N, de Lillo E &amp; Speranza S (2022) Monitoring the bud mite pest in a hazelnut orchard of central Italy: do plant height and irrigation influence the infestation level? Agronomy 12, 1982. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61576a04260b1a932" w:history="1">
+      <w:hyperlink r:id="rId14216a3fb84491d5e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agronomy12081982</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1636,117 +1636,117 @@
         <w:t xml:space="preserve">Cvrković T, Chetverikov P, Vidovic B &amp; Petanović R (2016). Cryptic speciation within Phytoptus avellanae s.l. (Eriophyoidea: Phytoptidae) revealed by molecular data and observations on molting Tegonotus-like nymphs. Exp. Appl. Acarol. 68, 83–96. doi: 10.1007/s10493-015-9981-5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Contarini M, Rossini L, Di Sora N, de Lillo E &amp; Speranza S (2022) Monitoring the bud mite pest in a hazelnut orchard of Central Italy: do plant height and irrigation influence the infestation level? Agronomy, 12, 1982. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63976a04260b1a989" w:history="1">
+      <w:hyperlink r:id="rId72056a3fb84491dab" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agronomy12081982</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Contarini M, Masturzi R, Iezzi E, Petrovic M, Silvestri C, Turco S, Speranza S &amp; Rossini L (2024) Can pest management and cultivar affect Phytoptus avellanae infestations on hazelnut? Insects, 15, 740. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74266a04260b1a9b5" w:history="1">
+      <w:hyperlink r:id="rId34506a3fb84491dd1" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects15100740</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De Jong Y, Kouwenberg J, Boumans L, Hussey C, Hyam T, Nicolson N, Kirk P, Paton A, Michel E, Guiry MD, Boegh PS, Ærenlund Pedersen H, Enghoff H, Von Raab-Straube E, Güntsch A, Geoffroy M, Müller A, Kohlbecker A, Berendsohn W, Appeltans W, Arvanitidis C, Vanhoorne B, Declerck G, Vandepitte L, Hernandez F, Nash R, Costello MJ, Ouvrard D, Bezard-Falgas P, Bourgoin T, Wetzel FT, Glöckler F, Korb G, Ring C, Hagedorn G, Häuser C, Aktaç N, Asan A, Ardelean A, Vieira Borges PA, Dhora D, Khachatryan H, Malicky M, Ibrahimov S, Tuzikov A, De Wever A, Moncheva S, Spassov N, Chobot K, Popov A, Boršić I, Sfenthourakis S, Kõljalg U, Uotila P, Olivier G, Dauvin JC, Tarkhnishvili D, Chaladze G, Tuerkay M, Legakis A, Peregovits L, Gudmundsson G, Ólafsson E, Lysaght L, Galil BS, Raimondo FM, Domina G, Stoch F, Minelli A, Spungis V, Budrys E, Olenin S, Turpel A, Walisch T, Krpach V, Gambin MT, Ungureanu L, Karaman G, Kleukers RMJC, Stur E, Aagaard K, Valland N, Loennechen Moen T, Bogdanowicz W, Tykarski P, Węsławski JM, Kędra M, De Frias Martins AM, Domingos Abreu A, Silva T, Medvedev S, Ryss A, Šimić S, Marhold K, Stloukal E, Tome D, Ramos MA, Valdés B, Pina F, Kullander S, Telenius A, Gonseth Y, Tschudin P, Sergeyeva O, Vladymyrov V, Bohdanovych Rizun V, Raper C, Lear D, Stoev P, Penev L, Casino Rubio A, Backeljau T, Saarenmaa H, Ulenberg S (2015) PESI - a taxonomic backbone for Europe. Biodiversity Data Journal 3: e5848. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15976a04260b1a9ea" w:history="1">
+      <w:hyperlink r:id="rId14056a3fb84491e01" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/BDJ.3.e5848</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1766,51 +1766,51 @@
         <w:t xml:space="preserve">de Lillo E, Pozzebon A, Valenzano D and Duso C (2018) An intimate relationship between eriophyoid mites and their host plants – a review. Frontiers in Plant Sciences 9, 1786. doi: 10.3389/fpls.2018.0178</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ellis WN (2001-2024) Plant parasites of Europe: leafminers, galls and fungi. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55506a04260b1aa31" w:history="1">
+      <w:hyperlink r:id="rId87286a3fb84491e41" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://bladmineerders.nl/parasites/animalia/arthropoda/insecta/hemiptera/sternorrhyncha/psylloidea/psyllidae/psyllinae/cacopsylla/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 26/Aug/2024).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1876,51 +1876,51 @@
         <w:t xml:space="preserve">Lovett AL (1919) Nut insects. Proceedings of the Western Walnut Association 1: 15-17.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Murray K, Jepson P (2018) An integrated pest management strategic plan for hazelnuts in Oregon and Washington. Oregon State University. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29806a04260b1aaa5" w:history="1">
+      <w:hyperlink r:id="rId45506a3fb84491ea7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://catalog.extension.oregonstate.edu/em9223</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 26/Aug/2024).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2078,51 +2078,51 @@
         <w:t xml:space="preserve">Shanovich HN, Chediack A, Fischbach JA &amp; Aukema B (2023) Spatial patterns suggest movement of the filbert bud mite (Phytoptus avellanae) between plants and overwintering infestations in a hazelnut (Corylus spp.) orchard. Preprint DOI: 10.21203/rs.3.rs-2684613/v1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Turco S, Brugneti F, Giubilei I, Silvestri C, Petrovic M., Drais MI, Cristofori V, Speranza S, Mazzaglia A, Contarini M &amp; Rossini L (2024) A bud’s life: Metabarcoding análisis to characterize hazelnut big buds microbiome biodiversity. Microbiological Research, 287: 127851. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73576a04260b1ab75" w:history="1">
+      <w:hyperlink r:id="rId29666a3fb84491f5e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.micres.2024.127851</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2230,137 +2230,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="94386000">
+  <w:abstractNum w:abstractNumId="96116021">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="74920937">
+    <w:lvl w:ilvl="0" w:tplc="27328115">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="74920937" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="27328115" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="74920937" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="27328115" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="74920937" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="27328115" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="74920937" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="27328115" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="74920937" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="27328115" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="74920937" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="27328115" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="74920937" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="27328115" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="74920937" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="27328115" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="94385999">
+  <w:abstractNum w:abstractNumId="96116020">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="43930053">
+    <w:lvl w:ilvl="0" w:tplc="69452001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3112,55 +3112,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="94385999">
-    <w:abstractNumId w:val="94385999"/>
+  <w:num w:numId="96116020">
+    <w:abstractNumId w:val="96116020"/>
   </w:num>
-  <w:num w:numId="94386000">
-    <w:abstractNumId w:val="94386000"/>
+  <w:num w:numId="96116021">
+    <w:abstractNumId w:val="96116021"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -14705,51 +14705,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId156650196" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId61576a04260b1a932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy12081982" TargetMode="External"/><Relationship Id="rId63976a04260b1a989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy12081982" TargetMode="External"/><Relationship Id="rId74266a04260b1a9b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects15100740" TargetMode="External"/><Relationship Id="rId15976a04260b1a9ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/BDJ.3.e5848" TargetMode="External"/><Relationship Id="rId55506a04260b1aa31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bladmineerders.nl/parasites/animalia/arthropoda/insecta/hemiptera/sternorrhyncha/psylloidea/psyllidae/psyllinae/cacopsylla/" TargetMode="External"/><Relationship Id="rId29806a04260b1aaa5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalog.extension.oregonstate.edu/em9223" TargetMode="External"/><Relationship Id="rId73576a04260b1ab75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.micres.2024.127851" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId946931235" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId14216a3fb84491d5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy12081982" TargetMode="External"/><Relationship Id="rId72056a3fb84491dab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy12081982" TargetMode="External"/><Relationship Id="rId34506a3fb84491dd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects15100740" TargetMode="External"/><Relationship Id="rId14056a3fb84491e01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/BDJ.3.e5848" TargetMode="External"/><Relationship Id="rId87286a3fb84491e41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bladmineerders.nl/parasites/animalia/arthropoda/insecta/hemiptera/sternorrhyncha/psylloidea/psyllidae/psyllinae/cacopsylla/" TargetMode="External"/><Relationship Id="rId45506a3fb84491ea7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalog.extension.oregonstate.edu/em9223" TargetMode="External"/><Relationship Id="rId29666a3fb84491f5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.micres.2024.127851" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>