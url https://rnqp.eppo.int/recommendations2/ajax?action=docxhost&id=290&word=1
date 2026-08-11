--- v1 (2026-06-27)
+++ v2 (2026-08-11)
@@ -1572,51 +1572,51 @@
         <w:t xml:space="preserve">Castagnoli M &amp; Oldfield GN (1996) “Other fruit trees and nut trees”, In Eriophyoid Mites-Their Biology, Natural Enemies and Control (eds Lindquist EE, Sabelis MW &amp; Bruin J). Elsevier Science BV, Amsterdam, NL. pages 543–559. doi: 10.3791/51738</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Contarini M, Rossini L, Di Sora N, de Lillo E &amp; Speranza S (2022) Monitoring the bud mite pest in a hazelnut orchard of central Italy: do plant height and irrigation influence the infestation level? Agronomy 12, 1982. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14216a3fb84491d5e" w:history="1">
+      <w:hyperlink r:id="rId12786a7b273417782" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agronomy12081982</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1636,117 +1636,117 @@
         <w:t xml:space="preserve">Cvrković T, Chetverikov P, Vidovic B &amp; Petanović R (2016). Cryptic speciation within Phytoptus avellanae s.l. (Eriophyoidea: Phytoptidae) revealed by molecular data and observations on molting Tegonotus-like nymphs. Exp. Appl. Acarol. 68, 83–96. doi: 10.1007/s10493-015-9981-5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Contarini M, Rossini L, Di Sora N, de Lillo E &amp; Speranza S (2022) Monitoring the bud mite pest in a hazelnut orchard of Central Italy: do plant height and irrigation influence the infestation level? Agronomy, 12, 1982. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72056a3fb84491dab" w:history="1">
+      <w:hyperlink r:id="rId11556a7b2734177de" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agronomy12081982</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Contarini M, Masturzi R, Iezzi E, Petrovic M, Silvestri C, Turco S, Speranza S &amp; Rossini L (2024) Can pest management and cultivar affect Phytoptus avellanae infestations on hazelnut? Insects, 15, 740. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34506a3fb84491dd1" w:history="1">
+      <w:hyperlink r:id="rId32476a7b27341780a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects15100740</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De Jong Y, Kouwenberg J, Boumans L, Hussey C, Hyam T, Nicolson N, Kirk P, Paton A, Michel E, Guiry MD, Boegh PS, Ærenlund Pedersen H, Enghoff H, Von Raab-Straube E, Güntsch A, Geoffroy M, Müller A, Kohlbecker A, Berendsohn W, Appeltans W, Arvanitidis C, Vanhoorne B, Declerck G, Vandepitte L, Hernandez F, Nash R, Costello MJ, Ouvrard D, Bezard-Falgas P, Bourgoin T, Wetzel FT, Glöckler F, Korb G, Ring C, Hagedorn G, Häuser C, Aktaç N, Asan A, Ardelean A, Vieira Borges PA, Dhora D, Khachatryan H, Malicky M, Ibrahimov S, Tuzikov A, De Wever A, Moncheva S, Spassov N, Chobot K, Popov A, Boršić I, Sfenthourakis S, Kõljalg U, Uotila P, Olivier G, Dauvin JC, Tarkhnishvili D, Chaladze G, Tuerkay M, Legakis A, Peregovits L, Gudmundsson G, Ólafsson E, Lysaght L, Galil BS, Raimondo FM, Domina G, Stoch F, Minelli A, Spungis V, Budrys E, Olenin S, Turpel A, Walisch T, Krpach V, Gambin MT, Ungureanu L, Karaman G, Kleukers RMJC, Stur E, Aagaard K, Valland N, Loennechen Moen T, Bogdanowicz W, Tykarski P, Węsławski JM, Kędra M, De Frias Martins AM, Domingos Abreu A, Silva T, Medvedev S, Ryss A, Šimić S, Marhold K, Stloukal E, Tome D, Ramos MA, Valdés B, Pina F, Kullander S, Telenius A, Gonseth Y, Tschudin P, Sergeyeva O, Vladymyrov V, Bohdanovych Rizun V, Raper C, Lear D, Stoev P, Penev L, Casino Rubio A, Backeljau T, Saarenmaa H, Ulenberg S (2015) PESI - a taxonomic backbone for Europe. Biodiversity Data Journal 3: e5848. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14056a3fb84491e01" w:history="1">
+      <w:hyperlink r:id="rId44646a7b27341783f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/BDJ.3.e5848</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1766,51 +1766,51 @@
         <w:t xml:space="preserve">de Lillo E, Pozzebon A, Valenzano D and Duso C (2018) An intimate relationship between eriophyoid mites and their host plants – a review. Frontiers in Plant Sciences 9, 1786. doi: 10.3389/fpls.2018.0178</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ellis WN (2001-2024) Plant parasites of Europe: leafminers, galls and fungi. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87286a3fb84491e41" w:history="1">
+      <w:hyperlink r:id="rId94186a7b27341788c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://bladmineerders.nl/parasites/animalia/arthropoda/insecta/hemiptera/sternorrhyncha/psylloidea/psyllidae/psyllinae/cacopsylla/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 26/Aug/2024).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1876,51 +1876,51 @@
         <w:t xml:space="preserve">Lovett AL (1919) Nut insects. Proceedings of the Western Walnut Association 1: 15-17.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Murray K, Jepson P (2018) An integrated pest management strategic plan for hazelnuts in Oregon and Washington. Oregon State University. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45506a3fb84491ea7" w:history="1">
+      <w:hyperlink r:id="rId77636a7b273417931" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://catalog.extension.oregonstate.edu/em9223</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 26/Aug/2024).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2078,51 +2078,51 @@
         <w:t xml:space="preserve">Shanovich HN, Chediack A, Fischbach JA &amp; Aukema B (2023) Spatial patterns suggest movement of the filbert bud mite (Phytoptus avellanae) between plants and overwintering infestations in a hazelnut (Corylus spp.) orchard. Preprint DOI: 10.21203/rs.3.rs-2684613/v1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Turco S, Brugneti F, Giubilei I, Silvestri C, Petrovic M., Drais MI, Cristofori V, Speranza S, Mazzaglia A, Contarini M &amp; Rossini L (2024) A bud’s life: Metabarcoding análisis to characterize hazelnut big buds microbiome biodiversity. Microbiological Research, 287: 127851. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29666a3fb84491f5e" w:history="1">
+      <w:hyperlink r:id="rId41766a7b273417a16" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.micres.2024.127851</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2230,137 +2230,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="96116021">
+  <w:abstractNum w:abstractNumId="48671058">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="27328115">
+    <w:lvl w:ilvl="0" w:tplc="22470101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="27328115" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="22470101" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="27328115" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="22470101" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="27328115" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="22470101" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="27328115" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="22470101" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="27328115" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="22470101" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="27328115" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="22470101" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="27328115" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="22470101" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="27328115" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="22470101" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="96116020">
+  <w:abstractNum w:abstractNumId="48671057">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="69452001">
+    <w:lvl w:ilvl="0" w:tplc="73643998">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3112,55 +3112,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="96116020">
-    <w:abstractNumId w:val="96116020"/>
+  <w:num w:numId="48671057">
+    <w:abstractNumId w:val="48671057"/>
   </w:num>
-  <w:num w:numId="96116021">
-    <w:abstractNumId w:val="96116021"/>
+  <w:num w:numId="48671058">
+    <w:abstractNumId w:val="48671058"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -14705,51 +14705,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId946931235" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId14216a3fb84491d5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy12081982" TargetMode="External"/><Relationship Id="rId72056a3fb84491dab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy12081982" TargetMode="External"/><Relationship Id="rId34506a3fb84491dd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects15100740" TargetMode="External"/><Relationship Id="rId14056a3fb84491e01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/BDJ.3.e5848" TargetMode="External"/><Relationship Id="rId87286a3fb84491e41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bladmineerders.nl/parasites/animalia/arthropoda/insecta/hemiptera/sternorrhyncha/psylloidea/psyllidae/psyllinae/cacopsylla/" TargetMode="External"/><Relationship Id="rId45506a3fb84491ea7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalog.extension.oregonstate.edu/em9223" TargetMode="External"/><Relationship Id="rId29666a3fb84491f5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.micres.2024.127851" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId715727413" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId12786a7b273417782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy12081982" TargetMode="External"/><Relationship Id="rId11556a7b2734177de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy12081982" TargetMode="External"/><Relationship Id="rId32476a7b27341780a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects15100740" TargetMode="External"/><Relationship Id="rId44646a7b27341783f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/BDJ.3.e5848" TargetMode="External"/><Relationship Id="rId94186a7b27341788c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bladmineerders.nl/parasites/animalia/arthropoda/insecta/hemiptera/sternorrhyncha/psylloidea/psyllidae/psyllinae/cacopsylla/" TargetMode="External"/><Relationship Id="rId77636a7b273417931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalog.extension.oregonstate.edu/em9223" TargetMode="External"/><Relationship Id="rId41766a7b273417a16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.micres.2024.127851" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>