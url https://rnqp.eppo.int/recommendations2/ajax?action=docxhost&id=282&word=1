--- v0 (2026-05-13)
+++ v1 (2026-06-27)
@@ -511,51 +511,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId40226a04253a6f472" w:history="1">
+      <w:hyperlink r:id="rId21326a3fb7c6f0d79" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). The pest is also reported in other European countries e.g. Poland, Romania (CABI, 2021), and Sweden (Matsiakh &amp; Menkis, 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1526,84 +1526,84 @@
         <w:t xml:space="preserve">Brasier CM (2008) The biosecurity threat to the UK and global environment from international trade in plants. Plant Pathology 57, 792-808. Doi: 10.1111/j.1365-3059.2008.01886.x</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Brasier CM &amp; Scott JK (1994) European oak declines and global warming: a theoretical assessment with special reference to the activity of Phytophthora cinnamomi. EPPO Bulletin 24(1), 221-232. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80766a04253a6f9eb" w:history="1">
+      <w:hyperlink r:id="rId39056a3fb7c6f12db" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1994.tb01063.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Bregant C, Mulas AA, Rossetto G, Deidda A, Maddau L, Piras G &amp; Linaldeddu BT (2021) Phytophthora mediterranea sp. nov., a new species closely related to Phytophthora cinnamomi from nursery plants of Myrtus communis in Italy. Forests 12, 682. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67436a04253a6fa14" w:history="1">
+      <w:hyperlink r:id="rId44176a3fb7c6f1304" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f12060682</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1615,51 +1615,51 @@
         <w:t xml:space="preserve">Breisch H &amp; Hennion B (2004). Chestnut rootstock: towards more resistance. Infos-Ctifl 198, 35-38.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Davison E) (2021) Phytophthora cinnamomi (Phytophthora dieback) (last updated 3/May/2024; accessed 14/May/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43616a04253a6fa4c" w:history="1">
+      <w:hyperlink r:id="rId99136a3fb7c6f1352" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.40957</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1671,51 +1671,51 @@
         <w:t xml:space="preserve">Colquhoun IJ &amp; Petersen AE (1994). The impact of disease on mining. Journal of the Royal Society of Western Australia 77, 151-158.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Davison EM, Drenth A, Kumar S, Mack S, Mackie AE &amp; McKirdy S (2006). Pathogens associated with nursery plants imported into Western Australia. Australasian Plant Pathology 35(4), 473-475. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59206a04253a6fa85" w:history="1">
+      <w:hyperlink r:id="rId89876a3fb7c6f138e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.publish.csiro.au/nid/39.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1750,84 +1750,84 @@
         <w:t xml:space="preserve">Fernandez J, Míguez B, Miranda ME, Fernández J, Barciela S &amp; Martínez R (2014) O material vexetal na plantación de soutos. In “Guía de cultivo do castiñeiro para a produción de castaña”. Consellería do Medio Rural e do Mar. Xunta de Galicia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Hardham R &amp; Blackman LM (2018) Pathogen Profile Update: Phytophthora cinnamomi. Molecular plant pathology 19(2), 260-285. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97886a04253a6fad5" w:history="1">
+      <w:hyperlink r:id="rId55606a3fb7c6f13e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12568</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Harshani HS, Tsakalos JL, Mansfield, TM, McComb J, Burgess TI, St. J. Hardy GE (2023) Impact of Phytophthora cinnamomi on the taxonomic and functional diversity of forest plants in a mediterranean-type biodiversity hotspot. Journal of Vegetation Science 34, e13218, 13 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76486a04253a6faf9" w:history="1">
+      <w:hyperlink r:id="rId71636a3fb7c6f1405" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/jvs.13218</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1862,69 +1862,69 @@
         <w:t xml:space="preserve">Jung T, Orlikowski L, Henricot B, Abad-Campos P, Aday AG, Aguín Casal O, Bakonyi J, Cacciola SO, Cech T, Chavarriaga D, Corcobado T, Cravador A, Decourcelle T, Denton G, Diamandis S, Doğmuş-Lehtijärvi HT, Franceschini A, Ginetti B, Green S, Glavendekíc M, Hantula J, Hartmann G, Herrero M, Ivic D, Horta Jung M, Lilja A, Keca N, Kramarets V, Lyubenova A, Machado H, Magnano di San Lio G, Mansilla Vázquez PJ, Marçais B, Matsiakh I, Milenkovic I, Moricca S, Nagy ZA, Nechwatal J., Olsson C, Oszako T, Pane</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Matsiakh I &amp; Menkis A (2023) An Overview of Phytophthora Species on Woody Plants in Sweden and Other Nordic Countries. Microorganisms 11(5), 1309. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37166a04253a6fb49" w:history="1">
+      <w:hyperlink r:id="rId50076a3fb7c6f1457" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms11051309</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> A, Paplomatas EJ, Pintos Varela C, Prospero S, Rial Martínez C, Rigling D, Robin C, Rytkönen A, Sánchez ME, Sanz Ros AV, Scanu B, Schlenzig A, Schumacher J, Slavov S, Solla A, Sousa E, Stenlid J, Talgø V, Tomic Z, Tsopelas P, Vannini A, Vettraino AM, Wenneker M, Woodward S &amp; Peréz-Sierra A (2016) Widespread Phytophthora infestations in European nurseries put forest, semi‐natural and horticultural ecosystems at high risk of Phytophthora diseases. Forest Pathology, 46(2), 134-16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50726a04253a6fb63" w:history="1">
+      <w:hyperlink r:id="rId94626a3fb7c6f1472" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/efp.12239</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2036,51 +2036,51 @@
         <w:t xml:space="preserve">MacDonald JD, Ali-Shtayeh MS, Kabashima J &amp; Stites J (1994). Occurrence of Phytophthora species in recirculated nursery irrigation effluents. Plant Disease 78(6), 607-611.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">MAPA (2018) Guía de Gestión Integrada de Plagas: castaño. Ministerio de Agricultura, Pesca y Alimentación. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48926a04253a6fbf5" w:history="1">
+      <w:hyperlink r:id="rId48616a3fb7c6f1505" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/productos-fitosanitarios/guias-gestion-plagas/frutales/default.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2138,133 +2138,133 @@
         <w:t xml:space="preserve">Santos C, Machado H, Correia I, Gomes F, Gomes-Laranjo J &amp; Costa R (2014) Phenotyping Castanea hybrids for Phytophthora cinnamomic resistance. Plant Pathology 64, 901–910 Doi: 10.1111/ppa.12313</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">SEF (2023) Phytophthora cinnamomi Rands. In “Patógenos de plantas descritos en España”. Sociedad Española de Fitopatología. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69156a04253a6fc57" w:history="1">
+      <w:hyperlink r:id="rId40656a3fb7c6f1567" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://sef.es/patogeno/phytophthora-cinnamomi-rands</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed: 07/22/2024).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Sena K, Crocker E, Vincelli P &amp; Barton C (2018) Phytophthora cinnamomi as a driver of forest change: Implications for conservation and management. Forest Ecology and Management 409, 799-807. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73276a04253a6fc81" w:history="1">
+      <w:hyperlink r:id="rId91456a3fb7c6f1591" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.foreco.2017.12.022</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Serrano MS, Romero MA, Homet P &amp; Gomez-Aparicio L (2022) Climate change impact on the population dynamics of exotic pathogens: The case of the worldwide pathogen Phytophthora cinnamomi. Agricultural and Forest Meteorology 322, 109002. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70996a04253a6fcab" w:history="1">
+      <w:hyperlink r:id="rId55296a3fb7c6f15bb" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.agrformet.2022.109002</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2307,51 +2307,51 @@
         <w:t xml:space="preserve">Smith PM (1988) Phytophthora cinnamomi. In European Handbook of Plant Diseases (eds Smith IM, Dunez J, Lelliott RA, Phillips DH &amp;Archer SA). Oxford, UK: Blackwell Scientific Publications, 213-215.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Trindade M, Costa e Silva F, Moreira AC, Gonçalves MdC, David TS, Cardillo E, Rodríguez-Molina MC, Silva CS, Ribeiro, Dina D &amp; Santos G (2019) Prevenção e Gestão de Fitóftora em Viveiros Florestais. Ed: INIAV. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24586a04253a6fd00" w:history="1">
+      <w:hyperlink r:id="rId32766a3fb7c6f1610" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.iniav.pt/images/publicacoes/livros-manuais/fitoftora_viveiros.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2559,137 +2559,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="67028269">
+  <w:abstractNum w:abstractNumId="56062699">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="79739514">
+    <w:lvl w:ilvl="0" w:tplc="43703816">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="79739514" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="43703816" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="79739514" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="43703816" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="79739514" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="43703816" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="79739514" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="43703816" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="79739514" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="43703816" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="79739514" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="43703816" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="79739514" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="43703816" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="79739514" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="43703816" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="67028268">
+  <w:abstractNum w:abstractNumId="56062698">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="19102904">
+    <w:lvl w:ilvl="0" w:tplc="66766721">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3441,55 +3441,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="67028268">
-    <w:abstractNumId w:val="67028268"/>
+  <w:num w:numId="56062698">
+    <w:abstractNumId w:val="56062698"/>
   </w:num>
-  <w:num w:numId="67028269">
-    <w:abstractNumId w:val="67028269"/>
+  <w:num w:numId="56062699">
+    <w:abstractNumId w:val="56062699"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -15034,51 +15034,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId909707909" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId40226a04253a6f472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId80766a04253a6f9eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1994.tb01063.x" TargetMode="External"/><Relationship Id="rId67436a04253a6fa14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f12060682" TargetMode="External"/><Relationship Id="rId43616a04253a6fa4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.40957" TargetMode="External"/><Relationship Id="rId59206a04253a6fa85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publish.csiro.au/nid/39.htm" TargetMode="External"/><Relationship Id="rId97886a04253a6fad5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12568" TargetMode="External"/><Relationship Id="rId76486a04253a6faf9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jvs.13218" TargetMode="External"/><Relationship Id="rId37166a04253a6fb49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms11051309" TargetMode="External"/><Relationship Id="rId50726a04253a6fb63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12239" TargetMode="External"/><Relationship Id="rId48926a04253a6fbf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/productos-fitosanitarios/guias-gestion-plagas/frutales/default.aspx" TargetMode="External"/><Relationship Id="rId69156a04253a6fc57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sef.es/patogeno/phytophthora-cinnamomi-rands" TargetMode="External"/><Relationship Id="rId73276a04253a6fc81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2017.12.022" TargetMode="External"/><Relationship Id="rId70996a04253a6fcab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.agrformet.2022.109002" TargetMode="External"/><Relationship Id="rId24586a04253a6fd00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iniav.pt/images/publicacoes/livros-manuais/fitoftora_viveiros.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId318326384" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId21326a3fb7c6f0d79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId39056a3fb7c6f12db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1994.tb01063.x" TargetMode="External"/><Relationship Id="rId44176a3fb7c6f1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f12060682" TargetMode="External"/><Relationship Id="rId99136a3fb7c6f1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.40957" TargetMode="External"/><Relationship Id="rId89876a3fb7c6f138e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publish.csiro.au/nid/39.htm" TargetMode="External"/><Relationship Id="rId55606a3fb7c6f13e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12568" TargetMode="External"/><Relationship Id="rId71636a3fb7c6f1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jvs.13218" TargetMode="External"/><Relationship Id="rId50076a3fb7c6f1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms11051309" TargetMode="External"/><Relationship Id="rId94626a3fb7c6f1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12239" TargetMode="External"/><Relationship Id="rId48616a3fb7c6f1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/productos-fitosanitarios/guias-gestion-plagas/frutales/default.aspx" TargetMode="External"/><Relationship Id="rId40656a3fb7c6f1567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sef.es/patogeno/phytophthora-cinnamomi-rands" TargetMode="External"/><Relationship Id="rId91456a3fb7c6f1591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2017.12.022" TargetMode="External"/><Relationship Id="rId55296a3fb7c6f15bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.agrformet.2022.109002" TargetMode="External"/><Relationship Id="rId32766a3fb7c6f1610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iniav.pt/images/publicacoes/livros-manuais/fitoftora_viveiros.pdf" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>