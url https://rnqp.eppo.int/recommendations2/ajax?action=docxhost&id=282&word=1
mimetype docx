--- v1 (2026-06-27)
+++ v2 (2026-08-11)
@@ -511,51 +511,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId21326a3fb7c6f0d79" w:history="1">
+      <w:hyperlink r:id="rId46976a7b26e7c244a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). The pest is also reported in other European countries e.g. Poland, Romania (CABI, 2021), and Sweden (Matsiakh &amp; Menkis, 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1526,84 +1526,84 @@
         <w:t xml:space="preserve">Brasier CM (2008) The biosecurity threat to the UK and global environment from international trade in plants. Plant Pathology 57, 792-808. Doi: 10.1111/j.1365-3059.2008.01886.x</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Brasier CM &amp; Scott JK (1994) European oak declines and global warming: a theoretical assessment with special reference to the activity of Phytophthora cinnamomi. EPPO Bulletin 24(1), 221-232. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39056a3fb7c6f12db" w:history="1">
+      <w:hyperlink r:id="rId18936a7b26e7c29ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1994.tb01063.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Bregant C, Mulas AA, Rossetto G, Deidda A, Maddau L, Piras G &amp; Linaldeddu BT (2021) Phytophthora mediterranea sp. nov., a new species closely related to Phytophthora cinnamomi from nursery plants of Myrtus communis in Italy. Forests 12, 682. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44176a3fb7c6f1304" w:history="1">
+      <w:hyperlink r:id="rId58416a7b26e7c2a18" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f12060682</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1615,51 +1615,51 @@
         <w:t xml:space="preserve">Breisch H &amp; Hennion B (2004). Chestnut rootstock: towards more resistance. Infos-Ctifl 198, 35-38.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Davison E) (2021) Phytophthora cinnamomi (Phytophthora dieback) (last updated 3/May/2024; accessed 14/May/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99136a3fb7c6f1352" w:history="1">
+      <w:hyperlink r:id="rId55646a7b26e7c2a52" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.40957</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1671,51 +1671,51 @@
         <w:t xml:space="preserve">Colquhoun IJ &amp; Petersen AE (1994). The impact of disease on mining. Journal of the Royal Society of Western Australia 77, 151-158.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Davison EM, Drenth A, Kumar S, Mack S, Mackie AE &amp; McKirdy S (2006). Pathogens associated with nursery plants imported into Western Australia. Australasian Plant Pathology 35(4), 473-475. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89876a3fb7c6f138e" w:history="1">
+      <w:hyperlink r:id="rId71766a7b26e7c2a90" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.publish.csiro.au/nid/39.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1750,84 +1750,84 @@
         <w:t xml:space="preserve">Fernandez J, Míguez B, Miranda ME, Fernández J, Barciela S &amp; Martínez R (2014) O material vexetal na plantación de soutos. In “Guía de cultivo do castiñeiro para a produción de castaña”. Consellería do Medio Rural e do Mar. Xunta de Galicia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Hardham R &amp; Blackman LM (2018) Pathogen Profile Update: Phytophthora cinnamomi. Molecular plant pathology 19(2), 260-285. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55606a3fb7c6f13e0" w:history="1">
+      <w:hyperlink r:id="rId19946a7b26e7c2ae3" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12568</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Harshani HS, Tsakalos JL, Mansfield, TM, McComb J, Burgess TI, St. J. Hardy GE (2023) Impact of Phytophthora cinnamomi on the taxonomic and functional diversity of forest plants in a mediterranean-type biodiversity hotspot. Journal of Vegetation Science 34, e13218, 13 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71636a3fb7c6f1405" w:history="1">
+      <w:hyperlink r:id="rId25136a7b26e7c2b09" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/jvs.13218</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1862,69 +1862,69 @@
         <w:t xml:space="preserve">Jung T, Orlikowski L, Henricot B, Abad-Campos P, Aday AG, Aguín Casal O, Bakonyi J, Cacciola SO, Cech T, Chavarriaga D, Corcobado T, Cravador A, Decourcelle T, Denton G, Diamandis S, Doğmuş-Lehtijärvi HT, Franceschini A, Ginetti B, Green S, Glavendekíc M, Hantula J, Hartmann G, Herrero M, Ivic D, Horta Jung M, Lilja A, Keca N, Kramarets V, Lyubenova A, Machado H, Magnano di San Lio G, Mansilla Vázquez PJ, Marçais B, Matsiakh I, Milenkovic I, Moricca S, Nagy ZA, Nechwatal J., Olsson C, Oszako T, Pane</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Matsiakh I &amp; Menkis A (2023) An Overview of Phytophthora Species on Woody Plants in Sweden and Other Nordic Countries. Microorganisms 11(5), 1309. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50076a3fb7c6f1457" w:history="1">
+      <w:hyperlink r:id="rId99266a7b26e7c2b5f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms11051309</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> A, Paplomatas EJ, Pintos Varela C, Prospero S, Rial Martínez C, Rigling D, Robin C, Rytkönen A, Sánchez ME, Sanz Ros AV, Scanu B, Schlenzig A, Schumacher J, Slavov S, Solla A, Sousa E, Stenlid J, Talgø V, Tomic Z, Tsopelas P, Vannini A, Vettraino AM, Wenneker M, Woodward S &amp; Peréz-Sierra A (2016) Widespread Phytophthora infestations in European nurseries put forest, semi‐natural and horticultural ecosystems at high risk of Phytophthora diseases. Forest Pathology, 46(2), 134-16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94626a3fb7c6f1472" w:history="1">
+      <w:hyperlink r:id="rId50626a7b26e7c2b7a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/efp.12239</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2036,51 +2036,51 @@
         <w:t xml:space="preserve">MacDonald JD, Ali-Shtayeh MS, Kabashima J &amp; Stites J (1994). Occurrence of Phytophthora species in recirculated nursery irrigation effluents. Plant Disease 78(6), 607-611.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">MAPA (2018) Guía de Gestión Integrada de Plagas: castaño. Ministerio de Agricultura, Pesca y Alimentación. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48616a3fb7c6f1505" w:history="1">
+      <w:hyperlink r:id="rId54156a7b26e7c2c15" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/productos-fitosanitarios/guias-gestion-plagas/frutales/default.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2138,133 +2138,133 @@
         <w:t xml:space="preserve">Santos C, Machado H, Correia I, Gomes F, Gomes-Laranjo J &amp; Costa R (2014) Phenotyping Castanea hybrids for Phytophthora cinnamomic resistance. Plant Pathology 64, 901–910 Doi: 10.1111/ppa.12313</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">SEF (2023) Phytophthora cinnamomi Rands. In “Patógenos de plantas descritos en España”. Sociedad Española de Fitopatología. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40656a3fb7c6f1567" w:history="1">
+      <w:hyperlink r:id="rId40256a7b26e7c2c94" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://sef.es/patogeno/phytophthora-cinnamomi-rands</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed: 07/22/2024).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Sena K, Crocker E, Vincelli P &amp; Barton C (2018) Phytophthora cinnamomi as a driver of forest change: Implications for conservation and management. Forest Ecology and Management 409, 799-807. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91456a3fb7c6f1591" w:history="1">
+      <w:hyperlink r:id="rId51786a7b26e7c2ccd" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.foreco.2017.12.022</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Serrano MS, Romero MA, Homet P &amp; Gomez-Aparicio L (2022) Climate change impact on the population dynamics of exotic pathogens: The case of the worldwide pathogen Phytophthora cinnamomi. Agricultural and Forest Meteorology 322, 109002. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55296a3fb7c6f15bb" w:history="1">
+      <w:hyperlink r:id="rId65256a7b26e7c2cfb" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.agrformet.2022.109002</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2307,51 +2307,51 @@
         <w:t xml:space="preserve">Smith PM (1988) Phytophthora cinnamomi. In European Handbook of Plant Diseases (eds Smith IM, Dunez J, Lelliott RA, Phillips DH &amp;Archer SA). Oxford, UK: Blackwell Scientific Publications, 213-215.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Trindade M, Costa e Silva F, Moreira AC, Gonçalves MdC, David TS, Cardillo E, Rodríguez-Molina MC, Silva CS, Ribeiro, Dina D &amp; Santos G (2019) Prevenção e Gestão de Fitóftora em Viveiros Florestais. Ed: INIAV. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32766a3fb7c6f1610" w:history="1">
+      <w:hyperlink r:id="rId53146a7b26e7c2d56" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.iniav.pt/images/publicacoes/livros-manuais/fitoftora_viveiros.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2559,137 +2559,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="56062699">
+  <w:abstractNum w:abstractNumId="63505591">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="43703816">
+    <w:lvl w:ilvl="0" w:tplc="23593700">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="43703816" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="23593700" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="43703816" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="23593700" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="43703816" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="23593700" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="43703816" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="23593700" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="43703816" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="23593700" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="43703816" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="23593700" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="43703816" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="23593700" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="43703816" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="23593700" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="56062698">
+  <w:abstractNum w:abstractNumId="63505590">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="66766721">
+    <w:lvl w:ilvl="0" w:tplc="95428365">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3441,55 +3441,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="56062698">
-    <w:abstractNumId w:val="56062698"/>
+  <w:num w:numId="63505590">
+    <w:abstractNumId w:val="63505590"/>
   </w:num>
-  <w:num w:numId="56062699">
-    <w:abstractNumId w:val="56062699"/>
+  <w:num w:numId="63505591">
+    <w:abstractNumId w:val="63505591"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -15034,51 +15034,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId318326384" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId21326a3fb7c6f0d79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId39056a3fb7c6f12db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1994.tb01063.x" TargetMode="External"/><Relationship Id="rId44176a3fb7c6f1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f12060682" TargetMode="External"/><Relationship Id="rId99136a3fb7c6f1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.40957" TargetMode="External"/><Relationship Id="rId89876a3fb7c6f138e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publish.csiro.au/nid/39.htm" TargetMode="External"/><Relationship Id="rId55606a3fb7c6f13e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12568" TargetMode="External"/><Relationship Id="rId71636a3fb7c6f1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jvs.13218" TargetMode="External"/><Relationship Id="rId50076a3fb7c6f1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms11051309" TargetMode="External"/><Relationship Id="rId94626a3fb7c6f1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12239" TargetMode="External"/><Relationship Id="rId48616a3fb7c6f1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/productos-fitosanitarios/guias-gestion-plagas/frutales/default.aspx" TargetMode="External"/><Relationship Id="rId40656a3fb7c6f1567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sef.es/patogeno/phytophthora-cinnamomi-rands" TargetMode="External"/><Relationship Id="rId91456a3fb7c6f1591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2017.12.022" TargetMode="External"/><Relationship Id="rId55296a3fb7c6f15bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.agrformet.2022.109002" TargetMode="External"/><Relationship Id="rId32766a3fb7c6f1610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iniav.pt/images/publicacoes/livros-manuais/fitoftora_viveiros.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId705327252" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId46976a7b26e7c244a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId18936a7b26e7c29ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1994.tb01063.x" TargetMode="External"/><Relationship Id="rId58416a7b26e7c2a18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f12060682" TargetMode="External"/><Relationship Id="rId55646a7b26e7c2a52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.40957" TargetMode="External"/><Relationship Id="rId71766a7b26e7c2a90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publish.csiro.au/nid/39.htm" TargetMode="External"/><Relationship Id="rId19946a7b26e7c2ae3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12568" TargetMode="External"/><Relationship Id="rId25136a7b26e7c2b09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jvs.13218" TargetMode="External"/><Relationship Id="rId99266a7b26e7c2b5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms11051309" TargetMode="External"/><Relationship Id="rId50626a7b26e7c2b7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12239" TargetMode="External"/><Relationship Id="rId54156a7b26e7c2c15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/productos-fitosanitarios/guias-gestion-plagas/frutales/default.aspx" TargetMode="External"/><Relationship Id="rId40256a7b26e7c2c94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sef.es/patogeno/phytophthora-cinnamomi-rands" TargetMode="External"/><Relationship Id="rId51786a7b26e7c2ccd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2017.12.022" TargetMode="External"/><Relationship Id="rId65256a7b26e7c2cfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.agrformet.2022.109002" TargetMode="External"/><Relationship Id="rId53146a7b26e7c2d56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iniav.pt/images/publicacoes/livros-manuais/fitoftora_viveiros.pdf" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>