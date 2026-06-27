--- v0 (2026-05-13)
+++ v1 (2026-06-27)
@@ -511,51 +511,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId49796a04254601e70" w:history="1">
+      <w:hyperlink r:id="rId27186a3fb89938505" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1405,51 +1405,51 @@
         <w:t xml:space="preserve">Abad ZG, Abad JA, Cacciola SO, Pane A, Faedda R, Moralejo E, Péerez-Sierra A, Abad-Campos P, Alvarez-Bernaola LA, Bakonyi J, Józsa A, Herrero ML, Burgess TI, Cunnington JH, Smith IW, Balci Y, Blomquist C, Henricot B, Denton G, Spies C, Mcleod A, Belbahri L, Cooke D, Kageyama K, Uematsu S, Kurbetli I &amp; Değirmenci K (2014) Phytophthora niederhauserii sp. nov., a polyphagous species associated with ornamentals, fruit trees and native plants in 13 countries. Mycologia 106, 431–447.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Browne GT (2017) Resistance to Phytophthora species among rootstocks for cultivated Prunus species. HortScience 52(11), 1471-1476. Retrieved Mar 10, 2024, from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71126a042546042fa" w:history="1">
+      <w:hyperlink r:id="rId24446a3fb899389a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI10391-17</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1507,51 +1507,51 @@
         <w:t xml:space="preserve">Browne GT &amp; Viveros MA (1999). Lethal cankers caused by Phytophthora spp. in almond scions: Specific etiology and potential inoculum sources. Plant Disease 83, 739–745.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Carisse O &amp; Khanizadeh S (2006) Relative resistance of newly released apple rootstocks to Phytophthora cactorum. Canadian Journal of Plant Science 86(1), 199-204. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68266a04254604369" w:history="1">
+      <w:hyperlink r:id="rId95086a3fb89938a3b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cdnsciencepub.com/doi/10.4141/P04-176</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1778,51 +1778,51 @@
         <w:t xml:space="preserve">Kurbetli,̇ I &amp; Değiṙmenci K (2012). Phytophthora spp. causing root and crown rot of almond in Central Anatolian region in Turkey. Bitki Koruma Bülteni 52, 299–312.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plantwise Knowledge Bank (2022). Phytophthora cactorum (apple collar rot) (accessed 7/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87196a04254604476" w:history="1">
+      <w:hyperlink r:id="rId79266a3fb89938b53" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.40953</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1865,51 +1865,51 @@
         <w:t xml:space="preserve">Turechek W (2004). Apple diseases and their management. in Diseases of Fruits and Vegetables, Volume I (ed Naqvi SAMH). Kluwer Academic Publishers, Dordrecht, The Netherlands. Pages 1-108.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC IPM (2020). Phytophthora root and crown rot. UC IPM Pest management guidelines Walnut. Publication 3471, 70-71. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48716a042546044cf" w:history="1">
+      <w:hyperlink r:id="rId84806a3fb89938ba9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgwalnut.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2017,137 +2017,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="69559498">
+  <w:abstractNum w:abstractNumId="15687762">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="75138858">
+    <w:lvl w:ilvl="0" w:tplc="45513787">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="75138858" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="45513787" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="75138858" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="45513787" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="75138858" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="45513787" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="75138858" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="45513787" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="75138858" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="45513787" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="75138858" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="45513787" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="75138858" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="45513787" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="75138858" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="45513787" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="69559497">
+  <w:abstractNum w:abstractNumId="15687761">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="96109387">
+    <w:lvl w:ilvl="0" w:tplc="54294240">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2899,55 +2899,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="69559497">
-    <w:abstractNumId w:val="69559497"/>
+  <w:num w:numId="15687761">
+    <w:abstractNumId w:val="15687761"/>
   </w:num>
-  <w:num w:numId="69559498">
-    <w:abstractNumId w:val="69559498"/>
+  <w:num w:numId="15687762">
+    <w:abstractNumId w:val="15687762"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -14492,51 +14492,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId486257074" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId49796a04254601e70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId71126a042546042fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI10391-17" TargetMode="External"/><Relationship Id="rId68266a04254604369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdnsciencepub.com/doi/10.4141/P04-176" TargetMode="External"/><Relationship Id="rId87196a04254604476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.40953" TargetMode="External"/><Relationship Id="rId48716a042546044cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgwalnut.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId316577347" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId27186a3fb89938505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId24446a3fb899389a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI10391-17" TargetMode="External"/><Relationship Id="rId95086a3fb89938a3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdnsciencepub.com/doi/10.4141/P04-176" TargetMode="External"/><Relationship Id="rId79266a3fb89938b53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.40953" TargetMode="External"/><Relationship Id="rId84806a3fb89938ba9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgwalnut.pdf" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>