--- v1 (2026-06-27)
+++ v2 (2026-08-11)
@@ -511,51 +511,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId27186a3fb89938505" w:history="1">
+      <w:hyperlink r:id="rId80506a7b27228395c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1405,51 +1405,51 @@
         <w:t xml:space="preserve">Abad ZG, Abad JA, Cacciola SO, Pane A, Faedda R, Moralejo E, Péerez-Sierra A, Abad-Campos P, Alvarez-Bernaola LA, Bakonyi J, Józsa A, Herrero ML, Burgess TI, Cunnington JH, Smith IW, Balci Y, Blomquist C, Henricot B, Denton G, Spies C, Mcleod A, Belbahri L, Cooke D, Kageyama K, Uematsu S, Kurbetli I &amp; Değirmenci K (2014) Phytophthora niederhauserii sp. nov., a polyphagous species associated with ornamentals, fruit trees and native plants in 13 countries. Mycologia 106, 431–447.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Browne GT (2017) Resistance to Phytophthora species among rootstocks for cultivated Prunus species. HortScience 52(11), 1471-1476. Retrieved Mar 10, 2024, from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24446a3fb899389a9" w:history="1">
+      <w:hyperlink r:id="rId57786a7b272286df8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI10391-17</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1507,51 +1507,51 @@
         <w:t xml:space="preserve">Browne GT &amp; Viveros MA (1999). Lethal cankers caused by Phytophthora spp. in almond scions: Specific etiology and potential inoculum sources. Plant Disease 83, 739–745.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Carisse O &amp; Khanizadeh S (2006) Relative resistance of newly released apple rootstocks to Phytophthora cactorum. Canadian Journal of Plant Science 86(1), 199-204. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95086a3fb89938a3b" w:history="1">
+      <w:hyperlink r:id="rId56416a7b272286e73" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cdnsciencepub.com/doi/10.4141/P04-176</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1778,51 +1778,51 @@
         <w:t xml:space="preserve">Kurbetli,̇ I &amp; Değiṙmenci K (2012). Phytophthora spp. causing root and crown rot of almond in Central Anatolian region in Turkey. Bitki Koruma Bülteni 52, 299–312.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plantwise Knowledge Bank (2022). Phytophthora cactorum (apple collar rot) (accessed 7/Mar/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79266a3fb89938b53" w:history="1">
+      <w:hyperlink r:id="rId29096a7b272286fae" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.40953</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1865,51 +1865,51 @@
         <w:t xml:space="preserve">Turechek W (2004). Apple diseases and their management. in Diseases of Fruits and Vegetables, Volume I (ed Naqvi SAMH). Kluwer Academic Publishers, Dordrecht, The Netherlands. Pages 1-108.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UC IPM (2020). Phytophthora root and crown rot. UC IPM Pest management guidelines Walnut. Publication 3471, 70-71. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84806a3fb89938ba9" w:history="1">
+      <w:hyperlink r:id="rId66176a7b272287011" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgwalnut.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2017,137 +2017,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="15687762">
+  <w:abstractNum w:abstractNumId="39212007">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="45513787">
+    <w:lvl w:ilvl="0" w:tplc="44066004">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="45513787" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="44066004" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="45513787" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="44066004" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="45513787" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="44066004" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="45513787" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="44066004" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="45513787" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="44066004" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="45513787" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="44066004" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="45513787" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="44066004" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="45513787" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="44066004" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15687761">
+  <w:abstractNum w:abstractNumId="39212006">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="54294240">
+    <w:lvl w:ilvl="0" w:tplc="59544037">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2899,55 +2899,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="15687761">
-    <w:abstractNumId w:val="15687761"/>
+  <w:num w:numId="39212006">
+    <w:abstractNumId w:val="39212006"/>
   </w:num>
-  <w:num w:numId="15687762">
-    <w:abstractNumId w:val="15687762"/>
+  <w:num w:numId="39212007">
+    <w:abstractNumId w:val="39212007"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -14492,51 +14492,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId316577347" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId27186a3fb89938505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId24446a3fb899389a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI10391-17" TargetMode="External"/><Relationship Id="rId95086a3fb89938a3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdnsciencepub.com/doi/10.4141/P04-176" TargetMode="External"/><Relationship Id="rId79266a3fb89938b53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.40953" TargetMode="External"/><Relationship Id="rId84806a3fb89938ba9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgwalnut.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId829682544" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId80506a7b27228395c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId57786a7b272286df8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI10391-17" TargetMode="External"/><Relationship Id="rId56416a7b272286e73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdnsciencepub.com/doi/10.4141/P04-176" TargetMode="External"/><Relationship Id="rId29096a7b272286fae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.40953" TargetMode="External"/><Relationship Id="rId66176a7b272287011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/legacy_assets/pdf/pmg/pmgwalnut.pdf" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>