--- v0 (2026-05-13)
+++ v1 (2026-06-27)
@@ -1397,51 +1397,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aaltjesschema (2019). Meloidogyne hapla (Noordelijk wortelknobbelaaltje). In Aaltjeschema [nematode schemes]. [website for advice to growers on crop rotation schemes to reduce impact of various nematodes – in Dutch]., Wageningen university and research, The Netherlands. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65546a0425521ade5" w:history="1">
+      <w:hyperlink r:id="rId58956a3fbb6874f79" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aaltjesschema.nl/Basiskennis/Soortenaaltjes/Meloidogynespp</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(wortelknobbelaaltjes)/Meloidogynehapla.aspx</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1484,51 +1484,51 @@
         <w:t xml:space="preserve">Boroş L, Şesan TE, Chifiriuc MC, Dobrin I, Iacomi B &amp; Costache C (2015) The incidence and prevalence of root-knot nematode species (Meloidogyne spp.) associated with different dicotyledons originated from two vegetable cropped areas, Vărăşti (Giurgiu), and Băleni (Dâmboviţa). Scientific Papers. Series B, Horticulture. Vol. LIX.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021). Meloidogyne hapla (root-knot nematode) (accessed 2/May/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73686a0425521ae4e" w:history="1">
+      <w:hyperlink r:id="rId57686a3fbb6874fda" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33244</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1563,51 +1563,51 @@
         <w:t xml:space="preserve">Dabaj KH, Jenser G (1990) Some weed host-plants of the northern root-knot nematode Meloidogyne hapla in Hungary. Nematologia Mediterranea 18(2), 139-140.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Djian-Caporalino C (2012). Root-knot nematodes (Meloidogyne spp.), a growing problem in French vegetable crops. EPPO Bulletin 42(1), 127-137. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47646a0425521aeba" w:history="1">
+      <w:hyperlink r:id="rId71876a3fbb6875026" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2012.02530.xCitations</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: 25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1627,51 +1627,51 @@
         <w:t xml:space="preserve">Douda O, Zouhar M, Nováková E &amp; Mazáková J (2012). Alternative methods of carrot (Daucus carota) protection against the northern root knot nematode (Meloidogyne hapla). Acta Agriculturae Scandinavica, Section B — Soil &amp; Plant Science 62(1), 91–93. doi:10.1080/09064710.2011.570373.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Gonçalves AR, Conceição IL, Kormpi M &amp; Tzortzakakis EA (2020). Lavandula angustifolia and Oxalis pes-caprae, hosts of Meloidogyne hapla and Meloidogyne javanica - A note for Meloidogyne luci in Greece. Hellenic Plant Protection Journal 13(2), 78-82. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94096a0425521aeff" w:history="1">
+      <w:hyperlink r:id="rId47416a3fbb6875066" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://sciendo.com/pl/article/10.2478/hppj-2020-0008?content-tab=abstract</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1829,51 +1829,51 @@
         <w:t xml:space="preserve">Roccuzzo G, Ciancio A &amp; Bonsignore R (1993). Population density and soil antagonists of Meloidogyne hapla infecting kiwi in southern Italy. Fundamental and applied Nematology 16(2), 151-154.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Rusinque L, Nóbrega F, Serra C, Inácio ML (2022). The northern root-knot nematode Meloidogyne hapla: new host records in Portugal. Biology (Basel). 11(11), 1567, 9 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24206a0425521afc2" w:history="1">
+      <w:hyperlink r:id="rId20866a3fbb6875122" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/biology11111567</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2031,51 +2031,51 @@
         <w:t xml:space="preserve">Wesemael WML &amp; Moens M (2008). Quality damage on carrots (Daucus carota L.) caused by the root-knot nematode Meloidogyne chitwoodi. Nematology 10, 261-270.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wesemael W, Viaene N &amp; Moens M. (2011). Root-knot nematodes (Meloidogyne spp.) in Europe. Nematology 13(1), 3-16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54386a0425521b07c" w:history="1">
+      <w:hyperlink r:id="rId32526a3fbb68751d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/138855410X526831</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2206,137 +2206,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="93898713">
+  <w:abstractNum w:abstractNumId="95017754">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="12330826">
+    <w:lvl w:ilvl="0" w:tplc="53857595">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="12330826" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="53857595" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="12330826" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="53857595" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="12330826" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="53857595" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="12330826" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="53857595" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="12330826" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="53857595" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="12330826" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="53857595" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="12330826" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="53857595" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="12330826" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="53857595" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="93898712">
+  <w:abstractNum w:abstractNumId="95017753">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="64933984">
+    <w:lvl w:ilvl="0" w:tplc="71173871">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3088,55 +3088,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="93898712">
-    <w:abstractNumId w:val="93898712"/>
+  <w:num w:numId="95017753">
+    <w:abstractNumId w:val="95017753"/>
   </w:num>
-  <w:num w:numId="93898713">
-    <w:abstractNumId w:val="93898713"/>
+  <w:num w:numId="95017754">
+    <w:abstractNumId w:val="95017754"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -14681,51 +14681,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId525179294" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId65546a0425521ade5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Basiskennis/Soortenaaltjes/Meloidogynespp" TargetMode="External"/><Relationship Id="rId73686a0425521ae4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33244" TargetMode="External"/><Relationship Id="rId47646a0425521aeba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2012.02530.xCitations" TargetMode="External"/><Relationship Id="rId94096a0425521aeff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciendo.com/pl/article/10.2478/hppj-2020-0008?content-tab=abstract" TargetMode="External"/><Relationship Id="rId24206a0425521afc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/biology11111567" TargetMode="External"/><Relationship Id="rId54386a0425521b07c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId617402178" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId58956a3fbb6874f79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Basiskennis/Soortenaaltjes/Meloidogynespp" TargetMode="External"/><Relationship Id="rId57686a3fbb6874fda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33244" TargetMode="External"/><Relationship Id="rId71876a3fbb6875026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2012.02530.xCitations" TargetMode="External"/><Relationship Id="rId47416a3fbb6875066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciendo.com/pl/article/10.2478/hppj-2020-0008?content-tab=abstract" TargetMode="External"/><Relationship Id="rId20866a3fbb6875122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/biology11111567" TargetMode="External"/><Relationship Id="rId32526a3fbb68751d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>