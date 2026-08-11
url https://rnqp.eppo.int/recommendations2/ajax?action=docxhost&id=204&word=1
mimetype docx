--- v1 (2026-06-27)
+++ v2 (2026-08-11)
@@ -1397,51 +1397,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aaltjesschema (2019). Meloidogyne hapla (Noordelijk wortelknobbelaaltje). In Aaltjeschema [nematode schemes]. [website for advice to growers on crop rotation schemes to reduce impact of various nematodes – in Dutch]., Wageningen university and research, The Netherlands. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58956a3fbb6874f79" w:history="1">
+      <w:hyperlink r:id="rId37776a7b287f29ac5" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aaltjesschema.nl/Basiskennis/Soortenaaltjes/Meloidogynespp</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(wortelknobbelaaltjes)/Meloidogynehapla.aspx</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1484,51 +1484,51 @@
         <w:t xml:space="preserve">Boroş L, Şesan TE, Chifiriuc MC, Dobrin I, Iacomi B &amp; Costache C (2015) The incidence and prevalence of root-knot nematode species (Meloidogyne spp.) associated with different dicotyledons originated from two vegetable cropped areas, Vărăşti (Giurgiu), and Băleni (Dâmboviţa). Scientific Papers. Series B, Horticulture. Vol. LIX.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021). Meloidogyne hapla (root-knot nematode) (accessed 2/May/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57686a3fbb6874fda" w:history="1">
+      <w:hyperlink r:id="rId44056a7b287f29b30" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33244</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1563,51 +1563,51 @@
         <w:t xml:space="preserve">Dabaj KH, Jenser G (1990) Some weed host-plants of the northern root-knot nematode Meloidogyne hapla in Hungary. Nematologia Mediterranea 18(2), 139-140.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Djian-Caporalino C (2012). Root-knot nematodes (Meloidogyne spp.), a growing problem in French vegetable crops. EPPO Bulletin 42(1), 127-137. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71876a3fbb6875026" w:history="1">
+      <w:hyperlink r:id="rId98146a7b287f29b85" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2012.02530.xCitations</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: 25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1627,51 +1627,51 @@
         <w:t xml:space="preserve">Douda O, Zouhar M, Nováková E &amp; Mazáková J (2012). Alternative methods of carrot (Daucus carota) protection against the northern root knot nematode (Meloidogyne hapla). Acta Agriculturae Scandinavica, Section B — Soil &amp; Plant Science 62(1), 91–93. doi:10.1080/09064710.2011.570373.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Gonçalves AR, Conceição IL, Kormpi M &amp; Tzortzakakis EA (2020). Lavandula angustifolia and Oxalis pes-caprae, hosts of Meloidogyne hapla and Meloidogyne javanica - A note for Meloidogyne luci in Greece. Hellenic Plant Protection Journal 13(2), 78-82. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47416a3fbb6875066" w:history="1">
+      <w:hyperlink r:id="rId50886a7b287f29bcc" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://sciendo.com/pl/article/10.2478/hppj-2020-0008?content-tab=abstract</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1829,51 +1829,51 @@
         <w:t xml:space="preserve">Roccuzzo G, Ciancio A &amp; Bonsignore R (1993). Population density and soil antagonists of Meloidogyne hapla infecting kiwi in southern Italy. Fundamental and applied Nematology 16(2), 151-154.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Rusinque L, Nóbrega F, Serra C, Inácio ML (2022). The northern root-knot nematode Meloidogyne hapla: new host records in Portugal. Biology (Basel). 11(11), 1567, 9 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20866a3fbb6875122" w:history="1">
+      <w:hyperlink r:id="rId53846a7b287f29c92" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/biology11111567</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2031,51 +2031,51 @@
         <w:t xml:space="preserve">Wesemael WML &amp; Moens M (2008). Quality damage on carrots (Daucus carota L.) caused by the root-knot nematode Meloidogyne chitwoodi. Nematology 10, 261-270.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wesemael W, Viaene N &amp; Moens M. (2011). Root-knot nematodes (Meloidogyne spp.) in Europe. Nematology 13(1), 3-16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32526a3fbb68751d6" w:history="1">
+      <w:hyperlink r:id="rId78006a7b287f29d52" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/138855410X526831</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2206,137 +2206,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="95017754">
+  <w:abstractNum w:abstractNumId="30753842">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="53857595">
+    <w:lvl w:ilvl="0" w:tplc="35113272">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="53857595" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="35113272" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="53857595" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="35113272" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="53857595" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="35113272" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="53857595" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="35113272" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="53857595" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="35113272" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="53857595" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="35113272" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="53857595" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="35113272" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="53857595" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="35113272" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="95017753">
+  <w:abstractNum w:abstractNumId="30753841">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="71173871">
+    <w:lvl w:ilvl="0" w:tplc="19822240">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3088,55 +3088,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="95017753">
-    <w:abstractNumId w:val="95017753"/>
+  <w:num w:numId="30753841">
+    <w:abstractNumId w:val="30753841"/>
   </w:num>
-  <w:num w:numId="95017754">
-    <w:abstractNumId w:val="95017754"/>
+  <w:num w:numId="30753842">
+    <w:abstractNumId w:val="30753842"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -14681,51 +14681,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId617402178" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId58956a3fbb6874f79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Basiskennis/Soortenaaltjes/Meloidogynespp" TargetMode="External"/><Relationship Id="rId57686a3fbb6874fda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33244" TargetMode="External"/><Relationship Id="rId71876a3fbb6875026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2012.02530.xCitations" TargetMode="External"/><Relationship Id="rId47416a3fbb6875066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciendo.com/pl/article/10.2478/hppj-2020-0008?content-tab=abstract" TargetMode="External"/><Relationship Id="rId20866a3fbb6875122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/biology11111567" TargetMode="External"/><Relationship Id="rId32526a3fbb68751d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId449318701" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId37776a7b287f29ac5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaltjesschema.nl/Basiskennis/Soortenaaltjes/Meloidogynespp" TargetMode="External"/><Relationship Id="rId44056a7b287f29b30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.33244" TargetMode="External"/><Relationship Id="rId98146a7b287f29b85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2012.02530.xCitations" TargetMode="External"/><Relationship Id="rId50886a7b287f29bcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciendo.com/pl/article/10.2478/hppj-2020-0008?content-tab=abstract" TargetMode="External"/><Relationship Id="rId53846a7b287f29c92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/biology11111567" TargetMode="External"/><Relationship Id="rId78006a7b287f29d52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/138855410X526831" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>