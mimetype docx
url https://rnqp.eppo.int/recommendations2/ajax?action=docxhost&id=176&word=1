--- v0 (2026-05-13)
+++ v1 (2026-06-27)
@@ -1175,51 +1175,51 @@
           <w:color w:val="606060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">- When uprooting old plants, remove as much as possible the vines and root residues</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="606060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">- Perform intensive, deep tillage after uprooting; this is more likely to damage nematodes than deep loosening alone</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="606060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">- Apply a fallow period of at least 5 years, avoiding natural greening, as the nematodes can also reproduce on these plants. Black fallow would provide a better efficacy. As this does not make sense for viticultural and ecological reasons, non-host plants should be used for revegetation e.g. oil radish, mustard, alfalfa, bokhara clover or bitter lupine (source: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70906a0425370dd8b" w:history="1">
+      <w:hyperlink r:id="rId93136a3fb841c2ce3" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="606060"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://vitipendium.de/Virus%C3%BCbertragende_Nematoden_im_Weinbau</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="606060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -1481,51 +1481,51 @@
         <w:t xml:space="preserve">Arias M, Navas A &amp; Bello A (1985) Nematodos ectoparásitos y transmisores de virus de la familia Longidoridae. Su distribución en la España continental. Bol. Serv. Plagas 11, 275-337.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Longidorus attenuatus (needle nematode). CABI digital library (accessed 24/October/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35136a0425370df6b" w:history="1">
+      <w:hyperlink r:id="rId32416a3fb841c2ece" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1537,51 +1537,51 @@
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health) (2013) Scientific opinion on the risk to plant health posed by Arabis mosaic virus, Raspberry ringspot virus, Strawberry latent ringspot virus and Tomato black ring virus to the EU territory with the identification and evaluation of risk reduction options. EFSA Journal 2013;11(10):3377, 83 pp.doi:10.2903/j.efsa.2013.3377.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Harrison BD (1964) Specific nematode vectors for serologically distinctive forms of raspberry ringspot and tomato black ring viruses. Virology 2 (4), pp. 544-550. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64116a0425370dfad" w:history="1">
+      <w:hyperlink r:id="rId97536a3fb841c2f11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/0042-6822</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(64)90075-3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1812,137 +1812,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="54435834">
+  <w:abstractNum w:abstractNumId="82574687">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="60030777">
+    <w:lvl w:ilvl="0" w:tplc="78709243">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="60030777" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="78709243" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="60030777" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="78709243" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="60030777" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="78709243" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="60030777" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="78709243" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="60030777" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="78709243" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="60030777" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="78709243" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="60030777" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="78709243" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="60030777" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="78709243" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="54435833">
+  <w:abstractNum w:abstractNumId="82574686">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="56334521">
+    <w:lvl w:ilvl="0" w:tplc="99169054">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2694,55 +2694,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="54435833">
-    <w:abstractNumId w:val="54435833"/>
+  <w:num w:numId="82574686">
+    <w:abstractNumId w:val="82574686"/>
   </w:num>
-  <w:num w:numId="54435834">
-    <w:abstractNumId w:val="54435834"/>
+  <w:num w:numId="82574687">
+    <w:abstractNumId w:val="82574687"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -14287,51 +14287,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId348311467" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId70906a0425370dd8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vitipendium.de/Virus%C3%BCbertragende_Nematoden_im_Weinbau" TargetMode="External"/><Relationship Id="rId35136a0425370df6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257" TargetMode="External"/><Relationship Id="rId64116a0425370dfad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0042-6822" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId541202584" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId93136a3fb841c2ce3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vitipendium.de/Virus%C3%BCbertragende_Nematoden_im_Weinbau" TargetMode="External"/><Relationship Id="rId32416a3fb841c2ece" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257" TargetMode="External"/><Relationship Id="rId97536a3fb841c2f11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0042-6822" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>