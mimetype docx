--- v1 (2026-06-27)
+++ v2 (2026-08-11)
@@ -1175,51 +1175,51 @@
           <w:color w:val="606060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">- When uprooting old plants, remove as much as possible the vines and root residues</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="606060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">- Perform intensive, deep tillage after uprooting; this is more likely to damage nematodes than deep loosening alone</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="606060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">- Apply a fallow period of at least 5 years, avoiding natural greening, as the nematodes can also reproduce on these plants. Black fallow would provide a better efficacy. As this does not make sense for viticultural and ecological reasons, non-host plants should be used for revegetation e.g. oil radish, mustard, alfalfa, bokhara clover or bitter lupine (source: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93136a3fb841c2ce3" w:history="1">
+      <w:hyperlink r:id="rId80196a7b272685fbe" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="606060"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://vitipendium.de/Virus%C3%BCbertragende_Nematoden_im_Weinbau</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="606060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -1481,51 +1481,51 @@
         <w:t xml:space="preserve">Arias M, Navas A &amp; Bello A (1985) Nematodos ectoparásitos y transmisores de virus de la familia Longidoridae. Su distribución en la España continental. Bol. Serv. Plagas 11, 275-337.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Longidorus attenuatus (needle nematode). CABI digital library (accessed 24/October/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32416a3fb841c2ece" w:history="1">
+      <w:hyperlink r:id="rId28846a7b27268616b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1537,51 +1537,51 @@
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health) (2013) Scientific opinion on the risk to plant health posed by Arabis mosaic virus, Raspberry ringspot virus, Strawberry latent ringspot virus and Tomato black ring virus to the EU territory with the identification and evaluation of risk reduction options. EFSA Journal 2013;11(10):3377, 83 pp.doi:10.2903/j.efsa.2013.3377.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Harrison BD (1964) Specific nematode vectors for serologically distinctive forms of raspberry ringspot and tomato black ring viruses. Virology 2 (4), pp. 544-550. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97536a3fb841c2f11" w:history="1">
+      <w:hyperlink r:id="rId32036a7b2726861af" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/0042-6822</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(64)90075-3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1812,137 +1812,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="82574687">
+  <w:abstractNum w:abstractNumId="64257344">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="78709243">
+    <w:lvl w:ilvl="0" w:tplc="49215897">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="78709243" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="49215897" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="78709243" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="49215897" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="78709243" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="49215897" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="78709243" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="49215897" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="78709243" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="49215897" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="78709243" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="49215897" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="78709243" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="49215897" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="78709243" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="49215897" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="82574686">
+  <w:abstractNum w:abstractNumId="64257343">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="99169054">
+    <w:lvl w:ilvl="0" w:tplc="57425638">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2694,55 +2694,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="82574686">
-    <w:abstractNumId w:val="82574686"/>
+  <w:num w:numId="64257343">
+    <w:abstractNumId w:val="64257343"/>
   </w:num>
-  <w:num w:numId="82574687">
-    <w:abstractNumId w:val="82574687"/>
+  <w:num w:numId="64257344">
+    <w:abstractNumId w:val="64257344"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -14287,51 +14287,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId541202584" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId93136a3fb841c2ce3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vitipendium.de/Virus%C3%BCbertragende_Nematoden_im_Weinbau" TargetMode="External"/><Relationship Id="rId32416a3fb841c2ece" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257" TargetMode="External"/><Relationship Id="rId97536a3fb841c2f11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0042-6822" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId630394504" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId80196a7b272685fbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vitipendium.de/Virus%C3%BCbertragende_Nematoden_im_Weinbau" TargetMode="External"/><Relationship Id="rId28846a7b27268616b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.31257" TargetMode="External"/><Relationship Id="rId32036a7b2726861af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0042-6822" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>