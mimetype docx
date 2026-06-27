--- v0 (2026-05-13)
+++ v1 (2026-06-27)
@@ -583,51 +583,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId14516a04255a26725" w:history="1">
+      <w:hyperlink r:id="rId72166a3fbbb43443a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). HSVd has been reported in most Mediterranean countries and is among the most prevanent citrus viroids in the region (Kaponi et al., 2024). However, HSVd is generally considered absent from hop growing regions (e.g. CZ, DE and PL).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1046,51 +1046,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Affected hop plants are stunted by about 40% with shortening of the internodes of main and lateral bines. The total number of hop cones on an infected bine is reduced to 30-50% and the average weight of cones is reduced by 40%. Quality analysis showed a 60% reduction in the alpha acid content, whereas the beta acid content stayed normal (CABI: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86696a04255a2697d" w:history="1">
+      <w:hyperlink r:id="rId56626a3fbbb434688" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plantwiseplusknowledgebank.org/doi/10.1079/pwkb.species.27694</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). Affected hop plants show an estimated yield reduction up to 62% depending on the hop variety (Davis et al., 2021, DEFRA, 2013). In responses to the questionnaire, DE considered that mixed infections of HSVd and Citrus bark cracking viroid are causing severe damage to hop production. SI highlighted that hop is a perennial plant which needs a support system for cultivation. Therefore, disease outbreaks with highly aggressive pathogens causes high economic damage.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
@@ -1782,51 +1782,51 @@
         <w:t xml:space="preserve">Brasileiro-Vidal AC, Dos Santos-Serejo JA, Soares Filho Wdos S, Guerra M. (2007) A simple chromosomal marker can reliably distinguishes Poncirus from Citrus species. Genética 129(3), 273-9.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI: Hop stunt viroid </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29056a04255a26cf2" w:history="1">
+      <w:hyperlink r:id="rId32846a3fbbb434a0b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plantwiseplusknowledgebank.org/doi/10.1079/pwkb.species.27694</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1838,51 +1838,51 @@
         <w:t xml:space="preserve">Davis T J, Gómez M I, Harper S J, Twomey M (2021) The Economic Impact of Hop Stunt Viroid and Certified Clean Planting Materials. HortScience, 56(12), 1471-1475.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">DEFRA (2013) Rapid pest risk analysis for Hop stunt viroid. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34646a04255a26d38" w:history="1">
+      <w:hyperlink r:id="rId11216a3fbbb434a44" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/8f3eb6fc-06d3-412a-8306-c679d641da95</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2335,137 +2335,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="77051280">
+  <w:abstractNum w:abstractNumId="73630383">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="74842147">
+    <w:lvl w:ilvl="0" w:tplc="95884640">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="74842147" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="95884640" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="74842147" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="95884640" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="74842147" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="95884640" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="74842147" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="95884640" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="74842147" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="95884640" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="74842147" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="95884640" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="74842147" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="95884640" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="74842147" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="95884640" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="77051279">
+  <w:abstractNum w:abstractNumId="73630382">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63076407">
+    <w:lvl w:ilvl="0" w:tplc="39981397">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3217,55 +3217,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="77051279">
-    <w:abstractNumId w:val="77051279"/>
+  <w:num w:numId="73630382">
+    <w:abstractNumId w:val="73630382"/>
   </w:num>
-  <w:num w:numId="77051280">
-    <w:abstractNumId w:val="77051280"/>
+  <w:num w:numId="73630383">
+    <w:abstractNumId w:val="73630383"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -14810,51 +14810,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId973659997" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId14516a04255a26725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId86696a04255a2697d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/10.1079/pwkb.species.27694" TargetMode="External"/><Relationship Id="rId29056a04255a26cf2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/10.1079/pwkb.species.27694" TargetMode="External"/><Relationship Id="rId34646a04255a26d38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/8f3eb6fc-06d3-412a-8306-c679d641da95" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId581277179" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId72166a3fbbb43443a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId56626a3fbbb434688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/10.1079/pwkb.species.27694" TargetMode="External"/><Relationship Id="rId32846a3fbbb434a0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/10.1079/pwkb.species.27694" TargetMode="External"/><Relationship Id="rId11216a3fbbb434a44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/8f3eb6fc-06d3-412a-8306-c679d641da95" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>