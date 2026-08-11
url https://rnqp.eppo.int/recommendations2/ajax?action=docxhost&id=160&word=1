--- v1 (2026-06-27)
+++ v2 (2026-08-11)
@@ -583,51 +583,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId72166a3fbbb43443a" w:history="1">
+      <w:hyperlink r:id="rId32286a7b277a4ef34" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). HSVd has been reported in most Mediterranean countries and is among the most prevanent citrus viroids in the region (Kaponi et al., 2024). However, HSVd is generally considered absent from hop growing regions (e.g. CZ, DE and PL).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1046,51 +1046,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Affected hop plants are stunted by about 40% with shortening of the internodes of main and lateral bines. The total number of hop cones on an infected bine is reduced to 30-50% and the average weight of cones is reduced by 40%. Quality analysis showed a 60% reduction in the alpha acid content, whereas the beta acid content stayed normal (CABI: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56626a3fbbb434688" w:history="1">
+      <w:hyperlink r:id="rId18016a7b277a4f1e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plantwiseplusknowledgebank.org/doi/10.1079/pwkb.species.27694</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). Affected hop plants show an estimated yield reduction up to 62% depending on the hop variety (Davis et al., 2021, DEFRA, 2013). In responses to the questionnaire, DE considered that mixed infections of HSVd and Citrus bark cracking viroid are causing severe damage to hop production. SI highlighted that hop is a perennial plant which needs a support system for cultivation. Therefore, disease outbreaks with highly aggressive pathogens causes high economic damage.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
@@ -1782,51 +1782,51 @@
         <w:t xml:space="preserve">Brasileiro-Vidal AC, Dos Santos-Serejo JA, Soares Filho Wdos S, Guerra M. (2007) A simple chromosomal marker can reliably distinguishes Poncirus from Citrus species. Genética 129(3), 273-9.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI: Hop stunt viroid </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32846a3fbbb434a0b" w:history="1">
+      <w:hyperlink r:id="rId98726a7b277a4f583" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plantwiseplusknowledgebank.org/doi/10.1079/pwkb.species.27694</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1838,51 +1838,51 @@
         <w:t xml:space="preserve">Davis T J, Gómez M I, Harper S J, Twomey M (2021) The Economic Impact of Hop Stunt Viroid and Certified Clean Planting Materials. HortScience, 56(12), 1471-1475.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">DEFRA (2013) Rapid pest risk analysis for Hop stunt viroid. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11216a3fbbb434a44" w:history="1">
+      <w:hyperlink r:id="rId52946a7b277a4f5c1" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/8f3eb6fc-06d3-412a-8306-c679d641da95</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2335,137 +2335,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="73630383">
+  <w:abstractNum w:abstractNumId="49985390">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="95884640">
+    <w:lvl w:ilvl="0" w:tplc="94918659">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="95884640" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="94918659" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="95884640" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="94918659" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="95884640" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="94918659" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="95884640" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="94918659" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="95884640" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="94918659" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="95884640" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="94918659" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="95884640" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="94918659" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="95884640" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="94918659" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="73630382">
+  <w:abstractNum w:abstractNumId="49985389">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="39981397">
+    <w:lvl w:ilvl="0" w:tplc="80814848">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3217,55 +3217,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="73630382">
-    <w:abstractNumId w:val="73630382"/>
+  <w:num w:numId="49985389">
+    <w:abstractNumId w:val="49985389"/>
   </w:num>
-  <w:num w:numId="73630383">
-    <w:abstractNumId w:val="73630383"/>
+  <w:num w:numId="49985390">
+    <w:abstractNumId w:val="49985390"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -14810,51 +14810,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId581277179" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId72166a3fbbb43443a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId56626a3fbbb434688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/10.1079/pwkb.species.27694" TargetMode="External"/><Relationship Id="rId32846a3fbbb434a0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/10.1079/pwkb.species.27694" TargetMode="External"/><Relationship Id="rId11216a3fbbb434a44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/8f3eb6fc-06d3-412a-8306-c679d641da95" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId775582513" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId32286a7b277a4ef34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId18016a7b277a4f1e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/10.1079/pwkb.species.27694" TargetMode="External"/><Relationship Id="rId98726a7b277a4f583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/10.1079/pwkb.species.27694" TargetMode="External"/><Relationship Id="rId52946a7b277a4f5c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/8f3eb6fc-06d3-412a-8306-c679d641da95" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>