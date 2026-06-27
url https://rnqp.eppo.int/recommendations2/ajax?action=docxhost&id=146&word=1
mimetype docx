--- v0 (2026-05-13)
+++ v1 (2026-06-27)
@@ -1402,51 +1402,51 @@
         <w:t xml:space="preserve">Blackman RL &amp; Eastop VF (1984) Aphids on the World's Crops. An Identification and Information Guide. Chichester, UK: John Wiley. 466 pp</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Blackman RL &amp; Eastop VF (2022) Aphids on the world's plants. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18636a042544c7db7" w:history="1">
+      <w:hyperlink r:id="rId28826a3fbb33745a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://aphidsonworldsplants.info/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1481,51 +1481,51 @@
         <w:t xml:space="preserve">CIE (1975) Commonwealth Institute of Entomology. Distribution Maps of Pests. Series A (Agriculture). Map No. 17 (revised), December 1975. Wallingford, UK: CAB International.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De Jong Y, Kouwenberg J, Boumans L, Hussey C, Hyam T, Nicolson N, Kirk P, Paton A, Michel E, Guiry MD, Boegh PS, Ærenlund Pedersen H, Enghoff H, Von Raab-Straube E, Güntsch A, Geoffroy M, Müller A, Kohlbecker A, Berendsohn W, Appeltans W, Arvanitidis C, Vanhoorne B, Declerck G, Vandepitte L, Hernandez F, Nash R, Costello MJ, Ouvrard D, Bezard-Falgas P, Bourgoin T, Wetzel FT, Glöckler F, Korb G, Ring C, Hagedorn G, Häuser C, Aktaç N, Asan A, Ardelean A, Vieira Borges PA, Dhora D, Khachatryan H, Malicky M, Ibrahimov S, Tuzikov A, De Wever A, Moncheva S, Spassov N, Chobot K, Popov A, Boršić I, Sfenthourakis S, Kõljalg U, Uotila P, Olivier G, Dauvin JC, Tarkhnishvili D, Chaladze G, Tuerkay M, Legakis A, Peregovits L, Gudmundsson G, Ólafsson E, Lysaght L, Galil BS, Raimondo FM, Domina G, Stoch F, Minelli A, Spungis V, Budrys E, Olenin S, Turpel A, Walisch T, Krpach V, Gambin MT, Ungureanu L, Karaman G, Kleukers RMJC, Stur E, Aagaard K, Valland N, Loennechen Moen T, Bogdanowicz W, Tykarski P, Węsławski JM, Kędra M, De Frias Martins AM, Domingos Abreu A, Silva T, Medvedev S, Ryss A, Šimić S, Marhold K, Stloukal E, Tome D, Ramos MA, Valdés B, Pina F, Kullander S, Telenius A, Gonseth Y, Tschudin P, Sergeyeva O, Vladymyrov V, Bohdanovych Rizun V, Raper C, Lear D, Stoev P, Penev L, Casino Rubio A, Backeljau T, Saarenmaa H, Ulenberg S (2015) PESI - a taxonomic backbone for Europe. Biodiversity Data Journal 3: e5848. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84506a042544c7e59" w:history="1">
+      <w:hyperlink r:id="rId64246a3fbb3374606" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/BDJ.3.e5848</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1537,51 +1537,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ellis (2001-2024) Eriosoma lanigerum (Hausmann, 1802), woolly apple aphid, American blight.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId37076a042544c7e93" w:history="1">
+      <w:hyperlink r:id="rId51596a3fbb337463c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://bladmineerders.nl/parasites/animalia/arthropoda/insecta/hemiptera/sternorrhyncha/aphidoidea/aphididae/eriosomatinae/eriosomatini/eriosoma/eriosoma-lanigerum/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1593,51 +1593,51 @@
         <w:t xml:space="preserve">Hoyt S.C. &amp; Madsen, H.F. (1960). Dispersal behaviour of the first instar nymphs of the woolly apple aphid. Hilgardia 30(10), 267-299.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Jovičić I (2024) Eriosoma lanigerum (woolly aphid). In CABI Ditigital Library, CABI Compendium (accessed 30/Aug/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60296a042544c7ed0" w:history="1">
+      <w:hyperlink r:id="rId50136a3fbb3374673" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.21805</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1768,137 +1768,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="94206992">
+  <w:abstractNum w:abstractNumId="18723008">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="39315532">
+    <w:lvl w:ilvl="0" w:tplc="75483501">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="39315532" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="75483501" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="39315532" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="75483501" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="39315532" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="75483501" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="39315532" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="75483501" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="39315532" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="75483501" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="39315532" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="75483501" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="39315532" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="75483501" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="39315532" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="75483501" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="94206991">
+  <w:abstractNum w:abstractNumId="18723007">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="75886576">
+    <w:lvl w:ilvl="0" w:tplc="95561322">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2650,55 +2650,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="94206991">
-    <w:abstractNumId w:val="94206991"/>
+  <w:num w:numId="18723007">
+    <w:abstractNumId w:val="18723007"/>
   </w:num>
-  <w:num w:numId="94206992">
-    <w:abstractNumId w:val="94206992"/>
+  <w:num w:numId="18723008">
+    <w:abstractNumId w:val="18723008"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -14243,51 +14243,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId678919162" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId18636a042544c7db7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aphidsonworldsplants.info/" TargetMode="External"/><Relationship Id="rId84506a042544c7e59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/BDJ.3.e5848" TargetMode="External"/><Relationship Id="rId37076a042544c7e93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bladmineerders.nl/parasites/animalia/arthropoda/insecta/hemiptera/sternorrhyncha/aphidoidea/aphididae/eriosomatinae/eriosomatini/eriosoma/eriosoma-lanigerum/" TargetMode="External"/><Relationship Id="rId60296a042544c7ed0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.21805" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId529085669" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId28826a3fbb33745a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aphidsonworldsplants.info/" TargetMode="External"/><Relationship Id="rId64246a3fbb3374606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/BDJ.3.e5848" TargetMode="External"/><Relationship Id="rId51596a3fbb337463c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bladmineerders.nl/parasites/animalia/arthropoda/insecta/hemiptera/sternorrhyncha/aphidoidea/aphididae/eriosomatinae/eriosomatini/eriosoma/eriosoma-lanigerum/" TargetMode="External"/><Relationship Id="rId50136a3fbb3374673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.21805" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>