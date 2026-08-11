--- v1 (2026-06-27)
+++ v2 (2026-08-11)
@@ -1402,51 +1402,51 @@
         <w:t xml:space="preserve">Blackman RL &amp; Eastop VF (1984) Aphids on the World's Crops. An Identification and Information Guide. Chichester, UK: John Wiley. 466 pp</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Blackman RL &amp; Eastop VF (2022) Aphids on the world's plants. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28826a3fbb33745a4" w:history="1">
+      <w:hyperlink r:id="rId37236a7b27572b591" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://aphidsonworldsplants.info/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1481,51 +1481,51 @@
         <w:t xml:space="preserve">CIE (1975) Commonwealth Institute of Entomology. Distribution Maps of Pests. Series A (Agriculture). Map No. 17 (revised), December 1975. Wallingford, UK: CAB International.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De Jong Y, Kouwenberg J, Boumans L, Hussey C, Hyam T, Nicolson N, Kirk P, Paton A, Michel E, Guiry MD, Boegh PS, Ærenlund Pedersen H, Enghoff H, Von Raab-Straube E, Güntsch A, Geoffroy M, Müller A, Kohlbecker A, Berendsohn W, Appeltans W, Arvanitidis C, Vanhoorne B, Declerck G, Vandepitte L, Hernandez F, Nash R, Costello MJ, Ouvrard D, Bezard-Falgas P, Bourgoin T, Wetzel FT, Glöckler F, Korb G, Ring C, Hagedorn G, Häuser C, Aktaç N, Asan A, Ardelean A, Vieira Borges PA, Dhora D, Khachatryan H, Malicky M, Ibrahimov S, Tuzikov A, De Wever A, Moncheva S, Spassov N, Chobot K, Popov A, Boršić I, Sfenthourakis S, Kõljalg U, Uotila P, Olivier G, Dauvin JC, Tarkhnishvili D, Chaladze G, Tuerkay M, Legakis A, Peregovits L, Gudmundsson G, Ólafsson E, Lysaght L, Galil BS, Raimondo FM, Domina G, Stoch F, Minelli A, Spungis V, Budrys E, Olenin S, Turpel A, Walisch T, Krpach V, Gambin MT, Ungureanu L, Karaman G, Kleukers RMJC, Stur E, Aagaard K, Valland N, Loennechen Moen T, Bogdanowicz W, Tykarski P, Węsławski JM, Kędra M, De Frias Martins AM, Domingos Abreu A, Silva T, Medvedev S, Ryss A, Šimić S, Marhold K, Stloukal E, Tome D, Ramos MA, Valdés B, Pina F, Kullander S, Telenius A, Gonseth Y, Tschudin P, Sergeyeva O, Vladymyrov V, Bohdanovych Rizun V, Raper C, Lear D, Stoev P, Penev L, Casino Rubio A, Backeljau T, Saarenmaa H, Ulenberg S (2015) PESI - a taxonomic backbone for Europe. Biodiversity Data Journal 3: e5848. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64246a3fbb3374606" w:history="1">
+      <w:hyperlink r:id="rId49876a7b27572b60c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/BDJ.3.e5848</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1537,51 +1537,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ellis (2001-2024) Eriosoma lanigerum (Hausmann, 1802), woolly apple aphid, American blight.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId51596a3fbb337463c" w:history="1">
+      <w:hyperlink r:id="rId77886a7b27572b647" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://bladmineerders.nl/parasites/animalia/arthropoda/insecta/hemiptera/sternorrhyncha/aphidoidea/aphididae/eriosomatinae/eriosomatini/eriosoma/eriosoma-lanigerum/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1593,51 +1593,51 @@
         <w:t xml:space="preserve">Hoyt S.C. &amp; Madsen, H.F. (1960). Dispersal behaviour of the first instar nymphs of the woolly apple aphid. Hilgardia 30(10), 267-299.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Jovičić I (2024) Eriosoma lanigerum (woolly aphid). In CABI Ditigital Library, CABI Compendium (accessed 30/Aug/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50136a3fbb3374673" w:history="1">
+      <w:hyperlink r:id="rId61856a7b27572b686" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.21805</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1768,137 +1768,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="18723008">
+  <w:abstractNum w:abstractNumId="59286522">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="75483501">
+    <w:lvl w:ilvl="0" w:tplc="15135377">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="75483501" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="15135377" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="75483501" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="15135377" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="75483501" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="15135377" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="75483501" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="15135377" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="75483501" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="15135377" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="75483501" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="15135377" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="75483501" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="15135377" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="75483501" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="15135377" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18723007">
+  <w:abstractNum w:abstractNumId="59286521">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="95561322">
+    <w:lvl w:ilvl="0" w:tplc="16036542">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2650,55 +2650,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="18723007">
-    <w:abstractNumId w:val="18723007"/>
+  <w:num w:numId="59286521">
+    <w:abstractNumId w:val="59286521"/>
   </w:num>
-  <w:num w:numId="18723008">
-    <w:abstractNumId w:val="18723008"/>
+  <w:num w:numId="59286522">
+    <w:abstractNumId w:val="59286522"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -14243,51 +14243,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId529085669" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId28826a3fbb33745a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aphidsonworldsplants.info/" TargetMode="External"/><Relationship Id="rId64246a3fbb3374606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/BDJ.3.e5848" TargetMode="External"/><Relationship Id="rId51596a3fbb337463c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bladmineerders.nl/parasites/animalia/arthropoda/insecta/hemiptera/sternorrhyncha/aphidoidea/aphididae/eriosomatinae/eriosomatini/eriosoma/eriosoma-lanigerum/" TargetMode="External"/><Relationship Id="rId50136a3fbb3374673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.21805" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId141091464" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId37236a7b27572b591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aphidsonworldsplants.info/" TargetMode="External"/><Relationship Id="rId49876a7b27572b60c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/BDJ.3.e5848" TargetMode="External"/><Relationship Id="rId77886a7b27572b647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bladmineerders.nl/parasites/animalia/arthropoda/insecta/hemiptera/sternorrhyncha/aphidoidea/aphididae/eriosomatinae/eriosomatini/eriosoma/eriosoma-lanigerum/" TargetMode="External"/><Relationship Id="rId61856a7b27572b686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.21805" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>