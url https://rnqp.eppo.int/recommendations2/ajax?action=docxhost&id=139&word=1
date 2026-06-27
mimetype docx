--- v0 (2026-05-13)
+++ v1 (2026-06-27)
@@ -838,69 +838,69 @@
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dasineura tetensi has a limited host range, affecting mainly Ribes nigrum (blackcurrant) (Ellis, 2001-2024; Gagné &amp; Jaschhof, 2021; Skuhravá &amp; Skuhravý, 2021).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">It also attacks Ribes uva-crispa (gooseberry) (Barnes, 1948 - under the name Dasineura ribicola (Kieffer); Ellis, 2001-2024) but there are doubts while it is an important pest for gooseberry (Gagné &amp; Jaschhof (2021) doesn’t list it as a host for the species).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">It may also attack Ribes rubrum (redcurrant) (Piotrowski et al., 2021 &amp; Hellqvist, 2001a) but this has yet to be confirmed that this would occur naturally. Indeed, Barnes (1948) ruled out R. rubrum as an oviposition host for D. tetensi after conducting host preference experiments. A potential association of D. tetensi with R. rubrum is also reported in Hungary (Veszelka, 1981: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81226a0425665dea8" w:history="1">
+      <w:hyperlink r:id="rId57836a3fbbf2d401d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://agris.fao.org/search/en/providers/123819/records/64735f732c1d629bc97dcf66</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). In addition, a gall midge species that is currently a nomina dubia and formerly referred to as Asphodylia ribesii (Meigen) (syn. Cecidomyia ribesii) is described in Austria as causing leaf curling in R. rubrum (Barnes, 1948). This is also a potential record of Dasineura tetensi, but this cannot be confirmed because the type-material has been lost (Gagné &amp; Jaschhof, 2021). In addition, there are references of D. tetensi from the hosts Arctostaphylos uva-ursi, Ribes alpinum and Ribes bracteosum in continental Europe (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId11296a0425665ded0" w:history="1">
+      <w:hyperlink r:id="rId14636a3fbbf2d4047" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://dbif.brc.ac.uk/invertebratesresults.aspx?insectid=2858</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">The gall midge is associated with the leaves of plants for planting. It overwinters as larvae in cocoons in the soil beneath blackcurrant bushes, predominantly within the uppermost centimeter of the soil profile (Goncharova, 1967; Cross &amp; Crook, 1999; cited in Hellqvist, 2001b). Adults emerge in late spring. The time of emergence is reported to vary greatly from year to year, even in relation to the development of black currant (Pitcher, 1958, Cross &amp; Crook, 1999; cited in Hellqvist, 2001b). The number of generation per year varies according to the geographical situation, weather conditions and the availability of actively growing shoots for oviposition and larval development. Three or four generations appears to be normal in Western, Central and Eastern Europe (Hellqvist, 2001b; Ellis, 2001-2024).</w:t>
@@ -1614,133 +1614,133 @@
         <w:t xml:space="preserve">Cross JV &amp; Crook DJ (1999) Predicting spring emergence of blackcurrant leaf midge (Dasineura tetensi) from air temperatures. Entomologia Experimentalis et Applicata 91, 421-430.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De Jong Y, Kouwenberg J, Boumans L, Hussey C, Hyam T, Nicolson N, Kirk P, Paton A, Michel E, Guiry MD, Boegh PS, Ærenlund Pedersen H, Enghoff H, Von Raab-Straube E, Güntsch A, Geoffroy M, Müller A, Kohlbecker A, Berendsohn W, Appeltans W, Arvanitidis C, Vanhoorne B, Declerck G, Vandepitte L, Hernandez F, Nash R, Costello MJ, Ouvrard D, Bezard-Falgas P, Bourgoin T, Wetzel FT, Glöckler F, Korb G, Ring C, Hagedorn G, Häuser C, Aktaç N, Asan A, Ardelean A, Vieira Borges PA, Dhora D, Khachatryan H, Malicky M, Ibrahimov S, Tuzikov A, De Wever A, Moncheva S, Spassov N, Chobot K, Popov A, Boršić I, Sfenthourakis S, Kõljalg U, Uotila P, Olivier G, Dauvin JC, Tarkhnishvili D, Chaladze G, Tuerkay M, Legakis A, Peregovits L, Gudmundsson G, Ólafsson E, Lysaght L, Galil BS, Raimondo FM, Domina G, Stoch F, Minelli A, Spungis V, Budrys E, Olenin S, Turpel A, Walisch T, Krpach V, Gambin MT, Ungureanu L, Karaman G, Kleukers RMJC, Stur E, Aagaard K, Valland N, Loennechen Moen T, Bogdanowicz W, Tykarski P, Węsławski JM, Kędra M, De Frias Martins AM, Domingos Abreu A, Silva T, Medvedev S, Ryss A, Šimić S, Marhold K, Stloukal E, Tome D, Ramos MA, Valdés B, Pina F, Kullander S, Telenius A, Gonseth Y, Tschudin P, Sergeyeva O, Vladymyrov V, Bohdanovych Rizun V, Raper C, Lear D, Stoev P, Penev L, Casino Rubio A, Backeljau T, Saarenmaa H, Ulenberg S (2015) PESI - a taxonomic backbone for Europe. Biodiversity Data Journal 3: e5848. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33616a0425665e2e3" w:history="1">
+      <w:hyperlink r:id="rId76376a3fbbf2d441d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/BDJ.3.e5848</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ellis WN (2001-2024) Plant parasites of Europe: leafminers, galls and fungi. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73026a0425665e313" w:history="1">
+      <w:hyperlink r:id="rId97186a3fbbf2d4449" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://bladmineerders.nl/parasites/animalia/arthropoda/insecta/hemiptera/sternorrhyncha/psylloidea/psyllidae/psyllinae/cacopsylla/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 21/Aug/2024).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Fountain M, Berrie A &amp; Raffle S (2015) Blackcurrant leaf midge. Agriculture and Horticulture Development Board (AHDB) website (accessed 05/Aug/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34336a0425665e343" w:history="1">
+      <w:hyperlink r:id="rId97136a3fbbf2d4475" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://horticulture.ahdb.org.uk/knowledge-library/blackcurrant-leaf-midge</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1806,51 +1806,51 @@
         <w:t xml:space="preserve">Hellqvist S (2001a) Biotypes of Dasineura tetensi, differing in ability to gall and develop on black currant genotypes. Entomologia Experimentalis et Applicata 98, 85–94.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Hellqvist S (2001b) Phenology of the Blackcurrant Leaf Midge ( Dasineura tetensi ) in Northern Sweden. Acta Agriculturae Scandinavica, Section B — Soil &amp; Plant Science 51(2), 84–90. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69486a0425665e3bf" w:history="1">
+      <w:hyperlink r:id="rId79276a3fbbf2d44dd" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/090647101753483804</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1939,51 +1939,51 @@
         <w:t xml:space="preserve">PESI (2024) Pan-European Species directories Infrastructure. Accessed through www.eu-nomen.eu/portal, at 2024-07-10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Piotrowski W, Łabanowska BH &amp; Kozak M (2021) Assessment of infestation of selected blackcurrant (Ribes nigrum L.) genotypes by the blackcurrant leaf midge (Dasineura tetensi Rübs.) in Poland. Insects 12(6), 492. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15526a0425665e449" w:history="1">
+      <w:hyperlink r:id="rId58406a3fbbf2d4558" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects12060492</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2191,137 +2191,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="88350458">
+  <w:abstractNum w:abstractNumId="57024484">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="58808112">
+    <w:lvl w:ilvl="0" w:tplc="32666852">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="58808112" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="32666852" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="58808112" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="32666852" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="58808112" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="32666852" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="58808112" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="32666852" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="58808112" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="32666852" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="58808112" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="32666852" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="58808112" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="32666852" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="58808112" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="32666852" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="88350457">
+  <w:abstractNum w:abstractNumId="57024483">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="62484522">
+    <w:lvl w:ilvl="0" w:tplc="62687680">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3073,55 +3073,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="88350457">
-    <w:abstractNumId w:val="88350457"/>
+  <w:num w:numId="57024483">
+    <w:abstractNumId w:val="57024483"/>
   </w:num>
-  <w:num w:numId="88350458">
-    <w:abstractNumId w:val="88350458"/>
+  <w:num w:numId="57024484">
+    <w:abstractNumId w:val="57024484"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -14666,51 +14666,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId516387601" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId81226a0425665dea8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agris.fao.org/search/en/providers/123819/records/64735f732c1d629bc97dcf66" TargetMode="External"/><Relationship Id="rId11296a0425665ded0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dbif.brc.ac.uk/invertebratesresults.aspx?insectid=2858" TargetMode="External"/><Relationship Id="rId33616a0425665e2e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/BDJ.3.e5848" TargetMode="External"/><Relationship Id="rId73026a0425665e313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bladmineerders.nl/parasites/animalia/arthropoda/insecta/hemiptera/sternorrhyncha/psylloidea/psyllidae/psyllinae/cacopsylla/" TargetMode="External"/><Relationship Id="rId34336a0425665e343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horticulture.ahdb.org.uk/knowledge-library/blackcurrant-leaf-midge" TargetMode="External"/><Relationship Id="rId69486a0425665e3bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/090647101753483804" TargetMode="External"/><Relationship Id="rId15526a0425665e449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects12060492" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId893928018" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId57836a3fbbf2d401d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agris.fao.org/search/en/providers/123819/records/64735f732c1d629bc97dcf66" TargetMode="External"/><Relationship Id="rId14636a3fbbf2d4047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dbif.brc.ac.uk/invertebratesresults.aspx?insectid=2858" TargetMode="External"/><Relationship Id="rId76376a3fbbf2d441d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/BDJ.3.e5848" TargetMode="External"/><Relationship Id="rId97186a3fbbf2d4449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bladmineerders.nl/parasites/animalia/arthropoda/insecta/hemiptera/sternorrhyncha/psylloidea/psyllidae/psyllinae/cacopsylla/" TargetMode="External"/><Relationship Id="rId97136a3fbbf2d4475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horticulture.ahdb.org.uk/knowledge-library/blackcurrant-leaf-midge" TargetMode="External"/><Relationship Id="rId79276a3fbbf2d44dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/090647101753483804" TargetMode="External"/><Relationship Id="rId58406a3fbbf2d4558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects12060492" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>