--- v1 (2026-06-27)
+++ v2 (2026-08-11)
@@ -838,69 +838,69 @@
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dasineura tetensi has a limited host range, affecting mainly Ribes nigrum (blackcurrant) (Ellis, 2001-2024; Gagné &amp; Jaschhof, 2021; Skuhravá &amp; Skuhravý, 2021).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">It also attacks Ribes uva-crispa (gooseberry) (Barnes, 1948 - under the name Dasineura ribicola (Kieffer); Ellis, 2001-2024) but there are doubts while it is an important pest for gooseberry (Gagné &amp; Jaschhof (2021) doesn’t list it as a host for the species).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">It may also attack Ribes rubrum (redcurrant) (Piotrowski et al., 2021 &amp; Hellqvist, 2001a) but this has yet to be confirmed that this would occur naturally. Indeed, Barnes (1948) ruled out R. rubrum as an oviposition host for D. tetensi after conducting host preference experiments. A potential association of D. tetensi with R. rubrum is also reported in Hungary (Veszelka, 1981: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57836a3fbbf2d401d" w:history="1">
+      <w:hyperlink r:id="rId97976a7b277d252c7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://agris.fao.org/search/en/providers/123819/records/64735f732c1d629bc97dcf66</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). In addition, a gall midge species that is currently a nomina dubia and formerly referred to as Asphodylia ribesii (Meigen) (syn. Cecidomyia ribesii) is described in Austria as causing leaf curling in R. rubrum (Barnes, 1948). This is also a potential record of Dasineura tetensi, but this cannot be confirmed because the type-material has been lost (Gagné &amp; Jaschhof, 2021). In addition, there are references of D. tetensi from the hosts Arctostaphylos uva-ursi, Ribes alpinum and Ribes bracteosum in continental Europe (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId14636a3fbbf2d4047" w:history="1">
+      <w:hyperlink r:id="rId67206a7b277d252ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://dbif.brc.ac.uk/invertebratesresults.aspx?insectid=2858</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">The gall midge is associated with the leaves of plants for planting. It overwinters as larvae in cocoons in the soil beneath blackcurrant bushes, predominantly within the uppermost centimeter of the soil profile (Goncharova, 1967; Cross &amp; Crook, 1999; cited in Hellqvist, 2001b). Adults emerge in late spring. The time of emergence is reported to vary greatly from year to year, even in relation to the development of black currant (Pitcher, 1958, Cross &amp; Crook, 1999; cited in Hellqvist, 2001b). The number of generation per year varies according to the geographical situation, weather conditions and the availability of actively growing shoots for oviposition and larval development. Three or four generations appears to be normal in Western, Central and Eastern Europe (Hellqvist, 2001b; Ellis, 2001-2024).</w:t>
@@ -1614,133 +1614,133 @@
         <w:t xml:space="preserve">Cross JV &amp; Crook DJ (1999) Predicting spring emergence of blackcurrant leaf midge (Dasineura tetensi) from air temperatures. Entomologia Experimentalis et Applicata 91, 421-430.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De Jong Y, Kouwenberg J, Boumans L, Hussey C, Hyam T, Nicolson N, Kirk P, Paton A, Michel E, Guiry MD, Boegh PS, Ærenlund Pedersen H, Enghoff H, Von Raab-Straube E, Güntsch A, Geoffroy M, Müller A, Kohlbecker A, Berendsohn W, Appeltans W, Arvanitidis C, Vanhoorne B, Declerck G, Vandepitte L, Hernandez F, Nash R, Costello MJ, Ouvrard D, Bezard-Falgas P, Bourgoin T, Wetzel FT, Glöckler F, Korb G, Ring C, Hagedorn G, Häuser C, Aktaç N, Asan A, Ardelean A, Vieira Borges PA, Dhora D, Khachatryan H, Malicky M, Ibrahimov S, Tuzikov A, De Wever A, Moncheva S, Spassov N, Chobot K, Popov A, Boršić I, Sfenthourakis S, Kõljalg U, Uotila P, Olivier G, Dauvin JC, Tarkhnishvili D, Chaladze G, Tuerkay M, Legakis A, Peregovits L, Gudmundsson G, Ólafsson E, Lysaght L, Galil BS, Raimondo FM, Domina G, Stoch F, Minelli A, Spungis V, Budrys E, Olenin S, Turpel A, Walisch T, Krpach V, Gambin MT, Ungureanu L, Karaman G, Kleukers RMJC, Stur E, Aagaard K, Valland N, Loennechen Moen T, Bogdanowicz W, Tykarski P, Węsławski JM, Kędra M, De Frias Martins AM, Domingos Abreu A, Silva T, Medvedev S, Ryss A, Šimić S, Marhold K, Stloukal E, Tome D, Ramos MA, Valdés B, Pina F, Kullander S, Telenius A, Gonseth Y, Tschudin P, Sergeyeva O, Vladymyrov V, Bohdanovych Rizun V, Raper C, Lear D, Stoev P, Penev L, Casino Rubio A, Backeljau T, Saarenmaa H, Ulenberg S (2015) PESI - a taxonomic backbone for Europe. Biodiversity Data Journal 3: e5848. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76376a3fbbf2d441d" w:history="1">
+      <w:hyperlink r:id="rId16016a7b277d25757" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/BDJ.3.e5848</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ellis WN (2001-2024) Plant parasites of Europe: leafminers, galls and fungi. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97186a3fbbf2d4449" w:history="1">
+      <w:hyperlink r:id="rId42626a7b277d25785" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://bladmineerders.nl/parasites/animalia/arthropoda/insecta/hemiptera/sternorrhyncha/psylloidea/psyllidae/psyllinae/cacopsylla/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 21/Aug/2024).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Fountain M, Berrie A &amp; Raffle S (2015) Blackcurrant leaf midge. Agriculture and Horticulture Development Board (AHDB) website (accessed 05/Aug/2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97136a3fbbf2d4475" w:history="1">
+      <w:hyperlink r:id="rId69046a7b277d257b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://horticulture.ahdb.org.uk/knowledge-library/blackcurrant-leaf-midge</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1806,51 +1806,51 @@
         <w:t xml:space="preserve">Hellqvist S (2001a) Biotypes of Dasineura tetensi, differing in ability to gall and develop on black currant genotypes. Entomologia Experimentalis et Applicata 98, 85–94.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Hellqvist S (2001b) Phenology of the Blackcurrant Leaf Midge ( Dasineura tetensi ) in Northern Sweden. Acta Agriculturae Scandinavica, Section B — Soil &amp; Plant Science 51(2), 84–90. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79276a3fbbf2d44dd" w:history="1">
+      <w:hyperlink r:id="rId93286a7b277d2581f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/090647101753483804</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1939,51 +1939,51 @@
         <w:t xml:space="preserve">PESI (2024) Pan-European Species directories Infrastructure. Accessed through www.eu-nomen.eu/portal, at 2024-07-10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Piotrowski W, Łabanowska BH &amp; Kozak M (2021) Assessment of infestation of selected blackcurrant (Ribes nigrum L.) genotypes by the blackcurrant leaf midge (Dasineura tetensi Rübs.) in Poland. Insects 12(6), 492. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58406a3fbbf2d4558" w:history="1">
+      <w:hyperlink r:id="rId57056a7b277d2589e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects12060492</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2191,137 +2191,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="57024484">
+  <w:abstractNum w:abstractNumId="26774500">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="32666852">
+    <w:lvl w:ilvl="0" w:tplc="47814550">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="32666852" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="47814550" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="32666852" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="47814550" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="32666852" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="47814550" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="32666852" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="47814550" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="32666852" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="47814550" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="32666852" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="47814550" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="32666852" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="47814550" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="32666852" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="47814550" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="57024483">
+  <w:abstractNum w:abstractNumId="26774499">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="62687680">
+    <w:lvl w:ilvl="0" w:tplc="39210676">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3073,55 +3073,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="57024483">
-    <w:abstractNumId w:val="57024483"/>
+  <w:num w:numId="26774499">
+    <w:abstractNumId w:val="26774499"/>
   </w:num>
-  <w:num w:numId="57024484">
-    <w:abstractNumId w:val="57024484"/>
+  <w:num w:numId="26774500">
+    <w:abstractNumId w:val="26774500"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -14666,51 +14666,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId893928018" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId57836a3fbbf2d401d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agris.fao.org/search/en/providers/123819/records/64735f732c1d629bc97dcf66" TargetMode="External"/><Relationship Id="rId14636a3fbbf2d4047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dbif.brc.ac.uk/invertebratesresults.aspx?insectid=2858" TargetMode="External"/><Relationship Id="rId76376a3fbbf2d441d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/BDJ.3.e5848" TargetMode="External"/><Relationship Id="rId97186a3fbbf2d4449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bladmineerders.nl/parasites/animalia/arthropoda/insecta/hemiptera/sternorrhyncha/psylloidea/psyllidae/psyllinae/cacopsylla/" TargetMode="External"/><Relationship Id="rId97136a3fbbf2d4475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horticulture.ahdb.org.uk/knowledge-library/blackcurrant-leaf-midge" TargetMode="External"/><Relationship Id="rId79276a3fbbf2d44dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/090647101753483804" TargetMode="External"/><Relationship Id="rId58406a3fbbf2d4558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects12060492" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId534723033" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId97976a7b277d252c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agris.fao.org/search/en/providers/123819/records/64735f732c1d629bc97dcf66" TargetMode="External"/><Relationship Id="rId67206a7b277d252ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dbif.brc.ac.uk/invertebratesresults.aspx?insectid=2858" TargetMode="External"/><Relationship Id="rId16016a7b277d25757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/BDJ.3.e5848" TargetMode="External"/><Relationship Id="rId42626a7b277d25785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bladmineerders.nl/parasites/animalia/arthropoda/insecta/hemiptera/sternorrhyncha/psylloidea/psyllidae/psyllinae/cacopsylla/" TargetMode="External"/><Relationship Id="rId69046a7b277d257b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horticulture.ahdb.org.uk/knowledge-library/blackcurrant-leaf-midge" TargetMode="External"/><Relationship Id="rId93286a7b277d2581f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/090647101753483804" TargetMode="External"/><Relationship Id="rId57056a7b277d2589e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects12060492" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>